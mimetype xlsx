--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e37ad6bb5feb10ab5dc8766036fa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f9f781d280b1b052aae5e92de9092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa831dd3529629be2589e3c163f7adc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be348bfc071fdfdc9f19a7abce242d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fe56fc60fac6e6386d735221d2bbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a038f92cd6fc302a1de4cd2e909d0b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a2496edcfa5a185d417ddb5e56abc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed365ef024ba7494753b3d33acfb718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dc0f0f2c9d3b73bfce7b3e2539bf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c65c43413c79ea968bf2c241928cf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05713894e72d9cfc9ae227ca7eb6c6e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac83e10fea2c9b66dacdae8d9c82e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef3c0b6d1dee4c765db1ce15c38d5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691a9c3e2734630c0b168dae6038a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497b70f0e6d37d23bf69098aca3f2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d46fc301a4154290d9d7b5b38a21616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e08225698c286b24646960a6caeca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d817a2911bcba0a6def5350db1c7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ba67b315078da1851812573ec21f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f669a94267009704e9ccabb612c5b3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a74d7ad9563d19a8174bf1669100db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e7d7504d546ed78338505c1b2c78722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc39bd0888edfbbd360260da214e46723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a80dc244c1de6d710664a42258ce724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c283508df42fa1630cc3d03045af6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc51724d12186070eb224b5dec2a9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f5f3c1b89db31913c9965ffd3d5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d5f9a44d08c70ece530f9591a72e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1422ea629aa688714f038f5b7e1fd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6954ccf1c9215ad423aa38527314d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d6d01085f26ca840b9258f876501831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabe09f70a83573f6ce50994d49d76332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9ba66b5b2e54c31775e26d007a3ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aa69397a034aada254dcb0426909d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555e367846eb3fe8d23baf8fe510ac835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48de9b972f979187285a48efaf21de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba4ded51ed58c05195c2ba4787826437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38872358e75ca2bf9d99a3b15440131938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6be8f4f9904ddd79b8f265d0f93e4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf26f2ca0f4cc7ae67420e46dd1e99640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e291c5a53748106759e6fbf729f4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1713d962eba5e46e5564216023c5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de6ab5fecfc6738e7fede47fcb9dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7389327943de30735e03ed5c5f7a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b789bd3b7413a1ad5a0e3a7b79db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31824e5327f2051b3aa84b5f09d15b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23f1e40b2916797f9bdbdfa1a869ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05295bbd899ebb1d865c8c414e9aa9c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663b9684b6a3a107a3195f18d8c14ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e07a7537d9c225b9ccfc876f23b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08c0b8734aaf922b52f378af87e8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68021d6f5ab3489417243aded480ca9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518f5b0dfa49b3af1dbefceddb9a94253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0a5eedbea35ad4bfb9f16743269454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020317b5445001c76dfb02dbf4835d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738439147745b4f53b0ce80d7c9013af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938627ec9713edc5b9b49077a019f41e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f5e975976d9ce4799934fc60ed51158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed045e68d50829f2e30e19478314f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f050d4804989e3823268b599535e8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854029397d56b9f6a36165216e35621261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aa0b44de9f2a5219a56300bfa88b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a91025e294455a96a5104b1b0c845363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3790c91aabe6b297afe51da0de7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c92e40a4ef9cf2cb8514c9ab62b8e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac614f0af90fb34d080ca9349850966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a505d1d2b8eb0492ffc4ce4dc9577067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58efae4da581b325bc9bbcc6b382a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a42133fb80f55079eb3f50165a59b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc45333519147a11db2d7bd1ddf23470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914f07d22f4d79553642a538110c95671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b768a4a2344c99aa083af178c4e04772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a2622684dedb8901a0444d73996da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68bdf20d894d1064504a2f0e25af9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c93950dddc6d36f058e905aee29b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a168590b61a000eb87cc7cc335447dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2966d4fd1da3a282524af5f8eeb58777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b1a00f394b6d52ae24977e31916b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b7727415d71843adb2616402ec7b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29f5d8b81ff4506310ac675d7eab7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423cea4b4e843fda378420e9d72997781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fd1e4efc3954f28821766bd07932482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bfbc1144c558d40cc6c1493caed8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e87904b6cb3aa46a8aaaf5e05ac9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fc3705a0051a8e72781e13069f9e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ec1890f7b70785518e353394e36e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c2befc1e7a4434757c82e3a7791887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9ea16e9f3a65370b05f9e86abf19188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5ae8cb3710fdaa0f3c387ea2574e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3646588fe2ae41a5bdec501229d97d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492625f6bca5bbef07373b86ff8ff0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e65f9a3ccb36a68d3fc306177f63192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d11fa98c46756f26e803ae46034e1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd83b689d5a6a4dc7444f777589e1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbe52cb2292634bee82165909f807f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066e7ba6842d01acbb2a0335b9c906196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b187475f00387b679c0c20e70e51a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9c814012852bbe421a2161a04a12698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbeb1902de3db1c9e81c7941e2032c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8a2a0b286589d051bcacf9a138b69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f9db790da5c3ec9e8d64b2faed668101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d39e550bab999f6d0e1b77d0d34c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc257f1f4c7ac847b94be0a60206ab8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a23ed70e4a90ad365d9c470d859d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c386beeddaa5f1762af572a3202b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c965de4f98e251083603c6b80b628e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8f839b24327d183aecbaae7f267d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dafb3b84e3ff6d14cccacacbaf5993108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c52adeeec29e5608699b9bba849fe4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63be184e7779b25ebc518c7504386a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca676854293b640050418bed14200111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a654299c2ff2c2af65cacc83c6d243112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be69e4853cd4eb03f3a3171d7fab7bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df3483da47ce6724a417aef2c3c935114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf99c49039c783028c716939ef941b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea4038e62fef0765cbc1c1855d9715116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655d09089ff91b85cf4ea549454ae6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c495c7e72a1f703306e17942fdbb39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c508356e4109c68ddbe71585f72560d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323c88e6b4510254eca515936fb861d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d075cf8b4720064fc64726b887ee6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a50820d6a53c42a61446e5c69808122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3f558916b189d28591c7af2f65efb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e48ca12896b673fc0704ec70f833a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efaf31f9631eaecf65fc9563913a2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8766472193aea25ecd96f6b10eb3b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048438edceabd5843fc6ba78e0323e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef0910f830035f13efb8fc6e43e81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd095fa83f5fbd393af724ecc590c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1413c499f8a112e2b82115e351a73a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d8f58b5394eafcb0222baaf81305a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc0448e17cd44ff69d422e4c3c97e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72109c18509235cf8bc37d4e49f53b6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf48d7e679393a31248f9f7b4694ac9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13660784cc1f882e1375dd5e7a3b65f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cf036a22fbfbf9f40832fd38e6a7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0523be47399d4554c0cf58a64119f1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b45435b7bfbad9ee917d3dcd7e251b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ecb023d23c5e54a40f3eb070c7510139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd1282c4dff72305c46f4cdb5eb42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ce2218a54f86ea05500e467359fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d582f99927598c3ab32917dad51e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15aaec8c9d665085261dd7309c9bcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755da47a836fd5b2b1b6515c4d4d8053144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e712b494e1f8646642a9a72ddcf841c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76c74353c442885ecb5ad35d9bc5df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175516e633ffb1f8149835737b8fcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f5df38588b8342050a62ed62c116c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23862b6def95022d8b073dacc75fa2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65e5ea1eb8ad29714585abe6e08f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e85da36cbbdf328dd57038a335f146151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf23ed3598b9cd74fff4295b80c051152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dc947ebbd3d4a33e1ea6c71a39201153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb80d9e0cf8466fcd426ad6489e4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8882f9ae6fef0fb4ed3fc0a14cdf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154ad2ac84ce64afbfd78fa9044c335156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f099594871308ad8ffc40ad2c0c37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbae98c05ad9ccb0c2a1fabebb16d79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c0d9d84f7fba3216862a2e3e832e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce804c57e832d0c1488e1e53b85f1b76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf772b5262f4bca6aa087fd7782c5ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03f3d41defc50e4088c7079c57e7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c72f3e69b2791b87b67032004208d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770defa643640c88252b8d784ecd9e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e0e5fe3f4647b8a1aef9bc6c1b4ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b29f0246c2ce41b84888ea3319c83b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18aa11c0848688d085e04385d5d633167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be83f21f99637a6d096caacfffc8918168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0967c278dc628a7440afc9a944420a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c138d024d8175ca105f1ce38a595512170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb9b21994f36f05e17992807c3ba5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968c10bf704ad94e6f6834909dda0c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22cb9256a6c9932f9f88868b3b7848173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239d0f885f80bdd6a527773cdff967174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720793db0b26dea69943c232cffa952175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec1e91b0240e7e46bbdd7e0b86e56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b5ed9351984e188d3b10a516a79c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eb1af857b17aab8a3ce1145aee0ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67addef803cf037b815bbbf464c22ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f055387a591c374d09c0c5d2d54e3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a470391b8147be260933ee0817eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d59ade72694d561da0ff40cbaa2b44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2a26c223329f011a66b1de0410a8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba0f9702b156fa7e34174111648db4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f1f5f167f4af2737d5bc6f585740185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f8dede328d7dc831ce2e5241703a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c535e5f41af446c1255e63973d80689187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864e98edd1aa169fb83bb6f99a58e51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f5139b2d8cee4324aac06efdeb71a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202fcf73962a63e39f8bc83ff2d6e5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fe77ee3b621455bbeda005fa1e26d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c47c1ea955bbd28b3dd866150c9320192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d0250b1c0731101aba27744f550d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc47ccd150f5f2d30ec0aa52db0e77c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32cb22036daeb19b22c56711364026195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0123ee0e59eab991e0edcead46a495b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336a849626dd5b268dd31cd38f204cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c190707a64befa3c00f04300e39b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1434474922bc1e847ca3f78c2f022199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f49d169fd9c753ed863d9a78f5fada200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd8fb59fd04701dff3f92b4b1597d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4a76e8b7b9a23da428d027f7ba6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6524485d6f051682a9abf106012b21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ac629ea6f261dfdabe7e2ab5fc35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78725ed7907271a25e36c9cb1e6f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db31e2f93f6017edfc43942e3665c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc3105092c86207abea416c2e995d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717b05f06d42d8f9e024b79f5a8f5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a83a66ef62b3dce982ba70ac6690209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9331ae119cadeea67f1b2ff80e445ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd23a03812dbc9c3ebef5a4bd4e033d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db754d583baa35ea64a44887bc740212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55374ab75f42fbfce2a37aba759dfe06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821866a1385d1589a279e4eaa1e691214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74108a14f6630517d03b1c63c78317e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45e9233f9ea5cdb98d71960dbc7f15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1873198c9d4c81740d2f65aba608d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc566cfc97f4f7a2cf5ded198351eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1cebf33c67801b6b9b5c866ce55d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e803ed35ab1515054698e0113a13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6de5318ca0cb498784b8839cfba5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd7981deff606bd5a359c571cc747f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd45c0283fa73940dc78485c0891c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8189675305e214bf440d997493177a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4b7653bb429c7ef030d2c30b1ae9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff924014bf241419b7a29f1d938ec43e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b5051a62ba70a824e08a2f83f5702227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d992e8286da12763cf6e405bd26252d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13562eb82c75ab76d695a7a21c99d89f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09325449a791d0caa563b64b84a4207230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a623ab1f626089bb940b7f1697f5db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d7505e2219dc9ec8ecb675de9bdc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2607d82a502c48967122a967e4faa3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f548119dfdd6396b8cb3400d220926234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573aa39238c32a4b55bb497ab089937235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f85687338418855af252e1382b5f0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4167e0ea473b2938dd1cb787b5a22a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17486e1f4223d64b1492ea184b331e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b502749b65f50f15e8238d19c004239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290476c7d42c7d4aa1baff74649198e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165e4950c0f5a1ee13e74dcc2573ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895e519af8454ecafdb5f1b0589fcce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b141d85996fba8f0eba913fcbdf9b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339437e96da93a5559b1689da195fae0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01bbc5c7c762a8e0619a74c2b121fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd1598205aa6c3c0b02fff6fa666ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0596f1f5d18f26ccb905f25c1a90c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdacecfdb06938e86fbcad463b76bd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b0ac35bffae8a794b759eb52da4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be712da246368dc1f14c563d5513fa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c829b052b5dbf367cfcf4606d828d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e031d1198a95fa95392467cf5d40a28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cfade2560051b3e92ccbe61c4aefd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0165ad362cd4836d8c675f0a69b2ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b87b680856823536a6a3a72f05f1a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6100022091809cd632f12ea24e403cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64277e5ac222f80115576211216f3acd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc81cc90be538bee3dff5671247c0ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e982195ab174ce32ba2d582d62504de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013457b0adf5ee10255cc3d922ac821f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a06f7a5e2c11d79e8c77e7298e85f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e7631d7f43a0691d1c0e7b2da50be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f501a7b44136fd871dcc124eca7bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed2754c734a15304e8abbc3cc70858264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b75b0c3c358278ccceb9c19895c33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc3ac1fdf4b5fe5a5187e8879db46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9d999cb67b4efbc301595a69ea646267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e59fdc9adedbcbbe5fee4d44a2018268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6876188707a7b91d92d456a8dac968269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af1c79079717215f9354f508cb823c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f81a5756c6d57adddc725fcea4b86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d137a5f880a1b6b3d77aa31ebaab487272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ce31ab5df02b7415c60a0bcad939273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d66427a8a4799137cc2e86e1d159e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00696d0413490963f6f8ac4783b5b83a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0abe80c5e0b7e0af7ea44e4bb884a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599618406f6565bb40c92feb5dbf7540277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da17fb442e276ac91fd06004528d0fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e69eecab005b4db3925e50a095406279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7361bfabc1209b42a5161699d83e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a990ae24688f3f3c7f64d137b192e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0491b541c5ef315b43124776cc8fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e340880c7a2e8387a071dc70dd5cd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c600037bcaf08c7c92d87a4c0de133284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114605af1ba580e5f90fd0198c0f540285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a47ac82dbc9262afb7949740f5132286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81109d09ddebbc5270c726a5624ef2b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef29f35ba1a759e93037062e56f4e87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca2b346588f5684c995c9a9d317c30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1504ab5ad6a9db40f20c3ac12737a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3296433399ae22fb9436a7a1cfd9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cd410a33fc073ac6796092b3de7a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c4874bccb2716096011350ae812fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e989aa38a78b502896cfb376cf4787294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4004394da12a23df2088a7431cd709295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6ef201232763221c0f17c2ae5d508296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7dd5fe4b44a7a49d64c9fab8aae7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659b5e52a41afa25a3889cb1f27ea6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218543c798f3eb6e2aef232fb7176b7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d096c9cf02aed03e29b2db65ba740300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db8a9cad69e95fa3481439aeeb9ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c12070828d18a9e027135e82a5e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350fb5e73760c823d2582bd8e093055303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabad8f0fb49f9f18c25dc514641c585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8e38cb1f032fae3ebe1f9c3c1368305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978fbb5885472eb785071a55d85d18e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe447bc90a6d22c14da139b6ef02925307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53ccb1fc16b9c97d1d61f808081b4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db4e1255fc898dd8861c3e9d9ff87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65203463b06b061b32303e064ba8a5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee18f7f946d4f2f319e447a6a075c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7e87442032623414f41f99c07bf62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27104442d9e0ac61438f82181ce72f2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b0b83116e6416592c6c891ac2f486314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9612ef7cc97182b2d84172d0d5ccd46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ed13f5438bb78ca821327729373d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270b15a67df9ed9218bb6c11f511fe6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f28a682c08a274d3a22542f84ec7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15363f1661500157560ee247f27e10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d058bf2f387fd8f9427f8357075426320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577ed6af1ca62e67dba9db304f7657321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d32d7030720a45d6f801ff5d05b8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee62fb1e1c982660d2a02bbbada72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd279f7a86ae1b57cef8cc38a071367324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e570a5416bc7bfa6796e6071bbae91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfb3b6fdf18662887c7e9a25a3aaf8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5bc6e9fae64d5695c0c1f44884063327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4def9378ef571525df53ddd4767b031328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae48275d62fbf110a1a853a289ae19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24651c0538255ea1287c29a6750bfb11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571603630b3c13b5ed1366cfb30632cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbbac972da447efe3c4f5dc6edc26a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece75783e0e9db22a44af76282e779e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eea699e40ff9ca88707c2195413ea2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee509fd0f28919895fecb8d0f41e09ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c369e7b277173312af0156a8e8a02c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f368d66323cb29306f8ea8f9d700337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162f6d18a9df61e501c71e89a3047d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071332e5c4939933656daf6ebcf790fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47933379feb464cdd0d9edbff60bb227340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc259905992909c6a8f107a44d91e60e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7784fff412ae0fc76f2bb60262c4943342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdd3efcdcea422f6d24f9278aad42a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7449fe3a3ccba543e4672b0371f81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd266971602afc6c016525f53570811b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364f7fc228c569bcfad979251cc7f5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fa8e33e6aebaeb209ed469413ddc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6b2bfe76e35bc8ec26cd494e38594348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ec732f42ed077c9114ceeddbcfdf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a8f542114962dc83eedb46e9a5d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8deb87966911d36adb6312d2350a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a2504d8cd9256e42971ebfd636ea5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895beaf1720157057fc7e2eb8c72cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4cc31f055b8293553db29a56495a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173acd2f5ea20f16425a0ec15d2c4a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2687e2ae39fb45949ca1869985024b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240404fe0a167ee85213126fa651a093357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc3e91c8983a21896d937b84711990358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bd883bed528877009afae3d8b3831359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae87f3cc51b579b03236762a600b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec6babd974226e1253292573501507361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0bceb12cc05316f38220c468297ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61203ec371461ca0cb26306eb449cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fde4d9b9e7e9491867250a45610bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e249834891418e58da8f1660b3a4008365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcee34f664b635bacccdc4a3ae1136366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92864e80572ef3d0696e6dfa66d90e28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605bd2b9eb11f0cea778ae62e7bbb02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36cdf6b60bd6d2b7c6b5f25c22157b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ca0660c01d702e607d86a6fdc9a5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0cb604a0271127a6610e7f3b93b2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e79dff999912b1841988a47c77194372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad769f60d27e37a1ebf4194f09f27bf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a4fd3f0b8f59cfd8ff24e971f607374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafd568af3cf74486887cb30d2e383c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5011f8e1e1490aea27eb0734ae7180376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e84aad637ed2066681592023d32c7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1304c89b7813b0ae38fe8870954b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dca51c8a165a2fd0420b03913717b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4418c7824c5be9f8b91b0f8352503380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbaf4d8b0817928f1833600e609db6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4afbc206109e1c08a79a57554608e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3495f4aaef0dc7f97f6c8cade4788bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ce83ce60905c179156bd8f1386a97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed37de1e7b905e0110f27a519e347e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb33735b8a64e8442e854a78a70afb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea9b35ba83ac1ec3bca55bef395814387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69c5fd862ce2f5152afe2de889580b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4317035b28f3f5b184a124ee25aee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5a5c9ee5f0552a140c4467f4724c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586370de5aaf67e84d46a1eb5f32a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b2be235da1b562be129248aa3e183392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42bbaeeff560591e44b38f5bd8b39f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc3fb2ce9738c09dfcf471069e711394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9178ce50298a755febcff1dec2dbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f9d4e8e6889949b155fceeb5fb2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5a42c4a3d2a5c64dfc16930982c99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334beabbdc7c17d615ba6568a0094eaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf5dfca34436374dcd791a65331bb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd448a4201b014ccb82cc64ae3430b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2fe81b2dadc1e861958a1193bf707401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7096e092eaf8a95bf260aa98e629f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a2d3c886ce603886a6332fa9bece5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44c1e4b419e15aa4fd9a352fcfb0de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3ae498fca32b936e6724459db36d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a001a559b11a8d690710147dc678c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dfb62b893c1899e95f937d3e5041d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f075c39cd893270e3175bb8a58f6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2bb91f1f02a35bda6e61d14d3e577409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd35ca82a62d028604b6c642eb79312410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fbcb02abbc940b8322364fa3079b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2ffcbccebbcb91d660fa2ef0f3ebf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfa45bf7ffcf9e0eb8a9dbce5d93c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027d5b59bdc06a4a7e524db5aa8fa5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb78dca09dc5fd883b4b8d08fd340b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52cc932be0d6f32eb5779c89a80fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753dde1d2d1be1c1a5c83cd380e0428417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abde4bfad40e198822b189c0175d279418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6abc11cec2b04c75466a7c51fa759419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3bd27287383893db3fc37266d95fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba3f7026d21dfd355ebbdfc850cbe3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f1e0330abbe4f5cd7aadb3194442422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5aa2f352c957a446fd91ca9fa6a1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a95a69d444c31338176fd9ea6f916424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cba2cb2c51820b405a2d7f9aa25215425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237254d844d9f41e8a0ae075e36538fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987f566f2e7321d82be4a4ee2713271427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576acf17ebb903bde930cc3b98e3397428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87953897d9b2c1db5fb13c0ef581b829429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb8817194097875f01f5a4958554f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48f399324b93e4fe433531d19d31f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbabe9b480bdbc99ea029c92e9f671432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed6eb13b02a0c13d2739b8000d3f88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5f779e8e1203958e3d33459e941f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070cfe472122f88b2e49fe788d12856435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61f6b6ac76afc4a0a8529778a08f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87f66b26291f5b703172c43c411ada437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6c758955e42ae596456803b856741438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590972983d208fc789a46c271c142c40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02de3c2a3b1214e98963f0fa8f28c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dfcddda94b2fc965ca68b8376d47e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e332d339fb0562219bb04a2e5e8580442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee7f48cb9cb98cf2e66f09b4ce7bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14041d4dde2de60392d06e237e6a72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4668a5c8b32070408e5f403e497cd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef632b0987b29ee7d2763578030480b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ba9103fa9ab85ca0380a7d6e7587447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb5297780e5e90555e07f2f37c4045448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6ccc821c52e51efaf948f766d2847449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d615be434ee523156c89aef6e0514450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c9bdaa71433361647a88d522167da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d42ed7cebcb9f9e955194a448ab9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1a3e7bf4e65aae3641a8e650e75d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90edf7df7aeaf234f483cfc7bba29c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff884a2db91b33481cce3b25956afbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba637bbf7097c05b08931b7e160abe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8337d45a9ce253e16adeafc13ae4ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc54b87f2f36beb910438c5fc7d8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbb80e82b3fcd511dcba790f04455459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc200a80a687c835de7e7228c04d53b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b691a5a07d59d0978436b56e2f7c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8e8b31f7c6622c371b80af0cc2f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dae1113c1b858d99adc4dfd0e7f2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc626b7bfa3df5131c0df1f884c4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982523e0e422201b4d4d706ae7ff6106465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba638540c08fcad319d9ef980205432466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658bc540c7bd64d1a3f48a6911b393a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38040ffe9d8f870887bf7ed4b8c36003468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac168c0df32192e2d5114d07a3abb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11100aa8cc5034f011fe00faad5b83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c408b266f1a3f3eb6b1841d580dba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ce4c4ce9dcfe81c0dfc8bf16edb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8adb0c810cc6859f4ba9d40ed3919473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126be6b8a286f979256321b63dd9d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab7e169859f67c9db25f0f7a893fd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdcb3a7b2e981110849c2469fbceed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d77274b1caa5be44f3cdb42636aba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d5f94f41e3ec859aa292db7591253478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf61ef5cf888152fa1263ee4b05b3c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5dd068dd4ae823226507ab84c3bb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada32457a674254225b5457b251899481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e3e734c96d765c88c43c1e33b3c98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48611c1c43da5871ff46fcf01e8ee83f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f070a4a842ecf247e904fddaa2a19d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6854a0ef5991042a817f3878f457f2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552930da45231a7c03783d9a96e5d6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1e5ebe83335ebffee925722cb5dd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4073faa678730402a0de540fad52aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7f730c47b368f70d013f47279417e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aac395b939fad39133072c75a3302490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53298314354d7c5958b0151df9fe9c2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df97ff336f6431bbc61feeda4686ca3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a3ec42304728ed594d929f8b5a648493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d431f250d551637b808916069819b29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041a06e21faf235cc867ad209614ede495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5636be365f9777d6e5157b807cf1f1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba921e8a5e734ef199f5cd8948621497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b50f96b5672b3312636f732c33891498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86591368255d444bc0f51e8f3a0f0314499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045fc709272961ece3096c21eead1c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2ac791cea54fb964cd3f84f381b7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224975c5f6037676dcf87c132e85be99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f66c7b8f05a9aaaee8654293770bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b5fcda360c7a76b2f7db97a1a38b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b2b3b6e4735a591f03daef6bcc5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd6cef949c2ae80783b79ae7f7516506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c45eddba983fefa991339fd9aaa459507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520bd182024150fbd8a0dde271d5b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8c49be3c7b39036f283da4ad114dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6bc928a22c750e0387a72c69dced9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8686234383e2437dd40d4f724e3007511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd7ef8cff7d6c19a93de347d46ccb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23737ff4a2d6c61d2f82151b9b5ce2c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c5f05bf8e8c136690198262e79638514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6d17397191c327b9cd173972fc39f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246875395997fee722bb4dc2d034290516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c4534b3d7409d47b137fd939c845b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66982d5e5f9d52df57a334c288c743518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666da915cabbc04c8e55e1dfda93045519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd8e006e124abbf9b0a102e6f63204520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ca79dd6f8e32f1293ffd333953270521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14532030c4b25ce6f463f353eaf3ea5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c1e49b575b97ea7fc79753f2bed9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f761277dddc00f613868e525509c278524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4773083ec22912abe9a80fc81685f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89cd78d5048645686f54593c1612d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732319166eb3891302f23512a14afabf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407240261f604ba3eccf9fd43586c4ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77285449ddf8b120e53c90b09c44d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46883f89dc9db16c31576d98cbd1545530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e5672e4fcaeb4e068874ac1ab5d3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e083f2023d5590ffd57b16727f5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c3a75a85e695503ab77bb13c5359533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c19a1cc5458a25b175e0fcbe57bef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3a6c6a6a83b1f0fce73d5328cb620535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38539aa0453fe0fb1aac9ba6f684a270536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f955325de9ebb24ea450645787792537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53258bbb0d41081e26f96e1919f961eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe2d06a8a310559a07645156dcdce8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1b1785f36cdeb6a51e745458c148b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3468fd533b808bf7164763bf274ec0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93af8844e9a109c9f0a49efc6c621f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f725932d6a61d0fc2c6b91c37a4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be772d8de5cbf641d7f426245a117544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ca592ca4e76bff25944eb2868abd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5fcaf8c445097d3cf3b0931f7575b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee500d3241ec527d4074ffcbbc253df6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1661147dcb3bad8cf1471003621d8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459741f149a7297dceaca56e39577de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e13954e52c80f8280546e91f536a14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e95b401d866978ee0d823cb60c8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e28974d4286b5c92b16f5d9157bf7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9b1662b4ffa3d009150d0530aa55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e22191b2e49a59b7973a86103e336554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de860258501420e1c2c963cb057a2f10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b1a03fa02c5050096f8059a7bd921556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35bd0a4991d5ee9a6979563797244d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71576b73696de06fda7bfed1f5bc28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1583389a287b1510518ff2d4ec7acd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12061eb21af2de710f4ea5878fe02f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f7b52f0065484bcc0d617d92cffc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e30c2050ce1bc2c09f39e9bc5f8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9bddcfd307f1235c2cfec1cc666ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b998b9ad0fa6bb9d4f8737257ca201b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988e4a4a6e55cc9f66204617eb2a27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d987c0351adf571f1a9b5a3efce25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a8d3d021692403fdcacb40314a12f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6789eb6e15a35a6c7d6348e8a6655568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55e46bccc08ad897a719badc8f8c37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97e98ef5d258c02c7c6a08569d6a14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85a08d10958ff4bbea7c9e1f76c60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aca5b9813c379aaf1fde15fce3a63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940be6693bcb7508194705bdb3914d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e4d9f93f9ac2a9a7b8d766e12635574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a5e4d1d2309dd46024d4a7d5e19db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ed2bb24716383d81356cb3feffd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323c3a0275689c550e45c3bc5ea1644577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda4b20fc2f5b032c6dc977fd5f4c55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ade2a2b8d6b65d2866da343e9c738d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201de76da6ea1b841b084d1b0304265580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0027b647ec55cbf1b5ef20d94495bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0bf135225c6c4e8cf8d7f7c12958e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea572685cd1bf83a0564d2211945f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52720fea61e8b2872a9bd04a9b025584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aecc6d2c19f52570bbd2f55d94928585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49945e9544b9c7e3493ed07cae6b81a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb3d4c79afd64b0a182d17060e583d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ec24357ff4dfa94c7350c7da89071588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da0b549ae11a1a3182458972e96844589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d4c05ca5d140e93e492daae92e05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d30cdce28535e87f3b2dfdd1d96c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e3e5463ef10643c42d5ab89530778592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f7e8bb41cd8cad31c3a1c66dca654593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f5a8613d2f66ef595a5d6707fc639594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db0f2d89068790ad468230a28b0a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2f90b1865baf7cb965768fcfa50f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f017f290cf905aecdf1358812a07f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ebc66ccbfd49d203c132064a9535d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce8ca8040dfd761c4b0ffcac560ff9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0441eb6320cf9a0dcdc6da09d212232600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b4a960b1c2f543a5a86af1fe5bbef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8dd8d604d2b203b5d93c5bfa6ace8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fc0a240d21c7a0ae87943347443e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570164204ff0b292738debaee46de5e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618eb278b864964fe9eff41a1069f17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd772697a74a0d38b013cdfd7a41728e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41906ae6d1ea15cc4f085ff346830a53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab04cd0162fce906db9792073d736a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0782a8a87c68fe36bddfa0cc1877ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66953f2455730b70ab31f31b1d064b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9088f4b032643942abf5b321d3adf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d024401f10fd0f864a5e356f9ad7cc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4652c3da1c9888629d1ff4c2df78621613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a5dbf60cc782f03393a6f6a1bf6d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d4d879bb9acf752533e73568cafcb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d815b2461e62f96c714a155ef7b8a92616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0af886d7ccd5b372b0de4a6926e24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871da013adecb5a88c33c8ba95aa5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c808400a205523e5198b8f898f94f84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb436ff1071faea8e2772e256a4e20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa3ec6d98954bf44f3af78e9a06782621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec34c23919ff8e5c727d4e6471b712622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ced765fdc37e7779100b25ebf09e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f292696f0b50eaa4ffcad13fd8771b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfccf618a0715d0fc79f5350265a06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff44c7c0fdb369210a3a8f4a4d95e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535cd2675c577746c526e01f6d64de0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e21663b5afb70f8a9e57348b3e778628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7d327c716b43998a32929e6d4c49c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556321e0e1515851b7ca6494974b121630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901c9bc345fb014977b70fa5a2aa48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f87afd7abbed2e7ad923424357257632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815332d4a511f1b3d40363cab190af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d37da1f6b0abcb5b4aab7a47ae447c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfe3ad911e4189520eaafe7164d333635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62142b145e84c13591acfb4c6a37e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107771c4552d797a1217ef99d5e24c59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e64b4d5ac83340a8cb5ef353e5a83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ef5ca1dd2570e629583a33dcca50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ff5b85d88c34799873fdf292033eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b94606208ddf76b9aba88fc19cd4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff52f3eeb9918a27477321e07741f04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3193a721cfdb17c98e29c2af607dd36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec47727ccd201e7a371f167821c3d1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96b2d5f4fef1715f3b3446fd876d46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04911d15385fe73e647b3674f129d91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416eea4eca5c9de5717a3bd272bcd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb60c78ef351746e52e40633f0e162648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f03ee346fcad552790b5fc00da015d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffb3da391553b05969b3a6615e498f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c9e745db4378934c8a99492b560c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500f176c1fb9682882af9b86b4c87b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fb21c3e95f17638b00d47be9f923d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41bf6f0d7c99518a5bdc578ba1966654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec33b76758ab6a5ff57e4f6396c3f16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64483dbaf26acc024ddc9ad86d8bbb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6903282f8c2e0ca03faa2c8886f3b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6019d563ee6b27e5613d7f28b57023658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547d71892ba05d5aa0fa73f134aa709659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535da3d8233493fac5565be690be535660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b692f91b8ca3b220cc46564a27f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e52551238284d04fc4ee99a66a64f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df5cc81dd5097e571217c8e3b55326663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0d642b758d5f50b041b9af13c8469664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b744f32ce55b43e89cb52201fc6df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa88271a5f748519d140d649d07bcda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f393e263db5a0c32419fe6ef04e7a0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a8720aedcde3dcc99b3fbd245776668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b3b2026bfc9e8436030e32f491ace669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d88da2c8fdb3569aa17944a842fa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a73f126fed027d539d876c1b8d0f7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2799ca602ce30c11ea8f1fa52cdd30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b82bbd2014bdc0b6e2be01fe60d1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ba1e6bfa9f76e6ac492c60792625674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99a022873697c5982205ded4dbf135675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99cdd8fb5c500708ed210fbdca43e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f133da1402a81290ec680789324f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e8b73ac416792547cd719067ee83e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f8d1a19528cdd8caeb7848a1d1ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bca015f60db4962b21a843a5cbf0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0edf517e4d839808ea6d359c2c4363681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06731929738d61ea4c38e5c6c14598d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69802cc88d9a3336046799860a90a26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6988aa5cd8704d44f9c3b78ee2e6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c6de469f16043e10e20ab1965a724685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0910fadc4e471c614b2c4ddcb8f305686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a028ac0c4f61ec648b0751d16b6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd7ba890ea740ffbb366aca359d273688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33cb16d02e7000ae65ccf89334baa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429868a1135223cec7199c36ce33be54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737558df961280091efaf4de2bf7ab7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ab966b10d2a162b77d9b62ff4813692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b9907ec8def7224c19de24e5c4578693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ed02cdc071f790ab4c5402afa07e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a2eee00ec883d7f0c0c72f7f6a81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdf9ef176acf1eea71e6871f8dd313696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81751dd639c26bc6f9d4de03c3f20832697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476ce8be032fcc70537e8be7b82a089698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3135a57e687d4f5ea1f44413e75e6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f633a3d0efe3de9ca64e51eceba67b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f9fd1ce98a3aa0af18797478c25dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e586ebec17d0c4140bf5631c45ec4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dc2264599cb08c5991fcefc9a1666703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6ad8ad024fe5c21b5bc9dc4bf554a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1986664a229d568ba192c47d5328d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebc2fc836f5d95133c500d333d4bf4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c9211d9023cf0061a7df04a8cac3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9eda9a29644e53fcdbb3366e4e312708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1708a6eb1d1c50d669cdbf5ff416a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b4f876936db9680802dc57a069ae7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab78ea832c842c8219f604ce1582790711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401ef2424ec32eb2f202ce3065f4192712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c0701a4c9a3d469ee0cef1d8c5b37713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1196d368b075981759caf7189cbf84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b5fcbd4d6ecf0191170a6e50a463715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96fd90a72a0e370a81b896a9be0fc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6290518988be8afa55528156800197717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a1489b087b242e9687da8b01f5282718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4c242a6f3444dd7f4e3b12272135b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded11c137260585e143bfed06e0bdb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae9d8b7e6ad7e58dab0fd75f0ad201721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ab841cb627a9b47f95217dbde7c0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1883775939a63ecb694064f66999722723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c19631d4cd3c257d2c394935a9467724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f773b531e1b1f10594c82df4aa669d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc44d35d3759a2e365021c93ba7e26d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca75473bcbc701f3acbc539075d16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464c420fb8b4010dc0f1c20a0a8f8b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aca11bba6b947617258cfae45ed6c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4adcc652c6a4d26b4471735ddb12f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d8fbc1dab82176e2ed37fa88d8665731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda0c5146e8a62a2d58c79446727280732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe65739728de89278eef86f3139e536733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453a9bfd085e8d39f35bd73ea813093734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae7c9ac1f814f7cae120f9fbeb587735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8983833b0b068d36493001d79727a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3aab2669758bc07f393338376216f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdec981326199cb3f8b5c06ddcaf06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adecfc9cebc699fae3e68163e28d9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d94c334b511b11dd6db6c7ca5e1bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c9d743e565895d33c4108ceb3533741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000abd7d8c2442d364040cd9de66bda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b8e5df2aa7d0afbfffa5fadf5652e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5922786344114d8dac9a1c984c706744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82314730eb4604629b2125697220dc61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc830c5febf22f4a288874b5676706746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65155e86ffae85ceb4d349e0231e6d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d024a6717232b90432923a2ec004748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba30eda9378ebba93c531ca951e10f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916a92efd0ac93afa23d6d570adcfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388abc2a18d998c95def4890d0c1f9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d6fc5565b7c2e8ab82e323dd2c74752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacf6a0f607d8c2fcecf5250db9aba1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ca1f00a56f232bf31c5f843634504754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976842c02e101107cad9433ee50cfa6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a4fb36ccad6dedadcadc7243a4a3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417bc8339a20e05a17501de128d9ee9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533407f0436177864d700e84a204e49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced5eb81c02d67fa4f027dba02b1087759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5167d8bb1bb55db2b0457064f6741f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81171454e852714be17f53ba108cdf6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22eb7eef26d3dfbec70943289067ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47e0006d0a66cdda4b22a2c6ccf7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4d42eabe776b3dbc2c5502c00a4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48fc9e694727e429f45861374b14d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e10953ab5595777905fc71fdcc66f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644987bc2c0169c257d00ec92cd92b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794d549cf488cad93a520065834f1459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24199d9e94c1bbdadb1f6ddb871a36aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151544604b7420ca354666dae28eebc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e3c717c21575e7145112de803b73a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e40bb09534f1969189d3e3e926523713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b09b60871e91d812c257870403b7ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6784c863ff9a88b99658fe9751c6b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34386b92f527e6f90f18670e4da4bdd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83431031a782adfa1a2fe5d8d721d7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5338d9efeb400337099b9f8cf4a34e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cd386fa044a1882b6c0b45972db7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188cbd0f24b1a7e8db0eee970dbd8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4494820bceba11c041ad5b9cc5c17d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa8dd8dd6143d5686bd742798c1e5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed35424b66f48779d20d94a19f05ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b60338e57f4ada5469ee58e07289224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc50607191decb2887b3aacdb1dd3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915573271646df79bf9070b14a1919926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53562b700043644bf48a58b49c52e3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a075eeeed32c3ee6c372665248658128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433dafa287bb47d06fed0f2d684d75629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efb40901f1a7ec6ec81913c65ebab030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c22d3d7bb40c3e008b9a51ef5606c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a546288f2aff662383b08667228e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe32786ea806c8556373c7106ecf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef5f3d4b8a28919d50b4dcc5a916fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452686c31cf8515769c2e2be395d6aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3fc2b3a30994117858b385182565236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97527490221d5295cd634b0b2d93f97837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5604fadc3ae8dcbe184d4d39a22dc8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7351349e3149f89a58e76425497da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48422cacfe5a9db9a6f5d11e18bf257d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f3bd7336082c5375b1f6670239fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd595cbdc911c0fbca950d9e097f1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae6feaab046f6250a85356cf77bd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bc4fb5bba4ba554fe9023ef6c95b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3403c02a087173c694714450ce488845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d622a5fdb2cef6186c1f06b5e1d83f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee956972e3e2620302d13a02758a7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6b92e746d312d6baca4dbbb0d388248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451040f63c361d1b63ec81888ec2b1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd9a3345855a657f01aa6087bbbdb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666061b56bb1aea8cec3766830b150d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea324f5e73f9872d2cab73968200cfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fb63008e2aef423213f580900ed7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345c9b28019e10c3a2e8deb05ecf3b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be757ba8a9a6128e4fd72f901bab855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0da9065c9a4f7afee3e9f85d400756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0247047f4818fde08452830436b9e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b72525a493ed2328fec3a3d41dce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ca426175c3f135be512f7914d69b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631307a0193815eab2b17474f24537960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e2542831688c7ee62e36935ff58b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbf72245e5164a1ec3bb379d5234f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8b94dae1e6e2893ab403ff49c7df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645766c142c4f826293278806fdf036864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3561dbe62d5d5c0ad0203a7d5e58d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb0e2412ea77bd48d0aead1be280766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c0e87b39dff6b63e9d998c2bb3cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316a1251f521ffe7889b3ce465cf3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bee8181500f2ef65f2cc5ccd782f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdbd987d546b9fc18b69580177c2d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c18736e0d2f854df4bed280ef776d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68918f4b2b1e9259c21791e145f5cb4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9801d4c58f4dcdb08e18afd5ee4dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592112f380ce350ef42b366c445e1b0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40810bccc3cdc7a53f4183645d6840d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58feffb02647420d76e054b688791676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b00f389509801200ca75181f38cb6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7391cfbd4bdf30c28ca1354be3df178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f932f691d3927105d223f79f4a2c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16416609b9728eff532870ce90f904dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5becc719c613ade29732841855a5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cc38135ca8c223829d53ac8b77e5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57641af38c4bd3cecd342dbb3e8cb35883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6f9c3b706af14f07ca7ddbed3f74284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b35a8e3122b3de371cbcf0ca75f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5535fcfdadc11cb67bb48f97a7ca6b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071edc3dd77cfb0ef00ccf959aaeeff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324029d85a49b8fb15285a3873b6d22788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdb12308cebd1b49afad4e54af91c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62e9cdcfe65a48eda1a803d19b262c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3157eb83da10e7c175ca4ea9d2f01f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25cb5e721bf14c083cc7de3ce2498392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ff6a9a8d1b529e9dea22c3cdc57e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb09b4e07752eee2670b0c495967a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6cd8f06ab91317de9a70afcae9d5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0c527d12e71ffc2521c742c0fbcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855a94d772050f579d400a898a954a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102074fd49ee02d6aba2cab6ba01455598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b7c39c3a5ccd6baba3723ed89fd2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baef5a3b8edd6a12f62c8809c1933e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc287fa1b07570bba5b9307353fb81a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8a33cbab337acf04d6b9e47b34561102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a451f264246f9cd3fd632d10b2a84c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d71739af55d43c8b018117df084a41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f853fc63c896c7291b016d33aee01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373796b28cf700f2e9722cd0554b865106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949f9e9bccd6b7bb655df32644dbca9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5341a27d658941599f71277c59d6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad8972e0889cded2c4faaced5b5411109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f898f5b7124c77c24750ce45cc7a91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad9a305c469c4737ae95089a02f8e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099759d4faa8fb991308e7bce4d52fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1433471856d1956981e0668c739f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3898e0c5fed735c09308241f6446f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8b021d4c52b12a17ce2bdedb9208115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c20fe3e0433942e9a85268e2965dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643f1eb81996bf9be5caa5b90681edc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846b059e75efd7d4eb1585e14e96261118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e516a345a46c5a29b7ff0c4d7ceae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae2fe8f6377e1e5bd62c46ce548227120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9052f58b05e26c643b580c548f49fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48816573ca404cecaa0c387a53b99997122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08219ebdccc10d3846a096edd1a74e37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b9d47f6538f9c1a96ca769a3665a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529704e91c64078b12b10af24c12d855125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeb64546c658d68fa4a64624819acd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b882780e5af767475e93f325cbeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398941a83f762adcc1de86fb0a82895b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61bbac9bca0de049b8b8d872f865f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bf1cdaf0859c58473a8748c5056ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1545d4b6d9d045a8e904c8f35d1d7d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093dd9a5c80fd295595c7ef69f4f018132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc3791d9ee49c0805327a71ac05d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f782a9564c0c0f1b2be6769c4653fd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9eec49378498a8c9c1734e0d9f6a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f8bb5c2207ee41f903273a5ace1f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265819c0f8ef6c7c86da9639b19c826137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6d3248cb604ed1282713fcccb2dbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005012f9277a4049d87fb84b38d615d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f46011db71c956b99e25d3460e50f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0f24559ed745ce7fa0f9a6beeb0ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88123eaa6f65c7a4c751dee91e8ff053142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca2d42fc380d3b92b9d85e9f64aea3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2fd755632cfca2411936ea16a90cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba90fa0a21b684ee7ae2d93820995b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7eb4481ac8f505405b7ca3fec0b9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75cfe13bb7ed4ef2dd9e682341da51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b170e13ea0952999359f8248b356d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf2545127c0bb055863eb11d7513e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401f33df089509c90c653d47af3fe31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ce13e2de3ec9726cf2578e53a48ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2c5bfd73bcbab3852d5e4cdc10109152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff76119679e3bf14e55fa841f0ebe3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1bb7e3c1fca4802140571c88128ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d985b22ece7a1cb8b9976fabfd0bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c8c770e5fd3716aee494d1fd9f08e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b070bd4349023af442af87949af0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b61bc5de6695b28cfee6ec0ede621c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47364c15fd35f3d28d3b59022e669d9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109866c4671fa881aa0f6058b406793160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c13ea69efd43e10c9942ca1216430161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef130842d3728a3d02db64c80528f52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0adff65340f883d80bc49fc46c4e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf5c1ed64776a75bfb5e56618a96a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed64d92a5e794f0119b6eaf7261a8d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dbacc07c28bc7980807c07f2ca91d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90fdbcc7eadfea7884efc33a722e8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455bac17661693fb671406a557d5954168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fd4ef98195b92eaa4101ec9aed368169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8a94a0e67abbe9acd2ab0b6f27586170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36442baeb6b8aff443d1fc714b35eb1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e5bbbda0bc048798ac559d1e6e10c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13670cfad861d6e2daecef5cc03a7c60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78246287d5a3244482f235e44a05d280174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab17ca279d882f8234a3698c21de9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6914149d42a87f49f715bf6feeff5ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398064f1f0c66c69aaeb8d5f21b2c78a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdbd5798f688eaf83394b795e09501178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedad6623b6a2462c556e9501eba3a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605803b0b03863fbdff048189ad75e9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42a0dc71f497228b25212bf9de86c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f98cfe0a2c694524f68b37a14b43c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253e2b2e42c47ba1b3c86a000c09475183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63255e4c22208e69951b60cbe6fb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f25eb87219720981d3ec6ee116c3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063633afb9eb5d9b5da9363e3cf5588186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2027816e5d02b3d8261786c57d55e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3067d3cc3ecd620b2d5be1138b4df9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38709d85967142259ac77ac1d8eaf05c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ce000801abdff11e30579ee8f7314190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdee96c166da9692ce23e8a7bc7834191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026ec900ba7f1049650b6593400c9e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2acde712262d9a020a7a527231f4ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055277cb627467df4e94111b68c7692c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda9580373cd39328b8924ce3c439fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ec65ed73f9923e09107c743f44741196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9194c036012573c4d40dea8ad3e2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599d6d654964d9a9b872281a3a626d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f7d92e3f10bb893c5812215f9b590199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1755f4d9f6c431f6eb916ac335b99e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410b5ca689aea5a16cedd36d54b4bba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0def3290b9a3b21e32ae4512244df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f6f62bca18a768cc34f88f38c4ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c900a3e0825ed92bda6e0f0f5802c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99023f84c647d6f928d617fd21aab33e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5371ead987de17db3f54b2be1cd039206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252846687a002c76efde3a4502dd710d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03265b41f12ed05a7a59d95f397f5c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabfdbeebd7565f9caf17c48f74292e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ebfcc31421ddd2c61d12e6c52c385210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3087dec9e541fdecddf1b2859e3757211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e21e5b69f1feff722b3d3a74bd52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d513a960042ab61b1765b9981741fda213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9ce3154c2cb03781842b9ab69f9cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01145a45566619f103ff8a617d3c7b22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bf94ad80b4b8aa1fd4bd7c60f5049216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c6036d238d2c790766f0df6fd21c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06949d6b5e471765aaff5cc09356e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5ee728efda11b693438820125871f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e3f237f7d7085d2a4137a5647eb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a8f1881058c46f06ff144e5fa4675221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fbb32957d9b13ad7e0736635eac39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac8013cfb02f39cc8e4fe496c3ee3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d0f09295f07ae85bbff57d5b8478224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aed9aa54ea1f5b079835637c3510a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762407732bde7b6bd3c9bb078849774b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36565741b4975bec1187d070c443606b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee138cc033263cabeda926b60d0084228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767690b8d4a444d5260acfd1d3acd6d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbae9e3bb916a0fbec6aab6428927e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaef9ce4c8855fabe8311cb42cb30a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b2cb77e7ca777375380074ce193e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eecf1af24fee47f247e57737a42e7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808139a122dce4d11e6ba26cce57ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ad1a87848aba8e608a5e2aa1a4e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58ba75bb3198708487de7db79a5e2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633fca5f8a55295526201b9553b112e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64c64b2aa2bf4ba133e8bc220c98ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761a2793d1f93a10a3038aeac19ff1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dad511e6b669164c696dbf3cf6309240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a36f24a5eb853d073c821c2db85ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120ad13d367e3021b29414dd9c09808242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fe3f39b8fa0b2aaf12c42461ea5dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479373d113d000a9de42f19aaf8d0b82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3df1b6c6c4a2be98148b178fd9283245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f1c307a4b707ab7a700baff00e24e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3d51397c342dd693235be468ccdc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3df92d6f24d23daf91bd40c2733e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb33702b366a89f792b1689ae9e5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b6f4054609cd701191ee9b7c02fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb2f368c288ee01a9930f46f94d696251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887fe92f6f19d8e9c4ca665ec224327252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ec316b63545d90e9e9a9fe2eee15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04adc8fd841e7b265a58204e1506b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f3fbcc3c0068943589d569a1ef76a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c4751aef2106f9e028327f680679b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b302fbe4e2b43c03e7ad9e16a7a6ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988017594c87553726f78925d94fab9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de9e8acb1fd96cd9aff99ae5bcaf78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861b68c410decc5fc5d9ebc8e0756b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7909683239cdb03a831c10075330c05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6cd0ba37a6476ef9ad24ad715f5d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0853475ce9da4d4cc15b0863a70a77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fd1ca124a158c80711ef1e22d8a78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02b715e321b82082790543b94bec4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314b19fd86e86f8377a9059097dafbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22722fca2f8c8ac7c20088d29edd82bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67ded7fff35859bc2c424cf3f1b7e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bffd1b6e030cc6de6125eeffd635d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054fb59ed7f1eb6f1c09c3405edb2e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66713db5927b3695a811cd990c0f533d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31593e75e3c7232442bd062222c685272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ecad0b42c84ee79741e060bb2ca1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d27b04312e9a7d4be942eda1523ab1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972e4c45cb6ecc26741a3caafbc1b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8215281e9ef42ccf8c52360ea3970276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c63e8e61637e8829e8c2307dd66fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb36f849a348d7bbdf20862dd24e18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115405c85e2100e733dd04d5842bb9af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed555b2ece619163c421794597f1fb93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc5847f6eff16cf848237c707a5f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6b63bf46fe7360c4cdccb5c7b1f65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a7512e47c7553b810d787f1d503b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaead7a37f05f5f7bbbf35d7511432a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d891dd6f9243879531f8ef1e37dc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d356fb3adc4235605200f4437eeb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b346a32282aace5acf367d8500b21c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf477ca5c711452fe04dd548295033288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad981b2df6f0efeb98bc2e9c61eb73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5844371b94ba92639ab159c34c8a56a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09d3e20efbb1b2e34ca641525dbc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb3ec6b80869bda181d3778a9e7f9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c681375fd7bf53237a7f4c6cfd8de6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f202e240c62b6551f70a4428692585294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e40e840077f2c9dcd9ef4fb488b6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cea8c00b67d4da2a7a0fd6bf0dd453296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151aa29af3405e5735389b858a2ad03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003618bb9c7d04701785d31adb28493298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a1a7dd99b2665a1e030c0022f1e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739189104d08d7e712126505d12f18a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6402d054b0b9f64913ed238c4c3023301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8e9c24c4664150da11e9910082d1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90181d97070d27a7e6eadb564308a690303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960aa8e89756b0c5b343d81d5a6155a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d1b0864c6caac44de1d319e8b03c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0eb7feb761300d736fadcb7e75ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ebda660b330ff74868bb5ee61c366307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03b30e1d20784ec17eb414040cfbf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e77db19cbe9e0f76131018dfe3d512309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e787d0d395fad74b02c16d0149c551310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72eea0b673a1402c1b9b85c7fcdf03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f2618ad2ada433197b76d5ae5d52e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb805a0f01c111958ed4b22f0402d98c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6559384fbb343ca825bece40b8c53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ec6905f38549c80a0d5ede0d375dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d29804f0a24a76ca7dd1dbc197fbfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb66be72ef648f52a5b2fc17e6d169317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c48d23b77f8fb7e26a751b8d59fb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e072c5ed79d520f1539e8a52773f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d992e116acf6a26726cac65ed8cd6b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9a3e2f97605b030b2f4d807d765d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5449cd8ea9d2db9a78992a09e669322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a147d51acf02f9304815b987774d578323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8180c3cf943537987550fc9ed96645324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c8e52ba441cd48fee78251774260f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f357e70cb3ac12d30b050aa1d4c29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba125017679e540438dce002e35b9d9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026fbbbf75d141141df0380d0ad5cfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4e9a8c498729b4fe2dcaaa8792537329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a1212ec09d3e57c908821b12fe1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057442717cd7a740eb81b1e89b607d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770168c951d5474229c4012a43c17831332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd768da8c84e1d7613b2023191e37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0ec7d27f52bbae6c10ca7d70d752e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525ab53926d8fb9d2018d9d4f0b541335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca0bbea4758586307f490e105a3051336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0462d306ca3cede77f64335688f6633337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0994181ed1bad82bbf1e089469b421338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48472ec683dfb5b8fa85e7718c8a97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65f855fdd990019e6c7b2bbeabdf62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5406c3e22ebdc41748b325c9bac0bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0539b08d9e60b135a859b51246480342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a817256b151ef649b6f51dc82e5d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc161eff2d18b99f196f0a06f0651344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0327ae21c0bbd69af13cb3880a280be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32564ef909135fe477fb3e7a7bac3faf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca510071ed89959542dd2e7dc73554347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9b19a457f87777c4a939bdd006941348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece54fde0e98f1127c5e002026d920a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67fb4f2ec52b7566e5e747d8d9e6bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef812c73967b5714201346293a3213351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a4bc8af8da5892cc3ce2da0c6f5fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6368ee754092cc65ca1713cfc4286a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd8e0b0bb39a3b106fb9dfbd7188ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730200d467e1b5644c9dba5633ec5006355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8433f8f682cf41abe3941cce9e1315f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28855e95246d9bad314240858b5f7896357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c102e81a656aac32233b73213df9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af8be93e878c34e6637045cb089775359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a8fe96a846c0dae4f34e8f6cb558360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fce06f182e52987f51078fa72ad8d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2131db5fe3ed0f44cc57a8fc0e95a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622db7e299070381ea3d9b4881a4e2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49c94f8b38a9196901acbc9649d0ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f89c0f634d5cc20c23a6311bc310f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e9817abd013fdb91c384f61bc789b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ce9aa5add13cc8b902a461564b2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335c493d01c69253457a16a97be4fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7240924d9a0afaf5f357e39a2a084369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fe03d6b54ae5ba2dd50d5617b3500370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaae7808a9acd09d97115a3500cbd75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f281b280ed81adc5d4e01de054f0bcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05e3433391c9ba881643913283888373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e969cbca0bf34bedcaa75f209003a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd634c1f83d4a250aab9a2a19733ece375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc4eb0f3b67ebe5f1e93895c3f68eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d10b3fd545ae03d0dedc999760d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac47214a286e9d480e81d440e8702c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3524d5d69cd2772896db0e99c449b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57edda38bf85bcdf40a961a50de6a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7873a5eb27f92a0a792b268b1b3a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc04b593fd416c540db0b0fddc2a52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad7e327abb813b978f2c68f9537b7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8848700fb66aff168c03a391f942c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e179ddd40145de1fe073081166e8237385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74938988f665923b9faa451bc3ac0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dc636e814c2bab4fb8d252293bc8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d3cf0eb647dd586f647f65f3dbe3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cd06d8a1a00bbff1d239a7356b617389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c49b80e2c72215746b2780243d75d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6f248705da43093e605e2c4bffda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331e0974859d508a14e5b5741a8dbb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a0b05238a3d11e4e8b1f08e8acd22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247eb09b28e5b90e1aa82039406c409394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744231c6d9d48c61bcbbb3497317b606395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb779d1f7775270861043e731cde2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618525cad5d42ad7262cb138ae2d928397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a8ab8e18ecb6507304fd2bbb68f8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dbafb02694bad12d9dd8938aa70ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d4f6c7bd7cfbc9d5bbaefcd82fc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d461214f8ee0f8182b4c6947e7fde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e98ee59f3d6a4805b4e3f4efa62aeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b7429b2f1b380e95edacfc7e2c004403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3917033562cefaf0369c84f5105000404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a187da657c5ecc711bdd9f8a9795c57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c62bf6ec2db88c29fe5f36ad5070406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ef17a6c8c8245db24263c8d10838b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510451553f8ab56095a76c5f7b11fa1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62b2dc16a027be9c023e6d5848341f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b709d0567500cfc6ef8989c245204410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff7f136435cd825f76c9497ee9eb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9b9228a9aa6fe6c06b24eb43b20b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe999191ded62b4d54a1492c8fab60c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7236b3085c718939350d5350efa09fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847684c911d57c961d79ef18dd9b83ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b1bda19b42895457f328425474be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc1b0cf763a8b32eb56ea3de1d1554417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c743b9405771b4110a64914f21345418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3ba1f9c482aa7c1cb114d3e599540419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc0f0e20261411da9418773134a3a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7639aaa4063d169e353478596266c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b8abc970d8005ef37819390cfc21d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7793c0e9c25820ffb289ec70a925ee1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86265a8590f11f70a6bfb665c4eb4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204298578e9ab93d7877f9c8ef6569e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d737f1d39d2bd8c07926cba810ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a8067166ace452ea17cd6068502dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137476734a189bdd8f3a95170e999bf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e10a424a422b111e2ab3bfaef276429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92646ee2aec702b01aec68d6794b2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6239a869a5d27d72a6983ffb305959431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2286c1fb0d5cb95af3599019588b085432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8303e46f0bfcede3786c54e875f00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594269d5eb46fa28a5ed3552158ee6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d654d8be80a0ff461a495d37b21575e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc3254e18fc3e38ef73ccd24c3bfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118e5f5af6d997802a4f25287f0c2cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c3d6b3e5f4e905fabfb8f5e9e7484438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e7e86fcfcd4647fa81320f98cb673439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a383f6b9df43064cc40fb26541546d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de3d8331a2a50e91c0083f4abeb543441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7785f592f3ba85bddb7a702197017442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f449e53989341e2717cfbe3dda69c78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329b9cd64041cce3c7f8b476381d5a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c00ca334b8025d74d5c4839adee71d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84703262bf38b5665837a1266b947fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d74fc5f0fd1da122e2c84b6f6a33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7702ed885c7ea0cadaa49d712aeb80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99307d2f908a0dae31b7caffef2e4be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc0dc70c0142337f118f30be230a20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aabe97493602d1a2ee7c268fff998451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bacbad426569cb3877bcc3ef0ccf98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3fb32de8befbb8c92b81a750b9a07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed21ce0e1ee74b33919939bb5ebc95e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99ecb6d8c219ab9093801cc24b133f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27572cee97f3d4d540b213a5e18ab183456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b296f1fa48b2b4a838a4917ea0135457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f7126b3a8945cc54522fc804974f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16faf550b3b28d261f33b56f723ae4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d683f9d3aedfc35dc414b1185ad91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaaeeb1a65f0fdccc69c40463ecc84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61881a30905601580080a2f4b6521462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6183682db883dd2bd907ad25f6469ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2b0862d5696c40e950128ae10ae68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d8cc878de5ad8559d6bd3e1e935f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821086517aeab5cbf25432142f5ce2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06f057248b57fcf043dbb672b1a01d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940034c7275685cb6db4aaf4a7e1022468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eb1f1c553dc28a05d4b16efba8b14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fa6dac6cd9cfca9acf5da9accc0c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad421249663e6dac6f6def5fe17b4ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f05a284d95c75a4dad599f806a4e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fef0bcf0636d0f255b967de6d1c9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a7aa41f4d7b4b51dba5f147d5375a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab1e8aa23df3a83884727418620f87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e0f999492cd750cb13e5583f18f42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e96cd4318e61238672693655320f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5fdbc2ef8e5cbbe380db2e84d582478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d595c343d6702fba68d022b824e82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90568d615aa3d8db233b87e9de317a2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7351dfbdc9f7c7db438ffa74ac97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea12fa9f0ddb3e2c982329611f8400482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b0f4f012f5c6422ee155d7f355324483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b54acbe1e57af1760a379fa396b881484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac6431ba84838868c0f056c514d54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed19931ec7a2276737aacca356388486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34151858d6b344c9e9521d41a83ee45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0b121df13d0d42c9f3fc727d6ddf4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d768c813bfa49f00b39fbac2aff38c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904d9abc041647d373abc19c19fdfe7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83264219a96b19ab337ee4f0fd8dbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7ec27542dbe1bb7e007444cc3b35e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c31c56fe544cf3cd95d073f9de7d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df642c003742007355a9cfa8a570ba1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0264a627504af4324d29a04a8968de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b5510d53b76d8e4faf83787cf5071496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5434449955044b6ac17e841c8aa09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b54977cf0b334c625759db36dab396498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a1c68ae9afcf34b79bdae4097136499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6de4803f08ab12b8fd43beb5a5cb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa2c17bc2712df357ccf6a8234cf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064fb81aefbe1561e472ccd52d8c6ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cbb4569377a2ae35a87bc8b123df3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6d3ab526311a40669d3a48f5737d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ae73e8476b20c8c3020407828bdb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637f0e0d225eaffff803d8d65e200c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bcec6a2949eafc80101a82cfdd1d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e5f07d6bad5667bf4fa0382b71037508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c738dd597acc0abfed5558d473ab6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2185f43cad0ffdde494a0645d59b304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f71e38ab6a8e9439f24457134c230a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6018c8d61dc88d849d8a50e6d058e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efae53a50c615d241d46ea04e55743513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535503ac3f3c2f28ddbac091764a5b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b1316b6a9f1665005d80e257edd91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05b709993968f8771d8f8ddba1c961516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8711a3262feda48f864b312f6e4f61a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6f4cf71e22dcc80496badcd6a9b8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356b31b0a37d58215b8394ef6f18f88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773bfb2d30673c58622461db51f17e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537c0c259f877b9c36ea02c24f75e01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a737b764037a18147eadde3484063522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0026f7f30dde054ac105c6c36b13a21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0cf230972ebd61f5de4baeaecfc53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470852c7015e5e92cb12dae0f8f23cc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84649cecd4a5f9d2182b04317132618526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a77f3ae9f863ced5c3cfaa6f385c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719640d81338b00e59b55c3ba281e9a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebe8435160796cd07a08537bd10d85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e4eb9d1a73fd6fc4756451f40ccec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b9e3b6efbe57d67695d3b8d0fa9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d3da625894a25177570d418b6e4c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb115fbb601f28064372d972a992d866533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6b05966ef445007d7644d7ce6c3b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3097c9ccbccebed89403604f5c1801535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa9bfe1325863f13ea8945428f5978536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3d47082a1e469a51a61fd7ba0afec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d99be84701602ae4dcc72028cf0e8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1cbac9bd5f03bff9a3a577dc8afbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e22b445dc35d60fbaa5e322386329540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334468aa72c664f7db6d32865e8572cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18c5c31ef93b2a2c2a43e28e7548b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0d41bff4c9155c7c2d7db80d0951543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c9d2691cd0ee2ad17da038a88e46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186df8023593b0c3438f19f42a00b050545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44cd1d0146a47b9728ef53ba3160ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2de71bbd620150ddcb97da2ff71f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a53c6dde18a3cde29774c16afdc8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b869b66495562067e126d3ecca827a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f02b325117bd219b747bf8069454550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a27bb1ad8a3c7cebefe150e73df40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a616e91ce1118caec591f7c8cd48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263275e74fd877f773432c34b2dfe5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fb2780f409016d05d892e5a3ff385554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf48466e027d9feffa53f2d552097de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d7e1e22a346ac30f0bd1d934d54b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa5c5e82e14f2c1724261f88da57c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713981b909cb383735f006ce9119b61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de682eb4bdade16e99bbeb3c404fb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e0bf6c67aad82f170e49836dba51e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a760f815ab3e9300304699b1eb8e47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b918fe49f6689452dbd6e5f405d38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fc04fe4549e6d74175a2f4cf8f54f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09814236c9cbb795f07271dcb3f1a20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66541244f0b9022e7c245eefb6334b52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4356465b9fbfdfafaf8dab6b4a4804566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820398f4f5fd090523b4b87a2df031b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868843f60f9a42b0977bf2eb73d183568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145bc5d478795ff979bad9a23d5ac6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469977f870c8a1d86c344a74ffeee895570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a1aaf2d590f21925e1b82352a5b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a4fab7fe7ada0b1f06529edf6981c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394d459e5821e1584d9ca40a7cbf644573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9af175e45063a732e3fc21ce71698574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba5ff95d874a672ff2d3fa51ec6eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2baea6def21af63195548e1b72fed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e280267e3ab2c90b8294b2d6ee1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703c26d71a335f45a91b0122c7ca9a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a71f05965646577d3048b2ac0be7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa13f3a3f3d6e85820e4aa7557d9e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d848914fc5e9ed866cfde1ba3ef90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ca51f599c0091a62fe510a5c844c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58819d5352f2f6a2eeb23fa840053302583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10970bd92d461ba71bbf67aca0d3f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31342313d60d25c861c6a8528e89a9d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a4c3fe987b53a2716f4877aa11ce2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ec271bfa7e1cc33911ae2cbb2adb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9d7d2522dcc0ae9dd243712c5832c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aff6d410d9c17835c2c99fe41dc97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca2309e189675d677bd42f16e79b6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f56d639a1eafc56ab8cb91a38aba11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb16c06b957f55e48fd7dc7240fc7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870761aa286f6c6ebe3c10f313e3643593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec276cb6980b2fdb6ddc9fb4d03e118594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b855e3ddd0ae46ae62738465f5519c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ff66608e84733ef842ad4d05c3646596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa3cf6f3202e89c6f1ca9073e7d2f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66790911b6214a0ab05e15ee83b58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809760667e4c07faf67911a3a93f349599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e83a49ba974582381a8624c59c8e22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfe6886be621ede7d943becdc6d855601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505f0d9385f201b959871d341ea7701602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a1a11498ba9ebe7d958ec8d3d6a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c134902706deb6fa5da1b49f4a1ec79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f71436c6a96f709d482a7fe4dfac6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe63bdaa28236a6e00e86506169c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8612617674b079e56d8a621ff94ac9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8dd39ee80db2ff122496e3cb14309608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc572e1df9dcef01b347a3898721e23d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95640f8fc25b923043a3ab404da6e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d42a5c1fcaf3cdd685243861003c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe470029c90602bfadd63149cf6fec57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b624cab8956c67e1bd3bf27335daf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5d1ffaa999ed582af883aae91010f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b02e5e70ab26a7f0d649091d0338d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859640979cb2026f64b74988f4ff027616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f5b50d96db451aff70bc01fd46b38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e4fbaf94ea869841e62452c3ba2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7b2509b2130b68dfa6ec753c9b3f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1a37035284efa2fc164fc99f621d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332609918c3818308cd3d06d4bdb6cd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd9524af8b8134dccd148cfbb505e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9c2eed8ffa18508b58d0c86c14e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5663d4548dea8627402b57139c4617624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd637ce56339ea650cb47524ea134d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdca3c0163c071fbd0d0a58ff6ecdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466ef2dcefd1902668712a791d2ffde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f474bbaac8732e37a1acfcb653025e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d19844fff0f0c3253107b37e56d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71950f5150b596cff5c23d36555f737f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e2077ecb4aa185c346286e1dc108631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58456b4d4335eddad2ff5c955977e41d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fadfb9360ec59c0936eb276908d92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4ab25496b3a5591e510c3e0d2397634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab161c49738c2e0514c3271c320a4a3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c131c1d3cdd8f44ab200e69a22572ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704928e16a3e378d35fb6b64264449e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e551ab697e44e40f02d2b9af5943638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c090cfebb88b7b34c3106801be6711f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45ab818e3ba411a07c0f223524789640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02de6788a29dafb0043fce34298b569641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880c2c3127ad02981416c9153f854e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e206e05c5c60b52072e0e4214a189a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534289da0ffc0e37ae32e03e9e7aa0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08701e5a9248cad1edc72f917c69be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a677ad0369a23905007b9178cb6a09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d7f5a68325a375e1f7448e9ec352e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c0b6dd6ab79d0423a6ade561661cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd2c8864ab6b42abafa03c506b9f54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6f42417da8e7c2bf96412dba373d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47032c9be2b784b20f0e897dc13f6f4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cc7e45785fba44e9f709864564fcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758a390c5a1654b84a43d48ee8ff31d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf6fc88364f1630de3a690a83264d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72282ffc2be94712d6554aa4cbea22c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73fb5405c8e2acb58ebdfdd5b55268656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0691c109a9831eece794e63d6ebbd7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7861fe8b36d45e0f93c58b4adf86f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30d4d818e18a7f8cb64e036729ddd3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9d1a6fcead17687f783bdbde2ac2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8ba916a6e4bf77129eafc9b4a2abf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442abf067789f718aeb9676fb8e378f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156321c17ef29ffb6ee3b79aaaf96b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83925e2f51d4bb9c520a1531e404b78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af8c47af7789afb9c3fd40896a12b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869fff7dc59425976b9f1f92ba7e8fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2114fc8fde39f282c9a1adc0cf2ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbb3e5bd22add3a627b7a960869707668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a486670dcb4984b18421a90d81b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737f54ee78be47180589c65fd544809670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b903c1c7356d1fec1f85b96a189af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004db1c50cd135f078ca11b9a56e4abe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeeb48f197fa4d3f9ef7874e7556ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c9eb068831f0672f2e440ba2f29d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba46bb6cc6ccf195718bd05b1221d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85a509be2677e69d87a1f8da9a5dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa715a36c47152a9f231459a766e8beb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3495ff92487e2a76fff3f13cc0e0921678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798af839df38a98207665fff8085bba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449b6fdc532b1a950c648ac810153bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ae54958768537502f8b9edce0adf0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a195dfdf3c198edd1213f7c7dda518682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42671cbd5bb07c35f69470255a12c099683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d49b50abb704163d1b8e250f1e63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b513fafd5d0c3c2697918fc3e43b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4072956c897dcbe4bdec8451efa6ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d75f18c06418e83a65481bbc5bd8ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218a92a0e755314f8f5148ddd114d03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a72f2832a118ebdc9d04a66289be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ef07dd51f3560f64e300d36d075cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256556cd4376b2f3c929774c5947534c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5054b34d29c0f3d8ab03ca78f3943a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd3e0e02f04e19adb167cc9c67c979693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72746674982fb4cdbf9193f871281e33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc3a0c651b51df3e2bafeb1b4bebbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812096cdad81bb51a6d3d5a93135040696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e11a279b6bc99750389c7fa071510697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c508b43f26748293dd0468828d1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b98b761746049a39599c77d21755db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32c9f639e52ba7576fe8fa144aa944700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d79dee8e9c1c8f3761f81e887deb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f1342c7ea6a3f1a83c94d5cdf82a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf44ba872ea21770c807ed9b2f5ceb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db5717351def222121b4de3a260bcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400897585b2e9c412033506e2cca5e8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f772317208d7c9b510398abbdc38f49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576df06590448fcf860e1f67fe2c1c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76356fe1ed321528f51250ccc2d60931708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efea7c10bfa678a134944ddbd298d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15d7746beaac5aa64da622792dfc7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae08e6d350a625f3b46cdb303cc4b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92951b2668a8f52da14e65e7e9001c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2ec81b6e122a82cbfe8989c554250713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c83c5e247c2b539f80bbdd44b577a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a899e3fd5f31f1a957cf3509df468715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2a70a6144d96c97143a6afee46da2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3c88292e98584d26d2553df79999e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8336b966b7826ded586364a76d0e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411051fca034469d6fe82d0086cf122719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85ef4a5e808864b28704fbf5f38090720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444647c81c9a624c14c77add5433d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907098954b2eb6e3edfb6248dbe8c4cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf8693510b3d5c73573c393c9bb8c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8a1b5c7d0c07d859cda53e99b65ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2311b1e48356cf6d44621593cb0d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c148b2a56f72c53a127dcbaa2ac7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cb9dd443ffbc303cf3e8b667762f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf88dbb4308d0c14d7f7b44ad85f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7237bd9c56435f8da11dbabd4e5aaad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370189d91291f7b7fb420f7ba3033fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e56ac24c2f08bcb2c2c3cb767e555e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80d8964fcc44aed632e9d830862917732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33921f8a6a71760ea77b40fcc5fceed1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26499c0d3504fc7219d4a81def15c828734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227219dc3b71d38b8d9d617dd2ad697735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3be05db1464f31218c5890be55381d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330d4a7d62ee918652d01490d2027e7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36e07bb4f03089721c07fa4ab36b03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502c2b3379c4061d3b64f44bccf72d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac670b7a1c28af3d2a3206b57a6364740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175dd454d27383428b03c4e69d8b4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c54932abbfeae15e376b520ca413ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577bd22232031fa5417d460c39b1e00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae9be1ad01d8aa1aef99b909f9c866744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19153ccad59b815a22ef618d0174e8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7c2c8ae7561ede34f42841d168e1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8854aae00a070fb19ac0ce65f9a7db7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fa0cf8b19445a845cfbf52ae264d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bc35845a1a7c317fc514617c89b7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e31e58272f305f3cff47a39ceaac9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f76efe4366dff01efc7b04a1298ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5030468c988a0410b8d68348a0cf036752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bde98b9ba9b817c353b8f80f42e6c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>