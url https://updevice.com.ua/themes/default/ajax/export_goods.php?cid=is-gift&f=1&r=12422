--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c8c58f48c49d0fb4c5c5dd25cfbd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172416cdb5dc2da73068b027122c1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa171fd4d55faad8120d736c4e547113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5dccb4973328eaf7a86da0408dfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4c3439e2d87966f657bbcbf28cf675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b50591188ce25c1a5d4a032616bf0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f8d188253cf57ffcf04f947398c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e2cdd354f62ff905c6520f3a6e73a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fbb04821d4fe50868cee3709a024a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e54b966e6f1bacc3baa65c8add7d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff5447f540e63bf5711869152a9eaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d5aeb99e2ac2eae72f370014d567b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b1d14452b3cd1a84b4cb47a2e828e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fabf20762241902c441085216b0eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0801f02fd4ddb4c73ce7b9952c15a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04596861addd20aeba4670d7080454d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb76083586cd3b5592c7e136bc9f7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a8b89c1b88c3b9b0a530649bc595318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0e8f0c1fb0005afc923e7dc2585819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e274084adfebe2ebabaf4f63f11672820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f6c8530c124ec809c159f0e597d6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77966012e9f63abb86f92ac634fd9aa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a896385c35f8233510b4465b0ee8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b54dc74252a987fcb44a36787f008924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f558d03db6c3fc4ecf6b67f9a7275025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53661772bfc96dfd20e08a9e5ccb3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90686054ad449e6ca7ad778aa50f64227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb271fcd4f8e1bc377caf58f3e6c3f2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6c66a97f19383ac2eac0f9a05e8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50c0ceb0d70192521bb516c571f51b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aae9e4188f8a9e0bee101b58e51c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f99f1362157abae60266e1cb6cff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7edf980a347fc75e03d898824d401533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6097560eb5036e210a5e9a37593fd5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d9b517471cd2f9ac26870ca8d93a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98787691851fd4d2999e5f0deaf7e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa8bafb114f611d645f0e2e9e3fd0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2fa753ad4cc9a8b70f67b425cb92c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c80c0bb27d63eae83ef7c31df10abb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99211684e4d745b020169761e31a008a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31fe39da87e7b1f41726d78d33dcde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979432210efc79404812990a972222d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c53d3f8e9f1679c7b2a539aaf12a0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd519958f1d0fb6ec932074d29ee015444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb637b00c4a5809f70737c283583ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14bc03f4045005cab5654f970443ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd6a98d021ff6814a760f50fac0c0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302079b9372c9e0ad0a584be445e67b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7c0d964459fdf9ea0b2607bba807e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b5004fe9b18ff4739aca4208680750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b8717346cd34a5e2e1769e8b3004551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617550f59d13839ac49f04f1e16ccaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba8542e5e724e16f7864cf42e39a6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb4a251db816dcc3f2fb9bdf2bc07254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dab4486cbcf9ae319d09d564cc26c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85866174744e64546ed7743d5b550456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9ae08bc642434900f19f7526d057357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e9f7b94b18a607cd415c96d42665958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c35e1b96345fc1cb5db38fed52fbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d6f803479926336baf5604ee6144460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6ada0b7e4bf09543269cba715941761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e774fd3851d4c8b6def3bbee96d5d6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c443a83405ae027a8ed453135197b8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef363a6079f4baf9dabd81a8aeea0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914a1300434664381438f3b742d943c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb730622ecd5d3824e2f9617baf838666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e96784b9bec17d2ce1fa6639c227f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba734d564181ab69d288dbe10ab2f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46eec8ca1997d7b1fb3a8eb8e26f0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9cbfbaf15c967d660fa13db753db770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4704ada2da9f81858b881f61c95c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33eaba94a5023cd73c233a19d6834172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf4201f63fa1267acab96f0f45670f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212960768b9baae989a6422685fdcfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb73c2552f8eabb20001340784e83075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e277f640ee69ca196b80fe84c2f77ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db75e2582fd0e530e8373b61bb42277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bbc54bf2900032b4f3d85ddcb8e0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62923a237eb0d01e9ae8658d75bab479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36718c2e79c9156abf89151e45298df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d0fbe12462a77772710396a5ee0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2769c123695a93fee4abac9cad96d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69942b65bf8ead65ddf03d80d0eafd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dddc33aca09d3ff59affcae188dc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84146700b1daca6817c0c6d1c2d2fef285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153eb895b81825d5057c0208be7ab2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98693534696d44632f9ac1b8e03919d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db633367efe0868a5b299952782c7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c832212fdd1b8b5df4be714299606289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df1dc0413ed9db5c0573be5f060b5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cc31f1b6ccc5b7fabaa7b955722e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad85a22ea6daac86a479f185732bdab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f98e045f42b9ac69b2a83c9a56d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d016ff035bb2468eb569db863827394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382967834dcaeb3ae7600ee6a4abaf5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da693961df9c9d9bc2e6559f252e0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19eba84a752ef9aaa92275e9140fdf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465314691867233734f237fbded302f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9b22af39db981af13a4b02b9c758399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed5e322b97e32d1d321324dc194c97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf250817cbfe6491e93f53c9e9d327101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca37cc25c027f6325d15cd05ee73928102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0206dff6b766567186f721137ff722103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813dd8289b4330d1684de2c412ab92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7291d1252bc2e222bb1af87dfcb16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9170cecd1d83eadb669fce3289c060106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64f61f8348b7e8420f64aa71830dd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cdf23e561b50847f2bbd94716b1f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c478a4008a3d2534873ddbbef6cd38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c78cb93f93f837aae8613d9426b24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f057055321608f8350ae3e5393532f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0052b82242fac329e801bf4716f89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187de44ab7b99bc66488558f27e9b671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074efa2b8a24f28bc6f357a0dc8a45f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb608b9c6f3e95fff11540691c2b07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b75c12d081d19e26a2932d34a4a9a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5edfdd9ec5a2ac168095e3068e7bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1615acb96eb6a46a969362d252ea5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0fba9d76434c59171caf218e59253119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a46aa02ce585283c0e4dadf0e9d4f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fda6e775546ed1498ed836be0ecdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb1aa48a154d707346ab1fa457f7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306798d962e86cb8df576e54992e0954123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e149da8f224b441f8f3583158190124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f9ac73032c6dc91dbc4651190d695125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81460991e43ebc6328e04faad0823cc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e9e441222328c791bcb91a4c391c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0a3e54f31800af293482cc963f11f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ea00254640c90aa438d553f73b4d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5078d06b6a64c180d28650449803446130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec2dfa50707f267fe93ed6c7bd475131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c42eab80ed53e84430cfc2bf92ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92fc73c2d6e4ff6ef62d96f2234b8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc3742fb1651e1cad373b6f252239a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ece60f88c137bc1496652a8da08e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e42858ebe2ad2d886f2082a56f091136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6166db6193fbafbc0cd7cb8f9a517137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee1989039ea1ac8c208d7a484eb9d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3327fa545f69d2bd55189aa749c5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ccc2a033f3910665588221108782a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f18bd2d699cd16acd20be7d74ea1ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7a289496dcef6e54fe29d7e36fc54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f13d85115e1ed7d35decc9254c503143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce724f2734812c12a8929fc752cf49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeae402e17d3add4428b02eff69edd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99385f452dd83f0223a5961a3c563c39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff13fbe4e9d9d3159c2733152813d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba2a841ee980dbe4d46797b5ff70fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951fc41a66654b67e5b85bcdf10cd6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93746abc6d999bbe85858ec4f67dcd79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cba641415cf5e6b01eeae1b60fa11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189725c2a390413cd95df89087da47d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe5fd11c813a35bfd7f2fee0275a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e0686ffc33ecca1f030ca5829699154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345f4fc05deb5da9f176ed7cdacedb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fba0896c67d57d882cdfe969957ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d981cdbffc4d1656efbfb910b5457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a22db8231665c6ebd46d07c7a22b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665b7f556b361e64b9e285383443ec0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ee99b5caf0435df705d73fa55280160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fc2e593e325e2a6c63da2a2b4bfc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f8ba694a15966d7246bf23ff86cad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379978bbab922b41c0dffe4e2fc3cadc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d609200b0ec61fa1a67d81ec0bfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a314156c939d5be3f4c425e8c61f61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d9708ae939609cf290693ad5629d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc9539c25e0f782ea9158f71bcd665167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67148dbc49fdb830e557b795f50a46f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e5ae632029c2be6d06dee2cff4cc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb080aae538f1ce7ae4d33ad120dfe59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2e89611d8fd3cf7476fa05533e960171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9150d358fc185348750c88432a0579172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ac20c684320d2526ba123f8da4807173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e282b5c2a8bf1fba906918ce82bf190174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1dea25f034954ee4e47b23a27053f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c61bcff6d4a0eba02c04abcd39ccef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b56c31e62739620e1f9e83817cd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f8d04e54a9edc0de73d63de01a78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e2cc12a17c56ad2d740d3b49d647179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b734276d99e51406fa7886864afeee4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3493aff66a6c0563180bb105715ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf586632589cb253109af46d0c1fde6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fa723cff8550ee2a77a2b3c15ae50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d517a7997e212b25c7cc5a4669359184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edcb699fa2d72e95c4188a964c862d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dcd0c269ff3450b808024b611bab8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bae8cc8b7e9f020e923af523bcaeb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb533f17ca20e309a09650969e3a215188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db92de60dfdb0ceb074d0644aae7768189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dcc1b5077cf6821093f4d516723bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125a6c9a61ca723824e4efbfa79b9bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a370e6427977188135ee9dbeaade4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935172b9f5dd607f1f181abc30b758f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4957a95055a62d876ca6f88a993e4c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b398fcee9491001211d06171943a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a1b2e09ed1a9c39505d3540599834196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbf028168403dcf4ac5327cd71828b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495539dfebfb3898a2b8c50f90fec70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52007d2c0b540586d478ae2fd998632b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c757f850081cd13a303522543afc505200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275721e6e2883852e6f561c51b54fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f90707da193df6971d8edd748437a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd04f0e7b6f40fbfea706e16815e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29036acba4bf27f0d329ba0ba554e81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988ac330119974afd7915f2d373e3cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124ea3e1d6e98b198e981e1b275c607206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2fd127896fb95ca21ee2e37d8e611207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc98040685e4512b2a4eb291bdba3fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4715d65f91a20789dcdff4e6790568209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce05f18b01bcfbe918a4a1ca2e9e319210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2287146979adfb8076336071036689211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff6dd38b76c9b361973d426b3a5d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652603f49a9ed97e01734a6004a84ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63778f9f0a10d73caafa357aa4d663214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c03c7839b24d9dfd5a7ab35fd0d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5befb39645927046e4b7640f743af69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17113039c3a9b978bd6c2c08fbd4b8ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6c6c33196fa66ea8d99fb52a7f083218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c1664f323ba145c596ad76f9c849d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e2d34b018e123b545c11bcafb330a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a0f76898d699af431d537a9095c81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e44adc452ae1e647f5438bfadc71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0e29d4e4330ead632e98d66c2e475223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c3d03e8db36e323f94945374f2695224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07b71db0f2f6b4f8b7b07013ccccd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f3976235eac9e3e58ef4ef25838b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a25b2819abcf256d9747e1e9815ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311f1d9baefdfa60a22d187734d95ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6787878f86098c32a0fe41c04098654229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60dee66b29451ae65b542ce20a589a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e859c5e8eaf1ca7ec8ed1a0748ed37b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568243df2b8f483a7b754a9ed45d4232232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467422a7ea65fee75d48ccfa7638615e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8a54dc607f843c56ab63af089d5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1c8c7826646fb1c01a900b446b20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aab52d19d11908f559a07755e7760236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712e24646562c5c859d4885b581d81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd12ea52931911ca3fd4627df1c8add238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b989e878400165fd65f4a0cb5fdd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c332e92681fc16c61c9e4181a07f73a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b862551aa6813209698348c46a428241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22214adf29ed530812be1c29f344f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c403d237db5fb76811cc873c79ae8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354bda33ac27063532117a020cab565244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffba7038ed5b3ff72e9f3e462bb371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee65a1a43d3e3098e8b04ad9344967246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb086f43f2a4a79f519e7162d03857247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d33d0514d7711790b04fb956f1454248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b3cce3882588b942a53bc13bcfcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbeb22f04c90afd2a6ca948878a0a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f59e52be92452791e7f7512a0264251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d5f62d765a4b00e4342ffcc225a8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e1b774f8ba1fb6eb275a1c333a0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d780b798fc337419ea5f27ffc4b37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f18558e242ffbd91085bfda05f9121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317af2359cf5f47a2dfe4818ac71fef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29568a60d9488802faa10580d6b63ad3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17343b36f8f8878a77655b953415846258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a0388009af2506bb79ec425f1e17f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2415155d27262578a08af51fa231e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb67e1b83d9faa870d11c5ea805c129261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfc5969a946c15b30fcdd4974ea581262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e1afcc06ea25343b62ef96011f93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b29aa64e7a8e70af855653da32f65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e665055b7de42d576593261f5ea1b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38851ffd9a32dc9c81660d2d8399f34b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51116c6e68060cd8bece483a5c0dc8d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb91681571482abdfbb2177998daa2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63c87de8b203b0ccfa1c135348af9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc051540094d747b3d08d5af1502f77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f72a1b750fb967dd1b8baec590f750271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e40d47367997d156daddcb19f998272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d313dd1a0710098d18941eebea434a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb810b89f1866e421dbcddb8c13fe47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a687232d973aec7ba957227cfd190d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e4d14bd0bc7424e57e14be5c5c08a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122fa20d9a2e2bfd0ac2994a97c66c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50363976f7effe3bacb069f5421b7c9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b823a8f8941f839dccf53fd5de7b61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa748c28d260b86cb5d780767fa28cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a09ab70f3732bb98024a3dbe990399281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e1f58c635e303d8e1221d782831ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c5aac864e5c5bae8fe4a0fe555cce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca5c0d8ebf999d9a900387ab3d5cca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1075b159016b32cc905c6cc75c739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac442373e5c785a66497595f43c85496286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebcde6754c1987c1c5234c9335e138287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed1e34c539106e3558472d30d858fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296497a024250e00edfc1cfecc2d49f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9852ffd8f2c52911df48d41c75c629290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd676591ab5f833c1b430bdba79468c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bfa777d0f172c3ca9445e75890f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d50a7c26e92a3228f5941d4649f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381cd6ecef8e14179e725576f463ed0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17c26fccaee192948c75478cb74bc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1095e3588dd0074951e304c2419da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7453c36e907a7239ba91e01716b246f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbaafcdcdc6601c4f9a13fe44fc026298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96199888662d93da95386dced895bfd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b497bf4f7b4ab54d8f528b0c2e6ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40782b6ca2ec006e8031f89a28443fc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfdab9267e9e5681fea13741aadf80302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbbc056dfe5d71b36dc5ce36016cc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6155f6dd0fa372344841eb8187c00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306017431c5f443eb6cac7474565e5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b556ad8a4bc464de4432052488f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031c216466c93a5e9f74a01ee3a5352307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea01627e3b4814f0cfec02da2afcec4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa67cb4e43f6b16a83282b962cca43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9388179397e95a499f5c815db88e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4dbfa8d0c558dc0d89568162460c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2baa1087281b5087c9a05bc8b3f6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6ae2398da455232c1ee7be9b0743313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e456b5eba2953f7db34ab85517250a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e01f6ca6ac687c15bcf0b1edbd2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25384148bd757c4541b58fe0479b4ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2fe78b643798fe571579da26de7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c590dde2932bc89e8e5185363d5378d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d44a813e803efc4cde654c9e0a0ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2870dcf04f69adbe6ac08ee0375b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fb5da3c41533ec946ad07e3b1745b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3722d666c28bc5979984261112e22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5aa96fd035feedc5aa1a9e8c9c751323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294ed0a1bffa17629366db491a4ec7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9ea4de3ba834aad9ed4ce1262677325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648e319d593ea82275a9ed9c3ba2ade326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de28aedaaf60c65105c9d786a960629327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864196d5a67737f39aa58ae27fa644bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87654c7ef3b7f4e412a0ac328c6c986b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d6ae0cbf577710c7390458c5bc67e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f33bf967a124ef422fc65b53e4253c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ccf09f04ac6c859ad015f98dc8d2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479cae22bad6aee3a998aa5bee41d41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af2b44e0a1f4b19beb7fbb682559c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6adb52804f9e003b8717d4360a4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaedbf79f0ce999482776dececa8b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f91806827cf990ddfcd7bdb461e2d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f4be589e96017cb452499914a7ba1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab5a2b7d2795f80ff36c3d705f9e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d7928f113ab61aedf2ed4e3a7635340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b021f9a667ad3b9a693e013da350cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01c3bf502d96b19cc3e0fb661a12a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc15cc8949024a413468fc805890e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680769a3616fc01e48fffd34c0dfce15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5270cb3640930ffa1c072ad27848d3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71239d05029b5b59c5e11af24d921238346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a07f3ae0b533e2fa5446de6d6be84c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54d73a32671b607a7a8fbed847ed38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e5e4d2a083ca67624318a4160988e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6c81e66f579e9270cf8aa51da673350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0228563291bb61e22a795b56cf24a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b18326d98b8a9c316ca941c7dadac8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca568a6b1bf0bb076d1dd24814de1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342cc2130fa76c12c35eac024b69b17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b58b43df0629add346043182ce5c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068a0330c3b5c18c992502270c72bae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095349076f036cb5a318e2e4807e36d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198235404a5d6ab5bbcf13931a6b40d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da435b9473e96ff943ed29d8ac02d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3f356eb0dbf4062ed1b3c38bcfc87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f2268a4c0c4e376e1b9bb1187d228361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb185e902df62611812600665493fb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6776e0c23e59061fb54f5703020eec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba97c252a6fcc0c35988d2d919efb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7e8399a5471e0b637d59df4c1712a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7410ba5a601b477cd8dddec3183e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b898c4246a91f15dd6b8395847e83c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a7c262d0c2f3f685b3d3fbc0d381368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207199fcd30e51d9b789c8598273b6d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9a3ba5c1c6e55c27b4ba41eed89f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c59a5742f8edb0384b3d602db3935371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f579c898da73a9085b077198b2581372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9aadffd2fe3ee12a72467fb1b4544373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f93f9b2081694744b2522f98e59da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc018d9ac650ff1f57c3e0b25fba1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e59c961bf4183c9badfca4a05f4075376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea074b91922c36bc470fd76045fab8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bafbebaf9b3af06a72cc6ffd980b90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7208a2e6890f06191e128b54243760379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea461c494f7f361f91d0473f2022d2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcf0778c64b30aca9b9b21c5f5a6ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0eed2fff86bdb8fc8412dd9089d2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f453ef183a18052056f97bb84c1641383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541dedc0d1c634add7d93e0d1a25bb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22b7920c0911aa71e73241f4452f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fc557145d4c9dc0d957c921be78ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21068fcaf3d8def0e2b6c84a391aaba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad305db9c498ba8d2040f287253de42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916c4bb0dc473dca908b7ba2404cde4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1eb8a715f762f377c0484e83aa051390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa06675d7bb04864332230323fd8624391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff90cee648231374337d72d86b9855392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287019c11486d823d6d03b7eeab0162393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf291aac6637c0f661513894acc95e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701c83fdb6653b39f2a2212f5b7ce80395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba26ad9514694e9c52b618b5a321508396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec650fcf92fec54d2bd0b182650d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774d1a6e26533b94751e45551716aa0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d4968035beebc79e31796bfe7890e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d62274f4011ef2fb95f17830a7bc2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f9aae5c6601bb33f90485f75e7d26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0c24ee8ff762e3dd594da32223f5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77f0154dc3f385b2ae2dc627bb9526403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612037e4d704a203a05067e52de6fbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da759adbf2a98b60bcb7c0a4db8eec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376319946b432fb12cd401755a639aad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb6d0678cf606cbe975f9029723aa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9285f0fead0b511e2012a7b136d212408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d7df09d194db0dc7ded301d12723409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776b56b70d9b1abf5cb511bad5da548410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7efcb8e6624e7991d102003dda2888411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662593308d9bed716c180e0092b4a27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7656b5aa550aab8e1e263947aed3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fea60b6850c4698e25314dfe91512414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712831b272127415d98a6f56d2d8d3d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdcf692eb5d29d3b2f5c7aa874267d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce4db595afebf7de7cab79fbe7d36d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14265919c8f9efea8b2004bca1d9867e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b5c32ddd9a21c4eb842c2399f99be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88278d8e861e7673bee23ca06888e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1830ae9488190d8df44c08b0c3dc81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51a148c3d78f67434df9868989f0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132a80c0e9a8d4ed1861649bd21c99a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89176eb414d673c17b337a0875f1abd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c29de3c7187f66c11a93d55749df9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92368ea9de2b9a1f76bd508dd30fee4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb62b2edaa8e3747297809a363faea2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74039053db1ed57e06614b4cec607d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcca0b360e0ab651baff70a680206af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f22cd4d9f94acaae5fbd3710fbaaca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d418f488ccbc85575206ab69e216fd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e48e5c40e2c424706dc49abb4ae38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823ffec40a871b014e12c392ba311a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979624b6ccd3a0ddb2a6ff537664179434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd146a948ebd03d457ba5a875bdf37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d5cce65c442a66f61ff7681178277436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b54b3b9e1c6a63516cfb0cafa9d11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eff918bd19446349c396799669142438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88d5d2a97d74d7603c02dfb3321d0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e27928fc8a2f404198008a2e03dc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0dcf172530e4e0023dc04fc61bdf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72099794a75d2c9fde3c27af1801eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987171aa330d57c0d40fce1b94275e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aecd00793c90815a23f708326e2f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa54d3c1aa32f1543d19217c90a237445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e3f3fb739e8504dbb23f4c40952b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b56ca93756d4fae4537e7c328d9bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b266842d9aa86980246c634c1c54fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab6ce29e0f17ef3d2d89326164cd9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d64b990e096d8ba873bb866049bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb04894ecd1ccc422f9d1f6d8bfd1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377953959aabca62c7be8f73b9edb042452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66138faf6af124487959bc068aca0f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f6ec84a13aa10cc43be9325c33bc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e6ec61e15858c554fae99f5c65368455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec09ce5b949d35a5a76c5818628097456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc363f06495f8c3bbc2d5a6aa83d709457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d27a56402530990219b9624a7b682458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf00a50b5d477a12cb1fae380570fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a330255c202651a6451380ba8c0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef9b14fd22e0cad0e94f7ede9b3b75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d75bd66b0aa0e08cfa0f59192bf33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d42781e699e10394c73f191ee035463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fbc82b7aca21f69ec3a361c9eff64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487abbcd31fd3ca5ea6eac042a709a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974bf0258fade71d20c74a9bfda9aa8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868b557a89e03c2719ac001e8f78aa5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf1ef8a6fc310cae8bed7d1635be71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf343ce9499ac706824bdbc415900412469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cff4290bf2354edea3a726abb163f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e407b0ecb80a0f6e104067c4ac59c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f633783f79f5dad6acb3aa75dcdb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a81a1f99858557995381f7fca04a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b32dfeb0b45e3b1068a40c5c947c65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8832b83c12977f01ba32c5ba91bdd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a4c1a78dd5ec43ced9dd3a471603476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1046f742e2879485a1ab07b702d189477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec21f2ae7ed76f27701c397c7e496b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f682342b2ac2065611db0b63d9b3be7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce04daeeded4c7c59cc7cec7ab4b854480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebb3abd98eac3d63222065b894ee00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700183de1d6e149b7759afade2e59b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ea1bf30b262615cbf737ffb1368e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d622f9de2d509d8cd13160e4b24d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d89c2ab7408c4ae689c1cc6c7bde0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082a5179f83b9e7bd358d85d9f0ef00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a226c2357d9cbf546eab80081e89a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75e2be376dcadc93a4079221dca6f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da384c3a955737d92546d3f0f99ed4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612567d5649844bbde804d74be519cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791429dc6ff07915ce734392f8805067491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd660564a9849bb540043e8a6c1c34d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ea2b79253293ff975a66192becf07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea047181df6f64160389637a28e0e407494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f91d68cbfe7b9a9005f315d6b5ff45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa78aa0d78348947e7a589fd893901496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec26003f5e3772e863171e59ce0f190497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5066b356a6d8627ce6f372dc965b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89960d28fbecc78037aec8cd396dd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a49e9e8938285505d427535207d148500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4609dde56420311a548b4178852c57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ab4cac130ffa2f99f428b801cb95c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912693a6e0d750a8098d7db8b3e7fd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbba5163a33e3087ee09cc95e9fe71a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a56acf6703396419be439dc044948505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd28b28f067af446156bb4cc4c3ac1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443370d152e857c58173866a51421922507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6ba6d1a4b66b5072e571298bf85cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e334b81f9a66c202411f33418e508f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38897f1bc66af7279d398ad4eaf8e6a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3485043f060bb1c97d3563363efe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9cafd602b90f8365a5e0f3c8e9d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df527c042e46750cba2702df287435dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04602be485fb7580e7c3547d8036b477514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e98270b14f780460744562e29ce94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7059f4d52461c2762525fdf5f3fab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f59c563c9768a280bf47e3ac6a67c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa59207df943ba26f73dc2e305c0f61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20c9a22eebe3258ec259fb1f862176519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a131bdbe109674e141d40ed0976023520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492ef8d83ef4bfd901bdeaa801b2112521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e5c4d8319a27fb32b31408e638ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6385418183e2400bafa07f432802b91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d23090188b18bb9a120b88542585524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31854fbccd4d70cecc301301d9b53b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ef07acc69084c6ecf03d145ae5007526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe454235a90f3b51b50a9d28ff076929527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5711c2c38b5db881f3961a521694e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a13965dc97e704c1890a607609f2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6009e4ad95ff1a4d9b8aff1c8df715530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80f33ac851a55ebafd2f72f15cee6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac4fe95f7ad712ddf9d00a758c9c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f3162af9a3b6648036eda7d38d880533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed430f0085f1243c325938bdd05fec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57016b735e47c4858ddcdf3afad8f32a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1fcd8601698068c05e3d07cdf9e46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a9c56d43f84239fcaf65f73c9623537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc87ace4a341bd9085a6508f753505538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d643a5cd932d9273cbfcb9a9164f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c54e1801440345da5546a317655407540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46cb810b13b2dfe5b8ff76c0bd9e54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e3d6ee1502a25bd966cc7b0a7a52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af890880a2c2bd003f9f4a9cb4dd11e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f07b40627423eee028d63348c3513544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd21832a55e8da9e5542faac6cd88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e726670e238d409ad4bded15e4651546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f313553f7cec6355b75c28a4b61ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfacb8fbde97dc51c936d72e8bd8ee4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f728373b0ffa4ba0052b1550b50e8b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519c2e9eeb0ee1a958cae4f4e0d0bcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4acfc6030b0a32399af40a7dd9475551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bffc3815827120805d1a8266ca731552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f20e08d7c92c475e823bc349b67f32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97435c6c61b20c5513b4b1c6620b0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf55b27192cfc1ce7bb2c6dbadbaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee88a58188d89d688c5c8fc1f8edd76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cf3510a7a533cd7fc6d1845cba743557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f63145ee595a664c2fc6364c02607558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874385022894508a0d31d4dc84134fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a1e010d017ca3714e38fcd5f230e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584ca428e27a4ce6fae89a10303e42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c0ba27d501cead8640c5b0b26c5fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492a20b4da92cb5442e6a1474e762f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9f016d04642bddff5217ceae9d8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47066cc0599bf40bfe1e294ac8344b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c148bb224ea3cff48f42935f266f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9efb21f19ea7145f3df8fa8142403567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cfa18ac3089c18a44553c908c7f8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf286a8dac17fec1fe1e15b7878f0ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c9c3bcb58b974d1b6103d0f5779bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e903d059bbf4626c4e172186fbe1389571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32860b8c86df477ac75dae359f65e93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b90daadc60b3ccc20d78f6ef3531573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883bfb79aa2f993836610e1ee369255574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdb04af96df04534d83c59ff96277b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fc586bba32039eb9541a6fc844f50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d08f7f8ba46da2bbebec62c54f8f4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46112f75faa5fe20a35dfafc93c957578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c3329710b6a271a0407531defa123579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b3a5005e67a1d3c5b4abb16fb16e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b8d816a444ab8b778e1d2bcb58512581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b68b717d4151a6f20fc652bb8ee41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd4f12567a9563bf01fa6d293d6c85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033a3c979da53ee2b196e8165108cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2cf5f4ac8222fd37c83905586da3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7e6b1f81ebdf8187f932f714c8750586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec522b3d8724c1a3e37b523025f499f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb278ff544ebcc9b565360fa05ea54cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244aecafe42560330a9831594089648589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754072b396bc272685ca7eb2e023a96d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f70e60c2f92680bd27d0f74a7a5753591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956c148b263df23849fe4e06c680022592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bf3619c97ace8b5a93c67c2a29d5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca455e7fe594da39c6e6b1d2d82135594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c37af195e02aa9779617205ebea30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4faf8956a4228e16c327abdbd7c581596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b822f37d7db247d350e15f58e6224597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2fd0d4ecdbe1fdecc0d04ae19b76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebef2377ad46d5f570f773423025183599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f469125f2a4b3b111dbba522f228e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f90fd296da6306e5d99252c38717df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531cd8fcbe7f543196be31e2bf1576a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd5c56606dd65f698c0821b5d1993603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f6b344cfcc0ed507921467256c6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80fd9c94ddaa6aad33a12ffe2a78ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f0a5c61213ce0239dd072cdfc38ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501787d43a2cb05745a59a78c97a8ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7aa1ee1ee72de284afe9d32b0ad0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73deaabbb8da70d9447ad9ff62be58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df21478259c09955f789527d8e10417610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc73095263933dfcff54bef6a567a59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0cb342c435735a02bb6972e951db0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba069d93615eda1a03f59c58fbb9b1c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43794cff0afff2ad61dc7ab0cd9daa6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5c779d8e0f9d80b00318d5399fb73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77155dcdbc69508fedaacc7bcda2100616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3abef9c276feb3679c821585bcde8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d15db1d3724a1228c8e32236b8961618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2614ab026797a74fb4fe70fd271cec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11659529cfb41f4b1044c15a9f0b30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1674ca8fca1d3f2c28308f135c7576621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187cc71cdbe79af881c099f4459d418622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9453d143ee895d35d6b306a765fb74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7bccb5bd09793353897868b1b07ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa3643952f2672f71aacec300639c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656a6bed05070c2df33a4c1add18ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575c8ff8e604e0ead1dedb66308a599627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69115b06a8c237459dc54a6073fde1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963010490e8755baff6786d8d357ad5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa51e61450f5e509b7bb20e525a2da4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473f37dac2b208509d243993a6a416d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af72df3d31068b328353ced558830a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debaf39d88aeffb6105a12d6f045915633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be499573709472c986ddd8f97c07862634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56042840716fb7e5d33c423307214fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a2cfcb0a4500b7525b9e48729383b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610785e8ed064ced8373f7bc120cbc8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e00f6c37e32b5cb671874a5e08128f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d0f110d64490e3ef8aa4ebc771b3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8c158b3a3756e7e5911bb4c71f8e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecff1b6598a5ea2d53e999d3a4b9cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0d49972fdf60070cb6e73d5195465642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ae5c234d6e545f420d1f0366da518643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6225f138abc5ad34c83dc418e81b764644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4580a5b3d8218cd158cf38a582b1d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d920ee780b8d0d223263ce892d437646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edd7aee682796da8b69c5be4a3d073647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0c95b7e8b87098df12b8893076ae7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655b064f91bd867e182f1dacc89566649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec4dcc8ad02cdcb68edfefe1984b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923081080637dc2b15d947576abfd702651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be13eb3369ba185a2f0edab8c5e6abc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53627c74daf618d6fd570deef894e79b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd8c6822cdf2a0a4dc41c90e8dbde1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb614410109fcd48b1771dfdc6cc39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098478255906f08b9f621001d87582c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3eafb7ec482d28adfc1e3919506e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcda546e26d2f129537f715085aa7b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f367cc0cfbc8bdffebf99074ee156b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00da19aee396586072b7be1697b5eb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3c42a49364cf6fa53d8af78def181661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100fc8192316c25bd2dd427133a59a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84066bf388a6d941f02735ffff36ac2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32136dd9e229d585eee28cdf3776d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b1e3ef15c090f3dae5240e32b890665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5761ec0f1a7be9ab7e77798dae2a45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8f4299f28e4e63d3fb12e8d4f53e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe85168ad5995c82832496f84a6e3fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def7b1d6dd9a3618d9ba37a5886e0f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe730d43cd78b889415b8ae097230c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b232d0e87240becbc52855cdc2b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4288b8e026e20db3efa5fa57efc79a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00da46ac5c7f8d2dc3aa9b82afccaa4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed53fc6cb20cdf98170395634f7e1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938fb12b2671639f2b6a8bddee02d1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db696579f252264f3f1ae11af87d2a3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76aa175c6f402f7e036cf808b0c5dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a5d3d756aca9e56e3a4a05951a34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cfefec9707e8ed1638810b2f47c2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbae03265caf42aeb8c2e60aaf2152680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a25e23fa5cb198a307257b328b5fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d56242b23b085ec4e0f45b63878daf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272b32f0a802cd6d404ee066cdd2113683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1839560a77be0990f7d4c98cb30cbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156a3b503bda3e4d140214bb1662cbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df850de81a8a4f6329ea54b8320205686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590acf4f2486c36671974f3a329734687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5decc48eeae562915fc002ac3a8eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d5434ff3de9f266f67d9780259cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885418f55194b36e7dbd8429dcbf2f3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebb5a1a00e362517262d3eb7c8a4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d15b2c347d726ea077328964024eb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e679fe2e4c4c0b9021185d4b3424425693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522c5ad8b083ff8f97768330f14c5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9c105ccb17449c0e2cd58c1f75869695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f6bacd597269d9f8e1d579f84e88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c95377b02fb3b89da0f50e1a4336e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73540f55be38c8563e034f89864e0e58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a18ed6e3e26e3ea533bf4efb7841699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520378f968a95b0a1825b48d8d91a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ac0ada13eafe0b6cf8552d4ef59ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ffa3084d582fb4fe4aff7c1660536702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a262b71b46c309a49ff5d5b7443b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da8f0f5bade5cf50e5c75f271f7604704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200f07b8111df0cb5ce1a0ba331c1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66766b5a6db7b15e8a30b9adf80743706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccf6b3bbfa80f1fabfaaeecf8664d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e7aaf2f538a80f485732fb12641b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5cd5b5cd0f46321596927d3b7363709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598cd10544583544b5d099c0863fae6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcaa4d94a23fd9be03f79a29a7fa61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2b7fc94317bb75a5b4fdf72f8ded712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992b26ad18faaf9d92dfb3869f4bb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a35eea8559cb105f78929343848f57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f927cc43fbd77c025da32ab3dbf4a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831eec62ef9794b970f80195f269f5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142b4ab62ef51bf362ca8ec292ff646717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb03d69432e60f90f8875f7b70cae5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d3436f877129d27610bbbee4e00e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4a9c9f67b8022158ffc4d7c1f0964720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b15a1859edd4184dcb3aca089288fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa99c9f71fa31f62c5f4bfb7948c880722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f84c6e6de5b65ac9f7d78ad16fe4be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e13166a9252d2a6cf5d24487392e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71943247f519e802fa7eff9f5cc6d25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa39ea824f4f766bdc96e0355a419726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665eb625d38e41f0481e1684d8ad617727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480e06df6e9860c57a5324864a1cf3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261affb92ff6ba1e4e4ef9798cb70f50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e37bcc7d5403076eb01149dfbd5da3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc118062e62017562a822ff80e1668731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae637ff1fd9903dc805bd1075285011732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ff55e2fede9e22cec4d6c73b77067733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be09ecc5d95eaf1695237a8715870e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181322915e9fc2c6b19024cfc92ce9f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee66c92df9f0d1fcc855b172265955736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82d8a6bbeeb24a1b40b6b60a45c16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb202b0582dd4eb80902b0cd2c5579738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7070a5c8d8433e534ba14f53daa5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4b7165e82167f0e07200df3187072740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad924be736119a8c304b071eb5576d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8016da880cf2c9259f7625374cd192742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf2d1186cdc28e2e6205d986ea212743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614897f5b6710787a08bdeb5116c4592744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406c1e2de663b33efabd5e74aa1d0f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db20bb27f3bc9896b31edcd431a5582746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92dbcad0470d34139aae298b01a570747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc713563fd2625e338850f2436b23c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647960c03affec82bf92f63cb7048a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71af7efa599a3ae8369035f9b2e29e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51990bca07d7da7c11d1c58f85dde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af782f2c17c34966c279e5feee5ae1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bed24208e44906be0ff0d3e01f03d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22361e2e3194d30d3561ec7a1364d82e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbef5084124feb61cf6777a701afa3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd500ebd4f2a707634879f282da43d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfbb25521a82430f485895cccd8b20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a4ab841bf251775fc90806488684758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b5bdfd64c49a75740f6e5c0bd023759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c535c57f2cd8927f7bf06ab6d6f5d161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a878c91abb69719faf7783ecf2542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dcd479fc5bb83445bd7487e26093a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b6620105724ca13adffae6a44608c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d8be6eed9cf760ece2e3039ffd98b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c71fa0538b1bfd5a927a04dca9dff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bdf7ec9602baaa6d27a0839ba46227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3b615bac5e4aa8960b146b96f8ac08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc6a908bc1fba5fdfc83fce28049929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba9569e51637ab08f60949bed9767710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7a9a54ed9627775a665baac3f3a4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec366d2443abd664416a3c8eb91f67d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262b62af35053700bb572f97f42684013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486547ef89256da17b43b72e8aa342d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb7a355d2eb4e8c6e0dd77d8f7f1c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0383825ebdfebfe07aa3d4470395316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbb070db45f000096e77fb2c5a1b2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f431dafaa9204cdd7fea998450253b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275c51c1ff6bcae9cde186bca3aade419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd98c4fdfc8a630a62a239a784965320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb602d884ad6ac2d20c96715e3618721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876baab89225a0a070e0a0c02997cf9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8982b86401cef475c7c3fe31997d8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f0b51d868ae6171751cad8777f1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361a8996267406d830246f9bfcd40425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a985b820e87cd7622bceb70236e9ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2c1cf268c4ade4e805997c61fead627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a45e69843033dd0b440bcaa8fda3a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0ab530dec9f9f7c4ae43ba7612b2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc949cf7da128a683a2118738245acf530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98af05935ccca670ad0b31cd9af413031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1611787e84547b4ba1e0b0a394adf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d68381d0ea507b5391abb64267c8e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978492ba56c1fdaf92d90e4618875a1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f3f074c1b24ac81936945fadc2d0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95c94e0af311402d1defcf767a6d9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518b65f46eda711aea95dd2e547f78037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaf62d83ef58c90a88b1e5148a5aac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838fe2ff4f07ed7c094dfef634492339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218fc55a5a91fab9d5149e06a09ad0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a553a51d7c9d3d8050fa0477c38a8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4232026c667e738f3d2e556d84d034442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afb77f4dc02598d5854e2d1f53645e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e7deb0acb7d681c8c5d33d6cc1b1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87061a9d8f8bc5d75a9c18ed401aff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e9e1405200176f98823e9bccc8bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d41600e259d8501f469e9cc388599d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca40d956fb283ab586d392b82553d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5ef4891cb3a1db1e28ab2d815007949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038300ae10d177efb50868f15231fcdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d65452763d1dcfd08c8600d17dd9c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a9b0c1b5bb5823290d4c997552d9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39574fa1603001635d2b86349a7612153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec04bea14c5977ce6fc21bac1b7e1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21c066bc9742f2aaf5e49270d0efea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29345254102449c77d69145851aeb85056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21dec6bbfabec370f2cd24556a757157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae91cfa1423ce67258becec3a0b77258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb65d0dc45c2b957ac40ede6da283259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58092060bf916901aae4e0dc2a2c45da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf47ac0c80ca46e4ada0e4d0025f7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce5b33cba18ae9c06e15d37ac5a1d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40145182912c9a1e78f5d748f1d79dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d50e41a75d0f54eed745792404bd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235db0e635198688814fa1c621b089365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247508eed36a69050a017c51da09d39466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98121ac027ede2a7c445ece6bf12b72f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9f658500576088a9fc600d08c37a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db658e7d987bac5b9eb129b7c08c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63858f57a25da5fec664656156e882c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bcdf85be54bdb698b301ab7b0538d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d816ce9ed2959d8baa52eb8fc0cc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af66c2162e9b2c05c539bad98ec858473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621e705134b2d1fa02ca0065c9836374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa4470c0b84ad6632be42a9ab934d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c81b3e550eadd2e752edcbc569574a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1f16e575c9a255db59e98d0736a4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36cb34bac4a1a535cbad4a46ad41578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fe4d3f759e9c6d58e44bc488e40f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfa40f75604ba9b3a9bc8b5f5a7a8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15fa259ffc58132c4274a13ffe13bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fbfdc3a0dd6fd3f736ef542b980e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b78c64437643915152d9346a7b705383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67ab05260f8187dec20d15ee5d3c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7389446a69a15df958d2e5fe2afe8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847731cfc345b25dc82a56a52cbb0fdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664494ea000ed80a2d112d86fd81322387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870a11e9b8dbf7907b2ce55abef300e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a78b1d95c5ee71bafff98c62ec68d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d164b17dee51a24506c200128bcda990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c016d029a02bf2b8d73c8f35206342591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b2688d52dab6749e50f84f423938892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1565b7692401006bdebc9f755a2deb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee63e0f5a10ee6c14c0a76bf6f4d7a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e40fa8d4fc74420be6964d70e452d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a94ba0efd2f6190caefaad6ebe2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c4a92cf76805b0c4a1167cd55b63d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a17bc1223a5975d42a70b88adc4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c79699f9d4b3f6f6dffe3cb8d430af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d85875f3d6ce333228d1b39d4c312100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f55ebbf8c2edaf8ed65e636579593101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628186fc8bd68064bdae8ab7e35b9948102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48052dc80b03410c27dacfb4b43fe79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad825cfaf5056da158f44b940ad19e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c531a60e9e896ec34b38549a6947e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42f2b956d451e5ddb3cc8f54ecd73f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d31e4c7976fa08c30059da50bf7b8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a61414dcf7f0557b534ddaedb292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae3f8b76b30806ced9f5b367d0bb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d180bd7f8b0fb8d6d61e2300930e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c6f5d4df754bad0027063b67d5099111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacb1030f7b01dbc288597fb37f585c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cc6c7f0ab508d58e2fed14acf48c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c72568d7351e394449792b9ace4241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23044a622739ccb886d89b5450819115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e9db47c017ca9338b91f2f93eef59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a091b28f8cfaceeede2d3de34ffc7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453e86feac884c035c0e3d16339ea8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d34f0534e89e15ea01c61bcad650e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0bcc4c400a007fd8079e2bf003da3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cce9a83c99952f57419086d642731121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c7b0f1eb70909c18f53d2b322b254122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d2c71b121da12e64629745a0e91a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45ac70aa87a4b686f16a54f377bdd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c93e05a8182483988692c6bf0d1c92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c26daa54ec7fc78e231459a3a558b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ed20b1fc6667879af4d42e6c5331127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc645105fbdbbcde8afa529e022582128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285d84d36d68e964f51f875edf65099129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd100387ddb05b07b48945806ae8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf00dfe0d87db492421ae9db1eb6d32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aad1b8802f11456067e3730bdfe28d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e933e0f484d245749cf4413b086c36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5db8d69648b3af6597888fc293354134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08148a6003245b7f90d5e6b730484a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed4201e3268aa7cd055b408b43d2e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec899688d464b86f463ab36062471b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d2a245bfe57b16827b3960bf78b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d34ab48fad8b820cd1d15c4f42123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10516c40386e08b5c1e5181ff03e4c04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5a6d74c9d4e6bfe4de9b3143fd05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fb3d1ad5ddc01884b8058d83e7e3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4192980008cf4048720b823daf508143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e371ad0f1ff450c05e39568a80c5b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179e47eb695b63ce02b8782c6681e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3478347e95fcd3b09e8d4d8f6c762146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac9262a93a89d5cd73103301a98a37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f4c285343fd9644566a76a1c2e2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aaa38339cca55b0763849943279b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dedb63cc02a6ac896a107d85fd92a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8060a99ee7f4a146c7a1b67a5080f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8808391ee31cd971f3fb4d1fd3c5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3212acee21eaaaa697a8bb1f52b4d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba0820121f6402a4b09ffbc166d765154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa9d5cd0d20a58148090848e2176be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04053672cd08dedd3d2a8ba77a222f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6078ce23d1ef8050518bfb7d00db6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301d6c5812e7f8da6a82b29003f7770158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb8e4e6ea46443573ab749bff45f6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a802d1579c9d9c41260dd372ea7c0bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339172f8bc20186fe476d190ba7e4e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98892686405f8b43cbe1131e610215a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a22854d9cda42aaf7c49f54ae60e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1d55e9d1efd5d9b2a52c38d954d13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99883920c007cdb6b6285bc3a57e005c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec416ad0f31bff43481e882e9d4fb30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627c504f243866610e4e55d0249f1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4eaec14a7a9b7854abfa94fa4db16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ec21aa88000fdd7d8fa668e703de2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c564d5b531dbef6c64bbe95e06440f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31470f53f8fd15d9cfe7d0d84528a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f4f2dfeb4a2ab5c5934f909d2c125172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0f428a00b0a165c24e88529c6633e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaf433593e40ff485b99ae378add2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243802e215ea985fe46efcf1f664cf15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf0b785aac4d6f9c2e657e0e1f8827176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb54bcfdc926c6c8db69cd3ea6da04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131bd42f747f64ce0adcdaa9a487fe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1f68bae8aa813d09d35b67e0bc36c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df93a541604b0a40a3de64280d302c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2939a4661c366214351d278b43c5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98a0d62e9a204ba5f8ab7dc4128e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc99539209f107be050875ccb8080183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9401f8d0c7e458ec6af54dc0a340847184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ec6cbd14a9647f43d8f04fa53af6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf019f597cb54e53c729ed07563d0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2c5dc5f5b870d8343db339ddc329187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1171e1019c71f1f4c01b9baad3268188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749df7f0db60ffca931a583cb3c5dc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb067ec486d39d784019b373bdaaeb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6912f30484e5e38dc3a778ad289085191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf370a6f3df338e16c434ecd47b62c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e9ef45ed8903b5b6dcbb03a402be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7551a4cb5d7af9caa48e8b62fa62fdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b4c25284da8eab233b425cf09126d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67686be108ec2bb725048cf8502ecf16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399c9acd46ebfa9e7d214077c0748ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71850bb6496814d13e514466b4732e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c17914dcea2d8d8a11c9baec221c56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b15c048ba089af2a4dd64f27c37692200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b5348de1bd04168eab4a2c49996d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea02c801e237cee52da656d729aa4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7522598ad783e16dd0a7eb603dd0790203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f80bf79c3bddab24c3fccd198e9d51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134379e3cfeaff8721da209556aee6cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc67dfe6692fb9667957aebe7cc8665206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4859f4259a3e663f8173abad13f8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c19dd2d67301e06dc0041a3f5bc878208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52ccbed7aa0a5d91d3a5901facfc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406fbf26e02b031c401a7d7cd4c4a52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bebd4682a3930915ef45d4a40f4d59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ca6d208b9287585389543faa875db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e08f0d5c9af93e21eb506b2198e261213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aaef5711616b33da751cb8f3f84f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de191987040fdefe26dd90e4c9193a7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02103db7cccacdb0b11a5040d7de8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd99dba88ee2a95201464e159b8948e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea18002fd723d695932e2235b169a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d9ce2fed256179be3e63f990e18d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275568fa6a9a40834cdcd81ea53d2c04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbe0f3243fed215999756c35508840221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a400ffb0b8a7e778bf95f2b265ba59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99255af81334f667bb76159586278cab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac2f3b5c406fc47630483917dd8d8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617ba3961be7befc2e63cfdaacb3cd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf2e2cbdf6efce5bb58c34f567c641226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17452ccb0774f9a39912aba4e3c2254f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e372c3265f1e27c592dac5ad320790d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db96bc57ac65bdab3bb23d71f004f94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad532d87a42494c67a19b6dee0c97c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d472d3d877265bc76a8ec8b60b6a5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46caa0e17581ae56668ffd676ad7bab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218808992544981fe07ad3d5794922c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75e7f0be6f6dbdd304a30062b29ab4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604764eab21f5b0e400e61318eeea31b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3681b567800e5afb59a3c50b083f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9d46fa8e42bf28d80e4acd30f348b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08290914da081a0565fc521806fb90b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab90b8cefc9127a4776d541162b252c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98ecc385869266c37509487ef7dc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0df9ae799ea59c586896a20dd39e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3243f5a939f34aef81f95b95c4a44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6bd84d8cc0c9779bb003c1ee6ca11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ebbcd306a15874232d355fad1cbb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc48088ed647d2510d502ce265a2da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33a92f73a72ca539176ac5bfde43c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4452d829c52f3cee2fda673c846316247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e87dc5f02cdbd8e1e5cc3c6bb4b9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526792f5c590c8a62d6afff1496fd4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4a567e42db5c8668a60e8027b475b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947bcd54fc4fa6bf17f348e12db2453251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8b30bfb89d609db2eb13afa10d014252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed201bf84a09f7d6f3f1e17b4911cfce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09138943c1e7544679397c4157d19e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6036718ab7bb62d09872fc5fa1f69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa08126cabadbcb963854a638c901256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf9d9d78e51f8fa80ae8b572fff09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d978dad3b8a6e9d2d56f76ffab597258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7e065836e7b011f9de4315f679274259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010c36b3c8166c3ec6f61f20adde116260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4827b7dd9d1e05beb36f8973ef7b07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820100da390b366bb2baf45e800c7ec1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04952b8649d287fb49f295158466da4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c431c08edea2edbbf1378960537560264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055cb6fd21f923322ec21fa4c37ba16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6579ede9612fe88d02cd722a706fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5444cc7f072425a91caa4d146be69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837091a29de482786518caa8995a70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db427b1606d288171b2c3ef86b9e53f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ccd8e6dda5cd45d7468ff5295415a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507302b6dc0f4d277e8923fafec20f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf32037f189f783206eba53e7b6b38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344d20fd40832d214226c9efe4b7bee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04088ef3c466073371ca9151c04244eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a058da7d08cb0ab99dc062fa3a1cc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd78e21f9a399e45f41f9df6c1548276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f816d5fe2807541af8f750890408b7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a71325642ead7f62ba59a10b351627278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aba64d204d76e0a14af0c59f77bfdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d6b9ca1085e2fc8b2d31f290c52e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96529df4a2a893947362367c8c79366a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf80ae653e01b8e1376fa0d8263e460282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccb51e163fd443b103f0172b71d211283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1e7eab6e9e780ec290c7a901c4921284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11887df5e13fa6d200c624b3a6a36b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ee3097fe99a5db3a5fc98d43bfd6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c7c1f4dcf4841641a491722f94e9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadffdc3a76038b4d568a9ea80c4063288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca8c56ff94314ca4b185047c5e83dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc363632a6db00fefa7ee8c18f1dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b1770524078a4833421fd8602a7d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117f6a043ccc1f53ee1094b2f0a63d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cb6d291e292670a93c0054ab73ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad79a28db325adade18fbb3f15d0c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526abd5dc03655243a958fbdb8fcf62a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9aa7b23d17a41ac7252139d1fd4e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93217d87ab68f0a158e99d1575642c73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c310906e4b40b782f86fcaa0419eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a314b63effec421c79cdabd1cb5ee7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65da54fce4d3b0e45f964e9f0bb917300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9be851f804970faff19e1ccbceffc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e2ebc821ab0f1c7f650a980d9171a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e63d3d2ca0feb2ef77daa979d544b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9de1d672fc4b07465b7db4546c89e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c2bd11fdbef3a71a640ef0a9b5b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18565157ae583f656f66e54c4f4639d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26666d5579f59df2656579bf5103c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9748dfce6f25f1b5820661e5f9226b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f59c06b80ada92e7b5d4099f3d3e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe01e5a457b097b43d32130b572f1e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6763f570af7a9189d45359cd8235ba6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ef4dc45558e6b9a566ef6616c005312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc94495f2ee8af7860c20939b3cc148313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a216968508a51639a591c3950a1b7f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38ea7c86c9efc327f9a72b54e5a1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bc142f55055500397d9641d1d3af6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a50c3c86dfd3379223270946bb9b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd56e15491575e53bb9e42d10076b12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b4c13af63830e2c79d7ffbc0ac0e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cd42c67d554851d6540be28be69fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a99cb32ce2b68df2c34a4df216ede4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fb2ca50db49d5de6ea47ed609550b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a0daac9c9b94642a8d95326e344a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff0ac3271281179581180b193d85e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab2afccc04807e3373c978bc06026c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2591d10a82dc406baf3655eac6d5f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc519e5fda8d5ea118d6970be9e23a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c08966bbd6341a545eca515dd15350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ca35d726942643e4e8cdd2569d65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd456e023edf4795a12178d69c82526330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51301382cbdaa9283a90dec768fc1c4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c830b021f5650f70da11d3bdb1bf737332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee30c250eec3561108b839d530f79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155972b3130668a2d424b0bf404c03d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64cc5a4305e01ae3440874c7d7fb42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ea76adc70ee60e5a8a90eed12166336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109c875b75fa44c6043cacc85b4638a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518bd6314f62ac4958c5f250322fd8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d1f1c44c5527aa6adef2e10684396339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83427891d6627d1e19c89781fa99c9bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d715f613b1bb01ad1c5b3c6d2d81f27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027079129df6d23e3ffb78c5cbe57631342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e6d4de317230c810e72344e5b966343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1913dd6a9cd3c1c5116ce8dc02505a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c995f2a40d0fb79cdb5c74634eeda79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e1489c137022f2cc6a5cd8b8b6fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6d7d66ace4628e1d96a45b0ab7c13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e9e9d0b21da9fc51ae4c1dc3b9b1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e29377dcd2d70cbac6a990961412e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15967a81246d14bd67f315f95b5229350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687b46cc08550838775fff44d0d4149351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25030e1ef038675b22f6894e2f0019b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9c7a5577fd861ebe633a496ae9733353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c16e3f607abaf83e72ca97846e2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88793a085af53f3e376bee83df667cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb9175178115d9971f44fcf795fa9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82d76c5e3dc2c0239da18144599326357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf60b9d28350efc5634066ad7b743358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d5216e874e04d027ad0218f74882359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd09fd702d1b61218b9c9800c0cc56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9258906e629b240b8f7bbe9af8994361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ac26be45eea724e8610297e79afe4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fbf93199da81ae91ac7c0f75725d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e52135b42c90e83845d2f3f948be48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dc547d5bf2042f3db2630b463c2d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf42116e34a1c8c0719f65e6666956366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235ad787a9665b0cef111475bfe8b00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd9d7a13b791ab8698539a0bf55eed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af401c925aad5470f45ce443ecc072dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd4e52b50ff9fc7d011fad3950a0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc953b1d089964deeb59bbacfc521371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06deb292419d73f7fe6f7b2047133372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961ae3c4ae85ad2ef0e1c4694037508373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee033293d6c63912423275e54e28b9e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031dd23d4c73fddc04fbfb9848fd4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124226be108d4ff17c96f5b1c66ae18d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2775eaa02d754c56a2e79fb10fea2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd36a9acbf73620d3e7f489eaf743378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40193b9cf935b240b4a0fb93dc73a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7861cf3ddda017a8927abf239289e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155c78f763d4805042e42654d14bd84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd17ab4d303350bf1a3dbdb82a06c08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b64bc307a100d643933b07340810383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635e857effeb70d1e4ef62d2134b252384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f55a4c57ff53cb2ea6d15b44acf9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc802b93caa3438915d594ca13578d65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04c156ba751f0b7bba19ab235a09b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006332f5dfb9056063fd98762aa3f984388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea846787e0cc0316e2b6f93a9910c80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db5e940665345f1b962505ee558a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81396884c1b2dd123caa254f4ef3f5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6dd1e1eba9c7cb1b3fb66b6ff38c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22b29c41f311c5fc62f6d54028c52f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83211efeb8798e5dc5f7b7baba3eeba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa3cee28f2dbbae841097738e7770395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ebd7687455cd955e0c1cd5889d9c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153e49e072c6231b5a310ddc9b1b834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce941afd98829b4a17aae79107cc001398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc2d10624ba6fcb8411e90cca5b34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1364b2af7530c07082c3fa182268400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985fa5764778f66aadc94a983c42bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768bd890a7b70a5e12c3b810b268705402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a088f937fbc1cd35c360bbea938574403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79b076a61d2d06485214fe0a1e1867404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8a0fea5aa7b56f07c6c009b93935405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cbd3cb90e16376212dfdfa30f6ca4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbe862aff33e6581e6e0eb7a8a3da0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db42c62f0de94ee9746f84125fd0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c15377d6ac35c06c02cb29ec64727409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a509f18d89c65704b30d9c5f7c7d1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17d881c0c932d9423a6c236d9d3b1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cddc3dff2ccf2024b373c5b0611360412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e781a193f6c5035e3bf43470c7ea87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b2d8b2348afb0da1f5a1d17bcdab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a2ed05789612cc744871700eadfaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bde229d3d07227976de78f1559560416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17233efac92ec9668eaeb51d4c3dcb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395dca944fc2b414ca9b9c115d05d23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25c6d442ef6abaabd9c54366be33dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba956be658cc1f8c20457269036f947420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6274779f7c61ef088fdab1d32819f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d777f2fbc2b6bdd96fa88a99386769b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac12e4f1c6423bfe64ff655b178e49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249ee909cd758c6ac2df31d41668ed0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b839c719e416e4c90fbe791aeb554425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f56ce583ac4d76e86f69a7b06f06c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9f619017543c007a63a8674e1e666427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa96b312f4f667cef01c8b61dedbb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7161d231a1a74061a7d46cd80a915429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6e7fb1f69520300a1912a205b7ee7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f9e687c599294eebe4a9b2053074431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea05e75aa57f7736fbacc2676d49ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c856cf5bcef6a271b9b59598d2eb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04984e7d3753ce2f5508753b6d05d6ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993252d6ea08401c64e473198b87ea6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823a16701e2a84d6aebd287f3896a5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136cd3cce13714643bbe0e96eae49b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6224e82ad263e8f485a425c837b7d96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535acc90e55e8c2f446e79052026753439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88e929e99da1937ffc1433e64c290d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f9c0d13d44bd25469d991708885f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443303ab40041c0ca3a36501bc6788ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d98089b7f9f6b46de94b2f51b58c52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2700c3fb9f050850f959e5d8bd175444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6c92d99c44d75064f97e84b1ebd60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a013b22c558661f13636a43627a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b9306dbb48feb1cd8ae389e4fcc29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29674110ec8ddcb026b67ac80b1051e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbe6d2cf34f841e281445bdd374c73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72530c287cace93ea2375fedf40a6291450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfca49dc0b25f4e9dd909a31dc90c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aba13c17811896b625b10eb50eece452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7903c0c1212567e5ad7fb15b9bfe215453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ab12a0054ffd76684fa2dd679969454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c7d1e401e125748b9e946ab3d70f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea9a4db32143adfc41b5c3d4e685c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca5ada616db1b6e547fc8124fcca8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847854e1ce583de3a889d2cc9da893f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02572ee0090389ea5976fefd894d5c2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8368cb5ed6158be13d094706f0179460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5f1d03b82183831da2550cfebcb58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2907adc7066f47bf0ed49ca75ba05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c96aef64d0a73dc30b447f7fa2646463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531a1f73bfb53f0f57ff92049fc09da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c19fd10ee08cd93100f307e364a92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb996df85c522354bdfe860521ecd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76390d62f4741aa3b81c693fd8aaf38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31fa88e35c4b2b6a102e15823d273468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cac889e701eed7fb1928fafc1580c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63453cccf5d7868bec94926be5f49e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cc2d47e5c1fd99af9a7f38823b57a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb53c2943468414905a5dbdaa2c80f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f26a5dd69deebbb0338ed5ed20c28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc64b934aa67725abfebf10a120e74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4234627af9b4d0d09c056372890292c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c33387567a5f6efbe385642045b2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fe9b5de4e3ff7dfe0525589a89dae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216270c73b0faa8ef30cc281827b6ca5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba524ebefd6188928791c6d97e3b5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd1082b4aaf7a94e776820f6aff5a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c00ada09156f839eb3682693023efb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659695d46188fa8d79f2c5519dd9737482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209913b3e2620cb34fddc61ffbe8da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd410e5ad2bc6de21e51a1f6730ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f92c85651bb398bf871d8affb7f2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b56532a272b27e35617d82c47e7404486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b56a1f0dfb11d9d629a61489821ad1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47e1e483060f4d75e28732cbf461ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83130784f240826f023019352d5d137489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553b6fb28f08eaaf3bef6a7a4c84cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb1b844653d3fb19c43895f0e3f683491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b4604a7847184955b37002b34ecd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66712198eb47b4d72eadff0136d4eacf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9af97af59920342e9d54c64907a56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b520a34a220627f3ea98f9d6f0b73f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46049d6237a639b4a3b0bb37c868aaaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b795bca116d2d3b459207f32a69f68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107563227c4fa9356df0e1f56e615845498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4ab3aad255eb167742df5b36e9d15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d138cae0d4f6cdcc1ec38b99ff34366500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd653796c9f12a743cdd88c415ca5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe21a1bd4e83717cc24f5bf8cc2c40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813455fc50ced62726eaaf936c76c3fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc53f2923c1df6ef5c3e53dbda7183504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8775a97582e3750195f8520ddba9f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052e2fc12330cd8fc3a45f4b30a7309506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd92b3087c85c9d8ec94d938922b59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a902bd7e00fe1af796d942e6d7baf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8485a0e18be72a20f3b3d8c8aa53b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a25cbaabdb342a163e9a5d4e8d85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec0fc66db709ebc6d3644113f4630511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7fad957ff95a28252ffabc8ec901a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469bfb5cfd856c7d2919caeeae75fdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa0b1711944420bc8d6765609b8d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3e8ae8ec1f504d8718ba909a77680515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6fbec6f4a15b17b20ed314ad3ecee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a60907e31e5e0346a779bcbf66197d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c67207b51bf60c5d08495a8c2b0b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a1bbada3493f520f6e75330a2dcf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c741732bc218c34af3b4b7fb4ee09db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932678a25db61cfed124704f6dd5ba5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ae81c54990474ce606a8edb8e8154522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec05b1ce66bca630acf873b7b4590523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a556e5f0a75890d4ce4bc1a50c65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae6f9771944c05e2fa04b561a84d8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d834521372d6fd6ed7814c5c8f1cd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bb8272fd9f368e248d782aea75103527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14b155306f9bd928bd717d8a09dcf9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615b8a6a9e7158107cf919f80d3e4b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b992166f4f4b50bc405164aee96ae43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb15909ed294e54bce02474ca8548ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1cc5f04b33046e75d06c47386623c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e37c4544f96ce9bb1582c306bba33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2453d11a26da1a43a416c0b8d42ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8c2bad7f557b191d5058793a217a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ffcc730b9cf8af409a3faa36da5f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c461ad664cf97ca02ff8e8248217537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f06ba38cc4d9b2a7690968c4d9763538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602d3cf63faffa296c533c81ade9a34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a992a0c626e05caa978056faa1e3bac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95067a2f687e279caf242aa2275fe57a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2026e10ed6aee2b604fb9cdf7cc1a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef6028cffc12d300bcc5e13d2d4b06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231699d68a04ce3ac58a3ddcb48f3c79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36dd75e4de9bc4c2d0ee44bcbeed4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c967182e2328ebd0a11cfef7e2ca8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f757bdfde548055ddf0f89a68d8bfb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae771782487ff10c2336ae0071d2c57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29cdc49c45580947fec5f445ceafaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5a46359816518413628e37ea55b87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3908ae5e01e900caf2acfbf590fa0a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a5b6cdd7432b8aef12281913d31d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15fd61da121ab935df7480aff168f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55b095dc5422581d8ee8a8b379e3f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f0e2f2a7f7c555671159805ef97f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87719d1a11f0531deec4c9e11e909022556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e902a09640822169262658660527557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23df3da0a114b2e09c6b89d0bbf7ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8a31d031035a28ec15e5f8c2f0ded559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c2f787361420606bf19e0529f8bb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81113847e3e3bc2a17e5c2c30e4e0d29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6945f4b3118be52f52e6e9c14a41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b895759e2547e447a13899f07ed76a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cc2a6b6d5bb03ecf560e01d796c14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904ba1dbc09784a3a7fd030ca629326565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0f3277413ff9c246cf1bee557ca7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a98f8a695aeb088c1207efb1c85a8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0b4aca7a09a6ab03d586749404af8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb2a9387240e2a7539f69ab32e0697569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4952836b1cdc9940e00523d971d3190570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dece5f3c8da587a3914491497df01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722d0f57d0f96aa0a2955f36af00f0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5bf2c27ae87aa103a77486731d44e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b38642b0adb148500f8ce0dfd370574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3860e7c12bcc819c6e22183ab189eae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a461a1174e0dd2503a829566125e58e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fefaa68b7c9da9e4fcad7c9fdbd238577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0185c3606128e56b01c880d0208bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b23995796632892cb1938d4ec1d6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093386e692085e29e1603352bdddd83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be64004bcbdf274a948f2eca9b8343581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f554ba0330931a53543f7826975270a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3def9bf95f55c14b2cb67d211a74d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961d93fc53c4422c1c85f6ee324b6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f531ac8dc4b68bc9e4cfd6335b1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24080053815328ddf287613d282190ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b41e1af66d83ea31b3e01ac43ae6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c5355af7d7fc4c66b6f711aede1da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6fbad22c91eedbce01490e2345baa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c56c1eda698fc22ab2927a22105f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63237e909f038eed028ad416a50befab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48b712e32c6e62e8f50cbb67d067c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ed4a6d612dfdea706b79ccc1800ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39761c056cdec730dc520958ff43758c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483595711890b7656c443921382b90e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d48ddc3b0e7c89f0c5655f3aeb7b59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267040dfbef8e15c0ce094c5238f5b08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ce29fca7d303bfa318894317f5b0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02878afa77c58976867608f38cfa7e5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be930729bceb4b532481453327c793600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d9ecaf65c5b2a4663acbe321a5e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e68a1959c25db2737fcd2e835b7ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95515088b5386a538dc9cd55d7230003603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd616653838fe969e86895529f91b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128b78b23387823aa3191c5507e4bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217f5a24587c7a8e291ee802e031d78606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8087c77bfcf3e4bf47cb867443429fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323bdc1c358dd5eabaad7d0b9ced1a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070e148c70a13fdf6a3fe24523d2d3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffcb47654c4b6ea0125514267036b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4b8060791b284f68a476e4d092cb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7a75d5ab0e545d9214f63a9db0435612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41900c7ef35b4d40f7db00b8c573af1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2578cff753309f5d88cc2f00189e61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335c698937c75d349f9b7f962a2e6bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ba2b410af3ecca9eb3c0ce2a89ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e1d1bfa6d0434c2e055bcb928cce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0fb18bba34a8b40e44ed52e6120ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38613f950ef4b5b6e5f8dca75e15b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc96fcc2cccc682b96c789aeb287298620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900ca2d20823606009a64724f6a2c4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa357ecb81ed833b211fae80ad90320622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4426c9a6e8ad19989f8a2d1a2b67f22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79143f643b922ce9bce05044621ee6a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e905b71adf1340fd2a765ccad2ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e01e7286ca8a47a5a66db2151d4974626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e9f59b003a6cc52e397dc2b4ecce3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f389f78f0a222ab843d65db91929ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3298a696a172a8c0742884f688485629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc93c6d9ddde183475745c567f173e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be83e86899171f5a2e0ea1cc278718631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e342c09be93db0b915c32c90ea8bb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8416d34cde4a1ec4b93c0e24ef5465633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf2db2833be322d5b7e7be3ef5dbeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a398ed8a25dee7fc8eedd6d24f4a919635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10c8cbf242169877a52624af24c64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f434f3418b99f960c01d3ad688ff1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d8dc6e06680f901ff33e6e4965712638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7403373754e9b4781058102e56a84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7e7354679afcb775363c2588d6f43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310446b85c06e68a2d71549dbcf01ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7077178691a2941c7449df4bf99d81f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8317a8a32c90082bf25c8bf89f9ffa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b490718a61adf87f3f0e4a66c36e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694744ac814f1cd8f2632fd1a66f102645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0c1ada7ba363a8e191db68cc5f70b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c4771227098d2e2faa04418aba9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fc3ee7e838586acbc9acf822d0aae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1773b9f69b142e2e293496a3bd10402649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b633223200f2c3a548cabc231e81c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3132acaa12975cb4ae8cb1eca262e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6e8600ac632fe614adbbbb1344ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dfde44ab47713d14dc22a0a3d217e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8d0867d191a1b8aa8b93cfd1cf517654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6653fa38d78b68960307e7c40f3d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dc5dd5ef11191e83427a9ef501256656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751110ac1260efd75176f7348c13779657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200bcaa268f5e4ebbc9ac85bb10a4c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5b0786bee7dc8ffb6a9ac3185f27e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9766db60ea822e4af1c8988a59d79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2889433631bb8b36784e4cae02e76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8cdc8e1e1ec30a1fee64a453a2ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcb655868bfd6390ef235a2dc19a7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19ac5b3e84bbd33082ba2d6515df76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d495d846c622bc55ae93f1c2e3ba8fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157f4c168dda47740817c5760e5ece0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fc8cad85d09c48c293da0249713f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df8ea0101b044be95a8b51e52e85a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ec582936600bc4e14dfc3afc1deb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef85728f36cde33cadb1b4917a7e7d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d07bec870a4d1f4c1ed1ea0dcd0e2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572cad6af6c6881d19c1121dcfaea01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cc27cc4f66b2d0d9156e2a2be467e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17390c2b0b3818b46f242ef7ad4335c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ab6f826006844f25c0408cd9db36a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687f4d49addb5e92ce3c1f57f7b833f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdd9086a0ba65cd68c7ba93789b5ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb7013f34672d93456523c2edc507678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38de5864ec6f3a3db6b97b9a327708f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7a2a7e8843078b757c68bdf46971a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32d17a8f45e1ed1fa8cc4c88d7adb9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527197ff22364af3a413908d982d5e48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae3e2d44a1f21dc494871b75437da9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767dc4562e67481532c0970c4c9ac72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714376641fbca208f977bf4f5f45092685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991bafaa2303c6a4119bd018d1c68d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03273b5db46f4d0415502a7d12ad515d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c0e720c3b8a8a49fb24756289e71b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6cd1d834cd315484c6f7b2aa83a12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2c636dd207d3e225679dc8986da8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98744a3c897b8781295f05efb38aaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69920d67134aac09eba12b72993065692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec63a31a4e2b4a5e27acdb58d4f3e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c4d743de511975cc9a7b912e3856694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b713c5ec51bf19011d720a09a14374695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb49524518f69242dd2dc206bc5b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06015c4eca40a7c1d1e54cd1f833b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073b82dd6bc2e038fe9b096a0e961af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae3be9e0be931341ed3cb1f8ef3b92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7236338f5a585ba1db3b6eb56197df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2ee1d2e4af908c7cad848d41bad0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5219a9748c8919f34faf43874f2332702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5431f644a2e4de3600ce3279d8ad5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49528bbe745ef8ad9fc00c2fe5a53a62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad79fe1c748a14d36dbc416a0d5120705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce90cc10c6bc57fe33b0b1e361f2017706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014ab8c57c1a8bcbf6cf5ac17b2049f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fddd1031764305a5d1b9a7fd0ed6a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd252c5ff40f6359ac95906c378bf7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0243df319b015ce3587ca50470e01a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd0af184e08a5b212fbcfb511eeccb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff5770b96f10b9b3c610a23af018cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbf08dfc436e56b9ad6d3d14715c3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545041a7dad2c99ff186340ad4b7589714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7a91003ed43ba6af7eefdb4d7532715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a06121efbcaee9f5469bfc47983db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d699e15aa7cad1529e4ce6e06e76e05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9921ac0e7697b0094a4ca3987c3dea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42145b8aea06f7227977fa0b358c3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf323f0f7b3153759c64b053d83e831720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293ebcd6c11ea24be279ecc1aa990eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec73e2e70cc1734e87761d242d5f45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5ba4175a312e0b533881c8f50c52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77c0bb18c5bf4d931d0ae08f5b84c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8901b806e50cdc793ff166536ec0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ad5e10ec85f1456df2e0dd4159d8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c222ee2a854c348fa76d238b8e91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ea39756a9a164809ff3fe4dc97c2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde852f910745e40c1a5e31ba20485729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff6b6166641996ac0101489ff3c40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f7f454eee1485ea05bb9d4a5a0cc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2493cfeb70407cd74e75cc32d3af8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99764e0807ddfb24ec3e7cfc9484d4c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b48b9d371230317cb2055c76b72c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457df9d85027f875a7107f2a76865ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9c7bb17e9e880690403bcdb2b49d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92486f9dd0908f428c19229d304547737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ef86f05fcafaa8a1eeba301291d74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aecfc250ad817332e16a2f1ca4faac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b14bc77425e648238c5e648e6e54ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b487149b80fdb68966fe904781f51c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b0affec388f7ac61e1d07d04f8a9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fa9ecffefcf2624b052bc02b8bc5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca62a60d68266ca46c1b9ea88eeed6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8de34b415e19a167c3432e8ae3598745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad6e77e7c62cb52586e402b8a24edf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327f09ad6f1900245668ba0435df41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83ff22dde9f0b6e135e22294ff375748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638005f8805ceebb3670a3129dc59421749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686eb8e3d5bba5d1f8b953404c7e4f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae2ffb91fbba53eb275af46e4176f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370788bfc83215adad182572d8fe5773752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962470452bc4a81867c961e37d3f4ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748339a738ec7e376c7373c5b250f11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47790ad6007a52da26f28205eb0a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264affb2d5d2fd266cdaf7765b2d4e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0c062998f149e6690a0d8b8b49007757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a11ff8154f64d3ccd4d56b89223647758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203b0f0369de50dfaccc8fd764ae64d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>