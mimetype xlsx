--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f677bcb1bd5b204947ca466b1376c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f802467de578463cec3e6b3316a072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc06f4eb82a4b64e8a6d8310cc172123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80786b883bb08a92cfa7f1fdf1b141d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a849247ed2d6952c95dcc8f2a896c915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe6e1e45a0bef9985aab50f60bd0326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75764d9730f24e15062473ae4029257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486202879c9b454149b3d55fbd77a4548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b5a77c304ada221ba203d3e8211119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063bdb15d93b929961835369b7dbc7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211adf40e40bce1a8242137508dbf6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1dadc36306ea454897c180b35c8fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723343668f9a1b40ad47839b30f74b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31de4b77bff57459be5cc68a24421014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f2d1fb84d2645f197fb6d8243489f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49749f935eea5bf7f865c1dde59829b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f041078a0eb4c64b1a600d5e5ec6f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e71030456dd5cd4bff054e88c022a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa4ddb3cf9d2e20211a2caa93043019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c240f9dda8fedd8f7a2ace6554a0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93046d952b32de52bf4dab0c62b5ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1dc9368f594e4b988e70283e225922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2e66b26ad893bd0f9d80136fe19ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1141443828cb29ec558056775887124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d0a8a5190b87632feb31bfaa558125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa22fb79dc0ea71e4118420a2c1844526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71664307108d5bd1e11f1dedd1d82f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cb13b7960e1fa18c9f9350250fd1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b6fd361f2fe5c19e7144f05fab61829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983a10c0fd7c6d7983e8bc984cefbaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804950af6cf7e2850743d16cac214b3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c03d949e4a36615d2cc0f98c3e68932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f314f33bde05d72098bef703bcff333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1e73c81329aae833c7454f9f3530734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6562bd27fb726d898c08b32119bf1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3ebfaa6b701ddf2bfef769d83693836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baa465ae9ae09f828e748fdd8ff73037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f3be82a035ccd90a32145be95dce438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9704293804734cc4eb9ba04f103e93639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9344528e3d5e363189c9d98dc52d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0569980e775d6fe0b118b9140a42f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42afacffd0a6746711026eb5c9d2c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cc25a0f1f3fcd30f7c9618e732f3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee5b62f35e5fa97492400bdb946fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a27631d1ef6af7f42ca39bbbd4a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e036a9b6269d34697ec4f7912bceb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46070fdeef7966c3ff761669441e1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613a8e8f9c80e25c6a5e972b30bb3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4a42010a6690125111aca0f961e6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cd33e15bd19e31293dea2b159b07850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b1e9433c0feff668c7bcec42ee1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b0343795f9140ae2f659c92236dd452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e446213b776e6c807a92f159a6abb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eebeedaed0012f308e15d1252062054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c25ccb8b0207cb319a8f55e6249655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18047f2da18f8ebb508bbb1b110c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa95fee72f243f83c85deb716cd9ff457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de4e27da7d87fbac13f6b4fb60cd4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0972d941eaaa3b917d9b24c752e8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77913f95f8cdaee616ca34ef9d2bf6ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c019ea8c619b28e1ef6efee788a1ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478042f85aefb4f05fa714cdcbd51a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498e9a4b02281b94e89c44f6f74f1b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e3d9b1cd9959e99add4f17729c26c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26849b2071f1b1d4760f4ac1ea038c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6513b1201174d0daf547bd15dddff166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d855b0bedee70ed1a93d9108b377467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4311fe19e072957ed215696eddb80068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad2536fb2f8a9d3da526559c0e4d8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17af5b708f6b988c59c023176996c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d976b0d9bbce6711638cea329f0c9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b949799e59645e859caaf05f038f08372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd763c84400d2f4e65d8bf33f8305473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb66618924099cbe028742e91ba5ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97ff25551b48f1c614a328a52140e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7fa200b819814e0af93d9e338c09d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48f331fcdb36aeaad1d81198dbdee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53693b5864becf0bdb4ab3a333f0546b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0384d6aeee59a5cd411ee4ce30f9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858778086edf014e2c11e1c9f12462a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27573723539529ef1c773a209f9b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c2633d0898c5148a2917a9b48ac882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3a6432f1f31ce97b22df93c2ce2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30461a3f603113226b0f247562a2379384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228f3786b60fd4e2236160bb33b164d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a148ea9ea245baea4646d1ef166669286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb143c890485bd133aabf4dd92b840d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e286abfa38539f981bf7e2cfd05d1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b2afdccf579eef2b47091ca0688f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1445937b416c20c1d6dd8dc04e9b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515693117c4cde76e7b14fe783d04c9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138afda314474960c59b54e4f2ff01fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90672b42b087a3c5e2127cabe62ee1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ce76d0148ed73eb1a61bb4df857894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192e186896928c1f7008eb7929bb4c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763989848d3302977e47b89414f003f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d8c601ad393fb4e82faf41204b7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262e1366849ece210159c32e96b1e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c2edf8f25d6f2b45c79142c8d52b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc63957ab8e90f267eb1e66edfb9f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce24279c429117872fe7627e3ff7479101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379945a7bff125a53a958c6e2bcbf4da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a68b9a8da4af292fc1a7b09b29712103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0105ab3e5333fbf627a95f008e79500104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52b9f58099c6de422e7c5e27f3c890105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215aabf57a5c4daaad36b0a0bd6709f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cf7048dcb94374f9362000e500f9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dec2a9d3cf10ebcda46c084fd0696a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ef46a84ae91e63d25bb200420b78f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127dffc26bc22d6c79ae4551585a818110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb0957630d3b1d56c947b55a1e8cea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f973c6dcf90199f7d1959b63ea78e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8be7098f47568d9e3e8006cd37401113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accfc790bac4e22d84559e44c7916ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6c3c39a2edbd2bf2c11f3fa52eab5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fc5047a7ac94410527c967d980f57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f531aa9c777155d00514b754b37d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde32c1ed2b1373d873ca2094023d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058facbfed80a63db900a5b6cb147e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d95ca5d3ff5eae42c0d2359e12ff8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55824c617d3fd48d268bfd25a761e8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dba7dff85f48f115a1c0dcd377b8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b599ec55b4e1db6cb2ea7c11642e1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da1a1afafcc57a0ba7e526bcf3a79c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c560758969b88c68a164752ebbbf979125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43642628813190e6c9742d9a9cf73226126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0135b250c01189008d30ae4190d660e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44342cb7575a3490dad106943d8016128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776454cbf9234fd4b159670025ce40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e0cc1275923e2c2faf383ff6df8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f6a0dddf4ab2dffd2235da0540593131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4b321a678804492c6e6f43c15b579132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630445d5a7036f285040f464314e19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df993e4fe3d89551f9a08449ff65bb88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81155f512a842a4487ed88032db606a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdb684078d039c05d96fe3b575ac06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63525ae6c4e6e3ddad71bcc396abb5d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eda89ab3149755b031bb35ca40b2ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffef253ea45201464fb4831bec1df2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a275e5a398c90336c7006064aea8f2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce22c0809da0e5878e956dca44c372141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dffb2582654ccea0dcbac55041f2ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b078d249bb1d952c6b55767cd13e8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a7ef508bdcbed908709c7ff8f2c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0191fabac3f7d91fe2eb262c53662145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa22459af090ad304145924ec998a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfe296594968b9079ae48cb0e69c90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a82bd0322ece8f14b509236d901b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87222648fef75d020f7b33083588feb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eaf3098cf457c108a26134617e5cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2097cd2564a19c5ae06a5543bcc9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff08acfb93ff1508b0264e95b698c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d15158ece75ecd2561e983fc4bdad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd67a2e23e92fb11aaf725ec96d542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c7abf1992162bbc187794e9dc479155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a64c77e2646d65df21d0a2e14f224156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59359a41bf2f905e5e67790dbebccd17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235e632326ce615960f5041762c73f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261922951a1a66a37ddc49159e8ad60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31679fcb94bea3a5879f660901875663160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9ac05774db291300817c4caeb761b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a668d41feca42ef5cde67156549bf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf685e2719486973e9cba19387330e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50535472466d26ff4770b01a25686de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed505d966eb15fae1b7e5bc72cb7604165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f0c52fabc26bdee992fcc34c5c32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad0dd3c777629c84090c8abcdddaff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac59f9445ea315fd4d1c4244599d822168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b79372a364fe31eea447f0b65cea5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02c9610a4c07d3d305955561cd405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024943608df950e17a0387534992f0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68eecd9f95240a9626644557275adc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed52f705cd767376d9ac0bc20b171f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bfaeb7a565c3e2a82928b04fc9de1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2596279888d7157dddf421748ff27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d01e663c3827204714bb9cece2141176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df9456fe73fc436aa4053b89d61825177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a79dd9e38a7dcdf5d488b6e551a1d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ef3841c8d7bb703730dbe014466f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ace97502ef02a1eb93416df537a6d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9a9f763875c1994da25488effbab4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a901df5c8cfb46370bfc8a7f943b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66800e096c3507a36c635d486d2bbfe9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aebeeb547ded6e10a9a2e5e98cbab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba7b49e2ccea3df5164a2346915e86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc8c0bfc0fd1c5d1313b46b94cf40e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89d38dc6564b7055fc9c00b0067de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff2c5102e9201df8e4a1765f2f9598188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017413ff462c0d2dbf96c3666ba2147189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3af7600b0fbea7195d575fa13cc12b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e6f8593b7f9aac755a0009690b697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3ef50b2fc80a0fbbffa6ebe1163e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683e6d9d6db584449bac23225406a44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fa29e13fc853dea94bde45ac48ee7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd09e529b682698cf168479aeb363195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe519cef7609b2a02bf6f09c3afc8c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b38d9d4df7794a526bf6fb66498df4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472f33e475b72433b36004127395924198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c860bdf2a9af1ccd8c516149b86af8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b919c615a37f7e8ced4336efca248200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f821b554becfd14e5bfefff55a16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eae5a7bc132d1f17bed8c1e32ca0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36da22f21cc0a1478747391c5f5b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6d74f3d04dda3d63cee41b9d937d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6662cf95f429ee055e0b3291948284205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834b53007d2833baf81bc42912216b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63481ea7bc34482794e89c26be5da1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22258d048252e10fc8ff17e8d2f79b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed59b9e2fd0032d9526faf80eb299c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d3a7c0125a7880bbf6a7b2c5c94c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20d32f868c87ba04084add2f71abb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e27e30afcaeb52fa9d5535ec186bf5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e8841ae8db93f1c2b98c8a5d47de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49b3bdf3bc10426d7a4b6b69211e3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d2851259c3ea29f119da8c0f9ded215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651dd9a51873c7b3c4bca3fd9c116aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747c5d2361468d21a2c6a634e23d66f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ff236bf13f06e63b9715316033fc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08838db0e23ca6fd5458137e511447219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d455a0e7f75b8f9724bb5076431a41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01bda7eb13b44c0ac664b78bcd4a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78a8bcfdd2db7ad600da26ba4d17dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8410eced6cb299a163a2d13eaab1cf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aee8768d0391b9d441801a783208dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79dd35960a8251b8467d63e99d695b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a703837ff7ed938a7451e7d997882226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a993d0d56265eff1e6e11d9f56bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45953d3b2c3ca3c0f34676aaa923925d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06e6219bc891abb820bd8acf8544d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa7f57b5ea8ea7ec141dd64884ba3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f735fd27de5beba67fb6c642983762c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725ec95c653af3bfe33cc676879957b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc223b63d57b73ce0322aa1d36f0a26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc73f363e6d4ac14d7d0dd9c8d3ee1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584db18bfe08beb5f7a93e363a9755b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d20558d84cbfccd5e57a5605a52fe7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828ae40a046c5066cd8e02c3e2f211237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d316575ff7ba8efbe4c83d3c0b97f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e3c876497741322f8a2865ac6041239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956bf9727439ac0f47da16cdeb22162240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf93d465ab4ecf1316e3f00b4648dfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901afba998878f20f8fcf7fa4c416a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55af8c7cbcc54013bd86e1c98598c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f081fad27a8d1ea05dcaa9615d1d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a4648b284ec30e5156ad0c12d425a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6df52cc0bf7d949c12b18add99f018246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dc70c4db6ca1b0149baf46bd0ec8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaffdafd8b8edbab93d6879e095d16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311108e3e65c1b2b729e1e3ab585fa04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cee8e00eccca3e7f84b2403503576c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de7cf992233a18742202c766c25dbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd091bd8b1969f20955fda1b36e76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1fada04118f14cfcfc31a8b99a3ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601326b45be169924b56737bdb410b3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf983decf184ff48c38d88c0542df7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab45433d49a25b50c84f031aa021dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955129e21d8153ab88b5936c5d54a24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625167cf17938f74c27c1ffdccefe58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278f86925916d34a2c97bda36976ba6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fbff9bcb2515fb54218fdde8314e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c8106f1d20deee8ab6297c8158999261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60410fa4892974ed5bd576e7c79adc2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febb909c11ac44c33e9537ab196d590263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02a44bf1e7c882e6edc3d8da1cfda9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25047b59d85f80db9b32b26d8f793265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a4b8401df6ae7a55f31a820972d21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bf87b6a2b6b227705c9493a15881d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8ded2bf744ca7e4495c9121bc0309268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fabcbb3762e6943aa1e0d804008e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d50ed04e65a83d92402d83cf92f24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e552503bb22927990f400cc125e64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b4d20348f6b929e2c73af927ef8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231cea4d480ec487a223667462ff597273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29067aa63c00fb41eae8ba2867d6b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec9d8d9f7c6ae370239325817911e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde159fcf84c012001596cb300ba147276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0528bc14ee95a3b920789e58a686a64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1f81ec4cf1b99cc7acc4434b82bf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0775f508d4245e294c0ef4e34f359f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb49387c6fa6abad72afc28b4551cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95650b04948372e7267cfc42a9375cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b7d540e9ccb7fa21369619cd8c6d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72a5d8ac91cf907e3a3b6b13a164f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d074c08b421b6f659aa25f3b927cbf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b6ea31924008fd81c4c181eac7cd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50222bdad82dc2fda6b244a2d2c9f818286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc3113ba33789a8e3b8ec7b74c31e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d36d9a588013eee121ae9e401c40c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbfe0ad10d84eb7d63f4867a1c0265289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eb0af8f1c35d4dd787286362a7081290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523ac73d55af6755a595c39a09bd679291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74705072876d70e5f4e8cbef5652375b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a2a0da5a43e5d49b9225dd8d5131293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b6675df864a5d7dd9540a6fe2396294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aede4f06a7123da19572ee034cc7fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ae0c7d26fbe81eb40e17b7856bc5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50ce1545278771713c88b944f3987e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25df9228c8993416f351a8b82e1b155298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c641098db5bd2ff2c14cbeb3f24597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f63fdfdf0bbe48813be80f529cb8b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fab9b6162703a8e455ad578156999301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25f1e9732e2531e209ee230ead7514302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2cfc017b5bef0991c02fb0762932f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff0d0ef04475702b23b462971b6f36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac5708ccac531cf1462000c98feed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386007b261eddd5167a8a436bdbf4e43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8dd456cd7e1c1be5b9add23596a0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac4200d9f856fe5e0c08cc0ecc655a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877a0b296def04c0b09310aec9dc33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536a2b52f5ff29ca2485f9b8b4c44b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31dad577951c5b7cdf8fb7f4ca9770311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cbc24a4c027731b85c30c5ee55496312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76fac33c8555df813378c95af5c38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da84472ab6ed0edb1e65d8774e533e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379b17a75b9fa0907d281561d25f8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54836d1ae4a17771d64f3f4c2edc6d0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be3decc88cebfac8071796ee2cb7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5158a3285a33b46de31ddfb6241d514318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec930c2875e039cbf9f4de7124ac94b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc793fdaf13cb3531855db2eff32139320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567f0a340b3cf0ae2d9f6949a8ae97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ee08ba17a474b1d89a5e0b5d27ba1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e00062761c2184de1c6707c4e3680323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeeb9600f580b6a51d03a4d84902e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07e045cd419896e08eac48fdad88b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eef86bb18010872da104643813af1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219953b903b467883576bbd04a50426327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a132d43ad041576d2eb50ce0010138328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936824e657c78360bb737adb4e9b9421329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c7e668c9da788ff6a92c628a9eb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d144568ce5bb4bf2977d4a1f057e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888718cfeabb3193bd7d106a3410ef88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b726a1d2c8091d1f1896b9b5da157db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a15f16f3d91296a931dcf60bb05eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50881fc4737ed2e41dbf589718a26a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495015769284a483959204d7fc93279336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29299904120f5a5d4696371481d792337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0917aa28740b7ac67baa60d241723338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6503f42deaafee340dc513d3838c50a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e2069d0343bb8f613ef712065cb8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad53224b6c62b3f8b3305fdcdb3fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b3c0d2f10a95ab37af598c7915ce2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37064d9de1eeda52733013af547b4c92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8ddb4a1e6fc5a535f9ef8125bd35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ef0931acaef68295266175f3b67b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6bc002313d79579e07c8030da3d4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435566a2da95d6cf188d00a7828618b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deba9fccf40bbb8716d115b4c861b44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d15ded58212c86cb4ac759093828e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56630fdd393ed316b3058d1a2b8235350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc898b79a69a8f8b510437d767ea8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859efddf8d6978d13022d7bb23879307352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eee5fff989e9d6959ec789eefa93c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769a748323205d79511d50bd7b5e409354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6486116f13c6652ef9bcd879e1830355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c872f283c87210065a07c977f82c4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eaa2a4850463dbf187584337995a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa34b475543649665c43c9592f4b36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d913166253c19c43e1a2c902932b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b646717e5c5995d67fbd8d849dcbb80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24739c50082a039675bdebb3bf7682361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046498463bf1707988c7d894c0c7423362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b208a9c6c0eb6c74a45fc30eec2fc5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ca4215a1b65ae1d75d4ffa47f99e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc50228f04168bd2564c8e115b29db2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ffe7a1097bee9905e11c417a39506366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bdae0fe0e525b5d1e76bb33c302fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e2b3cc367149534dd824aa1b3b03e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900751c800dde46f1c6b1d665dab55d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ecb9c708041be32838ed5c781cea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e16d7ab24c4936a90fb8891956f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d8113f82258e2beaa0436dac60f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b05739a5145bd9a0759d443860a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f34039bf964d02bab1d07e977270c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2589a0acad4b92917371c1ad94ed89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f247b762eab088f859d458de97367376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bfbc167c043d995a7d87ee4343417377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda748c3b1080387a86a19079c609e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d86764ddc775ff8c1580b3a3411e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449b2ec13f1869cedf54d354028ed4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564b76867faefe505b853be769f93d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2194824c04d484dc08cc959f562fe1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973aef469c68b76544558b4098db42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f37a3176d4e1adb92e18dd4f46523384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328fd027fc625b9a50f9b9706d767bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765eb123f69c08e32520db2248d7558386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea8835a2560213600a55cf45bca36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e608f5ebd063c13d9854afe270ba2e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7b08f9b1dd39aae28851b039a870f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ce804c23a94bc9fe897584f74618390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b22b7bd143176a6706af344cb3e13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9617e097703ec9c03df715eaf9c75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088bbdc82101595a0a522880508853e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b4d1568bbe79edec066c1a50164d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f3264a0d164d72258162837129c52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa705874c241da3ebe0799c1d5f371396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a19560d860e59a3bc4514187c77da6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405238e618070c600d2dfa39cff1ff42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd8b6aac60b006e574d08ddbef2125399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d25af79c6847d17d9d79d53a77cb1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59074b058bee61c83b32199ac75f6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc2b34f9b9f087e15d6df608ea0e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef43f240a3a7f5224dbf84110aae62f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b69aa07d1b026b6cfc899a863a6f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e06458a636e2b325e9747a77ffd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d63b47e3c80433c2012a3ac8464be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d38e7d8c654cf1c24ff881e2532d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55816aa0e21558c3331c4f1d063d707408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376e08919b12e5fb92ab67e1838a7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19eff83167e72488721df1f5392ec1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cfd1be1af5fb294a0f405ae3a1084411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2579fca7ce53149abf371aa055ac23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a85b397dfff05414944e625c3513b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84521ebd1e85bd56dc31f29516699703414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4acef7b77f4b99770a4182b503cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b810a4079b0f72c49b4a22dabddd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a8bf95897b5de4c49f11617a21b86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab87ce1819287054efe14319b4f590418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e270eb048423dbcb8fed4dadeac3b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061fb704d2dd341f637616074af18a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4342c0cebc2c636fc4762462906e80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855470351c7cffd232eb4ddaaaf4336f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b968fbd9bdf843aee21849f9ebd3f98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884a9b2a91a618833dab81a10fd66a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23091ceffe2af70beb3915bd6193a39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96b5fdd73700b823a368b87cd220a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5c8083260d6e1fd4ba5f6e011aee0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070715e184bfa2db64325078633b6b33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae64d77d21e172a605a907151be08d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687aa59a73e902000d847568f8cf2f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213f981d2115b66949e65ee5c76c6e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5852aa1e90945ffc8343de3158c17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d2c36e4d8c1064938fa42c3445eb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c8f87a61c7f819dac42044a561f45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c83ebb27febb328a361ddbb6d30e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332110086ae1624bd4c43b9a1c6ad740436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a9b5211db1c8b7c3df5fce7e1ba35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b5523c80bbc216efcb10011b00f39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a4604a15bcc507c6f0973f506bb7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea78b34cb16da58b16bf9a237758f5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbbfafcf04b84e52b62f3f89c1c75d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86eb119384ac96e9d858f8c5f4a68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee353932dceaace4fc059527312a849443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a888ca5f01707c53e87d7386ffca5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7659b20074e6083cb2d6a9fb55501c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfddb3019c47fc5abcdc0459198a40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148eb5bde0d6cfee0022ae4de986539447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8a51cdacac8eba446c5133980045a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb95504d610e80a1831dda17351cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a14059ee916e0b77d45eb983b790e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7a05b33a357bd641228673c5b5111451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967235c69b1c837645af7c6d9e0158452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58fe9e1c6783127656db1b0a2d2602453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac4fc2172d3b33fb722ed6e2a3bb7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b9f5d240adc10d60692cc4a815d5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1142baa6ffbc15e273639d52673c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da68c4aafeb0a64c3e069adef31d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a085e3eb22368e0df7b6c5bdd21dc8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eb6fdb01375642dedeb3eb55589fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5853dd2c6150f71e914011f12d0aa9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b8e72b4683abd77933bb39aadd09e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce965211cd5ce8543987cbea744d5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26b1712c6bd485224d7baed9b4387e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b949ae32f3173a33f328ed45ef209464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3541bdd5eee0a77f12ab061c9526b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6811c16d3aa7926fae8220c2667bcad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7cf371e3bbfd9341bdd67c54a918f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fb1f421fedb3f201c674f110abc44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e63029d82b066e868563db5ac2b6e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b93e3e77b6e5b5103eebf518a5e2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea782af019eb29d53d4c5cb23dafb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa2b61ddc329f1ac2428e4075361a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227a0078dc84c9067b67a8404ad6957473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb039b3ab1dba2fba64356abfd887474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad652b49f88e054640eea3eb5e801c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec63e687e2a0031f7f72a0d94e453a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c25930b89b9d3d23ab6fa4f9ef527477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f664a90d32da8e38ad9906dc83839478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4cff0b63aed8f9a4a2d659844ce12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d2b4d09d046152d85370b35f0055b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2c658be3a648980ec279f4018eaf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133c0255f08d7c3eea381b85cf10b8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153dc8a1d87254a361f5127ffb69a5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b433c78e370d1f4cad5b249748938484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0865633628e50b96adf67eb05279d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051afcac00543a9df87472a8f7f8b692486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e26e2116d129bcb6e8f518703a2e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9537857ed3381c5e03a216da164d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32361d5127886acada1f74359d711f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85a5ffe92cf142188f5868cbba198b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033914a13298e3225748b219a3ad175491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f511051a07e91c9c25cc85651edbbc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067e9c73bec79bfbd93a80ba4ea4b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606e3c782621a339c5162909404f7e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875434fe6fd8c63f860ced765b278b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a6ff50d2b9c148c417920708ed69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08992f863380da87f473bdc461b384ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0ea64cb0867fa6502498c30641ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6378a1ae1d08def1247c237f72040b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdea07e547af0ba956456fd40bd518d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86a65134cc33acbb90b73d0ac9338501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff231440ad686949d265416e78de1fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9e8e5ce34737b011a0681359ece9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aa0dde10d8420d18775d98da00858504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be69a01172f7295d9f998509e42299505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc85ea4fd9f185bdcb5b91d6baeb629506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5f714fd8d6e4ea47ecdb35f1b6cd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3fa5f882a6e6a5822d687dd42e6af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb466a5051a45a2d1c5d798f59d7fd4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917cfcae4b2e3b12a6593de8b1b393b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b372e62bc0b202639b8c48ad3ec1f81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf753407fc356034ddfc8fe90e8093512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708712f876b3f4dfccb3c54e6dd13b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2c41a01ecbfaa69e8df0132e609ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057f3be2e2676cf8adccbd378e0d0b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c2b0ac3d497d15afa1762f673728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0edb6b22db2a1f2b3485f489afeb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45910fcb85cd73014a7091afa874c88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4ac1475dd16eb09ca96e33c1bcf9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b34dcf1e2b164615a239b0571080c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1cc4af441411fdf81ff1f26ae36be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411e1302b649b6b155a65591ae876e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c46827d1dd8715585bbff964764b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d04395a309fe267cc5be2840fa6f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3eb3325b53a6e9d0cbf9da7bd41e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306f1bd7cb9acd087a04aafc95ea3a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02535e8bbde9c52be8b49a0c600e53c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b5d8ef10e075188beb27cc2bf57e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c34054c7ab165e76501ebc80003c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1113c9763f4937944d0aa11ccbff75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829738cc2ed9d986d82daf6c67304b67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9ef855fe2ead653cf35217330630532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b70f29364fefd832b81c0d799fc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc129fdad1968e499f24ada36a2b585d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389455959be079cccf3828d0055ba0c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85bd7f4fbcd3b69ad21faa165b3ff3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ff70aa3828732174b8c6aea41c76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d12b4e717b3b06ff38fa43d060178538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e81e57018b896eedd68fe2b61131c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b7c990da187a6d0c25d037e75e17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d501a80d9acfceb8ea595a60cb80b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00490dec5e129bed4c4a5a58b8fb28ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba612f0ff42b271523a87c4de29cf11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224713d0dc10c2bd710e56fcefc4d125544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae5ec672411aa072388f205372ef67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00051970ac84f2dae5016ca563b4417d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06995f67f5882c537e6d8c9efc3b196d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc22ddf5020181fa9fc734c8abab23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94065e2a188816007975e2e4c6b01ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9b3a039fc204f27e1bcbb4eb0cc2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1012beafb2c8012bb154205c382426551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb81349acf943479059dc1a88b42c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212cdd7b89b9bd2b7a043009e7305c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c885b00a3d1ad3823cee542978165a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f571e69eb207d866468132a96bf49e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec210f3ea55e1b9fbe309a3a99951a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ffbfe4b625825df7dbdbcce24b6a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced06f85de58b35b079b430d6f1546c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaedf6672c69eb6b4dc16ad0e961e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef96366d331422061a1d91e5807cca0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecaa9bf25612836b0d7b7079b1e310561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af2110093f27c166bb09a704669100562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db6c75a9f916d7d555bbd203dfa34f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510368f7e7061959847088da535b45fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b72cf4ac3442adc0668b3a71058dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de589cd2556bd8af3d5253f0ba399a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63472a548ca7f755ed3fd51e0893c310567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cfd66b5d3858e452918595f6dde87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06450b19fbd71de7b4a4f8cd294e66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12450558e814d2f39eeaaa86e3d9f438570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2be4fb8a0151deefaa77131621708571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d944e08e5cef827fd4c569942b7c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eb39c29d72d2f5ba33de4fc9c7a1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06528154ee91271790730173d21749574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a0383dc2515532948cec1c499453575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadecd81a2ac674295d1468bddde2dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37861f1050c1da23e1b493a863b362b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c744f18e76109f92572717649db1667578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc1123951a826b013eaf744ff2bfd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9983de8a3b26ef580eb8edf06183d15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560668ce3bd4549fb3964a0eb93fe6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa483a6fa06b77c81f2ef5394a65995b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5bf265d925f655d15bc6964d23511583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d1d2a61f8e0bbacf7fc58f0eb5ce5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c57ee6f2b48fbf7453fe6552b8d3e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c01cc7871956d5b023e810c6fb12e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1a6e787127e4a28ebe6a7fb63f61f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7544e907c114250b720082adaefd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c616721c990dab3296b595102fd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce933efad05c5a97b19a5fe913e3992590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc12ab70370924152de6493e505a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d35003fb43964983cf2f89af06f05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da725af618cbad41d28ca5a1faf2a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7980246ff3feeeeec5254fe9e91e2aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d735f544a4eae057cbde5986ed678595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557ee6a0bd2cfafb6e40d7b243aa721596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f60b2484a5d45e46047ca19845ad1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b5497bc9674d1136e3f6f6cc67d93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7b76a3990f4103a78e0c85de81298599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee9c82681e510f1c40a9cf1f1d5782600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd922f8f84f70907f765b1947e1d5e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02374c3920af64356ee583a6a139a83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbfe8d7997a097e6417e0f93bcd709603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344910fa18a6127c3c71c1b18483009604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404b2743bd8023e403067f3272e436a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e322126648455377b74ca8d7e82740a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28777c66f5e33f34b7dbc6a89ff869607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a0cdf08cd0ecccf73039a6725c398608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c46ed7fac0f89318244d3ba865a054609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79764938328e5d0afd6f890a27958d48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1812c7f760367936660785c5476bd55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303ac3c213676cd9e95117abb0d4337612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32613cf19c5c931be2fe81e95621294f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60544570ed86e0f4df1fdc11361c5f5e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8c70f8757f935ce9777eb9d84cc50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5318741683ac527c83f652714c203a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43517318c98646e3a8182c597a5f4ea8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb6ae09bf83d2256ccba8cd3e8748f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d655e009b0218c9f15bdd676c308abb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036d1235134e29e8cb46080924adb31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de871ca6e4234f66469803727f3363621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1894ef49dabf9a0f8211872fbb13c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd568f4d1b1ae3ed0b67b3f6d68616d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cc08d6aed960783a67b27a2151274624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af899d492d1e68557b9452c02db2ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dd9bcccdcbc4accfc4aa832badb82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c259af3689be2aad57982aaeb1275f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8691404a124d1fa781d4553eb4c25d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d28dddb7c3b12d6f9cf6f1b944484629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cfb8b934295a5df9a1232659f9cc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022716e6fd278c9a4a0e5079a1ef1194631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7fcd319bda83a9c816db83c8324d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e922a1e0c6b48ed59d22241ce9f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c75ae1455ef93d8d55b3fbc92c8d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd211777df3dc691f0f406f67f4f6e20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b071ba9fb6b32f9e27c9aeee1d8907636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6a2383b02e77f8b6923becc5278e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19339c123992b6913daa6b4ee672591e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e03c73713e39fe9fd014d6b8720987639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387036c3e449fd37a70ce7aec0717c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018648ecf73ffc96e0d97c424b72ea3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff115219be87cf816efd256bdad3a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43336220e4908a48aba1ab3fba857643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920b6554747f4037a0683b5d1857922644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba684b5f5e79da261254ed39e7f257645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2f6cf7e4baa59732d44a7ac775142646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c870ac8feb2a13bf48cdc80f5e04b57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47020f7c44bf491b3424da5fc2ad1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d7c92738ae5630eb5f7a84a0c6c21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300fc77fdb9b7d26d54cce7219aeaeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1db85691cf9b34884980714dd1eff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c11cb0e0ad90be5ac0a3c9ef20902652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8bbdcd9fdf57360425e890671a16f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ac0025ac03c38c3c463edce9bf7f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8a21fdd1d9ad59cfdf518f55da95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cf8845101dc801923e2bf924ff75d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577bf7709088cdeff4fadeaf055c42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed09d2613adc25d7ae0ade0effd2b42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8215c9011e5a19c4705f70abbe49e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035a29f3f1ca103fb51f6a3836d482b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963213e894227b0ccc4310e01cb78502661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f95d0f61ec7efe494420a6d71e165a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a95d77aaa55de681f54862e999215663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099476caad17c70871fec9f681db6343664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c939de50d49ce289369532c1cfcb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c8a6cc48bbd7eb3f6088982f0bdb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc820168bba24c50593d06b9d544204d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097894dbf8dd91bdc982cd37b821bac9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45a7f430ba21be25e0a9683e7bf07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffcf267c0dea50de8c6697ec327bad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0f44cdfde806564080fd90738b71d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d647188380fcd6acd269a6a495d1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21caddb7d33c9798ef3ba4833b4b580673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82714f71873c3ab5699775c766ca409674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c58922ba59ef13959c5a90339d9d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422fba173c3210cb9b4a3dfe67ed9c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5974679022b1ae881b4ea7af0be1cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241731471bf2ddcfc9afff79b1f5ac7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561413e80c6e888259ade73af89346ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efc2efb4870d56036e3151b7e717dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a953fc8fe05a7eca129569db891a46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a521a3ed8fcebd14c48ab8d50aa61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa25d56c9bcad09a63c226d72b9fdec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1169c879d7bc41d895963bd513a671684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27bb5008033a51602d75e161daaed8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938bca9caa50c2511e8155c068173db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425781066e3853b5fcbfd16db0826c6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a31fd7596a9976beae087da8fb92ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1648ccca0b47c8911f0d3888a27848689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1ccddcfb580b5d0a085d57cbd55a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b644e246aa199d5fefcefda09767be5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083489f88af6c9cc5c3faf05d312ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53628aaec89bd8637f699ed1c4bc3c5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eb2b7073ab698c587502ca24ccb21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111a8032734a011a71429e60540ff4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a0fc87cdfd7a31439fbf690db65bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46b9041f5ee4a993ca3a2f1767a18a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9b3d3d052be32093ef1d876f7965e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfcf7cf6e0eba45f91bea7f5ee8bb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f940b47569dc08b781e7efc108c95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a5be41e97596640921b4fec61bb7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a559c7d427c35771cb3395021aa1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c917c305906b62f773b1bc8b0914c51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5265c11db49eec0e8623e179515057f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a97446220773346ba8eb9ab83562d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b25cccf9b7bafe8033f6a2cf990ea9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baedf4554d3268c1d49802aec0bcfcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b8dcadb2bafbfd9bab9ec49688d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d4e151b7d9e3f184d68ef1f1be6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374626a7b4b7aed51d13e2f992428f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d1a47a20d88913414cfe9b7afde9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01e0f219f0d5e175e1dc2f751f1bb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7415e8784b9a1e50afaa7b8cbd7e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc07fd912cb5864a4179fa6b6f7b196714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc5565b5d5e48a6fb52cd7b134bca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59839f558b73d91a0f2e39d3211154db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397bd2d55bfda6d8baa1ca15c5d7937717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd1aac605af09e2c0d16e47a5e0df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04328614598f05d3d451e12af2f0257a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b327032a29794f618a6b08f052ba14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264e45d06a1462014a8190045c0ecf0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd59b5e230d451cdf62df92ce54dabb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341c1bf9f8043266a07afe228fe3da8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9952534fd23e3ece053d10e1373c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8bad6afe264c6fd07f2369ddb7ccb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af74067dc605232c75c7a79ad30d90b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49a3831ca2a44362ad37add0100756727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347d4483870a6c9facd77476321181728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a3901ef5ff4392ad5019cc1a05d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592fdeae74d16373b8bf8ab476350cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abac115f2d7f3132c443b75c7644fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753698e3178224cdd09d64d49b47e097732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781fd2e0f09c52f508e04180ac91760733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8c84562e2f9aeb13e0e3db9b90c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7177deabc35a4f93c3d2cfc3a03e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa1fac51fc71816d276f2034f882c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a59448de70eafc7e1e533b1c1b571f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d68f1af92ebad54dc393712473a348738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e0f6a2fddeabb64e391d701f863f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe671ad2307035e99af215e88a419bf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bfea3caa27c792ff36090f2d423bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df634c8b7d08be07d305bb5beba56a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a10f0829124654495818291f7c03a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b308b081c5305f9f550711c21266f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7cc18ba96c1a9c64735f74884c7fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee9dada95b7175d68bdafffc37d1e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd25e1c4aa3fc8c640c515d61f970747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145168d541794451bd7eaff7576a68b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aefd9f005ef0719d1dc38b6cebc08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b039b136ebcf80ddd30b5155fccf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ed7f2b80fc24db0abae23084737a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9fc580b772b1173b6b2314544b724752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041549d830deb630dc404def2eb1492f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca5d05ea3472ed4552c2a8227f68ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c4f2ae618c51e9a96a8f3f7cac64c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1b1045e57c2a27743c9bdb9da8451756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d1ce20255b7920b2490378a8b241a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f630c3c786cdc8d2b549db1b89788758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed843090ecb81252575c3639d48b5d0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64992ab6748ec89eeed70c911d42621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155dd34cf267db470cafae02b92bccd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008b270908f3eb9f7aaacf141181d793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9236d6a0e3bc27355a604ff93b00394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671810dba633e5fdf487b671aa0a275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be0d45faefb50ae899fe2156565506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d661dcba425509cfc3972b746ff95a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d099b3dacacd828b349045afd66bd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed6b37b840c2846e6be541cb8115359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af172699e58a25622a8585c1a3953ca810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa10ef277cf62cd691ae4ef2606b5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3978f3ab264141bb230b01956f3eee112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010db18658c56cfe8ca7fa497dffe89b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f1f33b621cc89cb8be89a85fdebb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8973b295e4d3245b1eafb39ef570f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ceb85eba10659fc2c87b53bb73c1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cbd2e881bd9bb2efe05848a9d009a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c355b6fed04bd74926950b4fcea24118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c405381d4e91c45534a720c369757119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6aba9c3fd1f07bbd4aff9f5c79bc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70221d0825e1d8973f81d040bd2a2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0c71d777e05da85381308516b809e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105cd8d569e742ff5b65fbaad725ecd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a89953e95142ff7dd8456796ca8eab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7649021c5cfd19d7db2fab022c2b6e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2637da144f083bc1f24ba61c7b37926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a83cbfb221508fc189f9b77ef324a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d7ccca2fdaf8d3d9ee1f3c74113a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc110a56bbb803a5d3b55ed03d42c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9222f6c022e3a7d18754e1bbab22830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862be0be93a5a80a73d7317cafca0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed89ef8fcaed8b5fc07152c7e137abd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa529e96da6a18166e1e99079ee04233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75015c3ba717745dec8da35bc6f99a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682551b26890062bf83d6d1c9feea3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4e36eb7a0f3b1525158be3d1c6a3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada564faa2263d17451df6c72b8f51237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d63428a9445b7a87cacfe39e159a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bcfaee943ced22e206f3b8ad17e7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d671e4e85987b6cfef3603dafb6e2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd14e4cb6b6d15f12238746bd01ce2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9dade15086c5990202b60e60de5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4f051af92a333ac0a031ca9fd107c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91acd6804dbdd6a260d601cadb2e2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a47dcf110d23f398b64fbef06eb1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da5d7c62701af347c7a829f5a70b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440bb508ac9ce8d118bdbcb70ecf0a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014a82fb69fae38c4fa1ca223acf98148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f12e00edc7d6ef9db5a4e6e0e98649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649d0dc55480cad231fc3334c1e8e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39f27dda7ad448a27da8d758e302f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f2b9121b3afea13310025818362e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56129f3cffa9b492e6359c12021a5a8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc641e3f8db79b25083accd6125ed254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3d0d095d2c068459a120e248a487555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48387d981505814d2e85eb735bcad0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83049cf91dccb051c7760095b562d8f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa75a4fb2d6666018f2f6e9ad02db7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa37ff550a965e777f81e076418ca859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11815651375de7875e80c294baac13cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80acd1952678bf84c612ef41985c8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2786366cd3fd1ccfb75342a2659af662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84872d1357bf40880d3f40e38b4592be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa0caf735135ae0b92169cb17cad4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca25b51951aeb062dc0384ee49fbb3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa173e0f64cc6584c24b403b688e1b9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a72983d0f4778bfde626c5c905a7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463f1d9b9d08c64c10162d59d5e52368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e442e1889376e3540dfdc540ded935969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba80a679b45cf07f33d9be398c991470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888c6d5835d020c353f2cf1fb7f40da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3ca738397977313097d4ff8d4407072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff40df629324b027f50358b098dd27273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095946a091a1494d161450f0bae1a4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c5ef64854a6b7dcea3deb835f4b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08bec46174f7b1be23beef4ed079da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2681fcc0342583e2bea6b274a7d83a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d61f2112c67825058c65145b678978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62f5c80ac069c130deecaec493679779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363decb5f357ce31e7a8bef45c216380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3e9d5bd71c4a1e8c9b06b49dbce181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f929a0cf8887cc441944f8e5531182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c64c32b65b5241fa912e068dc263183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bd999e18d1a87999d2d7f1652b92784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2657ed3cb2b0a1085a63e7332065285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853889663948879fdeef84fb9d0a42686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a379484f2f3f1dfeea5f448658d97687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb9846e584259795c650c097d6aaad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5fbb04f5653ebdec7ddaaa268e65389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb86ecbbed64ab1d61f00dc446c179790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c26c6e3ddfc95517e150f76c6ead591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d9c7f471c0470af22234a552ef56e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c9256f9a2c87d578480e78d5b848a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e2e46fc09a38c48041345e43e58bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8fdb80dab7dbe7f20ba066208fc6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a74e19bfc580243499fe6c03b1a34f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962d4a27c1cde519566515ed004604197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9df9bd7098fd860ae838e5f98a89998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5b4c724af4add6b8c9818e6b0a2c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142caf7031f2f2c4039b91b6c7e940e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13db1d8297dee456e2b43f95e1f0fb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5880b7c609577d395a8764d1c3f54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b56120d38c5a946b83047e6d3ec25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc7c79fa0725af260eccaa7938bc9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143454d9b99dd62583e537ae0e68918e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b4020d4b4884c5b704d54168488e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d813849827f7b868bb18408d0ea702e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a18ae7aa9e03505587662d57eab81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1923a61b2dc28ecb14258c1127ba2e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20977687217aab63e4b9c2854ab6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5ce66b59c3c318bfadad815fd357e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2cdf8f7c06fe7a5fa4fa58c919789112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fc504ad6cc4e3f4c2842e9765bc9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69b3361c8ec3725b67d45f2150a64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb950a1dcb31c4610c9474b36b96c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33a289bd3c98be007b8989e07de771116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f35ad97e7092de6cc04be6677cf05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1612a88c237d352dfc65518e749aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad851d79ddf76cbeba937e19e4f5c82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c5a31050b68c09f0e243a0e83dac4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adaffc32ee108895d7279d544cdd51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1cb594af734890ab1f5814744ba76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdd550bbc06826e7561f2accb8dca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e2df0aafd8ee0344177c8045f1973124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f1462f9dd03dfcc246945b9274e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e3992f3b751556d8bb6de23738f1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8caecfe9eaa79cd04a970bc12072127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da139dacd8fd22c3e8d32b69ee5856128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2eb4b9e8d1e3a612b1baf006b5741129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d463cf69353c0fee03b20f58a9bac5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76800c4bffbfa4768c2ca304ec1396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7887648e00c2d0dc8d5d2c4c505b3ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ae6e56627228af86bb9484705d37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6637ac606840835caec506e8810d28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef99c01f6868c907ea89091ecb4281135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304d2c2cfb8794fb83c5f68b5f118e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553dbd781fc73d037bf503a1b71945a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9217f4501c50eeca9dafaf9bf8bba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a293221e6e8da20d2f02af093f3b2a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e13930daa41b459a1593dd03fa4dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122e616dc71a03ee6c8362e1de4534a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59b56c492d970bf9174b40e6a665a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194cd985c953db6f92b8ee0fd68bf65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ef75790a597141b33e09c4cace7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9126cb82b379352dda0d366efe556145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ade1f137651387139efa6ab15e7483146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ebac9ecd319d5fce1ae00f7deaff9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f231a587fbbaf7640d2e24fe12766148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa15c0458d716b04dda9d7fed296c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a46f88b35d30b5505ce6d6783033ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d32d24eb5376d0d7c15d823a9728b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca63cb6598528914eb3883eb54819f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead750f326cef1f50ba0245c59fce43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6449c13e229441303fd4abf5e68942c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1642449645163597bea6c39b1f2d356155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c2e5b444560706a07db16c210a63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8904bc62c657dcbb24e403ba1d28bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08188bf0991961509ed737aa34615e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a384f9a20930789933fe06feeefb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e2e3004054a0cb2d6961503d23aca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3e5bfbc3b4e3b8df901869ea91273161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78eac8b3c4ac81bac60257e50ed6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77cc799c2ca87ad25aa22a05c04384163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310583e1e41170ce4f1f1b0487ca258b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c85e00ff09b2f473c754955399da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea37edb68e169c40ad1540c0e0f966166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ffcbb29ed6f13a7a08d06bed792d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8ca0991e4dee7e6584b8e0e6ee3ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b080e32fe588917c18488df93d60d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa2fa32667f6c77b950266794ea0e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f99b9d4843e28f45c5c63aa8ea8cac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cdc715faf1d498913865b05da9860172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e075e97924e65559049bf2d0ab805d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054facdbd48d94b32b13a070af0a39f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb5a4eac971732c619af6acede99fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844edd7a392f1689ffa85edd3ae37ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166d3e8d3a70b5b73bb5408e29b5c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158097c8ceb8a5ea2ab2d79b4358b7db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961249758c3762b320b16f9a515c22cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41734edba3080c926cf9f865647b50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff619ad755666268ab252ce4c0969181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dafaf54600a35d885f8ae062188505182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92ee1cec608191a495a3b3653729f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286407d259e3db3f101416df38ab143184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1ef9a2f94a70bc3faf5886b3427b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756f69d3a2f4691009a4ad6b6387370186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5264bd0e169e07e9897e4e0aa9ff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24178d868864ec3efe2e77d198ee6a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208697f98c8e8bf00da06892623c8ed3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1b717b9b13d74018db86ccd8b4e64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b542535a97c2559553dc0443ef25d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a1b235ad615d6f1c9897cd10ecd5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec697385ef77210f8fc7907e9b31477193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e244dfcaaaea2738ddac1aba7a3c68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bd83fbe898e2403f40dd80efef2e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1435526b855a878202cf77ddef65e8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5334d992ac526770431f8128678a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889345f40589729ae2248ae104ea650198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d376f60714edde55d55cb92140378199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f68ba367f458aaf135147146287a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56b2d2c020522d7ce9040f23e8859201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392fca0a201af6bc5c774bbd8a25e4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9e4084185a35fcb4406e25236d7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f3736d80105696f5f5efc6b523629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d4428dc24bce82d45ec9df58ca3d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3617dcd444831609a754d9a47500a1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea09e2296be9575e7969b273de3be5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb70b5d44fa5867489470f7ff49d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999744c93f3bc6d6964a2369b3bfa1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02861bdad3fce50f3b457e4604f966210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66011ff5999c877502fd174865aeb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd1c8fe66511579903624ce08928f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aeecb543411472cc83270f6f60823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f21b5bcae10bbc184000062f572c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839ae87a39bdd4c3396807235fa6c68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee6d09c0fd5a1b644d53f77cb42b36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dd93b1bbbbbdc0dafe5a6de300e16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78639eb5704053626bd7545dcc2ab0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3183f0e2bc69805823623b39b8171219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651217c958602fa7ae15e0af35a782fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12de4d515b04faf2bdf02440535999221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c59b7bf809437bbc93aeb0180ff9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ead083bd7d23b155c77830bf566efd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06118e4983889de3ca167ff916daf256224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f44a7464ed77d6aa06938e0eafc9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c11d4d591156d9afbec270c406ada226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dee5a675bce7e92c5ffe0b2892510227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03d1edd6adc02a7d67365d21337f88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b7b4d9a87616517df99fab0f1c463229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61964678ea99f0a55edc04f4a0d423230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef90a10cdf5c084a5bfd03a8cc27ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5cc9569d7306ec015f90b656ab280232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239c2e7dd7478ced0ed470c93c82e2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b6e306bc711e6446e1ee601d841cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68304e371c6189e39ac770a3e8030235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384f16d58ecabd7c7c5a9d25a6e76f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930f5891f67548179eb46e555e8370b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72d8846e968b7904968f45e143164f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e826bb0769e9462af056e5c014008b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a954a750cdb789e837073f2f3ced240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a48f3daf5a309810b67a5150547c2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b580fd833bdb3cb20bded3526aa9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a78ca6af8547631db7b5613b1fb7c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3bc09c0d0d7e3890c9bed73a8235e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991547c57bbfa0cba9e356cb8a54804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20705a050f3755d0c8f61af0d20926246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f850633b2d82a99e64bf2cf7c5d6e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c15a80f25784ad507186b486e1fe8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeececd1e2fc9822ca2f5f106893397e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fe69f60833f9fe770ae3ea1aa699e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafba39b77efc3688e06c0e956882a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1dfdc7c462434c50072e92cdd14df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203be24755cf6f145a640f29b83154a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82097602e329c6dd81cee61d8449d8c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323cfbd8535ec681c06dd7f3747eaac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d448daf0bc7a7b9928acc0da0b899256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd8d9d8656f640bf20fe983cb62ddc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a064df4ab21601ee427fe2f9678d73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be617415805a9f44ca9b0bef1715300259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f035e456e3bbf8db087956527e06f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bb5324c22096b3cda835ba7d2ca6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423406a42d06cafd4fa8a979badbe7a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae3d1e366278cb08ad807d48572135263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf5b67d54fd3dfb81584b11ea94cad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac5684a08b8f105e0517d4ff3297fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d9f1c69afb9e109184c95956becf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c549c9d0d77ae076cdde7944b97d6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2705a103222fc5ec45d3c2f3a7e46df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cb5833bf965e8d49aa1454ab42bcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff812f895aacbb5b6c2d96e6c3b80df9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91c61b6de475d192c0d9c6b9dc85eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd8a622fe1f55b18cbb117ebcda25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a1951c4e7ec928f1acf6c78a6c66b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8c6015fba5b5cce994182cc523718274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f29675564d779a3f4155c160c29f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66480b42000f46a60b6ad341bf527662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327e7784d3a2c06fe23622ad73ae85d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d60e5eedc430c39c738fd8a693bf26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a862dca0574cdb797eff05e320e64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697fc444f0e35ae9795f6dfc6093890280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a7e4468dd649151ab1a026a5d5236281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee546773b30e7e51ff1226467a61cffc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc6cd90ec6580e4274cb7e9d2f99e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb4bc84576794407e106cef167968284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a5f34499e4eb32d8f99a579dc1728285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06bf10c7f093d50f00ae7f45bdd5c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64454cdda5ef0b569d135f30d2d6074d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5bf97dd3fb82b0a316b6afe9fd6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7f5c1b64c142cf9e24eaa617fd4ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ee7707912242a1e979ba36f3248e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf4acf17a90f00ca03bbcea954e11b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24449fe81770ef6bb7db6b1cf425c925292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f3fb296e7175c90fdd7a7fed98a03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f8dca5a46902e18cff4787aed9260294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d3f8bd86c9a16d5b815247f67f1a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da31da612e1e82d2698b4b1349e68f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93960ff0133e503e7d6bc792a11cff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d9b1c0e35e00ab153cbd4908bbe1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465086a0d699305bbb6d891c2d8b3f30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020332904b9bb66fd07761108cdb3ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c974781163cacd31083b1cc82d6d45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07355ba53d725deb370a538cd106ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb5636c8ffd349b394981d31942db5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d40aa2f31774e4967acab0ae91b97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197e6961d5e1a404112a2187c65a7bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae406071b22e759a586972a1147bb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84677a9bdf1f2bf7bc30f52f734090e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a236b52410a65a312d0d928c6dc67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a18f19d00243ae5a8a6376fe7c5bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80b6d5b8b84299b336152f65b40339310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4742836f65d7f6c59e35d85652aed0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdfbecbf34ff8bcaddb0bee5ace37f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caa2dfa309765b68f57afe00c8cf3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd46e29a89f8b57d48fbf8ecec9668314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f39c3e4d1d12435c73b2609f1b21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbce4059810a3fd3bf7110b0cc1db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe764084bab9727d1ada8d61a01e7529317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42267b2e37c64c7692f935de02413a96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb58157c91ee62054a44ea4f80f9bb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec06b3a26d9bec789e0a55157d1281c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef179a7cabcd0d2c795e1f9c5c2f75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ed3fcf31d253ac40a623744e154e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9216b42176161fab8dadef30374c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195149b3b9bee31e46a61646c3e87711324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a276440b92ecba0c5795bfd770f8cd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfe5771daf588134db262a91b7f6b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f484ab0ea17bc985ccaff4bd02fe12c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a7f7b7eca6bc1d294a3c7885844a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb5224266050fcc6d16c2925325a44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2773a7d4134995887c8f029e715dca1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac38e33d838a606e00f16a703961dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2886c452d9466ff986e27a8b9ac82b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833bcfdb7d1615f2917817797f9a4ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde906a55e261f5adcde1ec40d2728e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383a39890795ab0120d4713b4755318335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18947ccc1b0c34f0c8abebd7607425336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359c1b0e5ad9dd89c07127578996c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e409ea2a70acb939ce954582c0d3fda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed1daa511cd57522bce226bbed84d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a870db4a8fd8326f36aadc360d2c48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944351b4b9f0f24a7fffa8d72ad86ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4d295e9886fe7e7d6cb6fa0af04c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1dc942c4243c226b9182ede2d6691343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e2559eaffe231d405f88edfec7649344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acbee825d2489ae65a08efed47c3ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462e69a82a37c48428eefd4b4a8bb9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d394a41a2a7773420b8119ddedd5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bde8b60b5fb65a46e84447d71a4f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb33f3c53460c6aa653bb60b06c57f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3abb8f54702fe352b9ea6fbd5f4e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb202eb014980c7203f0c1f470f0ed7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9043bd7e97407cdc1d802c07dd6c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dfb6e7a6c0d57fb6e745ba719a447353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7659d81950379ab94d564f0c697370354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d1c872f4ebc10cb813021a575c8cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cb5b867631358f785c1fc9c873b92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38974520ba77d9b617f2725da25068357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04499469b79784b8f557336b669997358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a57cdd6c6dd400c429fd2c1cd5cd5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb2ae1615b851f1f039aaf4be1480b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01784787a136d1b2dc19e3a2f70016a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac5be384a867291f867383bfee21d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20687c38fafd8ccc2941506fae37aa7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd668fb448911bce32d2d686665073364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ae6f965911c67b52c7e68ba6dff31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d428abf9cadeb2e06b4a95bd8291f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f601f997c83a24c6552d48b04d430367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73e75d91a1f1dc6e2195586e9bffc2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee813583555f512473bf398da7b3ffc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a6f168afd2bc4538e9be3e3819530370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc75475d9fe6ca10f01ff8e7664cac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573b6065a04a0a7323d24dc6457cabb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c4cdb0fdcfa964b4be0ac948d5651373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf79be72e4997f6c85a458dc3553d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ebc90bff8d51144b01e41a8b614bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36888a1f081d23fd1454fa648818c4e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c543f166c886c8d41812ee7d79ac186377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be9a3b2e19c26320dfa05020448f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e3111f4453193fa3ffe7fed72daac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b3b1beb6f3a843ea32ae4478caf38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58a72fcfea3f28152a7d109b7a380381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73f01c0313e9b8272d2305bdf887eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3ddf7cd7b166bc905114d1d319ae7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1587456c9e736a1657992729812ede7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30941152ae95d3e6a65666c41e231fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fbd5abf0b9fb7f7eca044ba87a396386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d135a16e745fec32ce4dda4fde4efb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa215f3733a99c7b4df49fee38752ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf24c41ed2033622f2e09b234c957389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c2c589150ed9e49675829fd221e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803ec97069622fa9f3c46331102614a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadbb76fc09f9bb0520a0152e16fa47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501345520b7e2b2c9c6204ded99679c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69244b8715da8e44f6b86dcd4c6243394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e99bb527acb5cb8a3b812fd5029ab3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66701604a8d0b62e98856c3d20a869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd43b2cda961d6a13d9d1fd77d26e86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aecc8049dc850e724c1d72a79a106398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de787d5d2653a1de80cfba1717dfbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3374339983985a8fb04ba505922913400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1fee6043566dd5aff6e08014cea2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6fd15f5cb5abe2bf0d3bfea122fd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e99939c9f7aaf85800183acd3afa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8acc99f6de0e412f2624666588d89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e0a6557e95b3f4846c1975467a562405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888886d1d94944eb66b8fdc647c817a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796da3174c845158111c01793e0790f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed4d122edd47ed2ed7b79ec7ce11f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f7b16b63bdb2ee7b8165cbc64c3d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab374b5ba03a3d26beffe6c57581a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da9fdf025663e991fd8f8f229550f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a3bcd8d5d3b898dbfbdea88a9b743412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1f2802669db803e63384ed3f7891a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff42249b728398f7e8b011b3184a54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f4850c58794fee07b99aa11e769fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470183efedbf20586b8d769956987b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaa248bcf94082960a0bb8701ab08c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9124c672633e0c3f13624a63b8b53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb62b5146cfc87e4c1089a22f5702419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2af0d76a828bcaf96fb844680e18bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c2de1d42003a138fd119aa267146421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce52da78486ae3de272e444b8b1289a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cab7240f3932e1b20f28ec6180ff50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6345c395a8b2db2eeb1b61a83715424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6597dd0612ed6aa7e0e5634236e6b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c2479ac974c34bdb571bc0c50d467426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8e0642aff73e1389211f791bde9c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea8b69ecd2e11ce7ddad4239a4d66f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b04834bf07beaf0fd120f29adfed6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760649657b5cf3092ff3dc3b1a37f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814f391d8c856cfd2974a70238aaa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccef15a742320ecf03e97539059cc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06823af3385d58a79b8274776e62289433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e6587ceba70d79a5e6f4ef12c2dbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b275439421c465e871a52c577709548435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd37954b07b1c5864066b0224136ccc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9357637492f3f692166e05e2f39b1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba7b19fcb6a0952a8114cb271783ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996b9ec524e17cf2bc1ed542d613c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56b729b5d03f1c4b33f6d273e5f70e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348ff6b4f055576f10d65a72861449b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d7fd6fdf5a896d286b7d0de81824442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a87c58efcd01c9e46546c56600110443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fd5aea7199a7f5dc4798870082c42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb7a43f31eb4a15b3dcd4f6a3b8e76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71456cbd505ae9f02cedb5a9629c4616446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef44c86470335789f2b48014857c39b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b387419f941d4c5d436b0721c37457448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344836fd3a14895082203294c91999ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf4cf68dcc6ec8959cb83a278e9b3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ce71523844ae035a094420cdb203451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01547f2f8af5b2c5d294c58b927fa1f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab52058ae60fcca1ad4029f209714f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac1b9fc7d78a92319d4dc0154b1c4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9a96dda4adcec7d1cbfcdf19dae9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78059810f2466fc1a56016e5d2d3fd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccea17ae92f4f11e050357ef786a32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec919884b06ccf55fdac39f29e8019a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99462b2c9b120937ecbb948f9c014b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e0929625fba4e0a67c7df7447104460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d81cc1aafd6c3f53f66b64c4b09c64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b39d72a91b23d202f2c1ad1139916462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df32c8eda50089d52690a4f286ec27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d608a1369345b30e47cf111bb08bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9d866566af0d9d65736760822f6df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5fe18d9c97228b71cd3ab89e6d44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528f002243b5d5a8e43eefc0e789d7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9db6d18c4215daa80693b91fc35c45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef6b8f1dc2d1fd556c218ffc32c0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba1174a716d4227d7adf1f0380d4b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47cd5f8f37a69f30efc48f63cbbe37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571101bcbb660667f7b039fb3a6d24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e26acb81b5c250ea99b4cbccc85cf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979fb7c9df8b39eddc3c4c0df8ba1b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91648fd1495ef146cd4ab0ab00d6d69f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27b9275d6797b4ddc3f0a96c4e93ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0effb2c049de865ebacd775b653337477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26355b4fec35120ab2dd66fbc5a4d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f55f026665125a35ccf42116edac7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227e500d452040dd80ea34a82e35f15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f4440e708c99ba13e44792c04a4dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4e41b0d42e7442f6bd8d8c92b7aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe110a662b6413c6511a196ec839a531483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc32db9cc102359fe0f3524780a42dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd56c945d52b169493557015cbf0ac9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4cf5fae1b3baf728a2741ed1ec97d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf239acf214b65040e0f2b73e22d5b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb872721d0fc8db1d76b6ca8f3f08eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d298f8c61fbe99e52a90bfd160f12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da0b613cdb0b7ba015e107cba704c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cd7649f7715f583073d30754be47b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9868eda6c949fa0d148c682955df51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9d957a2789d3ac3c9f791232653dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a15bae822508f7544299b21a97aa0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4febd783e07802e2e81b7eb0cdedf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f1beacb83d380c52bab04b24b9aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd071cd921a2ff5c1b5b5abe90f71d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07b5bd0fa11eb228ea115e74bee593498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b81ce172199cb887db3c973c5e4de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d38790b8c4d962774cb453258e9d71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9196c99cace52081ceba3112e4a81b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9458592ad957d0a4253dd203a3d4c94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bddef7663e5ae80a32c9978ebc2544503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5267ef7ab49e74c5cdc69209ee2b713504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d42c765a35c102d2ef68d9128e331505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dde7273aa8389c1da795ad41d379e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490cea1b1a8164f67ab441c3f26f6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffb27bd3d45e59a26923a966b39980508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc60e1decfc86bdb16aa8607635f82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1694fbd3863c5a2b996a6e1ece2b6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c2e3e5b48317ea1b996728f7a62ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6990b091235ed1ff346108f426688f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26953abe0ebc9c7027db480e33f355d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1e167aabbfe7ad6fb42808720302514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5276f1390a4f7ca8b14fc82eb417bd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b9a32bc04c918abdd131c1d9c1ef5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282c76afa6ce103366f98882937e315517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47255ddb397aa2b9844e79bdd3d486518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268876c330b10c709a1d6c0cdc096c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68db1682198b9e2cd9af44d78e4f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5e51463a03558df3573f22103a951521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d4c30fa5ee52c01340f06f56ea83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5654ed33282a7da1db3b3fda80a5fce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e06dd0b0428180661905c5d87de848524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e1eb9c5dcc763d46a0ea1f32abea5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469280602a9983c3682f0a0f4146ce57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f051c189c355742d48d26eb6c21b3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f0f912349e2c9cfc04ee98ab0d6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5810e1c87284f5a83a49a472bd30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667d46e626be1ff9d87f5673a02f56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb1b3b1f1aa8b1ee5e8d86ef2b308531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77616e4c0ef9d147bfb98f48f81b698532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea4f014ae27d5daae2e3451ed562a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705414cfb6356b48656af60edcfbf88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42355f95ebddc1261c778d126d0f4edf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61b794314e415977cc6d5c045fc06b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4823a26ff160b83a4af819528a23a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c745e586b75f647191af7025fbe5daa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f033ebcee147573912ab13c65ea719539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18b0a909fad11cd060fff0171f813e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bdb023141f59eeef2d8577c5e450f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79223a43db242966c5c482dc6f49758542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a2ed575e2f68d061c6c501ba0cb2d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c491f2b77c0156eb235fad1a9c949ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ffb45383ec650df9c8db8d65bac63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df2baed3b3149d3f3cf845559149cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f125ed521c5551ba81c99eb5ab847c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca016fdff813b5dee0ad4ca99be1902548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccce230219438106db85634e328b63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc8fca52b4b2cb648c3be3ba5cd280550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb510083dddabe91c21273a51ece049551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9515f88be6e711cefcaf825b84a7793552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f958521e5600f85c34c46695a67bf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd47aad9a6a4ae3b4ee516b31d3a660554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c452a825f6d6d2697a821ebc7c92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45ea72e15478bfd3c034072600eafc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7c7ff30b7d647884896b511014699557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8788da23a658f6745be8914b8a556558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c5338610f48fcdfec4cd75246ae0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ffac52ce83c92d8cf8d88abffabc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af0dd9630242144d84c4398095a122561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79020bfe40670717b63375fe7787f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d1b32c5bb37132c096e41e11356d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6c01e44c5b4fcfaaeec0bdba7872a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e00249f28aaf94122cafe51e6557a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582bba10cef65d575dbd11d2cb193fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37d8be03182691a08d1679ff87dd19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf9a287088c9773d97da64686a545568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85210080e9696b31502007e7841fa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d549a554639d7dcd1c2664e8cd2a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b525005d6d2f702712e16d523c0abff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a591b3fc192c85aa746a660f7a9abc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdce83b099b15605c9c0b705b301072573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546ce0c75ee98dbd03645b53d7d93c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4885984ec7d18d86438997022f222575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f33a3ab7fe8176720d263dc82d8e93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b053030313e631b2637b4d35666f4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3faa5775e42c49bccdbca81e63ad3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e801e15ad2e65693177434c7fbda8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdda6b6a40b5b9f1fdc78690cd3777580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f24254308f5da5f60e09889106047a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a498e5ec453d2e6e851216132ca13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc7cf8c2744dd03abdab18bb719a1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4396f9dc08a2153ecc6d4139b664b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104224cf165c0ebac23c4b587578bd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c08085753778a6378d7b14d90f1b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166c02e78e353fe2f4ea409aa6cf959587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839aab631a057088ad1bd3988dcaf6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a138c4dd24b9421ac09ab6ab794b62a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493ae2c9b651337861fb5bd8a80659f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bbe39d730f4ca1c8f02fc2eebf965591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9614d9d14b7bfb879cdaf2395bb544592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f413c9d82573908c7cf156b5eea2a8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddbf4e2802fcc9dbd24f0f37c2542d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51103cdf094c6f673597226007501233595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876f36a02d13c58a45f444fdd5a2d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1089370d9bfbcac997d93349b9fc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba6354a8a72324857795750f595c62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048d7b26b16f716fee40ecc6bdf98ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624d9faa65ab6ccad2bb64d6dae3484600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63086be56c8eeb34684795a4cd53805c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac248e793312a446de84bba0da90190f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d20b544e4dc9f4301b106873b4066603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d673cededa6f96da4638038d48cb582604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ee2ebd9d2eca774055eeeea58328605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29519ea1c07a8a7f96ebc42c001235d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5315b22f3a9cf0d6abcab36eff3c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e35851985f66573b19c5e0ca19a1ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245f5ae77d692fe00adf30f59a5cf93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94db292cb5b1e2463ffe67f0c0ef68e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431a607698fc05f15bf3aae89321b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943f3f958977f9ddc9a26922c5326a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f0a5518f54efa35eac539d330a87e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ec30f344abd8e81211d3bde288ed6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abfb93a1ad105c9b7b93ced44b4229615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7ef8e6eea1ae65443648c23175416616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd5aadda12b534d6472dc1911b1683617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad6ceef28a0a4ee7e6fb260a84796618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c55a225bfdb5f5d437a9105fba9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677831a0bf8fb23b8db01121aa10425620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deebe8b82942b0c8ded7812f817a56a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f5b0dd123038a3dfbd90420889f84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043aa693580a9e8aa3105fe6e99e687623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c5f32f3ed2e48a167ef4f3366b796624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664c4592b054eca49087ae8a29bd4f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96dd051149d540237686da5e495844626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0b4027bc8a87ae02389d94718c674627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eadfc0bb62406f0b27ce47610e166628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99329eaf4c3ca673d1f3e7b816830629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325039bd911d5480ae5fc076315be87a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70686ac8c071844bc5c57cb00131f237631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279af98aef6c08688e7b96882208985632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa880d8f1496c077bc15c994ef4eaa6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa4e0e58f96f8ba2a9b53be9e2b617634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcebb60854f9de882d6ab35754917d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4df00e007d6ef6cdbf87153b2649be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b0fcddfd878677cc06116512b96c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2757226511586e9e1c97b73b5f80dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b222203511b22fa1b806d5e7854d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c21d68fd842425b68c8f8d979cf40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bbc14446df03b257a51d46778dd08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbba4f479b6b8c9860ff39c436cf22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0434e10954f267eb3fe0364450a887643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0916b37d8cdfe262a69a74634accd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201d3323a510ce0728f8d0546151717645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c29fb154c3a8be3e2c6fb78ce59924646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612501b4c7f87390ca4b9e3f1507978647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e10c29731406ff6a95e6f426fe45ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e2fc6c34e5480121ccc4933954a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63f3a6888888927b91bc9dbab36ef5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524848752a79c58ca21f48f19b93def651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c00cb1a1edc2b29e545ebbe119e0d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60307ac0cf8af8e7596165c35819c09a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f08d6f5da014226809b79f3c8d1dbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1127025b5b5fdc986c429df62f01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6d5a54e742304d8f3dfbae2865df1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305eacb23fc2a1a5deba31300fc1795657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7858d8b2ab3e134d4bda3f4deac39c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942db2adb982420912d9e41e69e6bc43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a696215a33d761d88c64c80dc889660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc357b8d82897b4271bf9463393811661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae0a8ec16cb5d28f6cf8b3992c124c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd174d21dd10f81cef9bd1f15c1b524663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01d6b570ecdb40e8c0b4a2b50a60e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce59805f8fd29527e30c3d82899b07b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e46dafcb95800c4c5cf91fb2cdbf6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d3ae7614ada68b34a59dcf7e0c4fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b75bad40ac617a6604cbc0746fe69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5095253d1c4b117882e040c5d5d352d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeaf63fffc256309312dc94b55f521670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6daedcebf2f03e0f3569e2c82ce91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e28df122343a5e39d0fe3eef5832b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f3294971b6e55428fdc41b5a2624673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afce75926c899a218e318de780376e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7f1e461d732cf5254d353eb0dbe9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8927493fe941041e2d46411d3469f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64933473a22cdf32e747006b60790ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d568510726333c820d00554d000006678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936882f762a5a39e293e70145b1cd5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c51c9e2387ffae2ed49f86907625a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d739c0de21859d823552116ef54b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826d1f3f3648aae563fc867a29ecf98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112b70bd89421931489f9af97dcb778683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec293cdd3cc06c344a18b3e6c22a36f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0548b69436ee8fd2e7788aef062d6c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276dd6be1317fbf24cdc65a7c78696686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41297de91bfb302c1449f32f6bd52987687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e97fb45a25490bd4756735865c69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ce9e9cc1eb22880d009ff01365998689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2adfcce6aea7944906ab0eff648e21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184df0815e1e83953b8574535e25a2a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd616aa4f442b71071825a3de2c4a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30168b412a1430b7067066c27cab03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7e9dcbe26c478fade956bd684f6b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee26cad1cb24dd2e87c1c23cb57b9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b912cb14c537641f77b1e83449f903696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e24e4d7b1c9e367b5bf727b007b84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587693bcb337fe6661f9bb1c006b1b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e73cbeb462fde72f45005f9f4bf015699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eab8d256351f673bc1cacc8e3d904700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b226834a26ad7c00c33b0674648b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743189103c6edfd20bcce26711690e6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e741dffaa2fa61435c559850d4025b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3f91d6d432d4420c52404135a489c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4d27b38ec1db4b39e57db9463c02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e693fddb1b5319e3ccd2fd709043a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5256ba9cd48f6f7e7fb75a0230b295707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71897aa3816b9fad0a7218cff3997841708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9889ec36d039b373d6daabb821d4f19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482f6d7b11397dd217c35e974c31659710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ea0b64f273b6e877ac4a760cb8126711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c794507fe0e01c596bed2ca6c5a02d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e5606096b4d681bc3b05803e6575713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6881a80428202a691df9a6ac7913714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b780a466373802be129eae775a7c66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9523dc5572c52a518afe0d94e162126716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58879b348e9c76af40ec1ccca3ec6480717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0413c5307a075f2cacc30c533b3c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb46b34f3f7574106ce678787356b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b89ca6be855eabef3b3c106647392720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108c5ae3749294568fd154990fe360721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d2a7f356ccdae1d3c5ee93fe65de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d22a86ba4bbf05b5b25b72dd7bc7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93a26193e8bf44c0ba212a48b91734724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8936202e36aec199d7cd34454f196725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b8fdc23c67fac52232de0dc02c94f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38496338ec7d4ccf88d33a234f0082727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c08e818bd460da155aafb72da6f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2f3304fb87d7d58fb35f44883647e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f189bf203f0ef6b4487403286c91ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc02269116b39e432096b3b88077b97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31905aa1f03adf77796861b1b5783bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd5d22bf8ab0dbb5c12ec385630d82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26dea0d1611f0e745036d7d0f3cdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b52324b76e8896f21d4166cfc6345735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb6ee1de292f27b6642d09b207c9ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ecbfb914760414e0c637887e7d783737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb140509eb83fec657f9bdc454e9313d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1c091dd612fab62f276313a98672f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c94b370b2f9723704a8b9fd35bbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d172dce66f0e94a53518c07a078f8f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81353009a0143b5fa8fe565432f6a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1289422d18f85ad7f4d12e9971811b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7bb522a9035ea16576a873efa2d4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e749d9eff8204b6624b6e197e951745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e0ae18780cf647b1fd2a74a62ed2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e33dec432e6cdbf7e5daf90b6497c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cf60608c99fe00e45546e60fac541748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04d819e9630c2b821823455d329a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892f0bf2f3e4036f3ba00deaab471bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae516674a9dbe2836b8d8bf2a88207751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5034e93657e17e7cabff30e81bfa69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f33a304f7e3167a8afab31ddc39e6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360936de7c44bc8ce1144fa4a735d84a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95545b128206ed318ce2ae00bd8f13db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7a89d2b1707f07a7e53029ca05c84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd4198f82dcc0ba3dfb5293cf3a432757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171d5a0810eceb3ba2efa0ab6f8d666758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b446e515776b658443e773d5f5d57759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>