--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621adc5e235929d9b8ae673d9e90501a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeb1e1b45df77dedd40e47fa7732d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bf30a4d9e5b6852e687cd3dc992b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3953492dbb3fcb77b7f1d0a3b30c1404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f748b2c833a0f0322d21ac10cf945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe995219929b3177736cefc084caabe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a9e69696954ecffa75a1b24fbcdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc0b03b88a04f83fe68ccf81895ace8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9b8271dac73b0f0a0a42f82951beb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b48585e749abf02f38f9fbd008a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c88e08c9156941a854f144bcb5adae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112427bf80e6439bac57106b85f5f06012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eb2e63e856d7092a81df3d924d0a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c73eb86cd33836cf9aa38950cc44414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42eb69ae2356954c40d64019ed1fd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761cb79c639b571ffe7396fbe4120cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58bef9f4ee54ca5d62816a89206d6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910826bf8e43079c14471851e2b38aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091cd3fe17be668262c7efc0cea1d2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4691db6c98dac659be5ea10add1792220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff22a932da2d6d7c6aa27cd3d1932b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bdb9c4ed16c8bd97b9e295d9c726a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be286f45aedb08702d43b06021a130fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa02a47989001baf2fe30c0bb999a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c88c48b484deff8da3a0f6f89656925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c89026abb8c51d69fd502e036dfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848052cb4c636785d14010ca00ee8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf92e33b4eecacc56fddddf316264928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861def9567183c72b1dd43052107874729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671cfa5191444203b1dc0ae09d7e41430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fe5bc2d3338594f8fa399459e8ec731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43119402ce0d66233c8bbeb4c425214532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a3db86aa98f47c15570acf887917433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61120ba38854c32b9b4eec2c4185969e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b07237319390d9ddbe1dc7827fff035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663d3ee84d3c6b0819d04c8b2ae9f2836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfe3c44b4737fdca46c9ca8cc5b9a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aec3037380de624394ea24c55a34338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f3a9dbbcf0aa7df79e72fe3dccd9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89bb22f5c9913c448dfcb25f180c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e2507f8a60d1a728b630e1af634e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec6ccab35cdb901016cb7b57815de142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b794ed734652a0a4af8a975d800395e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237ce38c6d0b5780705bd038a1892a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc2fe07495224e907568ef3a48962945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2593d771ff5726e9c6e7a830a07ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07885208bea2c96db98b2f36b84700a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5b669d679b61c5a62314946f878f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5d87f79f475e60385100966aee9d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ac229eb3944ca5ec80a89af3015e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad98315100c24f1e20911a4b5ffca851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dd701b40de574b804ddc05a678a8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a57363a0888bb315841c06e397b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67be50cd4e7019d33b4ffd44840b0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00ca80fde7e2d63f763f88a37644f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dd6b733d2720710a0475cefd318be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a0edb3f7e2783b8847407a24372b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636be6e26013af4cbd8e2a149985e6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d6cf3a620b6432fca513301e312d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195cd08a18fefe35eb9dda0a4cee6c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e36a865eac8b9d9ea1e6672f3a33f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4199a080b81cd62af004163761c8b3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4408cf31b9441f7952db1a3284debd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc35888d06ed39b84fd8c55620c2a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e237d64f195a3d812efd89e0ca18365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2ca3e4ea5dcebb0a97ccdab3fc7cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed0e974c49604c2d4dc5b4334d76867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab3da8c2d9b6f203179ed13301364c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff9e750239c5ef20ecab3bbff1b74e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6979702b34c5caada81956635479870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d2fa2f620d96e4a6dcfb9234ab5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfb187a8a9b9c41e4500fd1b20c05f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e14560d4e8836f30fe5819c206a0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14031e268f1d7680796945cb9a2e0b5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a781067a1e5e11aab8c6cdebedd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da633eacb7c616def91060aee686567676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f977d0e6249253ba5ee3850b41e85da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9540bf46db78a6d8e518372057aa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b5708f4865a6d8aefcee4a2bb83b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d8fa5bd44cfe39cfe99d747f1ead380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee17965e61f6a547d42a8d2a34fb7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662430dbc9fc29d03102bd769718e21d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3e3586d141bb989667dad421181b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da57f3b11eed7146c3f0af141838e5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df19e042757a541982be6150a6e8dd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb78a387e9edf2661a75372fa88e9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130748833196d6046ef7913bc5f826287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4e7a8d0440cd78e96b80036f51f1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c581c95cd8d8456c0992c5357f276f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691384124b83850b9bc6dc66e09285290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92dc3791e6213107209d991ff688f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b9a2305cd61c272fc9b4c40ee8c2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e28472b25fcc904f2d32854e36fce093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afc9ea6536a486928912bffb965e3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533ba0b9138ef271fb9d34decef6fd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242e4ff2219097f24cba8c72218831596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6d9baaa705d67de013de781888e3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dea88f7f302b8aacadeb6331b8e2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d887dc42f0d8f092d5d55f4929957ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954b94ee65736ebbc8a3846a8a48605100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd6ffa6f33f5989ada94a9d41eb7d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acb2c158b1d6483323e0fc76b0b892102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca754b18f6bbdb46eabf79cd322055a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0c1d8099bd4d7cb901d00edb36feb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eab7d51de2b283c9e3807e1bd827a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfccfe9155935d365c000798ea2260a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f090ff6863ed98a4261e7c27dfbe67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0e60bb7f989c5d87c7a98745d43b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912786c9dc630a4f0e2dbd831f66bc96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f205b21d7f055133c30a1c542d474b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18ba17e8c355cb2969f66ba887890e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6932d471b630ae98504c4644825417112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87774380d0720c0897a3d1248f854b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa45d53d574a671f56c22813183cfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c156ef484d2bbc1716e6bfe921776115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b138c25ed82580acd2ef3de078c28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0902bbd98c9852157ba3a95fb79ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ac3c77a2148e7cb48a5472bb9b13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505e0c0b1096042086b4861a1a51687119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f902033469e8d001249785e16fd51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf07977289eb790d60bbc58db51cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4494992f169bc57df0470ad1cb0ad91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e0a2eec2ae5e669e377d76e3eb1e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e7c6b34b12440e1d5a6f8104681e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a8ccf29c94dd185562531eaa5fe03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df688b09a6588115141ebe7658f51674126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943339ea599da7195ed4aaffba10135127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf53036813e517259d14cfac4d6e52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66207314d04e5b69a0963f87e47b0d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d9577be101a8545d65a86a8ea1608130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca1b0952d6752cbd6ffe03ac9b2a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a609e219e0729e989f2d80509a61c10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8f9f41da826b9b0f19311cb5981a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a60cb73f62a9b054fe99e2b0677b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522be425564ab3696f838c8c9ac2d37b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb3ef217cd5cea202483a496499732136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cfd1f3c97d5e4fd2002abb44a750a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb25a28d4688ef56004319b5cfaacb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c10f532d8df52c968d919f448ae36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c913fa17f86159b744a130f1931a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b12d07dc3edae4a0370b368ba1a0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5b7461c7cc3ec674dee3288fdd8ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dbe5839e7051f6e307c0e9eb28515143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f7ead68fa7e9d322d8951dc1fb509144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb55ff7570f5c9af6342da8b410c820145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b0e590e7946d78b5f8ae1da56d249146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701e0286389a8b22e1fbacbe7393ae2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5f239888e905e0507728fe87a30c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3406aba668a522a2b09d81a0faec95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec00664bd23087a910c2f56360339150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a3fc758abee66ce9ac7e8627c8fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896442dc02e234fdadf7984fecd15528152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d2e92f72da2c1d2c9ebbd4e09df28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cb2d203cd76001048b834064a1d74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd39b82e5d3e81597ee53849e6db0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf67cd6c6a6d7af817e79b663c804da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa968d40370caf7a34841f590ce6b8c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d4f614728058dcfc8bce0d490b2ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a106f3a640046dcc2e2fc0b3fc37f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd79bcf01f583816a0e692d751be23f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe2d619d298f7afbd517e7ead6e94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a7abc06fe76260a4511cf17aaec7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fba95b646309a453e98a24104aa46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413726142e7eb5a2fc3b6c208e25f530164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c2c02a9f0b3fd080c86d77fff06d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bfd43dbd87ac27af0fb780025cb2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f61f1053e92e3d9d2f7233ff27dc85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00a3a11a5e3a2f0e510766a8dbba16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ee499345521351bbe388d3407ab3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047000dfc17671faa4998f050747127f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc691c7e0453a4786c3fcec92d9a0b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f9b005149e03fffb275b6823f9202172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98d4c37401a6b9ce03c7c66ba0b23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667abb5b79b473217116c561527ce7e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae031a95d7debb5271e3432716f92c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3058fba7c70a344186b583dcfd0f71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ec5d566da3a5799ad7d1180c6229177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1154bf76aac019cc604b0ab035be7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56709136cad34fc257b1b552fd188e93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197642026abae7fcbd0021e7d23f2f8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1d5c16dbf2e01327aa1f817d5bb7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6ea4ce5f43b85a5e48f9534323872182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ac9e6e88768cdb0d67e141cdd2df6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93f704fa7e16c044f28619dda01ff7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef4818f71c85d96fe289cc66585b44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fada226de487c93eb52119a96aa568e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74181df66842d110edf495d2e241240a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5aed78e6e64931f25a65daa28402b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cffeb2d804510734eec55d47d51642189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4329d13f3bb4dddc8b679db8c1be69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca966e9ffb92903a266b5fdfd2e4a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f122805a35b3d7bd29834d60d2fe56f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5b97b67d7984fac736e1177402710193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b1ad351af5471c2c847a7e7d030f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7de957ecb6decaa0e88ba865443ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8efb5107b334b11e24ea3e3b767a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ec54f3ff9d98a666cbda1c7f2d27c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ec346993c7035f01106d6066a57da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf3daae62938b0c6add4e17ba94e2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5907bc12e7f90a851188f3409e43e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcadd613b48e81a7d911f2147f59b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e742c5bfa7f926db7c5170f1b0b46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceea922fb67559b14d205edd0963f28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45baa7b7f00b9d10e5b974f2a197e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8d27e7c8cc7a3c75b377ddf632596205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd307155173d3079df9aaaeaba2c02f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c79633d27c2635724205e46994a14c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d6a965fc74806b43025a8cdb28767208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a9ce1076448fd3e194cc0af105e2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec84e9503ab56c60d4ca69541e9302210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8315f5d2b5b72282b6acf3afd8a371d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e04111be41f117b027284427f891b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bc521a7ccb83f5d86d4a2c970fd49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ece3a53276ff5e90ad4620e62c3ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7c0cfaa19810c90625f88a120a19a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b678753f00629e7d525612e97aafc9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712bb91f3e237f490267fb7966ce74b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766031cb8964143a2aec32b4c1e14e0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9381043fb252dcc9f6ba57dc789278219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779a04dd938227e124a0eedd8ddd15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c67223cea5c1c75ad63706761140c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284951a2861662159df021a832118509222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390291fa09610be1fe2c6ab3a786aad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7c871d87b302439c90c43a1b2b276224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dcae5ace1ceb30b1b6b6d7f0a6aaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc645b1ff75088051d183436c849fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9a17fc255a81e9a34bbd934aff021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808ad2f0d0e57b8695c99984f4c2913228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34432b3eb4993ef823fbb3a1e8422b59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb4ece160104798c7ee1a024b1c26e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefeafda9ba8767a5457b3e561027dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891cca9138f8c2673b1ff0c83b30252232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516644873e052812a058ec097a730d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3282e3483ea1c06a6f1a005f1db370234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e5cc5b3c344fbb17ece23a14f510235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ea4e91d31f943a91f4e87f901ed4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06b6a84eb11eb82b42afb64469bef2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da04ea1326cd3ae0de8f891aaf945238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b9cc20e460e75ad16c7888569f658239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a20368c4b8a8eade960636b312f5a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd9a1982f4522f5755a9d1175d90b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7575d3b75421b5b69ba10ca368b9c7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a7674030f0176f923b96a0d186523243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b00fdcabfd8c89c589869a2aba00e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd3472f4186ddaf609d24c7ec238eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a357f00d64853df34cb55ac3c3709246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534be874fd6868fc55786b859329c47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf0caaa110219af2ea6abbeb37a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b18a86d0ab47d4ae7db03cee70b86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e7b799a9a3dbd5c548e24dd9c5319250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28c2f26afc0070b05acd55991cdaa9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a4fdef5030958ebc57ab4bea11741252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409f96b4801b9353d49451d79bbca1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89083f6f968ad4732654a3437211f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790e3077ff64b108f5ad977d64fc991255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705991067eeb0b94b94780955bd7b1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2b9b4e40f3814e705095960e96a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ffac848aceea5d4d6ec61403ad0d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12038273ac433af9e964c23f7e72a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985e1a7d49bc2b1b0b9979c03720e6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dbf2a94a4c801c694e98512094b71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdd9c03ff2dd82cee5bfa5bec92498262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e96b75a54cd0560f7f5b9b9d7601fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6c5c96f6632c804ac7dadd0ae2e58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67810df878c061a90089b5b2d29d01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d70a82a8ac65ff8e080406f8bc0ea9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb596b64430664c9a8e855ac48240f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314b27d30a3136d6a2fc0a19709f45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a19ddc1cd765d924ac3527739828269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98154be0035950025a87534a6a3790270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40a52184177c3b3288f54bb44d6a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173d42e0523c54a1f93e84673f6416f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc60a7aaeee83273f564b5b2b10c89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcb7d6ed373248ebe524a842bbe9ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ae8a1460ed840420d879107d7c945275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a4179e3cf8463bb41ff8b258a5ceb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e55bfcce3ca1e0b77fd3a051f3708277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d65e06704e611599d7d3656e8db7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a68d35fb8ac65bd0443874c5653539279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478fc841f021b0e8d8dbbcad5f80cb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cff28a2bdaed2a15b0f12b60b92d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a262c977d2e4477eb7cf17ef175c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b49cabd3d3baaa63edf323a5ecaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e61a3c39d3993006b911164637ee1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85250a0837f03432b58a88bd995c68c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4b8fc57f8179b063214cc01a4c12b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a97d0f9deb925c6e0298c1ccc6450287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cfbebc43f98ff2ccb9f11793435de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad7ba255cb7f53039feb2c0162308b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6b524dae94af8cb824918b6aa7f75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26605b2ce01e1cb842aa0fdc83c338291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f4467d9c9200fc216507c1f4b8a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e61fec035426ec83fcb807d786c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcccb7b97c48e475eefd6a286e42e94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d08cb2e5abaacb5cb48482d8bf6ab7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c38a3a84711406cacb3c0ef25785e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fac7622c707d8132d27b9643f6215a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef03891752651deb1384915fb634854298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b39114b0719a402c2eedd970958ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb229c8ae94093861be575c76d7191300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f465ef1948ab2db0db75a1a078c3cff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b0b19a542dfed4819383a5ab25a1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f5e4771680310184fd14d7165233303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15facdc8de9a006f31d98dbeda807e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e221e702c768ff7cae51303dffa0567305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef68870ed520959751fc8c79ad064fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10a6f72af5c8aa9cc29fdf3fea490e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669cdd4756713ed7e5c557850b29953308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e05bb7f1672edefd1df69f5b1ed372309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9a76262b6b609b5a89cb9f8c5d6d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf26e190d98e52b214a4716ee991f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181fd93a09007e06898daf1a17c41b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e94862866190e2f6a3a857dc6420313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bcf4b359b95a43390298b01423d39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad45bc33b1891b31dca1974404217e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f508a27c569432603a514668d6b2b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc83ae8ec73dc520e401e358007211c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f5a30e79e9850595fb30d50a13d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418ad099f9304099aa6a86d5bc092b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12000cb0a72d185bfb4dede7ee32b77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94dfb5a4b904bc8a502b3eacac87c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48167936c29c4ba4dd49e4d863c6b1c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ab66ab59e9ad8c412266b0cca8027323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639b496e398fb44067b0a5eaa2518c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950735a8b7e0c8a98cc7de6a7dfd01b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abf285f32df0444c159e1d7f9a8fa8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc257abd868f936f904489a3969642327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde2062b7f73287d75a473fbdd2ad43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659de81c266f0cdf738ad6713921112329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe358414ae394130d9f22169de81f4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df52621f9a061927e1e974a93dbf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07655dd0e19b18aacad1fb9f2ad164332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e1025c2c56327995548e7b4a06bef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75ee816efce814f45a767997f07c55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c30d2eea2a52aa7eae767d44c3eab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed31345d56a00b75e48c81bd3f98a5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd42388b83ff232f83e3160d3692b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bd406eecc3c672f98aedeb521d9ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575d6533b1ff1333e4b738dedbf9a94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d54e0211b70ce5ff28550ea14a0026340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7233baa7325824a3878e41a7fbab33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8a70cf818075da31cb2555b1844d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d3167a01496621a99454d5728f287343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06c6e2fdd5e517cac75836100649c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f022b5dfa1048a80742011e777735345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35af65b1046df65b54f72fb475d472346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b09e41058fbb0ad5bdd9653d23af5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a2a075060987a8e032570367dcb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271287c9215a6dcaa2df47aadc18ff6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e145a7c175260979c6dd3eb4739fab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b078e75797c0c3891ac229c15756ebc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d50aea2f4e54c36a0170dd52727b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926557e1fa7a82c08c58d45ee323eaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c5bfc0a984d0881d3f80427011f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff43c04e1eccea7f073235fe2bd7bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05c5bd49d458ed866fe931faffdd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee5b9e6d6bc292d201a6a9ae88552357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c082eb1c68a4cb30c98813dd3f29d94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793898a31abf567bff4f188972739d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e950b6e5aded183538955e63e778a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb6e88d517118bec5cf5820e4095ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada686b5a52ef697e9275be45e6e009362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4281d7df04d45202fdbf6fee0b1e5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf71233d437c46a9b697021d64468bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b034a36c13bc2b6c537578e1597a82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b3cc7e2db396ba8ff236753e24c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0ab817cae6b85385b220c9c0bfbc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eb50376a433c3d99973c8713f3e1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d415c06d8cd4a169fe5308b7582635369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c078b04513d64f30dffcbd1e423e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57813fca3edc306b4f3fa9b4740c45f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb8886b32d352ba1677e2dcdfa4ee4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eacc29ddf8662d255e15922282b63f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd0eef5905cf94ec65485ce47dfa4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057989ad30093fa40d6dc16b0a59773b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e781b5888e6dfa941f3118210f7ecdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e4b01e32013c4db5948cb2094432377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b039044ea437e3901b15d130e9bbce2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a5f6298910baf933264ab13673b7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881767b6df0be584a6fe7674aaebd3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a997866fd70e3c537fbc491206be75c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc46d5252ad5545670cb3a5b5b0345382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b84ca61da72dbb47a90237f0884d98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b3c5bcf136d8e0040a7a4932212d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead7694b8594552701f5546d88882c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eae60cc56a979b176b3becc845866386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0cb04e1eda40c069d12cd0f380840387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a593d853d2b8694cb4b9c6f771b381a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa0aa5c087c6968a549effce0f9511389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57aa22333d9154ae2d8e334d2e2dc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed045f07f0fc4cbc02d598dd4346d25e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c8eff54abb1b4014aa1a7d1f55f99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e67415486bd101ddd36870f19ac82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db59796876422ad5def1538186a640394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992ff7553f1f9f218427821ad8d8f27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6375720478ad10c80225b9dc0420840396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6ede0d89248bb6e579e390005a395397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2eeb48d8379f357c7f3eaeafd4085398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a06cc2b6970b73a127a814d026b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4e4a3e5c393df51dc6cba80669b10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be837d53675227de7740a9de9a4f58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c73c8422e6e7a0e281414c8ad365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57e2c82045e6b037315af1cfb73d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af21e3260cb6962ce1f6aa177d9353404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bda04aa04ecd035399b8210829c31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342f6dedcad2b566759913bd7855f31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f86e7790a80ddbd636a8176df7539407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff41bfa97f4a2930b91618e503581ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d24039330a79d2f80c1946c62ade409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33100575c64e6fffa3427106054cf1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e92d08ea85358f493405af4e40767411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce492ea6a041aee6b68360af08c62f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fdd96eb9c1fa3f9301e2ac8bfb7a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6be1e83f911ad41be023cf22efd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46407f236bf3614234c10602d4a443415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a549fd400d585533ce0f5d7032c27b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139d68f2847bbeb4799b3bf2e32e6a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b6689c7b2ac3619e3d4b398ad24d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a1c10a4c806c8d8133a2e2f02ba00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655138f612010089dabc1473106e9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2585fba17a4a869557b0e62e40a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19246401e5520f61654ca41ffc16e60e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07bf8f25b17ea305b89ba2a9758e90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe938197192a675f0b55c3e864626494424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03de659ca7b53221a2030b32ce7c68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb4a41a8389a83e5313aa1b9c87a51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b34c95c231e9f2c74f5c494487da36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f11f961c72c05ef41b787ff9cf486428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9d3a6ec46bab1bbced612ed732b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f266afb3388bbeb142f1f46f547fe89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bf7ecfba477280e5cfcd571863a20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be727bf5073231e0830ce89ef2d1104b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6fe8122e4d7c41379570de5fc12a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cce90252146a31dcb44f79317a4d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad62cbfa721689cbeefebc162f5118c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1ecb26942c7f4a2ab899c0bc0d49c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882abe8153de04222e183fddedd453a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811409e04cbd79127f0d50748fc2fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4fd33b16adbe315c3e83d356cb9f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ae8d6fd7c27d62d6b6bc48d653b22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a2a04e563d8c9ec02382c1f3ecf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d80bc89c481d44ba902b976eae6922442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d50336ffb59ebac3c1d9003f39c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf70fa04ee06045e41b7da4c26ace84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdb214885175d5aed9226873e834d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015284a31b7095eeff79d615a88ea85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfcb4f8fbba0b584c59d10569bf7bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09548e14ff9d16c1b45d3eac6a1d57c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da91f365519582ed80cb8a0bf0a4e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fa15b179ed7723c7ca87922bc63f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583c00aecb43763671cab551027c704451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee219619e42f76e35e5fa0a7623cff0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b86bc75b12e91d857d9acebf1d4a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c15d32f05b4bd4f64036d683caeae9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2ee133cb59971e4f84db572591c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9ae782de44dd1f20bbbb32b5e50c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c0ddb2e4dfc56206cd9569ece7101457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f826800e209d0890212758dff5f54e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3fb0c9404715d7ec37f5f743a772c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8c9c6a98914ac5cf98617e34df27b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b50954d1ba2b6ad6d496b125afb7de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb48131c3fce3e8efc79f22d405a0c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb48d064e13104dee210f5a2092ac2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b057767543218ef68744e00817a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2ce002351cf5a69b9596f75e0b8be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c929bb0140d154e0a71a718c0418d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832966e9d5f26eb0c1ff048123e360b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df09b2bbd075ceaaf3746ded54a057468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6acb6bb0ddeae7975b8ac282c81f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161962ef1c07c637460a072b74a910c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a4a6a02597b8d4a4acebfb5cad9d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeeb5ecae0aedf99099460c19200a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c7f87eef399b993e829dafef3d791473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2733c7386a25c643f3e2652c8a7981474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d4735a2be1e993a37baa9de8c7c87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca41c7aea18b5ae2742518b32d472f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b174ccd30a2fde2863483a017179c09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b36ba582622b1bcb179ef18d650528478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a843466195fe899283c9abb5a9bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7ee7b2dad1f932c5c10e86f08ab16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a42a537ad53a9fcad2e12ac54b7ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad9c9b2058da89e4a1788975bf001f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe9a8fb067ae1b9f49b1c5c78f8e36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f48374faec35f3f127af63c41810f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aad122805d34cc6ef735ff2d5437c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0cf058b05ee8d6d4130a17083278486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a46905278b511a21c9baeb66387f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129d19b426f40558d5850eba3d9e83d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a3c9c7447c8c6287e1a7c6d9e5c92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb2ffb887d88d38d9cdaf2e85ac8c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b212d4fceae6a7506436348c263be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f820e2eaaa5508b23bec49bb7b0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b93766f6da51476355234a715e66fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733aff32be404014f517569c3d60603494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aebdb2bcffde5d134b374029af382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753694c1d934464775fa3a013fc24391496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e468aa5417bce078ac1fd0707b929497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd5b97e0b9be3933e9d599e0a066e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951887d78ec231d2542359505fab99b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09f3d1007944cfae20b7e881b842ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1896eca09810f63ec1a24d3fcbb146501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f8f435802fc495055e895af26434a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8396275ac88aef402027806f25dca33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b61552b3d33954ab708a3d57478b6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e59ee92fa3dd325f567e13a5ec7e4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6a25936f73a925fc4f88cc3dcd99a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb07eccc1019ae4aabd24cbdc6ece9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb8dce025e1357627c7861627fb697508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052a76707dc6b14a0bd1675e8604022509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f08fe8653ee644357a544cda35f970510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0dc4f69349cb980516e5b5ff00ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d73a76b7d22fe2e5bffaf099d105512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239d706d0fb7c4a86873d02a48ef81e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8462a8baa8ac80972adf860a99ed5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9e6cf5784ea4bb4278d946c4e2098515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432baae5ed7fdd36f626fe345aa20a81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac6bc5b1051e0eca64fa49888dded517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5230fc80cbf276641cc70dac0bc4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d6dd6128a00e3f3dc2d2779fd002c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73084c37d628758c0b1ac647c5d6c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5287f7eac857e7352eb637d52fe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9e2d7339c9839d615152d0d1be032522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34444d1aca168b9c2a6652b3d0dfda1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad774f10e5febd1db590a035e749553524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf10d490d42eba66502d4f3de61c53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7c0451a629124422cfdb192e877c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6cdb9e778f6c32939e7e3e48a0ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282e412705aba44a0bd1befa7924d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c02c8ec6da94398ef1c15bf73459cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0e970bf5e9ef39d7d372a470ef9a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c620a1e663fb3a60c52e503f922c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c412cf06afe5b27d31ca9832c122732532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eef0df0888b81a750cdf3b97f21623533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffed822e8925c169136f3d80fbcc28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4592c5d6d18b3110a8aedd04f60de9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411798073d1e37229bec2afca22ae87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb3dfc19bf7706ca65489df3bf11eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf467a6ea1416ed72792235c75f002538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36464e78f59030f25b2e5e002868508539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885d8b197c803c3b586befe24eff9d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c39213f2f42c587c1fb8dc9436e19b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a175d1bdbff4fa380ef8ce214ccba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe5d1b19de0073f957b257d4fecca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c8bab3f760f7ecaa0b6ae9ad60668544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7f811c436591d791e1519e3526ef9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351932b9a5aa06b3b5110d2d43f50012546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf9fbb882c67dbd86d3704e5a2d7c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b159ad32ce6860666762424c5c51b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d7bbdba2390fd3427bbc301b2b22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0b00567c6170761a86ef5d218bc82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035abaa48ea2c11198915c361143bd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c645654db03438fbae9c78e73d399552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c59ebe11353d0234bb4ddfd95d9f37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cec91fb2399973149a5e0fd5054a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a4f9cd680c6dc7df7810f1d8a6aaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6c72daae49d38100bfeab9e24f1b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e901bd07851e895477a3873d65a6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9d83ccc5261be165270b4d1ea5ca3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc96f5d31a76203c8f407e667f2b56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655211580798ef98949420f8119c24e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb201f4b5195e9041346185efcf2d50c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5592e724b4b3f0577babb681cb6fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57402f7dc801957f536b635c5c58db2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50588dd6c97d5b9f804b974407a468564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afa33caf4b83f6f4dd91ff71e18256565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f1a7f7874ea4be6a9b0551b0b0add566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe387a3dc2d6609a9901206c04767e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f556a94e3899485246bf9f681d7a21b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff76f9586752e93feacb4930a4c406c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e6ea93f66ba38e11cd0ea4c5d788a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb270e35c8485d3cf3c19b767f1e6287571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95bbfc027b55166ca013d35643cce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b845da6141b38057c6af7330e50c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1784a5c1f941e13e7662a07d0a1cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b91d4d3dfb5a4918e685009841d37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe5ffd619ba89389003874f29dae03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c40f31bb9c6a30a5b5a0ad215f7486577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d41ac7b3601168f0f44c7acc1c889c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d2333cf54f600e5da7846af2363c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dd3952cac0a89a5df48a616fbf164580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e916b1d0d7122738b4ac6cd91e7629b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6670fa425d870b376c1b749c389b9e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786b226447b69f08ebe150548db3a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378fa8cfd11467bc31757c034ec968b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f0fc9bb4d6af5a4eb31ade41017f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071e0785a63c8dd96c87ca11fd4dba7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acf812a0f8cdd657654bfd8068c0fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ed13347cadd4223d39ceade41a24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b15d9ebc0e4993e15f493524b4ac44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b06e21a1612801236fdd9386bc1d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea431ce5679fb4910b11b7173722d3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94e4678fa6428e759aeb91e89b31e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1e60f768b15aca23d0ea4689b7be7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b09bde5bc59c9c26607178fba8303a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987edb1099b074b10139d7223686d6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b42277fcf300678ea67f84cff48a2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c97f0de57cc35c86627b328557c73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ade45afd9bb008df54b45e8f0539b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795071c6c15e98d3900dcdcc54b3db2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c46ff9e6bef5d63b51a4d2ad82f16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca8365671842df38088ecf41fddb58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14c4346cd1c9479ee49ced6f60ba15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c3d8581be68eebd64b80c0ef77305603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c63d767443de8da4eb2cba5590816604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a786b66a052b0c53272cb93f942a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd77d5e6b454eeb887ae8ece9eeeb59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4539fb98c6a02c52790b2b5c2ec03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faf7559abfdab913d65e6b91d00967608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fd76f51a8084378b0074fb2c6f6d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd229e09522afa77d73316222a789610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564bcd138c5f1f36faacfcc195ed855611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e373165d6f424732d554e6647e70e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d41260471bd043f60ba34137451d1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42480df9c5ee90c66dc27007c21d8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fe909c9d18f8086579f4aef90be86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcb15c643846b25afbe665f18ee324616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9ab51d235559d1b944872c3080632617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ac33d77ffa5da8f980997deb0387618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00056a562f908a18eac6f4ea2893d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9eb84a8838e3d55679f075a9211e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4affc382c679d0b8d52f9792fe31c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6946eca1de1cfb96e7345fed528f2da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c638c8428454339b87eb6d511e233623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ff71e297443115b82244ac96168ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d900c32cfee272d0412dee5674dbc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af4c530a76662bd6ef8c9eb19ef36d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e5b3e5634e8dc018683fb3abddddd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b9a9ab52b3382abc00fdc255a6b49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd91a8178f6734e141dd77cd575220629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7e7041a3626ec556b14f7b577889f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6862cb140159266e2e11a72211f6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dadbd7c6f9014d711fafdb6e80108632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d37872950ecbf14e0149505a53ca59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9886068f62885431d3f1b7f530c0a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4bd3c2e55b409425d3dec49a03322635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2466f272f496aa8754ebf4a129b30f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c125c2f0df91578cee2a3c6e89eb3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe40ecaab9a14b14b3c8b5fcd8e4fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb8e157545215b67bd0d266d355016639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ff953501c55debeff7f90fd8ff4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b61a0b334ae33ffb138c1933e9d3c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bd00c021076c38be3bfe46022e90a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5b33e5d43257a2a409a71aa58bc57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf94cc67868f1a08c8a592403ec0dc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355d5b1c48e83e9d2916e436059e33c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a99a9fd7d0c2216d92d604c6b7e5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b2a8765811fdc1c2a061af17ea1ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e392e1003e28d022ce5879a3526f226648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6111ac70b1864ea6f14710afde0dc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333474068d7ca46adcd4004d4406d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6b5f67b410e905980c899b480937651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b35000141f454e9a6e1d75667ba3c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e12fb5d46a88922f41f004be771c5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a7d570292007d7c25c8aeb9ec4527654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66266e8f22412962116324bf188605e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d1b0b07cf3e7852f2e7a4dac0adb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693551a77c4f5affc590861662419ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583304d6a188ced6c60c4a8da3823c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd4ba0429f66f572f23be1d9975a51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885e87e3771ba28760879aca68b6102660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304078c80106ee59164acb9d2b4193661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4754fd14be01a2be394a0c31d6abb30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61543e1c8c74a3799a67da9b9202f46b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d828876a903e776bdc6e955cf83b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949b3ec4d1f1838d11fdacb65b97520665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35380109e61ed5c2e646fc52875d4bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbab9aa8d5243d3763167eee73660f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55310d1ee24bed63eae37b26e303bc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc51482e3ad4c18093c102c04887b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c04cda0a961e686d890b0fe14c74c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e50931eb2a797bef1f07646116781671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d42c308abb09360d1a1a2b42eebf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3682d9d0813643238b307a5983762673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf6e389f35306c0b9709aa42d7ecc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f358a953760ed53a56e92604f6975675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ddb1c9fe089144837a5512d77aba0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a12e81900066873dbaf85331d44eac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b3d94e8e2623e0741d42688b7b22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6ff28e7dc1331cf5312b8cc6533ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825b30fcec7cdda8d9bd98ba1ff8219680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6fa37bac3aa37f22a4ab3713bb374681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7b3e2ed95266c6a77ce3efe1f4810682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d4a862a69e02622d8510ceaad5a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655112fbb0f735d1d6cfe8cd41bb409684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461688eef43dc5d46f27ab065633772685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672a541872836cdcb989541970cebbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267978218933bff9bc3720f2007d37da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0b3df2db1f3dc04601455ababf9d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1220c104885646886fbc84c03d87f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6803c865195ef3d35b28b5a21ef871690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f81416d6640f93ab3a04f63d8e88f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c355aa34e19fb4ed03d6c9df37d38cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab612d94698ed479ced8581f0e45db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d565216faac572240c98a504aeca929694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f05c4750305ecac787eadd23165ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e0a3b2172fcba96c88dfbfc13456a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57de9f8f72d4ddcdd0a41f265b24b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593f2bba9cd6b5b408d4fda24cacee5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9727c77b49170d32d7892c4fb6ce6da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d76793066c032e017fa19721e452e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00130e52afa4f589b53dbcd84b9d81c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82f484f806afaf5e3eb1cce5098a04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf582bbd15d5e4c9e6755f892d1ee4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e32d5d92a3d576fdfc73db222053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d776ac53bc04a09a7b648c22e0bcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7588f35196e4f0b5c59d94345906b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16403548c11afaa74f4b57aa7cbd23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3755766e72dfd9296a5ae31281059708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23bc6685c56ef8c59fd0ab489ad7d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00276cdc0f277580b96d0b363e43be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cf290ea3a68df1ae6adfb956f9d05711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f5dffa6b13e71f161315cd20798f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802a2505e97059b4aa101f26a3436b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c4af85b8aa10ea05fde9a7a9d4704714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec139ffd77f9513af921de2eff734cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb427a855bf712fd4db092079864d14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b006434f768e79b0952c33b838f68a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd941736bdf5286fc443751c7c32481718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da9f1270d442a6abbf37c75edf73b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f2a230897f7aa2a65866258fb5e7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e0ef245ff92b684446877d4e0ba37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d616ed333f64aa8004e94fafa66a96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7d7bdf9644e5ef678ac92ec94aff9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb0bc2ba44bfc8cc1284919b61c443724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d65348b3e8d3c175e4c90377e5ac79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f59767144425d0a3b9cd637874fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cf83a7ce1aacf501f163b05c0861b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74e62a1bad4c5b79689fe21def294c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab192c78028a85ccc40771f4b6d2052729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1d83b64c3cf75c74d84d6205e241f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cb1a5a1327aebdd1c871352f41bf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff2b6c78a60825393f0d083ae5a12e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda359834e35a251314b096f832647733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822fd31f858abc127bbd59ca0231297734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715dfb88790a98d2aa5daef5b81dae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bba69ea123ede384107a6e252f3c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912b50dbb272d955815e129768681a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896cb292791b96e82f02bb1a83b226738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95931e2f27715ee216d2d09ffe1057739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc068787bc3ce3b190273ba009fad4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7006127d4c49c848ddd21316be85500741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f901975de838d6b9226372012ce183742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919438711566472306908f32660e385743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fe3e8e77127c73e5ceefbc212e74e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e08cc096f88cab11028a6fb2c633d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae9ffbfb3a69306d5efae2f0a8d348746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b7c3ac39a012cd38111c23cde9e65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a987d48338662db6a4760d574a889a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5447c38439d1d60d5fe0ec2dd40c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fba8b007aed51030670a19e0771ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc226162fb70eab78f853cae9ef5a56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87118ef1194957460401f87658889f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580b6c9045187f2e7f09680d6a0de90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ab13bc3437648f76f4f52c3d9de2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a343f8ecefaca88cab721c881be794755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be974037312411ab7889fac1837cd22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5490272de5169bd382e258567eeb56757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886bfb7e19bde910281f5f4725bf07b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb65fd9386d092b1688f2f96a55884759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a459c09a157a3c83dbade78347c480a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a5b965f68eb0d9e3a40ad8bbb9432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37fe77f4910f0907f07456bf5f88593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b97da5db3fc0125b810bde5f0d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27811b74ab52c7f2aa02b931dc656b765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efcd76326f7e280e0d790137c291e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591791f79176365beab146737f6a3517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a58556e3c41b5b1d6b6ce5d2168a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fcc26c25c92692032b5470c115b079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e89872c61bdb75d537239e90de1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb60a1aa17714da9153f09089f55d4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021883dc2d27d1f60208b6902eca48f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5f213153f5bf9daf9b463239fdc4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe7e33d0816e82c000f2aed14473a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987b8ab99302be5953b4379509a1de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589e2203f4db7d34e5ff697cc2114f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a06c52fc99e64ffcea3d39ca11f76017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c3c640ef2defa950a9b4d1aa88d3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a558b859e76d5b8ea0bf00576a9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c93a644cda150bdf7935d6a763fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed3cbb3ada0ee3239258ddd71d95a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b045e7198a0c407b410d36fb671fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43ea71363d59b1799aa9d7adbabade23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585fb1644b0cbcdd30559ac3a71cfc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f1a18f3d408c24940e44c02265af725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915a87bd23ce531e12fa985be4ad6fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3141bb1c17bdfb5651df33894842ae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013674abca0ca1c01d3d80a4ddf95eab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e67261b3582d55ab742eac336a4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7c7bbf035e3dab5a931fd3d97be8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc615cf6fe13a8dcab554a33959a58e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ecfefc9afedb663580639f992a2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b930b01391a5800df429e6550defa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b9647be6eaa8a8e740f512dd6bad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ddf843e2b58db6c6ecc9b4c97ca335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c6e60827193f966c85cdb399cc22a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d5389e2dbf891e3fb3a665affe4a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a3c1ee657f19016aeef07f2f140b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58c10794cad0cf74a24a1eb78fe99639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9482e596d125b98a370e0e1403c5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdb86ba2960e0a96f0f8db565c2c8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c5019bd85ed5070d3b3cc75f7f4e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e6c4bc47b90f20aed0eaabddf87943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96034d7665df22071f06e3d9175f893c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52794d1d31e92916729720ca0dbe281245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29839cd1a08703a4bf9209b171597d8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e45af6368b68f4f3c0050ba76dca7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a60a8d8f6a2bd09cd3969486ce9a9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d17b7b54fa102ac1eab77331c871649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b8a95b508f7cbcdce8f3f466a029150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5662f98517073adae56e90f80696551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d52a23606c07924bc7a877e3f4b9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4457c0dcaa16a6679883f8f3beb376453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a4fa56af1b71c4a80a971593dd1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee7fbe545f4e6374d6be498dc3dd9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277afc5d8e1076e40c7c7cb48952d0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee531bff99c9818e94181e073c2b10d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8dd636891bc3bfc0d314cc1df1f1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c4113d67edb48295db6e9b7f7d53959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac428d192d1e36429e1a2c9cba10ef860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f26f6348ea63335022f2f79acd2b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e67bf72328d78b2e722811c3affa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403bd46439dd0cfe1a827f35fc548963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66096726468dc277cb09f577657bf7bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5d41b6ec29d455e928984f90663db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880820562dc8597cee9030ccf0dc751466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8476aea391e94c3e2dab6ea5f6a90e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cfe3b0dce7f63e5eec9e69e0aff4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62a8a299310924ebed4c5730bb31b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb1d4af86d62c610a4ee7239726e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b0cd1d74a19eaa0168ada2045b6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4458552746c3af41110e1ee4211d0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b688b613e6492892785a78b7e6eea573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef0e980dfd0a5435293c7d849767374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cec58e5eec12ed5bbb01571dd69c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9164823a244ee70c979871be4beeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc94899f60494c3b2c1f42d254430b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62dc279f63eab0c3bebeaf6f5fd38b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68e3b0671f5a61cc6352cdab223e3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c508b0b174e4d4096eb289579b2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e325c35dc18a6c538b8d1c1c7a49b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e979f5ece4170a97c1cdbaa98d9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2eccfb541dc3d24974bab9c2e66183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652227902dd0fe4fffc129a94477cdc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5550fe3496a1c8eda6200870c909eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae306432ad3117ef95fe561c2ac906ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220e591f107bb86506975ad03c3d54987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd6f5daa53ca56258392b8abdffe2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c695e648df87c2ff073e714fb1a21689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0662804fc3ecf6961e5eed2422802090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feacebc2b9726be2720f1dc718d6e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90996bb042e97eb2f19741f9a814e57e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aea5da72a993a451f2ab74a992997193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa5ed0b444b929bf39defea69e0eaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869499fb469702c8c7d2b252e3cdd5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e7be5fa170fcea735f916f966da296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4053b02820a7f66803c5e4ad7348e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06081ac6c0618c672964cfe91d02c4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af999719f1419efa9c9ee179a5788599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63254cb4a683a21f1c4588ff860d4158100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b697121a17cea6a2fdaf6800cbcb1a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8da7eae1af756f6fea1440d5c07ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671411c200e8c3810cab784f4d9fa7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3c38d584db87defb586fe53e22e28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10be331b0c5bee8500b06b4e826a771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534649ee24620bc2915590b735765213106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071496ebc267b373e0d3f3c3ac0e8c49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab801bd81cb109935d89077a7059652108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd38cc619832048a1e5a08dcc1f0d5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6591563dff1c777a26ff011296c9f44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708e9f31c6eae9c68c77fcf5da1adaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eafc1a58c5ff53c0f0c3627ea20735112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a73087c8b0987dc32031c4a0de24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded073243f01f4f1fcc53230b7c1266114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c5d1b93433ececae9ace095cba432115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da2fb16f1b6b6b4f6b8d65abfaa30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510725dfa33205444b40809aa60d6b74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec575826ae9054cfb6f2e3c062ab3e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dddf2d0fd5d634c45399adbd2d743119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e5c950508bcf845d199c40afbf84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888acb437c1f4411122958892cca4be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c3e2d828e8c98db7a704ab20db329122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f0cd610016aa658c921d9a5448b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a9f5fbeb97c199bf0eff60200124124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cd540d864edbaeb3d8d25c61c4f61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39265b9448484a725ac53958309e2a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a79c6dad28763bec39a1c6a7b72c97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce73ae8c7843b528d6ddd52df99a5b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06041a56d3081305318261056b637b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47c790d91931150fa75f23172344b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb8aaf8c78973df0f80ce38e8619b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db9701e9308df6ee44de99f87eded132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d4220f3ddd87a75f28d26113da9da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2cab6a14e236b360961d718a24349134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bc92cb2e76dd0c3a56cf76ebb8180135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10bc7f4c7beb3aa6d0ceb2afdbdf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70150fdc3ab732054bd5a740f3265137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6315a94256f0b8fc50206ddd9b8a0f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908710243657c36e119c1bf87630528139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cde86cabadaf80dec42051ed3064140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9f366ef716ca17478483d1ee38ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627af4ca14a442b363eaba96d88d1be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1d55f10e973dee88f1a3c12310122143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de53ad419ba097fe3fc3697cea79a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca159bf10be652aba2e8835843250b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a28bfb0b86cee990ca28e564aff7f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf979cbf01fceb98d63ecb189520fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f34a19faab917e6bc854fcf21592cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8538dde4a05bba8ac16731a8ffaf25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c56807b8da01b5fbdd2141d8f33c8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9638041ce404aaaf979d4c2268aeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9fee7fadd3ae77406bd0dfdbb4cff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419786271c8e6377ef5e8ce4fa67c5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb7d59c983e324e0f0cfc1d4d506e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701de29006bc6365e6189e5154e0f577155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf6198d6ff89c054e4994ec3674f5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413e609c3553b72cb481d41d30b70a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed034327ed76c9a59f3c8395cbff188d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ca6f351f4d698c9fa2507b4bbded1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37ee7b4373697c3d751424b7d22909160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bafa3360487803404f4cfa1a5aa46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02f1dcfeaf5e995f8b3403a291aa23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2647620d2951d1573dc6a5b0b678e4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf0d9374824955d5cc3c0ba7293430164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc94fef54f1f11e9f2eb81e41f2fde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4bddb3bbc2ee7084940a6f1bc8127166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a8c9d9be6f626f351f0b11a9ec3fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0c57a3b17c1d0b46d865f3d95bc9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850488a978d13d7c2fa70ae96cb21e7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61f7cb6c804757b847c74333676eb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b333b6bfd4eacacd1d86e5af1e74bde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f6dcb16fcb3620bcfd6a1e81d42ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a195522a0d046ff5c5fa31c91282173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55942265ca714baf6271480bebb5272174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db1d09026a29fadec655011b053d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbb87ae8451e956b011f8858f0b853176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05643ce245f3dac486337035c9eca0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2853c75eafb16b234fc651e37063f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24c66f294129748d4cd0189c5603e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f73542d9c0643b8b2eddf1ad802f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862126d32718bc0f30d27869ed125a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb7a58629f01a63880e1593d19426182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437258457ca90ac772ab54adebe21aad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099d41ad804ec379610d3c40fa1e9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b0584509cfe758aca394cecdd4334185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83827e8f1d8d314c2d7e1fa22df8d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225e1ac5ed812ed19cc7eadb5737169187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151318a9ac3dc39222a44d590d18fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665ce1399f129b084b864db50e6020d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a219fd811e54da6f82e839113068a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8bef4a88392718adfac5fdfc4055191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7f5fade4cb9bf4d885c455b873182192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d548d92b82f5285443324a884af02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d7c213ee3aea054b8b888fa223696194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65693b5d523bac38d4595d8c06195c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b0112cbe059c467c4cc4917bbf8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f3529d9a9a2aec3517921c4632f58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426d981dfe716b893b7759ec7ef761198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5bbd378b4a3fc1178eaa3391195c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4dd1eada214843e48b88c139acd62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93052f5f3deea2202eb64ab47df5ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cc744d4d4e3fe139a8d23a92bf907202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824138c2526350297efd5598332179f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9f64d56dd311c52d72d89697bfd2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e49d72034549cff1a7871abb71080205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf1c400a338b61aeccd09897ccdbb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b32a8fe9b1c5211940692967e6faf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e141923ca5de94b9f13d8e7df7ee2a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e6dfd79482ee3b8f9ee1bc1d02c52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ced7aaed71ee7b630b008ce0e700b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc65968a5a97f037d12e6357f9ef1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf07b0bb8efee9d8ece54547b2501c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5804ac8dfedfc047f6a9ff5a51281213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757296f9dd4fac505899922d44a3e84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbe5f1252ee643a904b6c991de8ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95351ebbed42efc08c3f7ceadde7bb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9cec0af075e982a0df0dc38a229ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3192b3600d0fa8a88d7baae2e9af1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c42bde0049aa327d461a6d9646588219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dccd89cd690bd4e8357432768e93b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2d3d97c0fa7b6fcabf3681ff6aee9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4e763d0feb607b11bfcc2b5c6a45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329a715a64b374cb1a2e30105a9e895223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798dfc19bd689b0bdc8636e35518942224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239589e0fc2b31e1bf26cdc593305d8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f4c7daf81af9542e8fb76e8243a5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a5147daa4a194af5112fcaee34d6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c17d02620f2d4f17abbd36e433021228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c67c1138de470ed9ab792649175ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae78d106aea18d407b6d1266843ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c988722f569874497e70ea103cac1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f188b80e77c05eb2a0f1734713ed47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566f1ee584c4d2b94430899622d49ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac86ce627584e5bff676d484c61af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fe379f3b6f579d2597cf821a3ddb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d271b457a8f7f63877f677d836cc8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0c811197a1c68f544fc24145fc3a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16a7639525978d0a95d81eda977d2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b79ef45a916eceae10f0be2896c15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc6f93348b7d71909a25a92901f16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df0f9fc7f27fb601e120df411f64a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc728c7b5a759be98e24f29137d48c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb84dba33df20f1edb80f68f8cd9ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccfa68088b73592cb7f05af9860fd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3e95b18be0c293c82a202aad8b602245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841b1a499c50af41b23891280e27683246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe0f747e4446156102a148684cc28f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba73979b85958b91d4bf3b01c0672248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c574d91fd73dc0b7444dc4b90c5cc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4c4cf7465f6c96d3b2b687beb9626250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e0e651940227fd5a757f7e33937b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd24ebcee15e5db62d3e4f8886bee1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf03abee89e4a2fb44f833bcd5e7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e543d8792cd3a23e1826d1a78755d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5062c5e107c20d6302c83510140bfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133744fa0a08e19fb7a79166f526f572256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896b1531c197e933068b089cf963c10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449134e24090c2f0c12c029a091cbeec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e08e1379d08499942be2c5c0d67a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf04bec62274876fd70f3299f27922260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc82d3021f503f2aad14a0159fac5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4405cc17610233056dacb4eb40df5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce297e89f16063901c2bfbea9151220263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb900781bd62231330be47aa19d08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377610062f1956b02a37331d35fc8976265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc69635fdf8060765c8e76ca311b995266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020681b8ff38b5eacf25b8533364b18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0687325e961ac7b7db69ceaadfc9bf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf49c8395f034abddfe3632ab8c76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423eca8868e886a40cbd1daaa136867270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921788cf879354b5bab61b7d2570612271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7eeacd345c71500337f38338311fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05622f68ced349c45e6d3f43ac6ceb4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1bf5000f69dd0f574fd6fbdd94908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348873cb55b1c4d567dcfdff2fe9b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90fdb4b1a8dc78cfd240118fc76722276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf9a0046df2d9a515d06ca63678ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d59a9ae7aff1ffc99d600fe1f4fca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08cb40d9ae923737bfe90bf552dbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e7cdc063a963340642a8e439e34c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e280efcb8cbcf62374b2619b5a5d410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c66721e1ca96d38ada06a9f8b53614282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5f5300dc924bebed2b4d452fde2d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1179bc7e30e42b6dd5e9872ff5df7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1551eb7f5ffe60ea1bfa76b0ae100285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537619de3fb3d1e7acca94c61614c75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20546d5bc831b6da72a622ca38a1c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a901a08584f2eed5709ddbf2da96459288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0fa714c8ac8acf154807d3ea4d1e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0acf17e6ec1218b827524d4e48bb2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ac944da9d756d0d8e1daefeff6e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b277a7a7b242c548c82f56a797211c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc154c0b084c970fc9bf0e17170272a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ccbb601ab286ca958b3a64294ef60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c93a9391a314da9ecbb001a412507295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d471eda28b03b71c4c0ad6b65132282296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48d2cb4f74147496e0e4fb9fc0ce1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9a069eb153bc50ef881681e543b42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6389574e7d59057a166268ba1cc700299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007cc66f3ec2c4aa60c872c5fda36ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62768ffbd776c33a90ed3a88aa6483301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78888d0a0df4710fabede57df7b6ae11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c435bbb9b1b6d8c19479b8f107897303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37b0cb96497607f1b62ab511a5573304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e6dc6c3739cfc1020c27e0fb79014305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee048a70675bdc326d44a3ccbe81157a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cc98d0f262c8f0fa8585b9aa01a7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa11ab223a8b784d8e228a747e8ac4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21182ed40ebd9481d8de6f313a93e11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49fd7c619bac89c6dfdca941d69c83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c185742398ef7adb32230b7d32e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72336cf88db730740184a2b9fa9a36f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9470b22946e71ebc19ea86db07cdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d4adb7813dd6e481a0edb02ecebf2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e475cf05050f4db38ada92056e8d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c764efa4027f061ab1cd525364c00e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85204d7d7f7b15079216d3338d489504317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4869c5bdbf47690273ff0b1afda68b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824d95378c15ab2b3315b763778535319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129bb7e4b8da824bec9189f70cf4f13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15185c56468f03afe05078eafbaca664321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cec480496612de57e2554c0978f08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858514da23b1ad713535d7aad718fe4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fc1d0c0d2f66fbcdeffa38c137eca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12243377a9c17d13d7afd6518bbf11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb1821a0be8559c25289827ac62f21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26016fe55184a00d3f4d39b278b833e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2cfece72fa6801aea53aae2bd66bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a7f7417852eeacc61738eabfaa563329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737efa02409c5ca8806b5af3b9f08297330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85460d35f5b2dc78644b2a8dc61bed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d27e8e2cd22bca2212773e011f4523332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece2cec9dbdcc2279500ff91c406c21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d923ab86ac90bdde86cced1548c497334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb95e184a16357b2848fe62280d866335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df446bc85c5b69efa4eee72922ca66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0ed16683aaf62753c7025b26b885f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb8066b4b099a55c617e969fe639f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086c7c8635ebab875a8d2e5f13020bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e29eb6a13cf3d733b31e9037f2ac96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01951ae04f39f2bf8ed299fd2aadc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd07bc7b12a67a500a1fca017d433f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57932ba3ec7db05f025490b5d85322a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a9f7f96a3a730aa1eb74027735d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda2fb10e7777d81d20fe4e31dd13c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72044eb99270af59c298034ec2f07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39ff77ba38979f3b69842c91a10ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b8c0539c9d86f2b7c0615421e7bf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc2c6174c8d20270440f1bec3bdbd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc65ae9e849c9eb19cbb1fa50efbc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4e48f61499496a95bf62025a71a67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606af9ff435c426947db0fed0eb21bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110c38c534e2226d1bb406d887f24bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff664c5663acd9af87f5b1ad8de9cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49495a1496e7298b377fb78ab75eab8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682eba2c80940a4df585ecb9b2b8ec2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1ffbe5d346575b543ba82d8402b9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65b0d7e2d779a5ecc39124dab06a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e20af88434d37b5901415db99904359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6db86152a860f71f8cc2ac7cda26b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed803393ab6eb9e250cb09d3008b885361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8049cea3c2c07343f9af739008c6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769738b2e4d3c121f3de66242196242363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d23168d4ad2d58ab835bbb6714f95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86c88f52860e3af2bdd6e2beda1fd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc2e1d3e86e853270af3139fedea97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b99f871a87dbcb0ddfcb20386dee1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfa016b680ba07710d9a2f58c158e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac7439c4b165d7de0ae64bf4f80c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223b47b8ea62daa9797fcdceff2c9b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e639afa284cc5ccb809d922c43e7810371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e16bb499841bbe497a9525fafe2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d1af50ebcf251e10cb56541f35467373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8779ef961c5b54fad1d557b5b042b5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7527173e58837d68e37ec472a157a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747663d5e92df9a3c0c1a2bb37d07e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5e3cc0a1894fd3cbdafa4c56aeff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741b943155b6aedbac946a0a33cbe7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983428de435c96ac9709ee074218c71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb410d5d1a3754277344bc54f135c5c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af2452459381a74f8983e9a3c102df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2187baeaa3d361b2513b7dc9fc26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa1ed09f311ca13573e0e0d06b7e15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846d89dfb5fe3def1d091f4e7002492384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ee6ce47a91bfb11cb97b1d5bc231f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216636d5d3f4b38b9ad33ac28de9582386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40241e967e6283657ba8f8a6a0b5d734387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a88b5c46857c586a11ac8a233556388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2713aacbf27b653ffdfddeaf66d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b74f03f516b5d7f4765dfeae37fdef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b938d5c417692d78d37bc9e88d96134391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdae5b5a068dd4b487314fea72260a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e890c23baf34868482b0df2c737f85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355fb80fe28235dc6c82b8ebb0d23df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f644a244a59e524ee9f09bb82f9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c59b97e5b16074629bb36aa1c735d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cca8f4d5954f9be003f06ef1b855b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9189e2fdaf4e2c5195c653447a2a21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7473301f265d1fb7fa502a92470e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad8a773afc14a810d6eaa2235c0f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d819530e35d0c8a81a9c39889c2c9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea10f3f60fd204dd7854cc05b49cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b5710affbd29d8719ca7e533fd6f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bb76a8c7a4312f8d5f49b662a9663404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fc6c6ac9c33291fe057d27873ce06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d81f70c8230b01d9d195a55ff20e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea5c8e2cd2214df73c362c9f6d70cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136f5f3e1778e1b0c6071460230dd77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16bc35e277be82f1b240a2b91a5a69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecb1cc954d3e960bc4a51317880714410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0b648269f3caf26063f8ccbf54f1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2062fb1586ae87790e5bd6c15e129412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945f8d960bffc932c3e0c3527265379413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf17c829ac877341e1f0205bcad453414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ef95c7a3eeab716de46f7c319a875415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c46b7aefc6f869c98082529852fad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0725e146bf1e99697e01582fa77b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb8b8b0cca28e2cc00d80844020ccb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e1954f78ec9840953b6306c17ee96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434254e252ec7e7f2b99d2e12326d89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef6a2ee2e192591a063f291d4d606b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9226bd846e0b8e58b12393f008173422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ced94577e67fc697f8aff3079b838e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8a504a39a8a2fe740468c2c34a711424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8a3d3aa39bde6f600e12ff444bf33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd5753a4e34fa9546cb3feea90caf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676c7343d4cb34c93e4cc3b6787179427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96992b960f6b9de17eb664c0d39c5c9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858635a4ab3792fa79bf2e3e637eb93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f14be26e065d069ef5a8fcad276b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74e2c311915ee4cae64c07a1a14e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eb8bb63c514f335f60c0829190806432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f205bd131425164f4a5f8597064e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff586b21fd5fdd5b3960e5c0d588c94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b4fff8da18017b136efe6a822e17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8ac22f93dd3d615f60e34a1e8cc0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d33f0e8953948d9b597821c6f64532437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2f7ab78b825d488d2a990e08b719c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa814b85553ec3650a1ff7eccdbd196439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771708974f38c9a7c1f12035fe94c06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49d20b498622fe7206db4b604ed496441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e95fcc55c798420daee3782d0de4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b259a2962804cbe042670ccea7ad1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd30a0772fed3c4db2a66725647f2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f2ccc341927831944ca99f4aeb97d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d285f55aa88bc6c60dd8ef854295ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28166e304c33eed04ab044d6c465b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff7df4ce3c6679b3934647e750feca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb91a89eee7f8469bfec08aef39df66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e92a469242d04ca417d8263f67307450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168fd7bc2e83dd716ee4add72772808451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f3b2a1985101d9b9618c03395c03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bdb28fbaf9e7cf64bf02c48d9bf27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1524919f40b3451061795a0a234ebe3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279bf4758692a6df7c42d96646df372455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d5b9e9986abeda52e118b102cee06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f8d49b92157dd0b82ece4617e097d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ea0639f06ea602e5e4c2e5f840f6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcb64a0253d2f97e1b848052ee7aa0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90406d7760ad9699fb9b2969184c4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ede116375f9e05504f42c248c0186461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2d3b8e4b636d92e7c9d4abdccf96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4547ceace5e7406980b40fc6f543d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348283997d1c2f8e962ec1a9409b554a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee0c8924c138be53cd61ac730198f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022046badf27ed27c99961cdaecce29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe204dd35313b2922ee8d84098f8f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648da6b5e69e0c28f5124d98ade7cdfa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aa90700e3c09270a891d89f8866a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7ceb8afaaee17591b413224962045470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af6845c637bb9b0e4b30c5e2537b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822415fd72f2980381fb967149126286472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdddd9fda7f8992e8e095cf075897c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3faa268533dace5624a549d5a6d07a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2894ad4be2162427a8bf51d18ac57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59f1543586625fbcb6a288afa30dc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd463a4339bac3bca1e0ddf4525c3d39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fba872e175fc1d52926225dc37034478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288b05fff289237f80ee57328796f94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e8be221482f5ce0df6a1e5c7c600480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa969d678e9a2fe0eab9f039d0b70ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279dc687612f2fc64bcde4181eb2f7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84508006b6987711476f843d85bd39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f2946f3d585428a0b6edfc143a4a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056750ad07501eb486a66590b6b0e6e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fdb202ca118ba4d810888a026a83b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a656522edbdbbfb6de3868f1d8fa98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacd3ef24613bafe373e982357b3ad5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84107b5e6c9b41d853dcf80a8576d8ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbaf3aa52bcfc80eda7418b97d2658490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab100a5dea288c93ed1fb379e54fe0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f97bf61ec9a7a676c9659663c9b69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729a83b57e0343e79d054ba6445e20a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f00815db8db82952c9e36ab21c82c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74a2978eb927601d60e154233647eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f009fb08b5f21427a331f3e14868496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b1a3a6ac3d5f8fff6fd3553171c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d8659523a02e1e64253dd5b4ca7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7025b784dba4352f679c128f7788b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668d4e5067731c9894d8c75ea8aa81c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acace61c01e5065742992cdfb976cba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c7d65c7303484df49d242c9fe3ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c5d773ef7af3e43fe18e82517c14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca4a9e79acc09cb8917a9bac45fd60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2173ab84b12527c35ff0de8acc7fd1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5f65e85ff6ff4e2a5198fdf12486506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33117a10f85c1a0753672ebe7744b1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216ba8a1b5a030aec2a34ab3fa639f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed751cd55357c5cdb7a50c0b49b3fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3ca06c623c524d21db08507d0d9c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b57e08fc63d455d34c0cf5dbadf7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16e13ea3f221c2bd79a2a84a5d8f2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307abf99bc9026da857e2742d078bd4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9059146c3025c8efad62bb72286b6e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20359b7394b1e2d144f90e1310fb64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83380b8649fe24ad21e7cc1351a0bb36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4c41932851d0cee1a8e4dd23ea6f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c293c961e2d52543d36c275e5e0f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83c6b372a55b6f51ae343126b91dc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182bdbb1fd31ac3464373e8116e26a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a250f20ae0c32f87792a2360de06c4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107150b29611656cd8c82021f9ecb792522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ed03c0de28f43903da4942b1aa8c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58327a2b4a38ce5efba7d1633b6476524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1195f5a211360495266f90a74c4ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fecb2753e889e30ef391f01fb729eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34d19610524ccafa45bfe0fc5f68af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855dd81ab8f83cab3afd29dc441fe7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa3c3a3726e9e9d63b8625bb770199529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db13771a189cb20003134dfb846e64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a998977a70458e74ef7ef6623fe8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa793db47f9e733d97549cf4a1875532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da13e697ce2f763d58677320e221f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848726d7e7db6e400cc03c8193c58fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e95867672f9367e32fda94843dfda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d8d9316c2f09779273e5154ac24e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3768c034f2105e65ba7f05c181d8ce9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb3f1bf0f9ae0ef5d4759b246fc28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47412d57ca0e44310af5fe2f764ee82b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce60c6a8bd7894f0959c06955b9d24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185d3d354903542ae17eee604d6791f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffe72a69af34891d66bdf4eadf8afe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d9baf670196f967c0565311bb6893543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fadbf6187d13df0f040889b91dc2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbef54934172ebbc4d755b2d0d0e5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89d40ad717f746dcbee4cbf2e8df0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a7c6f3622695f8893ec4c1d61ef7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029a55a09dcfd7b38fab86563757cf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8381a91210fe511165fc09c609d9d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa39616a33d3f5a4aa6a2c9c6e96176550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8860ffdcb55b96bfd355ea538e345551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9752b343944276772c3a3be146c3027552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30e4c9c1f5ed4b18e8ee09ad1300bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01726d75bfc891771081e4f74561c400554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185eb1ccfb520bd91eaf6c9b4f8f7d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b7193720af3d801575b2bf35972c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2afdd3a1a53c0779d3ca0fbb444528557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bad40972d4925e3532b4abc71e6cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b8f1849d448a38aabab13885806e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14328446da0c02d647de472dd99358d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1efb80658755456d690497f266058561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9a87b4ccf9f9675b9bd3ced18e5f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58131652d833fc5b40aa2c02591a6a3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53a599263fc463191c55e1377bc11c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0459f3679c1811b75918bef9f4d28dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c408644ce0113d5525395be3f2ad6ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbfc9bf1ccc47664e59747450600aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2544dd6168be4f7f68f8d6a3bd0330c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408209b78e4b24ac20d74b4d6081956569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05166e87ba69dae643ac3da2a02176e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759946f878a998e5eb8db3f11ed555a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa61eeaf074ddc2a9c1e141d208f56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea8b3e80dcb888bb50a99610da661573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c82aeade24e31aea0c496d50ed501574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e800f05605a268c7f6666b795ae888575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d2624408220b0ce3516f5bdf3b23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0524f14ef7808641e6e22f45d4b93a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60678ebe32924a098d5f558e6425bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeba49304bc7908f0cdd9da6566d65c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b63f250b958a755ca746820f60eed1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc950ed4ea6e314443f6cb95d416aaa2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adf9d1419c52277e20132043851793582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cc9b0c5330fb6f0cd19dcd3a9a469583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aef5b5654b5ae6ba8bd6f0da5df1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60124e6d7ff0b3edc52a84290ea23c22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18c9588fedd7aab2e1c073cdc6ffe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f64090016493d2d5444cb59f1af75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc92dfeb3e52ed012450b53574060d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04bf7ee79e4e12f2fc9886fb6cc3ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e7af431e7b8fe00dec53ae2e7bacc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd073fceb22d80f65a49bde240a5f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aef631146f63ec1e4bf8486785300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2798b06274cbfa8809f93be91766891593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d324696a9541d792434dbc95dfd279594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf08b4db7631d579c12b01479f7b1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec68d8eeaa07688675433700ef2b44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134255b4487c597448632ed784187a80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b587fd8dcc66cc18dc97617d9b5f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3d4be3afb6d4bd8d3c70cf0abefe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede26b8ebc6548e4ed7df858ede4e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7c727991141b3caa4f2efee008d54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99dbbc54153c4e245276631c820edd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a294aceaf40752af1119898c3ea1f17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb41b53917c560598c9110c3b40ea1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec24aa26ad122ba750c31bd84c474e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef2c6e849d0203f632def1dbfaccba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce017b7d46b092e09027485e575e4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6335a215b0ad60bf78d7ef0e6806ce0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c325306e582e985ebc13a245b729ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b136b4d0c87ce97c6db8c0c32bbb5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73cc7ab1f6d38189e8d8b5b7259a38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101973c086d90f26d9c41d22e9de19a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728b67f695d25e897ed8c8547a25787613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad016e1e819708188907706e868826a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81001f1fdaea4e778a958b5941f45e03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66a8e07bf56bf6810a939d525dd4b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee14728ee2a8e9aa7cdff7d9d225e6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c6b9587d33ded531d50f56f8fc72c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e33b9a64b482e51cf9c954f3517264619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365ded74bace824a038114aa4c0a094620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443df9a5873eb16b023baf3735bed2d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea988d4f544167afa55f10dd678e602622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06774a9a5c2c3f2fb990a0f166c4cd7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7972df6e004b1ec4985d8515df39657624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6682066eaccef7ff8f3f2054d4fb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6beef28fb3551200468a285f0362a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e1276ef10a6c9bf7a0d483d6bdce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d00fd915e79738bc763014a3cf58e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5b00bcb1cf11dc711bb4f205ceb75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d46ebae926e530c1e824eb9005ca4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f208b4daa01b27540647a96b83af62d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540333fd959317a8264c79332620e81d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b065532128b514952da68554b8403633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc867a3927346e5f69af4f66955663634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d8611a18d0e46aee7bd43e91044a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a58a5dfdca7dea9662c19f27fabba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346dff11e8873dcababae5e8f8efd2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5486f428ffb8e2db5bca9ad525e2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a521c47d0589f9aa64b1074e53c546639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8893a49e2398809af04fc409da402640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236e49a0385066e0eaad5da43588c93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c2eccbd9e089ef03e4d6384cf702d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3f80d005a5859a24e1203ae96c65a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ecdaa1b298b839836fb27c7cd9bd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa70ad848fe90da70f56342d220c75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f470e6f9b07cb20a2899138387936646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f18da05aa981ec0a0501e02b7e176a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7013950058e0e35bdb0562250a9a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314becd4346e52b788e590e05a2e61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8bdbd4623ff2cf30335d882be692e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec1c57e3170798bd680b67c1609c65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2f19455f0a433dad8bf8dd5379f0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbd5e14844c67d27be0bb24124a818653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dee388eb2bb4f8c4644dbf1e380958654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0294890499b6cc287ec96956e4714655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204d887da7bc6438fc2d290e0fde47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b02f17f26c878219b5e3f02af05528657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260a1ebf28d70368d8329e8f24c4414658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9596bfc3903dde2ad2ee3aaa26312659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768847ce67ce7ecff67cc88e1583eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8878920e73bd4e1a16bebe73ca28ba9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23a9ecf05f25d605b5f864c140b399662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70fed91656bb7fdba87bc4a9f2ecd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68842fdb7cd481c74b15aa6ec4ba5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80fadbd7aa4dc4721bb1609f4732a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c21a31dd0f82694f2c052cfc6a87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281ca565dfa823e568ad22e0c6d7ad1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe56210b76e471af3d2fa309c7ac829668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769316d091b8108cdb73d728686b02c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e5084db0930cfa9bc43bd48f2003670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04185b2a3d44b0273f66917f08b7b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a11840acbd814847d3981f44c2699672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d449155f32f8ac05640bba7e3b1a24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1429c36f7a6f2fe0686e07e95aefa93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b52124709d3b2c363bb1f8835d7504675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1aa3d05d4d886d037edf4ec167968676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be3434c0adfbf68bf7513c870f6b57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b4657c756eb859bcd577433c802fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085d96f348d7f7df30161a227ff09c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19039ff18cd59ed5c47ee8fe7a0bc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef94e9c5c629fe3e0e2bb0f140807e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e425f309222be1e2f63d0e04c4384c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bba11000a891faa7fa13ac6187211683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de906c4c0d465b60e962ab8760087a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84af88bf19d39eb7152ce369efb9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652484d37b32cdbeb67fe5072042303b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8b8297f8a6c33c8dd8454e6d254cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7930b9d94228ee850925615ca58e08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a70b4591828b6a561564e48f161eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede0699175b7dd9a20a3237dcd501f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef88a451456985054131094503987dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f1e81c286414a40d7d613d12d0ccc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd38f6c85c817c03be5b35214ca077693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1bf0b50f20a4548779e4e71812c9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81385065fdf54074529f47429d79bbb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84b12cb2480d3f3bbba60a2f20183696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b29d703ec1f36719a97600b862a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6840d2fe731a8c7039265feb58b46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62006e33bb8eb08f18baa67c80dfd6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a966ac664fd94230913446cb86eccdb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568d8de51eeded46d525577b427051701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc0bc8274fcbb9093ce65ce9a688c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed15d2024fed18e7df5e4d820f499e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f6eeb069705cbb01a48cc0dd5c4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322597dbf3edbf8a0e6a25b0764deb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b41f1d8e81fbc226a28b929a88dd02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404e17f01a73d846e81b5e643dee58c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a82d2b9419d8c50ff78334212672f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617887add61acc5724eb9fce9c462d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e659fb62ca29771c48ad02ee31ef0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4c633159e5b084a75c45c6cefbf26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6de0230807a52bc741a20405ea2af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa537169a32b2b14654c9cda480207713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1384739211ab18b3ac4cc514c6c1c7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820936ab660ace7ef6ff54d33a5b61f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9af85fbde08193099854d4def8f1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423868f246c7d2f1c0b7b637b6e6360717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f741f1031297c9bca5a159fdd9bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70376c79dd36dee67b96df4e030b6071719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a6c793f66cd886c94f04c1daa0d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c165b6be2a963297bb9dae9c0ef3b3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d601e61bb0f2373e0ce6bd4a33b133d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2af343ce50fad622af7273d1d3e2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29bcf439c47904b38fed9d1d896f8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a689c72dc7086604f56f18382ba4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ce1315f146530e274234009a1aeec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf3772fdaaaaa48baae69e9b4640a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada7f1011d2571e808b62eb75043952728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a6574713813fb71d7318f5337fc73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84736d79726c11b916a1ec02f85a9687730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcaca9ba236d12e918804180019744731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b65dbed70d28da057384ab0cfa8783732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9470bbbd996fa7688992c5ee4db77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7854df6ef9df8d42c568f07fd04a415734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43d2f3e6afa8b25ff108377c02148735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45a878c1804425373f5f44eb4acd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab746890ddb6d28d9f5514a47e9518f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f9b5fde9465ed112021ae0920cb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d125f19ff9fded71bcdc840901a214739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c62ed09efe0a982ee957ecb17071a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48221eaf1b5b123a2c8b7310edef1b35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481627c67d4c7c69eafb611bf343ec8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ce165c916e604c27c60b2a69c3f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228371e7325173dc81683a5e43d3718744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b7dd22fc6e9ebbc6666763c0439e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979684e93c51faff1af0cdbcdf9d810746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4598217cce318538750fb805f281c3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9dda5ffb461bff9ef209a1925cfb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1118b0e12b7b20f7ee0de0465678d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b300aa83bf0a2545b0779e4576b4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7830cafae8c3a0a3f0d40a36f90e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073835be96692f6be1a441ad8fd8e368752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad741607006b56e976c36b01f52ffac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985d885af93dc28c8b4740b06a7422754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7969342747015eaf5f3b6fb699bed0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f28a8a81088a1612da751c98673d0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f90df66e4ae746077d640466c039757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>