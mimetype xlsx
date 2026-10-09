--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa238febbc8dc6e6a502289b747e45591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42331b1b4eb9e9e078b9f1581da51e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32546514dbb8eea9293180fc8693ac483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eced88d54cd4df10694bc7e8d26d6704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f4cdf4c04c8897709bc32507fea85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241c16f17fbe80ad697c9d57713ffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e2004cb4ff43f0634bc63bf5d3bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fbd5334044d98cbab9d4a407f28ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd46b27b1b8d36040a65a1070baf8e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b229d747ea22e1defa0b0cb9262f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9052e46edcf8504788e6b0731497511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591d84473ea9116de5a3e52a2a73c4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5558596289e2cae666b62f39086a4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd2efef666d338d292a3c26f0edf9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804dde304aec1b9ffa82db2a2c7f68e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc980b14ab40af41e88bbce1ba6f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b70f3096fc626c5db1c6a34103d1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9d66ee15d38492880f744504252d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394285df232f0868b45e61e49ddcc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de7ca049e746c97b05f59d20d4116220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5046e476834eed4ab6f2a577890221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294241d59a288269b958af2a99c03db922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cf105b87bae62ddda4950f6c2957d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0d3b129902642fb1a8f09d7b514724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79029d311ea4216a37c4f02e469a6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc973ad86ca2e3d37c92b71139e4d2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36435ad65e9966801a2c05e99dc41327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844d5b2a8062dfc61f5584f558fff9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54732198a78af2078afb02948bcdb8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba634952d99e77ac30fa5d232ed1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b9a7d566752dec36d7abb16fe3d4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a5cecfba17fbb0c00474265b43bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6f344f5654c5ab39f6b00355d1a2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67353bf989881fa57c2ee37c83a15534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81888b371981b1ac7dcb005ee7ffbb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ecf29dd93ea43551e33e9d05f036e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaabcaafe7f058191a1899550cce9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3f651f835bfd95dcfe25a215a0c9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d3364809f814fa131c01a24977fc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e21dee332a3357e2fe99041a8b794640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdebc25af0186d38f602f5448c714eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f18c02bb0a64177a3bf1e657c1720842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9032865cb500478163522ea7f5a7ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab62b87258819284bc5929dd5a7c2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ba16c3afcfc7d5d2e310e0c9941345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b614db9855a83ad0d690059e3c897146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afc3a6213d1a3172d85cfffc89d25147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dc4e5083919a311472f956765cc5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849065ad65d5bed379f389221f63718149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a93be15087981a46f9a2b82e39b2a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b130a55241729ec99131a3242ee10651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed91a4b2b25de5e225a9c78665873e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b090130e4698fe42bf736ed395bbba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e9ba48500ed858f011ed45848d8e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3e39c88abbd2714dc3602ea5599055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524d790852b113465328bf5c319d69856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2a248c7eb9b7fed4d05a3ede18a5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1b537d5ed750c27a8ed6574922af258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243af932e54189a5726fa795d7a17e1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1cadcbaf9a99e8b3cdbbc01ec901a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea108523630407037150db2d8f8adb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f2ce467afd1a6ea00837b0513796562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5be1491203d42fccd8f865f453fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb7128d47d6c353f127cb4c1472bb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93ac211e400d7117fa7cdbf2520b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5629767fd488074e39f03a258d950b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1ffb00b179881eace550e3f215f9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15719722e798631758497dfc298e95c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba41eac9e959b937de80fe917b991669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d36640de37b6e511d6adfecd775dd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a04850db1a50f76cb982e76859b3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b89b9147ed4a64f5221b503fa28e4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280bc33e727ea0e56b7acdf770ab47d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb639e6bc1eae6d8c0c12487eea171e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032ed9fd96ffc2230f89e5e88a0766175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9371afaf7d28805071136b4519c5d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78117e0cb9da4275fd49c5cf3c99d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be07c74b07f272888b3c757cad97fe178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930939bd5a9257260db6de675827b7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356ed76a08dab82e88841b8b2aaa35080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46074e764ffbf4f81b9032851b539a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07cf7ce0334dfd8334121dacff712282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de91ccc5cb57befdd40f927eb8cacc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d1bc490770fcbe75691f439bc02b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1a56b095c328cfefb01be53e400e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e800f6e3d5fbc8b5029d2c58d28386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6e3a7e9c1327a35c9ec49e644f8f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65299c7806f145de81b38e517bc63ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace34cf9aac3737c081ef1efbaff58f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c639ab8db4e7f4b6d32b7c08d3ad11490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99d937775c7f7cdc968500b374178e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0a062d86faac340dad75318d1e5aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0415b256e590521c96b1b57c5846493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fdccc201685107ba448f9e5a87a6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30df5a0d381f245ff9af9a5d8f113395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f24173fdb9102ea28787753fda13a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813fb97fbd81fed26f6f5c2a8255d8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef6fca7b9e206688ae49a30773641498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b6f54d273d0340649eb8433ec2e0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e553a5c6f01b69ba3da4fb485fedd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb466bf9518c89081b288d1f29f870101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a40028444788e421745a1c84450fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d3a09e69a74e900c8fb8e8b37a44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900b5691c51065a0ad22d707eb77544104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dc360ae6758d02f1a3c1a2e97757b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c41b59bc3f17fd5bc73b71d5d044cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b8e3daaee338824d954e479f423fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2498c1157091077539c4dfe6b16f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15868ad0dd9e05b0f8fe736fa8d4e71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e93580c2b5e4766d34abc527038c38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e405aee384af72249656091fd4eaef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8441f7bcd50c97b9bb2c2310f777c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccd575ab807141dea63a519d6cde03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8986c1fb61e4767435bc14161f03ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40511583934eca0ba76e4f31e2565115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aa9600f976552a6713e31f9161ea2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b107214ea2ef9856355f6d6089bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dd825cc91eb38c14a2f3f6f199f86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1135978b612a168c76775dcdd1936119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c672a48fb59e0b2b653b503af89a5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c3458c612751ea7eb671daf76a7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5469846fce720dc84e6c85bf859430122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b0cd9e7f44f62106fadffdf8afed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b5ab00eb1f302cd95458a89f7962a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1688d6d076025edd422307768fb4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89390f317119e198ba6ef4c7a768dbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45231dcc7a2ae303839d6c824dbb02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb7c70bf2af1a05cf2fd6281a44cc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4abcc0f1d204f0150746f8ce254e05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86db1d6caca79a3464eda30ad95db9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3b578e2d700e0fd366e74a996a9b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e0bd9465383cba8c88d7885065595132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac509416d3d92d6be24165e1d1ae3e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90766345383f19f490863311f8d3bf00134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe402f63fcb8333355efba25f98fbbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195718ced1c398461b14bc5d97e8fdb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a94c27ce995b3310407425e5eae06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a3bb05b52a1347b02547938a3c753138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd53064a925bd648fcc0496cf7126139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14318ab111d4a0762e7aeef0c051e760140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0108f019f46de07f8b6c090f4316b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8293e184c26248370c3e82901068fdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40c06023735ca9b66a71054d77a59a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20101c7c6d640e57f61b7cffc1ab776144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a546bf855779a0cdaca20d8be52c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425c8e1c9f877a78e4af7a4788608aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79006b1f09517022fe8d73ac0a0f7a72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa27e5fc8a8d0c551b2475b1210f14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a2da62f41b2b7458d9c7ab7628090149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e194b670852c6f1b4eb2d3d1881a61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c1a9c8015b36726715fac3deef2ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c7b9c75bdaf797da37fe2c54ee2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eb14962143ac2819699208590fac7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa243692dd978df18fbab248be36e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd7e50ac1d523b7e80a5f28a1fa3ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72525c578ae1a7a63d883bd1e8d0c280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59661564c8c7c666a45728b7d952d83b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8944f63ee698380a2621745f81e3712158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eb6616bed69ac57629c964974d672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841abe157dcf0bdf27891bad4e416f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeb806f3a816daef6f3033fb8e9262161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d985c2f06afc689ca2052fc73bcb29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f85e9ff706c3d95eabe5a0fd20712163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d49697d205137fd07945478118c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa862ec61f4e670baa42a35d5dd1d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127e369f214c47777392bdee107ef60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aedaba960f887defd6742ac4e9437167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804bebee3d27477c43d2895ecf5a819168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd66c872ddff2be1044b60a53936d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb9b8382917aac561011b826f34325170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad63d8cbac7b8ec3531d06fb506833171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c75d53be6b1b71a5ac9ad51abaf5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f500581c17062c207093d9506a876f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34910a406ddc688d8d86e169e09ba3d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b37994909dd439c78e195d453647e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009dd14cb03c9e0b837ab1724d419af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742e24cc4794c4343db37fdb129af4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2219ea5a521bcbc5996eaa4d79126178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d29bbdb9096ba77b9e00841f2570f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52b3f50965c7ab84db5b59d34dd9e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40134a1533cf4dd1a428575996eb7ae0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6e1d303d825fc342279caad03b54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c87fe4c54af9fe4e7f572b26b664b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e2d13deb517565e33ecf1c7602fa5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73dc7fe1cdb76113504a52b52b0d60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f116746b97535220a889574265868f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087056ef8b99210e8a4949f98a3b5a6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df7f3101e1260b664e5611c6c682b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350c6f0beb415b2c897a784471ba492189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad654920f9caca677303386ea439e89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe85a71fb370ad5068423807d4175bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fdcb3730ccf52c2ba0f01f7943950192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad91c4b00dee1c66ef5f5190ec9ebe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b479b7e1e3071f7a4e63225fd615642194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17b8780750037a0d37fcbd9158d04c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac292b8d3dac25802ff86bdcb2ae8e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b601595a442a965b541dace971906197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed7b30858d0c8a884bff6bf7797f68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdefe7b6e653af89e6b4da85393599e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7290d4003da7de5ad664718eb9ec3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a3e69556a236205824c2c88b118a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aae40a41fd6ce11809b574fa37bca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57d825d6b3d69f2efe9ecaa633cb23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74906f02f4197fea1270220e6b0c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2cb8eae7d06f953a588bbcce64741205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e51caca6142d4c071cf379fdc75d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a39fff0cec88d13553a2bc2fb8b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef7d1268f218edce911411b556754208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3506f7160776d9b2820dd7bad59bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842de0923640a697126ee99505ebb26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff88db87ededc4e8acbed367be90c36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ecdfdeb3daeda98ec35381f6d660e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca3f3fad88fb2c1c2fd2d449a371bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fb59a47d18e0801424f4c5317a8bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd49f7d89cdcebc1e27281152506f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d800fb9b256671be52abffe586a398c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074caa82e10c225321f4c9c8fe5dcc57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16a1adb4e1b86515f7bca473422c0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4098b0e8956d969f623f5e0e6cb1c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c77460cabc47ca39023dfe82756f62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6791d10f4037ac8103919ea6f3c315f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76062fb83b10a6e9fc749daf9167fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaf7755b559527c56c649bdd57df67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d146922f1199e0336f9f3b3ae95fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eecfe592b1d3f313d9923b6284768225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb8d261f0e0699b0782702cf0b1fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34dcbca61a694afd73ad9c99217fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd3fa8f3b49eb55dda057615a6c2fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f24932de11afd1ecbca087c6c75a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e91c3cd0780b641f6b33c2f590753a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895e100edbfde512ed1b6e26f0ad5b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff4a54e1d8b91a6ff33e2e6ac88811232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030e431b538a49d122f1c90a05e17a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11665333d7e355de59ced9b52d81bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81688edd5115146d4e3407ed099f7799235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bc2c5e300355f5174f79fd90a0bef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c3a231dd443335014f44b68a0431237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d48991f74366e21f634f22380fb08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596f1f1fa5ee80524284e69802aaaba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0a6daec00e6ab75d9d8e6ea99bbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd855b6f9dcf2d5bfb2730562c2c751241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd407ff7fcab33efdaf94d60c3512242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8df98c28447a9d708ff8bab2c26a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df407d78f7fd5ebda10a3ed3a0a278244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da201e5277ddb9ad1d412dc4c856d6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc86b9c7cba8dfd058117e9e2987fb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baa67c079dafa037268f405f9acf26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8c8405ff8264ad2d93c7259afc0b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb8cf64e91defe1bbb9b42d86d254249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405a03d4eed2947437730245a8343e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12bdd110807adebeee5a1abff74894251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425d1623c098ccda67df42f00037b16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e545d04263ff7f446c17c11486981f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c106687cfa4e364a1caa9b4fd485dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ec8fa8f67d279fea0a8622dba037d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd50636a1d01c6fe708740ee2f193256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc633c302034c09bab59ea1bd5ea3c4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653b75ebae3fa0bb0a7dd5bf67b754b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c3ca29225877e9b76fd29e5712fed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f382f3979815a5becefc13bdd8119ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d846a0af0b4fb544cac90a380274261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9208ddfa56850d50e1e79d9e755b88d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a233184ef584aecbac056a28a36e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fd26aaf1f7b1ff8e6a08f0aba6f28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efe664a30e7ec9fa973e5cca4356fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4264045277c0e5300ebe20905c1d4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db953b78f121ba10f63bf422a1c717a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541284119099f91194b3d4ad258d9598268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48074cbe4905c7cee57aaef0c489da1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad1176e458655328dd1e3b10ca09e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43714bbf37962209b0728647d87d4d34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d87c51d85bab8fd09277111c4ae36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a0b4df0bfd3e047f6807cfd64808273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f86d86545a3bdde1ce75217ecdcc04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc03d085df803f32f70763ccbc1bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c1b09947249533592ddcf20c037a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fcc0785ff639fde620038063c3295277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ca8364c497bb2e753cb260caecf93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00e32ad0ca0f733cda3d4e9804ddd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e755616d0bfd092ea98201364d9277280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0284b5a3716b7d273a98e5fd7da7e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799057660572cae96bd4be12f60247b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97eb0e5001606ca8714cbbafec986283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d61734f958479ab4186289b41763b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0c1231225ce234b278199ff7f5c37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4206af7ea0ab9459364372352426c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa720d36a4606dee4a291911887387287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0d280cfdeadce6b9e0ec9e753e7a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d5873940c4ffa4c2899373754813289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26db1f0595fa8c5afa60fe3ad86e4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd8638535881598e112268782d2544291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1901fb2aaca26012c24f51b291929292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49990b6024bd229b87c10a6314d7d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2907cef026fb0cefbf5c93bdf9391294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb44a0f53eb5733ffd9e64aad234f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b705f72e8e7cbeb3ed713f4a889d2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598e9e6b0bbbf8aeeb7e4ce24f445cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c5444f619afee222a8a61ab600773298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a264ce0a8a5049d9ffb9ffb00b2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c305c14693415c1407df54fd5b9210300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b024a0523589c13a77ab6f4ebbe426301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be61c614b2af84607a86d9007d7470a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897215420260d97530af778ae4be116303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19502c263056a179d7f593136de065e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a504fe2be08da63735b822ec716f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf0a4e25361da483df7f3ce6fbc8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab49d35489aa5e2708f68e325abb6c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3cceb555358cbde3d0dd3bcef5070308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc057d678eb6fa8294995c6dd6057a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904f0e25c1c444c6321a158f4e1c0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc452f9285718d31d6f332e665fd3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a95aaba39c8a147822cdb74828735312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0bdf7bf47e7266bb75b1302751ff5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06c52eab94d21d3470beb21565bb74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7a2f15cca6f47cba1ff1abdffeb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d8d75bf142f1b0ec0f89b68849c95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f0706e19c8819555a73a02674fbb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da0f71aabdd66eb7c3d585801fef5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee08161dad3f3db05ad3a82aedec72a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aea0542c3281f57501c4e684ddc21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a45dde3dfdbf594b29d2f689252c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422ff88f48f222a94ff663d88a415b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a27f819c260c57595fb4b4858851323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99ba3abdd81a25629b187fd1908dac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd1b08989784621de6a573e3631dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524f357cb8710fa32dc783952dc2bc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a348bb1fe9babe3f7de4773d1bf5be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4898fe62db342804a2ed22ec249f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d3e5a3772467da0f2044ad0cd40f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e2ad9b868628b17a5dc3e48bb82b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ee316ba35b2092f27bb9ab52a7075331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c31ac743f34367395c1c5c2eb4f309332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf573f5d97c21b96386facbec9f1062333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e26cbddb32cd37629287658e514ccd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e341c95e4e89e1e79e4c90984d0e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bbf7a9d4e9cf00456b6ccac4ba882336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e045f30221288b8f3280ec00649ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282953cb4ca69ca46dc2db80e5fafbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d122b39f672bfea5ce8ac0755d653339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475187aedba281fdb4757cfa40782a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4830eca37dcb79498a06df1560984341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873edab1992191b0ae11293f6e07fde8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dddfeab893e3d1f7ff79624cf6eded343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf8db2d653f2efd4644f80226b4de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb343ac4135dc16eb5af51bda815e03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd088f36559047338dd5eec599e532346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb32afb26bb30faa906c20d1e7adb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d8a7e495b0014acdcc983b3ecddf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e17e483601f60aa0bc7ed3751ee61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcc210d6f77277fe68424ba263d3b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca07760790c6ce28f3303dc805f4b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828f033bdf5818567ccd568212a4992352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20731a28bbb962100732dd4059d73b75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab2d4530f081a8740b803f80100d11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd1473793e6110923f727cd8e3f2d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86b43c4b530a16b0891f5f9a6afeb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac432873e2f195741836a4823ca3ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3c166fa4d0f1e69308280567a709c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb6c8f05ff0a2da44d9668d8ddc653359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3513a1ffbdea8739900df5058b222360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717ef958021b312746b78c1434a8fc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659e99710cff7703ae6e6237baf791e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077edd66bfd6bf9ffd108587fde9aa53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756de0504d670375fd99e995b568572364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487e1b559026e42909c428246a5054d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d4663fa713dc248dcb4f7a8c5e51b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135880cdc7da4acf124646e2e1e4b53f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b27367ca4a5878e548306175d532368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459324413a51ca4491147672fdc19388369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a81ef09b4f3fb5bd6a2ecad82dac1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6bad5fcdeb429029d998de351d426371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3435fbc97d52c719e98efa6bf5baa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ccf5b676c30b913f73274e5c56196373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4f51e1dff8cb942423e5bc25ebf90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509663727b02a4d5b32fc8850605d67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b6e02901bc8173afb013511ce94b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e45723261ba27ccabf8c98cd2b5eb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff975481d643d4af8643bad586487e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd79a24a0f93b44a16f046445d7117379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eadcc71a5c7334caf87d22d84240a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b161b4503f76e99c6edc6da4d701e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c90259d5bc89dce4705242f1ca8ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8a8dbde652e26de00823c33ae36d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef1b66dda793c658b954d82574c973384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb7f69c4c652f1edd4b7286fe02b5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c52cd50edf752382c41e8a45707ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa84eacb1e81d98a05bb0867baf95a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34582aea8a68a5be2ab45f902432c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf661a15e20bd7daa4ecd908f8d7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39144967fd15dcc8a261903a014331a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cee79fa6fa0fdac63cb41a1d98a45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e39fa801cead91aca76afce2d22e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c65ab472b493dadfb49cd6879a650393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e2d3ad0f60c2b8cdcde7131b8e9c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa960baee8b0224e626464e60b9cb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea3898b319ccb9de2ca549b1c34926396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010db3975227d61c223e8091ea41bdfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9595dca2654012e4dcc4d41508e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5183ddd1daf610b6838e5ce5bb6f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731c93d396957e09e5a1640522faacb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13719c7e580a43beccfd56a57a29d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1553e754c5962a6ebddacbe7ef34d12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002daa1197cac4a5fbfa230dd29692403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5f359240c88a85aed5ff875a420c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5984db9e7e6e40f9475f139219eafd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a45408c894c3dc8c40265b138ee829406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d55f2944ff9136c0a6a15b2666852a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110bf0c29ebc7cb2205cd960a454dbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3169aea39b4929b1296d9daaf0e1010409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1449aa98fa9e523866c4183ed857edd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1c25d63c1865e6560b4cc572249ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c88c9241a2dc8b6762603bb318dc44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441605f45d004847cbbfcde10f9b4c7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d319884f7973e5a56fc47331631c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7fbf2c817127926e281aef3dcb00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abcc8b2c749843e58d5b71d5a23b2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d534deeb2ec88bb21cd33b72b79324417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33668ef61f356f69efb05dc3fc7aba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73dae2aa661b27c47c6ba8a0ff968419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd069752568c13160c6d8e4253ac3755420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b113bbaab66058c188598ab853a6290421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459da0c43395c3763d46221e044cd01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b60341733247f5c03c1611835f7f6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99ec466a36167351d6b44b8e595e5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35d7119ea2f31437a8cc8ad1d5c0fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9408c6f0c412655844c94957e4723a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf34c802d021a274cfbe91a33b3dd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ceb1100e4171d9801fa3cd429151428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db3fefe35f6447c0347e4235a85229429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d8d2f6689fb4f12de2494badade95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa78303e402e96a3eb15f7935a7f346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395242bf5ed8cd0891601979ee8f0eb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d597e39be9ec677563fe4dcd8b327433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac4a74a4ad8cbe28754d23c2f3f2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b786bf27df327cec2d43353c0b647435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d485eaf2e394a52f490a25e290ad87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fce8c7ca1e29b692835aba67f08eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd995356ab63ae2789f579092a40667438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017316f45419e39e0b05d3eba9d8efa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87896a1ce438b0fdcef083e853539440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c1fb0a8cc8e5bfee58f7c3af39f97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd286ababc37b08ddd3bac9a7f06943442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd69030b354a2b16eb7e07da78794e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722d85723205b43bf3cfc0d551f61e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d5257bfbbc01fc30efad3e6b5ceb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e31b01acdc00e10858573d36ba7b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3dc0522a38189a8ec96f2e52b035d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e72c0fb58142ca1843d19aa7bfb9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e0aa14b09f6548127dc95cb41c52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea21fab04c2a06fb904e1b0fc7557c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce4ce8d095fe639b3dad832805fe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa96206bbaa99744ce2a2bdfb4277cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5834ab786aa258bfcf17ae4c7ada7dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c472a4c5a9cec3933fa23be26830b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24b31b707ee790e3aeafc0c657b6ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a352a4b59efc5e8ef0b55180aa8956456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a728d11dcca99fb6296051e14c7d685457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da57b7c374313c543d4fab39fb47d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18be60602508d944341e02736054565459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539015e121d7d7ac5039be782582acc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e344beaede1d67b052803236ab7606461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d060cc64ef6c2813b4c21dfb6d40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67996398e4d33655494edafb780a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44e42e7e83356f1adf573ca00bc8c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ffedbae289db49c253b1c7037000c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0b72770736a16852f014d579722e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c52337bd101d13a620ca4f332361b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1807e39bbb629aa00d1faf089cedceb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8720f0a838cbabbef918c32eaec85f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4834973ae0043d0d6eebfdadc057c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a895868872e7f5c662676e90fc0c87d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d76766a315225958602e642649491472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c55cc781372e7be7fc4ade1b4d782473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e0c925c578cf72a242eab9e227ca2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170903ff57e39ee798c288ec15e5ed1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e597232b8554c9465b98f7e02e62829476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f6f9a4aa9c2ae7bd8ce3317367d2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eeda0265aa12a065512e6c2150daa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4512922d664947a0eca506a446c41c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13baea71978040fdb85bd57450e9221480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89623652f2a35e71cc673f9541fea603481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847832dc56fdf5db5efbdfff58917ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a8f41e8a6c5600a7abd0877ba516c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc4141262bbacbd9e0cb76db3e8ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c61dfd23ccefecaece123a6b174f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555f7af0d97e1f25392c9981dcbd7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e4e3c69ea73ec474b4981780975a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ff69755dc264a6d4d262d369aceec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7fcfa73b20c37ebcf64953b3eb03e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70529bab9ad2c253b65109e3e44c8884490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15f569e9185e2417268af5f1942201491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6b84d60d27d34a312c6e851f856e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbf8bd4b060ab6affafa134af5fabf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd210472829758280265f8892b096c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acafd44964986520439deb9ae43f6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ba111e59efa63d0d4f469c462fb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373413da79f7350dc85d8ff0548eadd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58ca92de3d9c7b4d3356149e212d36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f25ae5883bab4893a491834853fbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae120e86658a00847b508127164dcabf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84eb5daa51b46434a5fca988b7b079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea392c7c5663340a10310acdab867fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5230738037440068154c3b0f616a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece96542d53710aa1411d9ee27a81eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90485266bf142e22c9f85c5205948e55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ecdc3118750e8857522da06ec4ff4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9064d1ae38ef9ecf7c0c34965f058e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a389518941e8aeb11cb33c08ee32921508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf0d4e7138cc93fda0fef3d660b03a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b828e89c036cf5bb5300c57203d3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f3ee2e2487518b582aaa93f81949511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd44ae2e54641a996d5dc08aea5353512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb36fcdb4ef00d10bf193ac74ad3f41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270c6b85a2c69d0228bc7f66cc02865514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e139f6ad6b4eded3aedff441f264b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bdfec77d1e244c8c7dcd0229d9e2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac3ce3f7655612b75c6c91dff0c880517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe5ba702962f569d058d07307bd78e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54c8508d293b2c23113dab75da1263519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240330d06da474e25346a7111867600520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da139e83020540935352569ddd8c1d78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f3a8008dd94ef5a19533ffa882c8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec04cfe5ccf7878aa7ed09472206b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4704332034d0f180ad713e15508968d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5dca91aab27647a9a390a4ff7a458525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19e70e10d7df8337c916993bbe7c1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b486cc5771620a22cab57f708b981c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677934fdc88ebb176e5f6da38388e91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f8a865d0d0ed16068407dc1557b2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cdc0a2193761e83de20511ac3d752530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f19c0b5dd62e8831a00a1af1dfb731531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a0c1dc1f26341a9fb41fbd5848e22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099fe303e2a81e532105911c3daa87f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27fde782c5fdfd59ff44fbe5945d36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191cf61c2417748ca3386b3781b33bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d832aad6842baba03b221806f99e07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1856ff8e49ba0c069f172d65fc397c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401cb60d0f62cf8c6ef360e27f7806d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbc10588869aebce4ad4a53abf7e78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9280d03e97dbd7b690b02137e198d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a7368a5846f012ca3f332476cfac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665110b339486083ab5aef4a830e926542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a945c991e2cd25868c4262c217617c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37894faf02ca333c49b84a5516629b37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8afca28c80e99a7d4c4ac43c8701b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139373d6a1fb7943b3767802c753cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb854d8ad339c57059767eed7168f47c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b20ae4b0406a8f2cb283eda0d2cd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddacbef0bebced81e2d2f6358dbbb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e0485d2f26d437c05cf8ad68705e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c314fd17d61039cada776ba9fc2780551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608136ebde9cb1de184ea00894d75d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04368e6f6dedf7b424c771cc351ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0f20a1f5c92ce470e00c7d1ab399554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08347f96db296ab46758aa6c53b7389f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a15c2f8fbaff023c8bbc1b7a8a05f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ea77b2b1fcb0bb7b9d4b215fa315557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d264b9f62767b08f7f974a546caf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6535094e7ae77f17e3ec75e0d1c60a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede247b67068832bc8369e5d4c8df2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95748045d25197ec94a21161ed7e0d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb24458282508285d00a4f19c9558f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bea5dffa616ab46583f55d2b4a1913563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b3720bae072ee7bcd4a95fb469168564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75f5961bb1245975001cbcd1c5797e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39466f84136d7d543118ee301fe71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dcc87005453b1dc29b290f5205789567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f559d92b21ec0f0021b8f244b05f017568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11d7a416c9e74c2d57ae3c6674624c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968cdbc43301c496b23d47886deed00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31afb5c653b8955edb74d224609b75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d62ff9843b43f878effcf4cf5fb9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c916c1e2e46c4eab36d4aa6b6e54e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d638cbb15e8e31c1b346b25df269ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c83e61f4352053a6cdabeacae1c592575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2fb122c8c0b626515c2c9f5480495576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc3a60d65e8ca6c8a4b66bf0dfe8b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b0188905a6c412da039e7142f101578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5633477f8c3e4fd8b992e00743ab183579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45c363418359f51095561417779ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734afe0e2d7470e495482e93351bab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f40af4289c35fcd8cb0a7c73b9ec0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199719fc863bbd6b8e5927631b95559583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a598612bafa43bbdc05762334ee11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2c3f82ecf22a444018c36fd2738dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19725cab7f931252b4cc034cd5306bf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd14b88bcb49ba83c0210b9f82cc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b98bcc14113d504d3de80f1fd581ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb564b2c7ece64f57e84fd117734de4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e33a08c30af1fbd72132e42b3f6acf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc21082f7eb0d6f2a6ec8a8d9608945591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86870815e20f8a9b098daf9c70656d03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9b4c4927962e18fa269c04c1b733593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a414cfcaba386b4a4e80e1c2904865594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff995657fe8469b322d000fac35842e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72372a2203185a948c3bb080ac798328596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6530593c436c0438c6fb5cbe7b5600597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfe84b6bcd39f6cf01b241bcca9352598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29707df70eec644a87fefde36eb21cf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1cdf7633d93717aef17925f6d1919600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8432ef9f96b5b29a2e5cfd4c268590601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469279978deaead4d1915c1cedb4c531602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aca5ee9cdafd8382d6d9b1a46a06a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6501c191692be08cf3bac4b1128d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e38b98f6f8d89604b64ce4103e08f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6acc03dedbc0aff7139540ee375c18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686dfa36c80e337f2dce18bec587074607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73959ee84c9e4500124e4b2ecf23b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1db03a6aabe2f4391bba25c50357e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806ca4c1d63a639576653936467f670610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56344513c0b3a8f0a3850ce1682c2518611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7b60ea3f8bfaba3580b09abcd19c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857b2c871e1aeae7565ba815ca50ba6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbffe8d147256f8c0e908e63572ccc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8dfd7b74acfabb45764549d226ca8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871603bd0a793345ff0b007bd9273a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d7bc5744196c0009ec46e52fea08e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16624b26e828e8affd15cc64a214f30c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d0601f37d39acc9b2547b3fea8633619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc157ab356007e77f1cfdfed07e71c99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bfad517ee5a34c8abfbfc2fc8b9e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7434757cdea715a43c39fbaf78db0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24061e143c8eba3bf03a06983fceb9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b04e93e7dd4acc61303f8adb31daa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475868a939acacb80a015e3853f933e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2541ac610c296e5e450e0f2c95b04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9fc1a44edfc898dda9ed1bf0029f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2082780608e4f426b76c3b454df6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa4f8376628cd31ec06e48c9a062b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c9c237badfbe218816caf566aef78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995ec21bdc1a1244fd3493b3860c0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6ce2d9774285454a7499538d9fb70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9011358bafd3b1a688773d23d352d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e69f27157909988d5d8f8f52bc353634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8841d88bfda080685bd62e83e856b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887439560daffeda607965e0c6c5da3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112d566bc5389f6acd291956bc00edd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289d07ea369625937511451601ebdcd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0adf5280c35602131ad1bec613157639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8441c47777b1374cf1e9f7602dba1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d5328bb2ab485a4093a0370f44af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975aabe11b10ddaf938ba64ed654cbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072a732d0f4673c5035a2a333d55249643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425762f1d92dda7c9b00935c4b738c15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c9051ac3687d93df54d500d126d11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bff3ce5de8842f63c6a1c9c7e1906646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37822560412007eb3396e73fb95595da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081e7c0dc79ba7a8080190ef3422e07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce368d63be39d7ff4144b058333a01f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4530520d5d74728b48e1988b9ba879650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf7700b479e48d47ffa5b96c7aecaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd0da2cd48db2e5cfba9d42ea58ed5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02f84b3a9409acccf183a14c15805f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d8901dbca036e7aacdf8038ddd6d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919f8e7f7fcf49b4e2f76e890fc17af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e51ce251988780b85e07dc367eecd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bcf4425f0389964c7feaf0a385a77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b9201610372428f05044c6f36e72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e08ad57ee53bff397bfae3213e1fda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4bf44d3af7685606a060f6bf1f321660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78167ee96fabc47b309fdecc74a678661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5601d74311088da2fbd9747a3db17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef978d860ac4c60b564b27d6346b04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853e6c2c94363fce55b943ff0a39994664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5640a1b969f570c4d7448fa125d6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745b40af0767e01c04908459d85baa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e388e29a713a7473532128ea7f048c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d05ff9bb6670e6b50342f80e038a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee62e4f76a14ae93189769928e7e80c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54bffb8091116cc4bf9838807d1b84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d333e44fa340f5d6fe0af02451d624671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a299ecf77c62e9243d32b19ac328a1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2210777a9c9ea7c9ec2d45e5311b4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7c84a1ad70b3b8b95513586ab4e27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e94e2036ca4e30527d12cff900265675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830bbd6dd819a65aed8f519a5dd90d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9fc01ce737535e2aeecab6880e13d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ff6ecdbe54d9e941f2dec8f42ecdc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4fb8b978c8eb18d2aebb36a6323ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b63a0863f06282d1f54eb503fac9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43270cfa1c6f74e7bca43a550d3110be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c1196d1c627834fc276990b69dcaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296b0a07d75e5d324fdbc08340887b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b80a047c751a92c0f0d5f6ed60e7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111d9cfe44b87c87815c63c09750960685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351982fb03529bd2197da481c4adc9bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd95ec2e23cbf009ae8a4df6acefa4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b203688ce2ec5bdffeef1a991fc415f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a16255921f03383b65376250ea7a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbffde15d86fe9dc5fb1bf6b618049690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fa512d22404a02516bbf9373c7eef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacc16da307cc9514f97d03da562ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91227231caf6e5a176527bdc64c5340693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d8dad38f2629596873b73cd6d5303694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843fb3d97a2511ed2e14dbac0cbd3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12831a4420d966006ecca69f4246dd13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8ab80757b62fb26c8046db26d67d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdb4e8f3c086fa656aae63c42927f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080eaff491a302912cf638908c3c318699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce4d906acf2aa79e1d213f2461c416700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf38eb0cdbec89bc08b4b256fd93bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcf00361c84cf5bca20ceb34048391702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a591907a83fbd211de3a4217baeef5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb256c96b01ff91e5b7eaec750add603704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36529d6c7412ace8770323df5794ae9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e75dd36cd091848c746deb05bd180706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c027812f1b9f763e4400123aa08924707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f31e7d294b71c469d167033833a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615afd00664b6319ff14e552fbaeb81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113abe7875b15be201f255720661747710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d3278f94b94876f4bccd9bb9d8232711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d4b93240760f402ddc3ef83bb008712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8b9f60c41e0be1084b1c04d5c7a45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cb8f9336969a311ba7c28724aecbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de976d5baee33865cb26286e94f08434715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ad5a17040f1909e5aeb4ecfa3834716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392522e1e5fb4e2d559d9c10884805717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aed8743a9990d612e3e4823083333718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c11e3c3331d2f5f1d91bb3e2b084cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088bb99f58a45d573ec1648fb8ed283720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38468c10ae0f1a604c7d1b90a1d6f2f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ced458d35eb8a73bdbd2b5a2b50c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2640c958755abaeed3d69fdb0e29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f7f02a87e05cb1268456a37663614724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde9f40d8550d79b89a738b46bf004725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deebe091bda2d25e6c383d21905f467726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80028c4c96541c959d81cc1764ef2363727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc68ef141924ba76333937acddb47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b22eda3ca285f7d8148e580850c41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c8547f9c10495dd11a5b68d905445730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472596b88f480a7f5881f4d95d9c84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e83c24eb9900d5535b98e0691cc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e630f390cd96cb61a4287a860163733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8c1f4958aaeeab290debd04ba0535734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2676b09f08058011fc856263226fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f296ff3376532ebe4b955c1d7076736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60301b73371b37ba821bed891614e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0e97a93ecd77c2ed3423e5b1e6b40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcf561c1ae1d336eaa9a87676afecc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e287963028cd5f50bd27f6fa4d3282740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9862685c877c3d9f9fd49790038d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6a580b58e247f9288bd86d81a90a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fb97056a82e758491f40cd53cee15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba95fd9f2e740b0ac360cafada39fdc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c699d2e62604c657d1cfd316df51f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94f5af63e38ab7bc399369f61021e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5a653811092751f7360696054ef0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0bf56a3b53fa60de15d81b23a82c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed481b6d9fc33e8946ab0246c0181a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fa73e78c02711cee748a145cd37b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68bc15d9f6dfef4b0d10acd9b09777751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90510bb9e0b7a927133ad43ecaed7808752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561bc5f90eb121757300d8705020bbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04797ea0a9b524a244c772b92a8c19bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b7e508a9a151c40bd23601cbdbce0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea1cae1cf66821043be7f25a5c69c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cd67629f0a856154af4f893f835a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cfdf1189875049728ac488c90c639758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b94dac145d8bb8df2243d1427f8b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2cddea6a4cffb9fed132d85b7ad7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf018eac4490f5bc3f14f336b4a20bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe51a8d5ac9bbc7945c785d3c00e003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aed12ab3abba65c542f7f9d7beef24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16567a8ede7568f9774e8b6f9969f04b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de0f8b65b054477050434201e40e946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740847d9f44c7ebb8f0939ebc2b8bd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e568a4f2e45b3d4c5908a191677578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dcfb4235475976c3069f9430093a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674100492b59d407fdc4fa935be8422610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d30324505324b31a7d81f75985586311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb0d5463dfbdfe5875de9db08e1cbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645e6d847ce8b512129baba67e3a5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022d0e219980da6b488059dfe98bdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb2a82a23be84facc48281c7962d4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03243c850d2ca5ed8413113089cb5d5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47566d3bd452f4e979dc2dd7ba5acd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce088630a97d018280821233caea92b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9dc6a72364d9b736242a0f23642fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf88cdc009c2e46fb3cb424084616d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299af117f7178673e5494c469b55e50d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d713b614e9074b7d50695fadc9da322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02245c046dbd806e7a4c7d5f7203bd3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14835e70f6f5edb38b0bbfd263de2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1112243012e9e01ee002d89b1259f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da09b195345f78748575f0818a47826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b85044e98450af8488d829f5f96eb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2d6aafb1cb1fa096735d13eed778d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6d0f434948facc141be7354b70c9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b5bbcae8ac935c82650cbed6298c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b60777edec528f7aece0a5e7d8b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda955c70b08cb6f893196c91b9c5f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6673437740daf4347eeb81490c63ccd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6602a47dbd6bcd02b543c4f9d174634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f78e69d99f77ea7ac018fda15fa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f7021525d326597c089a17f8eb0d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bcb57a67d6652f3bbd46eb78a78a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24172bbc1177489497eb5aea722cf4b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886b2da3b500dbc89dcb65883a2432839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d424d96fa501c6c6a70f5e0b1aca1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f581880ec5173a58762383d275434db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414e638b42a1a223b1b78075ac94de142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25495c240dc59323ef22cb7fdd01a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a8ca8ae24cde121be19aed5362fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef68bbfcf104b86f585a18c14b7858145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c7b73de3c975c182badb546a28d6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81f1ce6457f12ffe7d1c4a1ea7bcca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852aa4eced6ab973eba4b443cf0404448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13f61907c8929ae43175993ffe4a4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969db1ca4ae9241cb8a6ea9037a749050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00c3502c24eecb2e73e7b239fde90551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6d9ec6c15cfbb66638c7374eb1bf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d057727a88b46914f7aefbe0d7d96e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd270cc1ccb1c8b7b42da14abb511c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327fea8345320f28c092b192bb9493155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a7710a21c8a62eb6af54539a129d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2260c165f2076850fceec9658dc4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba5594fb863be8eef5c8068ebd6ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e8fe8e2a86c9c4b39335537ff1c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecdfef514db0809cefc2b417810ec760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26331a6f023d145c878e4daf177512a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb32d4277aca500526ef095f9a2b43a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6dc3b21eb0da2b5a79fe199dc77fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fda47732fce4fee660012e8b017ad864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fbd3dac6f833c145d6c2946765b5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91e96c4d790d99e95158825e04475666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c8f9fdf8c3f93d9defc01f9e1b7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc09d135110384c26fff8d9f8f90bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2319ae346bb59dba53150e50fc1d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b98e86f4508c21b22577976b6fc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05974c6be7e724f6a077f80393d9536171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893179667caf3d03292af2672c5471172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab32659569946da2163e4c0e9f63c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b5b029515ae30918dd578ab2c3c2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869144bcbeb6d5161dc060ed8ce8dc9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a73c38ae1759ce9b28d718b4c808576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38635fd4d8f4cd6821ecf3aa0acc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db275d80da3a6eaf043d34e4ff65378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622605d0eaeda540b81e1c06f18ce6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbae9660e1634a5d59560d8c2b722380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da661a0d3a5c9e9c35f78f8d67c536481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c6637bed04e56fb538df9bf9e670b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7d1c62c0d756e9f19a55162501e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5770528f130d67a909538491b2e3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b60467f2d563f54f44bcd905651b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad2a2d0773a5fd6c620a1d53222a1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d06573cdd9125627eaf924ee2275dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71f477e352dead1540611818519cdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb319e39bd0f8415be3019edca57389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59820a039733c44fb1abefaa066636e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d470f2f67ce3bc744cdfda662186991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc998285c2ac6bf3feaee9751d83bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc589181d9e88a5e98479beea3705a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02966a63b3814727f0feccc16000866194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ec5226bd14ca5b3c008e11a9e050995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f80cc825cfe74fdf1a70ee14300196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bdb0a15e6ca1a71b8631bcb766d8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d6fc8dcd4ddf97159437bed7d43be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e1734df2891799ab395fd2f9559c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67e577130825d14f0b1eeedf381e91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691eba8226096984baeb25868ba732101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14795f8e42a9a7178cb317f650651605102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c285daf706122979ec4b735184411d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f55974a7a6763431387f49d6b58571104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233adce7a77112034158977bd65ce73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da12f7639b2fea77acee628c01f5a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af010503940ad3433a37a358d7778107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2ef3c4b0df9055b5de0efffd573b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b7003e1b8d6d276262c2a1f66ef8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdf934f179f7a1856b1051f3704458110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd38c02d0ada8b227bc7b6a0e31012e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895c42fa33e43fe71916a1d27a277d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87de870cdb26db6b09a8127b429fef2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00d76b4d002c5618314acc136b6139114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c8fdcd1c37c694c534c1452d7013115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83c9fdfb14083cd9f6b3ffeb9b8bef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3c843ae8b068f3b195d0b2d0e200e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2669e53736673b25361eae0f82a789118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484f5db4455e93619df3f577abbd82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c937b1576f7fd43d99ae287e9915b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1129b49ff5d3daee8fe9c4d55ad375121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e9771f4b9caf2fa5f9b7100bcc55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527281ecaffca6f3d52d2a938e5c458123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b1f9b37787cc19a7fc966dffe1c22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54c29a39d5ee832ea29c8af57b7d61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ddb1ceaf15bb76550bf36a704e788126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ba39412d86c6ea6b91c6541a9ba98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d419e4a7293fe1b8a4e804cfc6c477c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0a11a6361d06ead5184d652f7862b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249581227f7f15aa57efa9602468edb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c92b7bbe7f000a6941e2efddede8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e8a867ba18b86b834621fa0912cc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c3352a12e11e9f9b3ef07f164135133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e94acaf21fb8a6c3230ba33cc45f76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8827cf101cd3ff4169c86a38ae7880135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e438c6bb15bb6e3c029bb7d7703e10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a3c835108ee5bde7bf00b7849ae23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa3878224e727efdec28101bb3c906138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e3dbf9758217fa2cf82b275e056dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478963e50d26d92615d3bb55ab78c098140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b7869de70515cceb4b531f568fa5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be300aba18bca0f074fed4cdb8627142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215f469ec0eea653498ee82c94f12e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279dcab5f92cd4a7ba4a34b2d89039e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ae3206592ae3c9015f49dd090e27a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5826d7f63b65c6297a9fcd2579a5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f93830db63a395e2218da84b55002147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caf651ff89edf6c56fcd2405e35d7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1f10d8f84dff14a585e63ed7e8387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313ebdcb07bf7b85fccf81c8240c4a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680260b4c9272c8ec902968fa4fa4de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d82d4b68119de89a76670cb9a43407152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c7ad7e0b3d54b170971222b834913153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88bcab79bca5fd685f0104d189768f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2fe946fcd5ab057320b42193e0e57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1a6f9c58133dca4af991805a66b76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42c552b99f37ef469ca9b0eb725869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef323546f42c828ba5068260178722158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6202d79711cf3da85211b5c63d1d9bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3620f02073c0367c92f2575210e7fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499d34209d37ba4504fb2a54d8a032b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bbbacacf66d4deaafdf222642e92c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc669108fe7aad7a12fae2b6a18bcc57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4521e8acaa6e2f93c4fddf4f392cce7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb444b3233dbf6d2de0af6afadc4dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8acebd0ac93bcc91d6fa59835d955f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad106a355f8a7a5590a03eebe1456b17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db08a4777bbb46ece5c1af8b91e47b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5687bd85265dc537706510b6addaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f22338206fa77bffdbeb8be7032c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30849d968215195a42ea0586ab7f58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb87758b1883568a01c6102bb40ee4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdab4a69e7f03a513155451db7a1976173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565db1ca46f837bdeb7c28bb34a3bc9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c68dba8e5bbfd44417ba5b05cb9200175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0105056cecb45f6ec535b279a5a8c06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a679fb63944ff03b44ac04e06038af6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bb69bba81fda0d4cb81f953c6ba25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249b108fbc94aed6200219e0cb9c6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d03e365da27ab811533919b92d6176180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f68673d607661ee3690ca28a8f114181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550edc12f89dac4d8b411f870ffcc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90fa3a95cfc68fd56721c64355180183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc3b389319f15671d1644260ac74b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ccf655194a8f9eb443989498271c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63527af366b76bf65e2a209d881001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbab1df5a6188aa0e7bb2d2f10d494187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbe8337e4aa7757c765cddd5238057188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229165de390da0326e5356478f5ffd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd694002ff9a20ac1d5dd1db80a2963190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32c1ce469e346e3da9638064b54d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff050e0af2a2428d90f7bf5329867c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b6b4bbb73f6570dd149e07f6b7b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f26b7ba07738b02ba1efc4e73e87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c701b3ca5eb3f5568e235b5fdc35e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c910687e196ed8c43a463ed4d191196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3458b18c7d8857b4da6563efe69aad3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6daec670f91ebce3be83a6c92010198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce5e2c1cf9ab61c5841a05c0d5a108199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f082e8462d77132e70c2ad3e7e6bcc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb80ca4731bfc7ab333196b972b3c1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bee21ca79fddd2602dd33f7db5a83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5380112af3c6705174db305f2288c55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd168a25f349dc9fc134f8df234d63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5b2e4c4153bd1c4ab446b783973da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc307551e50bbd2a0dc656e47686c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b6abeb828bfdcb815f8b5ed0562c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b493a9795acd90019ea5c4e794d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4fb5c532ab746db10f647ad986eff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26596078a665fce9a02487d82e03374210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2563f883f17f6c5356bf3c7edbf47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8fbaf5091423081d05ecd7b316f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad685047eb5072194f5b16a19f07ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413109f8c24496d2827b9c0831fabc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91bcdc0cbfb5a5061c12592fe85f51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e00962440b4dbeb117479d671a051216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6e6f5fbdb79e8ed6047e4379f0755217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bee3c5ad566c58c1f9e0e80521c00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3e2e0f0d2eeae65cd26510d76e52c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441ec8f2b5035eca770e4c7f4c4cdbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c6007591acc1b01c1703a609b2c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683ae21deb5a129294727f9af34c137222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349fd244703caccaae4559f17b2e1c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e7c18ab70f27f971bf9e67fa639f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830833f427d703d5421b9893b1a2a8bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf26001e8cde67e0ee25ac183d615fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3357aa9660f05b0c0e01beb14d2ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0911a54f66829f9b469e140f52bef1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260e8eb0f3364fa8d599b52f9012b25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed857f41a53a1a2e78e1124f39372230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72f40049bb8c1ecc239fabddbeab7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bca1cf18cca4396dcd362f810c683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf8e7cffbae5e3ed8cfa9b24dd502233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c0815ba51cc5874aa8f2dcf4e3249234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f862f99270d067452e473c1d34ac4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001ebc6a042be266519c8d7436e7f1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7818b4b3aa432681be37851f79b37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771537f268061e2b6e5042f2a29a3b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00312577f801df64a53cb90916b99bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878ee9b5bf177cabcdf654d0bf9fd38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83570e7f02ff6fea66a76c3090fcbaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5192bb186e39c097fafcffd61fe6b5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f5813eb7e676c91c57dd6c300b5f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd5c1ef9aaebb97be097fc359b62ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5085240871fca318be1a2394981e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced32cf34fb3a2f6f1d527a0d7e1e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c93fa31be1b8ad630850803c6cac5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6521f065eb36df9afc70fa74be3acf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eec5575ab87650489f3a85f49c8f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d60a58806469ccb22100c50b97fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788228f0e2a5ba6aae3a513559cae2ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fef1d79cbea22b5469c02edb2aa79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91a77db422d25370505fcd8e67bea0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab53b11710d7306b79afadfd5e22e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc6a0c9ade8d0306d2983a32c35dd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acbfe6e2971ed1ceed631e0dbe5cbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bb5df19522d58068a66164467b4b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a959ae75ae0e619fba59aa1b651709b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a8e1b211026494978720b93ae3ad9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2261d7e8831beb580801c44ebf2e352260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223e248fa0673385eb4f904f2610f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995af47c5bb18f8614f6e314b1477c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc081120ba48f5d9ba3c99afcc038263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbce94f21482865e5ceb6e587f6b3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a46634df8d0e4c03eba9d3bcf21b5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206e873c184b8b1b4a7daf8b2e83bae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986704648c4f351f0bc41ca2cff0eda1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be8e3ad31cffa2222ebe7b00efa955268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d344e5ac1bf29c7561a019680f569269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73bec2482cafa2aa135b672ea8db6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84f644bceb249692dba2dd3af93de6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0408d9da8d84d78f92bcfc6d310e0c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6c57d7bf7783a1e1b916f175cbbd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a88d17c62338fe55b95197455b45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cbccfd7bbc695d7dfdce14aefc35f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d11a6b7a6f6d5dfa2f67a548255be4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f7b225b55157890a6e1c70fd76a05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8d7848d18180f8548ca57cd01a11f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23c5d05d0d879ea7d8fa045f487669279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c1ee0b12b088d382cb3ab1f37001280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe715797b514dda105c6ca95da8efae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efc7cbc9a6182de1b0035dc9582604282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a955d935e3fb4243d8480aa97e307283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8393dbba860dca14518a85e923cf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec3d32f3786e0533852fd4ec396c62285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cb407aca2cbc65f23cc72fcd0276e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2c8d2cae8470d1df201ccbdddce54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71f518fc9f380fcb4b63573eae3d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdf837cec5d496f2444a0b9dab3f78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209781cd2397960586a911d07c4f64a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c3c07a1b4ab827cc46e285a23381c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e359ce658c57e3b6156a5813ae40cb3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30f40b5a4641acdaf90a02cc6450d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65419cea1e4e26deec11e6d870fe54bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366ecd1849b745ae074e69e4147ce50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c39021b9c2ed3d3734ad8761fd32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7812cf1fe58ba138b4e8966dd51b4a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269b6c34a5bc33f37b267009be85e43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c352eb413af3509b87459de19a3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7222b3856073c5a24ec9fcc87b5518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab080bba6c4c85dba0c9db63b64b9f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e75a1d7ff99f0fdd8c687920f8362a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd3c1b0ae781c66a0febcf9f841b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862442c58f0040b268843c51bbdf1f49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b44045d235c76158159287affa410305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41583dc7afcff930ddaf9974f1ed6b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced5e660630acc0c8b077d1a6ee16e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6f1f8b41b4e8bc307d2f1089cd2d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f06b94a78053a0b23c569f9ebcb1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757e3a80c8ae82cbff316435514cc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ad4329bf90a28b48fc1d7ed7ed510311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d209e79a9ccfc0724d4d42d918e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0b99ae1e4ea25b58a8f27bd72071f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc6e8c900430f7bd27aae501f2fb6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a68d92d25da63cf24ff940670b6cb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48880cf7d51cb3f6f0633e7b996ad39c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301555916d35ae20cc841c168f0136c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838d04e0cae5072e63832736ec21143318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdb45ddba9755e021319e4224aa5b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c7315789a0246c3170642a03c85a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813b349a215571975597a1831e12539321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55603dbfa1ed73bbe4988aa02ec81f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e308bace7171aa0a30a5238ba38f5ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9210148c0a25883d9cb5c8824a6cbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815db4a3f584931b74961298a92ffa3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec316a6125585324d1a2c2bcb77d71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd87d752a3adb628ac95fa6c2ce1f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6218c2373623e31687fef89fa57874328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67983d4ede0d17b9e6db5661793fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd84bbc91bcb4b601b7a8e355382e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb60ea00f7686797597b7a6f80c74f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a185d9caff9317ddc90cb7989df12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a551039458d860c48b8203fda1260ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326d452fc1768c27baaf7fa18955db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b965c3691eaf05ce57402789ea8b85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e13b5597149bf5154f6c9b8db1271336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d98f7c70ae046e1cf3cd91bacdbdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87f180c542cc0220d79d5e634102ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec7c2de646687e8fe69e512fb3c17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a548ea65c065e993befe3ea4ed48a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823508c2585f41d377bebfccfa8aabd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4790bfb916286aa786694f0aee2a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcfcdf0f63374333f8b76d68094b13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f438f1e353833c09d9ac297846ed5a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0d8c3a6c4b24d077756e3c4a30ccb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce4124de3ec2d01c46636f11dfcb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d5b5adbd343c53d1f4ab9dc4c5ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf6b7e67de7aef0a2d5a771036f31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4ea132cce7831d75829409c8d4f46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14be66a66f664cc078f883dcddb107350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dc8ebdac67d69e744aa3b2e47ebe7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b292219fb458d2aaf53828558bf7139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b5952f1f546df6e5df67df1da50bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d7b02500e3fcc59f559c4488df5f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de38941f18d7ea086aa5b926dc07d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee9c7af100a81b2a6e394ba2f135ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396499eb18b8df4171518f8ebccfcd8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9085fa25cef9070f09c5646a11b20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4215357b57633dc5412bc30f9a091359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd695571d83d05d43eae69b4f20b24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dec53a97f8928d38f6c8646b11c9fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e771a7dbe1c235cd6fc701b41d5b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b348c1af370f2d684c721e5e1dc0bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e89cd9b21f74129ec7ed6861f254b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d92ef1d99e3b7ec96092c004ec3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7039429938659dbe38c2934e9ce05d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e775fcdb9b721140d8ab9de87399e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5418c04605cda00b765adef682d9ea5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f830a9654fe3c85dbc7a6b44d2f58c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4e29ba6a8a966e15a89dbd478475b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55575f078b4a24072d43ad03ca8f222371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c039818020d137d03cde921dd276372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2c541f838d592245dfb21eb93cb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883a27060772459085f6539155e829f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ff51017e484f0f76d2295071c7e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf8a9ef38d1c4f0e64e14bd08118e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b9d81008f12bc169957a0e95ae1a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c912748e26635ad6f308137bbeef2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58633bbe25403c88e05813da75490a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3d630fffa050ebec8209604a7d99e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf256637de9b754182437f6d4038540381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25888df8badf6c43e242fe49c6ed0559382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880209e1ccd061038e3b50f07c6f05ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8b92d7ef029ed6b5db20a181c4be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342e8a2820604db3a152428a2468f4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633e29dfacabcbaf78f9da857866240386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0adf74948ec326078d5c0b67fb0612387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997ebce32489ab1dcd8e4818408fc8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01972820ff0f89604b5f9477ab1dc26c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d345ccbedb6298c82a0194dd0c97c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eae1c62a6921848c3a0e6eb40f3e19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7f7b426eb04255c0190441077c4fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a3b05f38a3a45b4e7a6acf14ca6fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103830742c44b70e506ad7bc7dbc3f06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3786bcda0eecfe634207fb3998ae69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04703b0a1a1594822ebb8342937ce0f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652f674e06cdc67a4851c7be16d6869397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f24b0f6ddfdc50a1d2e4ddfa16cbfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e1773c4cda03cdf9316fad6ee193b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ec0145ae2fe78ceb5def02ea0d76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe256f65fbad7d6929a527289adb76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a4f4b5fc7bbbc40758ca2ab26e9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa2f8590c60887670b3c21e372a01b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c5153889e66c1a1e809207420267404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2d561765d0e4f5cf21bb66200dc9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b58cb3b4501b09fea74ac0ddffec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6464195f149d2f6041067cb31005dfc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d0b734d28847bbb68a687f439821408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f2506e72b868a603399b56fa8739c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f88a2fcaf37e620eccaee081fb3bf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d71e2881606beff8e7263df52e9c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edafc6e7a85e517b41cd8814c63a47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eef3f98a8abe05a5f6f24e33b5bac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b10fe0f328387540921dfa401b6e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56549ef472701e91c2ca004fbb4d1fc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692fc68319bacd17ea084c342f07cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029717fd5bbb36a869c7818924db0849417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb82d0c805ede742772cb7803be0560418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46145979ed6b44385957eeb43eba80dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ead38835bab8e024da2301bbe1864420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e098e743519d805be8ed0381c428a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe20919c964348e9094563d5538f686422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348c905cd560013f1c4c4aecf4c0f18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924343532dfcf5a45a3db2c6b4cc75ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d495ed51d954441249d19d0b1315c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c00b34b5824e15b214af360fcb4101426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc8970b8616a54a5bf8ffac73c0291427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d7f04e34b4af9860048558d86f20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e2db19b625fa9a250118f7a298a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3278d6039e8f7541b981856db11fbae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6d350114a9defe881c4cfa6261d68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc1e9ed5949f7c3a513f2234626ed7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730badf4343296c4fbb784b3157797b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116650d82c8cda239a4c36e088756d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d42e0444d8a1864f0cdb9d3a13a9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a948a3b424213bd0e9dd51832e7b02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d69c76206ef438094a64bd51fe3fa0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1ae9f21076f659fcd7af927d88cbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055a114016ba72c9f0cf2f8a8bcae30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68f2ef4a6a597c0523c358602c2a6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce851638fd611eec72d072ae8627cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31416fdd3b8a9dc92f5bf724a0a537c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a4b9544b4e54402c0d50f934fa582443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f6dd7cb5122c1fb1d3aa67c878a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcef6d8975ca0f469dd6f4dbe7f1b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfa767940cde1db11906d639cd6ad9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5cfc0edfbdc3f7125820b6aaa700447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488dc52e63ff2e4101878e4d64f59f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0f4b3a2e2c3ec758bc52d9f50c44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f842ea8c42262c1cc1168a5c8f3a65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31e22c1186b2da3fcd6af4a25123b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ed201fffc1562af42733b9c5627a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ba9567d4ed7d30b026f88d6802097453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491396191586b89177f58697970073b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad298699ba80b5edb2e69cc998800b2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d61ddd8210557f2e96f5040f72aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b765e1a7b5a0311703044d2f68fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc609ec939a243fa2924dc74a44621f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd13424032efaf9d1477b361240dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aab6a055e137a3a0d6e8a936834c9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3428f280edae43be81b98c35ec93af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f3f8a68aa356128db888413b74bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb228a043d1bbd32654788d49d1931463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783eca8ae7f58d9dbde5846ac7266f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acbd41e580f4ed3dca447e907ec811465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91058fe62e12f1dabe3af68c981700466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c43465c135c08bea6911f1b663916467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d1a816e02a3d86ddf8362ff6d90ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f91135e3c9216710a8a46d8ac26c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da829877c8755760e46a4ef0fe58f401470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b2249c2e4a2e43f83f5b23ba7603e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f434b1b134194b35d4175f8e0003d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec190c543efe7f28b930331c7436ebe5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788973bf7464f2db205f4d0b4c462772474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddc2c686b8dd764a936ee65c2b6995475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443bb7c7b41c25803600834aafa0722476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c83822e8345a830358e7b78d3a5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ab90a22f368f9802c4c02f2dfaae3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e97969eeeff47f2cceb769dd185e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aea4c1cbf5576334c589863934334480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d871d269c7cbf97ed71b0598c72f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d2fe97bc1a91166f93b3159f53833482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003b94c92e61a1afd84e0d0eada8d6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209230344c67eebd286665a38bb211484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35bf07d1abf0920fa3dd4664bceaa1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a61d4b18108d95e2159a5b6acddda5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f8a31c25ce6048c02751d384961fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e79e5155309023b62a473d2624e8f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e5286bcc976ac59cca3f4148b836489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ab4bb84642d53e77f7e5128bf72f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d93e182fb8c258a3f8dcc125a7a65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349e91a13377925fc528424075f8f2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137af8d762e71a9dc995cd3bb594c9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b58661e82144a6563d781a0edf6511494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eee9d5283935816bee5995fcad919495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e654cd319a1a91fbaba2f6d781a4dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530ae9a091b0d7d3bca19c847fb14b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6445918357c5e182cf7266dd6b0a67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eeff8bdc2b206a6560fd9a4b61900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dfa1de648f833edc54b798c62c0d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c27746fe3e9440b1c1e70caf9dc65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810c280f21424b35efb519380fa520502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f338783c82df3a36194f4636790d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc9e515c1b4f16164bf3eb235bcbbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c824a76a9e568f20eae641b5d41f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d0735260df39771fc823356362bc3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd4d5538bda1d3df9405afa07e6cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a8a59ba62526acf92efae20ab2aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ed58dabc256e97462c5ffb1b5459c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615004120a5cd30975ebf5712aa7e451510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16021cbafe303fd73c0cde16bc334662511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dffc0b833a5422c8374439b4e15687512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5caf7e40e6b6cdaed043d7322b20d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c844c5a9d7adfad0896e279f7733514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d302d585062ed7143405805f58562e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e28204d1a2fd1b008e17918fbdd32f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859a3866e0d93d6968236b27c0802f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572546a33b0c88f7ddc993ba61fdc92e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52816c56eb3eee6bb804b1f5591396e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67a978e185279174ec2c73e10375df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8023e8e99b31663f3e5a9f1cfc3779521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43cd3983cf64e404662f11558c80b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27721410b16004d705e853ebbcc2d478523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107429f07165a5d87f1ec19e885cc46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e02fd3f519c0e34db1aa9894cd5dc4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ec7bc487f3deabe83559709451193526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e666f05b01a633975600f850bd31a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426ee897cf265cd55cc7cabc340c4b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ab6eab265679eb8121507d0337902529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887b516a114840420162bd84d89a147530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698013dc339ba4dea8af0e830ec3214b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659ea576365dff162df0e8f96f1ff07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815392fbdb8d89aa94f76a0273fa3b68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b04bfcb9d27997bc2c0d2f6d3762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9bd97fb34c1e2673b6da549edb3b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638a9442f10446a2011b7a820521daf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63c14799119411a3522f4f0843e916537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a201fa5aa719930c7e0823b8d7a0756538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995e984940cc7a207080b86f5021c74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b37d37eb08003993636fc78ce859a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec225b102c403c81e07a1459fac2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa6937913f38f25f2142fef25044f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57886e46d922ae2141b909da6bafde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109630600986498df56a572f21bc3d9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a49aea25926e1f7a7da7638986211f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae21213d635536f2fd6169c06283bed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa256f48771968dc27d36c0cf6921a88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a740114059a840e51a32d3c70a9c32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb466fe23c8e82eb95e942260457ec3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff3c2fd69f36718853ddbcb8e19f4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b84d96b9003102eb2361fc603d58f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9465492ced3e84ffe9ce4644b2ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119f493035fe0a80a1f62bdd052f0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795d1064a782322dcf4532f1293f907554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30fa1b7d60798dcc218c8ff570c56f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53de5d73bb941be9b69d29a0386533d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4096acc28b1c72eed3cb6fa5a2d79a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd697764437bb616128bc150717989e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feecf84cad913f29857766d144fb67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e500c3f9d5c03688c63b9ea7075db37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f792fcf68c9681c51629adbee005b4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027ed9631e67270966dcb77f6a7f26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9f80732e57190ee7e1b2516d420c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6808bc5dee57aa5265d7adb6cc56dd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb489787d58b591907de8e077365da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5aeec9fb43359ee99380fdc29a16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b4d22618bd6eb026d631104a2988a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c78f82cb90532dffceb7f7f9ec6a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef77d76be3a5aea2fa8c5b1b150744569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03b4f24d1914fcc636d4d3d7c68730570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583633f499af711e3e91a8e34d903f1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172426e95900275489ad923fe513092572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68cd10947dcda1e2f7283f8de765b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbac1b3fb036b4a2992c1ed5e37664a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ebbc48532c7a68aff5b8f752aaa16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601c3aa5ca5a3a6d2b7a4e1feb5db95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec6a0e74bbebdc865a3c19ba55a5ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46661cb0f107147fb0aa521dee5f44d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc030cbaa3609f239082272dc45bec7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d7944ba19853172fe33765071b848580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbd8703c66a537add126031fcc0ff2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef1f0c051c1eb9a03381a929ebd87a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d04e5311ffdaea8304bd9f3735637583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fd2dd442c76d43cf15fa396f175e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed318fcb837230b88f543714325f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14153e77dfcdd2c1b2293c142e976731586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d440490d2cd67d7cc688f057f5f3b60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdfeca679c1a067e421de96df63493588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d9e59580b3949f2b4b09cd0dde57f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f691f3389269e9c7b8e101027590c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7ba3fc0c021f106d9144ed1c5f6f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f66e70cf1ccbb200d5ab5c2a9df26e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6da17c8457f770439635f41c72e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2cd746e816a25b44324f504465188594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded97b9a36a9af92d9681d96871a8e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858ffbdd5ac1a56e007f0bbec730f48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232b3d0b0e0d6dac15d770cb2e8b561597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb48c4461f765eaa7ab72cd6e75c12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51529534a9d3e92de1c35c4105eec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac4362e938f99348b4b0a3319db496600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58c2cd5e532b7d9bc11d48111209e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef1dfaf513c75fc8c97bc8106120f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846b421ad96987534973a275dfe77b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912962f893af17245096bd4f28e148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06108b548db87dd2d1e888b5c779e9a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a899577e80c85e8b8030941c93aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6904f91e413f855429cbfc77e6ecdde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2b8b1aedf66b190d18ef06e0d7135608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d819ed0b7aa8458772b612fbcffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1cc8a260ef6df466bcde7a76e4066610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d6501eb9c220b7d39c1884cb254c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f7b6a23e700f87f7b813fe91bf36c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd6d46e449918849220ba0d12fe57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91a1486379d174bba8eb0a2e4f1c68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aae14fdd748615951003872202428615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66032d245aba6b8db73e591cab3f1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af381a19ec357d6b4e4254bc223d720b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf69d291a4d4738af4a659fdf9d2f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7213de53870320d7ebbfdf81305a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e2dd04c0a6fcd9e332f311e404aed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97f23362eec40661f591b38bac749a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd849c8ded05714a12047993a8fcce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895a71bc360629fc1594eff64c38fff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12654824e98da25d85a409e1abe495624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715b093cd7b6422cd68f4c3d9cf3e97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3e8957750a5d00c617c7838a3dc48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f189e2c74edabda4c97d2b81dd172627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da035876a5c401d6be0972405ba79fd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89ccd2c0e25550b8ea77a0d528ddd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57debb320a4f0116f651d11954b1523630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980b5c75b950ea3e505ed0e7af1e2b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eac5d5867dc7e9a2d6f51c98f487b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4180c10ee4629eb112dbc183130fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8246015d4b8b72cbaf487b09ff6e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8319e1e2fd916eaee21216d7679537b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c67eb3a67bd579d9d68425fb1eaef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7b8df50d6a82967abfaaa9965c5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058bf0954e9caded074ce9b690396a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e1f9f0981c7862214d4bd284ddf7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab25e8bf2746722d154d712e32db5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f5832c6c21beb382690934f979827641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dd0aaa4e3768cd9860a57ac663295642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b615fcca085320ec1b6f2fa5ce3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060082d3f2104e38d9fe9ae496063c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba79bae00ee84a33712bd8b67436da1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29bc02b5ee1bb0a7bd52067612ab23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6877842f888412099734558b107e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5da6160014e05446259ba4e04fe5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f803b78ecd3aed2433b00c718a40b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb61202f452e689b5d84c5997ac7134650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d6d16287acd9079cc44289028c32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc282555e3c9beb7f7adf893f104275652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76ad807e5ce3aa6139675e7b264a5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314b8a3716c5b2bbf65315bdda376a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404e8bf3c41f9e102144f24a2b559c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227375496e45154429073cc8e0c7dc2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3bb8b638e6edd5be2ed45a273225657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037af20c5fbad2cf86ee0e767fad49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5294aa0916549d315fed91c3e1302659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac3ddb1ffd51447bc10bfda7fba64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab74d83e5585348e52b79d3ee438450661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c11f8c4a9a35167d3a51490bf06cdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee24ff080c0fae0b95129c4fcc59305663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b099c8ca54338314968d09aeaf91373664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcf093644ebbab9a004f004b05cca4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8d1a3bc9857ce175684e8b2fcbe24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6635c6adf38dd581a27dd5c207f91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092281466d9daa6e412465b2dacf258668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eafc0f8fa7a4ebb40664400b347455669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deda3145d319a011ed84ccbebf5b241670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea4fba9d3aef64c459ff80f0becc8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8b04185f62d101c6819917c89ac44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7dbdaa50e58f37dad7997932f18d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d99ef99179af26f580f48ad593777674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c576dde41d228c2fdfe98406dfe4cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa50b9ecac63c51ae34caff0e7baa3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e45f58032c74538f0e8ea88cf40551677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9138b8f5a6cfa6dfbd1c0ad2f8b9f71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dcbe478dc297f0e02961a32483a7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee623c505f3ab17e2a4d559f31f675b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338fe8ec4e5a1c7a08b754281c77ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6ec3aa0c31921eb1742400a9c08cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5ad6b58e72ee4038e2b5c77875bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705163e277bd2fbd6e0153a65ac0ee89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4059de1521b31147ced2769e7ab038685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f4837584eb516bd6df1d71d996dfe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d48aaed9aea9e40dd5c603b67049687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b53215c3de5f4ca16c5a9c1f804e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355602e8f6d72ee0a7100a2be432452a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65688d5f8e914b59cee0ae83c5ad8d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddcfccd017bad640301572a142a82b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d09caf6c5500417da17bf9bb17e95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d0c8141297f7a84fcecbbd3f04b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1942f49e1e20531775faa6d543b68e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb70a8e11514a7dc75833605b6c251695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033ab71c43dcc38f5c3051beae2279a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1d4e8f6ba32a9ca7c0f1fc7208ce1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74c0803a390b631e69ac4c33186408698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91f7c1580adc14012ed586ad3d21c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba257ad54758f751575b1ab4d54f495700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca320bc269fdde0f5d07de4d7ccef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1ed82992e05415ece5f98e54cd808702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbcecbf224c1604e4e43c852090d5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b968fcf32663d9f626c7db1a1e68704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1fab85fce4b2372a1eb377bba9317705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6f637fd1010f21d7b310cdfed0e6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518038ad0acb6881aac16fcba07c32e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d74974de2f588ad0483fab2848584708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0e6caad6f5ac406a86a17e99b437709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434d53e82d70cacd19eb864b43d11df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47d682ce478316be098423982ea090711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf034a0fe11f3ad696f97ea41655ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c78377988201744bc3b5fcd23d17bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374040f3204bafa71980447d9f3225aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245d29834c4246e66e1a7170cdb366d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8cdef0e9caf2895ec521d911a90a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281257c8ccf7d4e8c77351523e4e94f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaef6031fad55efdc7005d28ea8763718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e4fbf09c5121cd3b2f421916ac0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b311aff939e6e2a7fbb9ed28cb6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a22a352cd04afbdc278d133bf91d05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18812c269138cbf0e12754f61f55bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba728498907ac4682b2e7975b0575e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad2582c23ce73b4258b3e00f843f9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86e15cd6be0f705d4714306cb0b0b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68f6fdc6393af545446e1cfd7a9cd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0232ffe7bfe4d69439c7a5f1d4264727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c07ac2b1dcbc3f5a0432c4b68b2b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a288261a2313e2a2eed363ecffd986729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f733bb04a5daf3b6de5af094a3eab8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97db11b029877554ce16b6928dc415a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba27bcdda3bec03953b03b8db6f6acd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81965e4d15311dfbeec9ec08a431ee82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abffff32acbf3f23e544fa30d6a120734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7edbae51885e9141b87ae9a67f3f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b0871cac7da76b379c198080d5ca1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc565c884e33310d4fbce8ceed60d6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4e4dc5bcf8a5effef1de7de910f9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503d550c94b12e20144d5c7bf0da8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6650555faff49aafd5f04aa69fc6c82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef740c1712d23aee27a287af081a497741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2560419e521dc91fbc625fedf122259742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0699178093f6af665ef4faf61b58c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d0ac7b32d4567b529808d413c29d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff629ed914107fb3fd494082353b9fcd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030a0796e76457f015d2ee64576934746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e215549273bc1bafa9709ad663c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bffb9f66fc81c7a10dd2bb571bb9f4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efc776580f864f58032b1dc5c18d94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d17741ed9fe1d6d0367b8a3f5acee2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1c64f054a3e75ce29da41b0b0d2cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6042a4886b126cc0398e68559a61bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3c06aaad80e893a22ca6a4192f92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d61d07e654d1cc5cd60859b165bb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aa0f6d39caca9172a6bb544590770755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fd523bfb57d379526f2aa74ac8f4a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f075fa73499908a8c63165d2a20342757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140001377eede3ccaa33c1f3e9a2953f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a9067750d0f3d8a6b9c735ce5e232759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>