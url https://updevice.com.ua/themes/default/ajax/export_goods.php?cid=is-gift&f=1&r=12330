--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906bc424dcd1d752935546e983268c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccb44c0bfff608459ec25b0469f1802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d743ee1388962727d0f336971d4283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0472b34c7dbcd2efc4ad6174043124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc525e625ee3034c5c573c9edb48935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b076162660d9b213195e3b243edd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a558f23fb331488d13456428cd49c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b72f5094d5b7d60c1ba6a3f5544cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd82a11e5ac971655d9759e2ec33a7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d97ef53f96a2aef3eda0e7aa25fc2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464d4c5a13437417ca7c557446dc2a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6257c23507753d849a9a9291f592d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330997db2bebaa87a05b0fe171a158c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d436d97a6990d9fd285568da6e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0314b49bde7f985d7448accb4f6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86075a22488862f4dc6991c5e2f2e4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39af2fb199d4b3d07e0e5af4b522ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24c98691ebd74f3f1b4907337c50f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee37a005669fd4052507df0f0ef011d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa810a644128c59e52fae5903b0a3b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd772e5627b7bc3293499720ac5a4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89956def47e763065539f5f0ebc30422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312bbc6f4c24b1ca407c3da03d8e22c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096521856cc5098408aec57ab2b0ca524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ef3f16d0ebf44f8a5758ba0b1755025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b572ebc4566c1bab44ec555dbfe56026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d651b13d903584960fff20ffe38527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b59dcb709096be7c67fa4f36f3eb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e04a177693f0c11cb11ee03ed998b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55cc7cb27394a2d76f0985646e857530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1557d8de1be4544a33e5fe90723323731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d65c091815f7bfb50f7372e686a4ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c0ab55932bf16e88d762b0cdc5ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccfc135dadc2e0f64920445e7e36f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25ba524e9f881a49573a2379bfdd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a75ed2f9cc76cf7abda9a0909511936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f624686db26fd66a74c0ca60aab3bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fbb84dabb95b07c9df69f9641cd0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e20f4eaf082e83ccde1f62f2c5894b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98de0f3bf5fd7038d7e032a81a903040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44f74868a5ca6758a3ed8867e83c2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4da5cf8425c3385211190416f96e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cbedd9be18b6609f976ac831ffa2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3322cc9511de2b393bddb8cde900e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73637490a569d10d128b6f88d35f7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60999cafe902b4ec415cc28f84143fd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b930e1df77dc53ce600cce6f83174547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9b04b36e0e0a45621174c8f3db06148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d731a49c21134dda099ae22d92b09f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afdab6a860a637ddead878e7d3070750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c44ccfaee32a8cf2773f833de956a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36022bcd7d1d34359b390cf98f23a31c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56956186eba194d47ec4baf682938dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8960f96dc06093bcd9773f2a9924f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214da6ad55f54cafd09b4d7d7b9d72155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797320a76a214557057599187ab8ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba6f09fb8c3461526585dfda827f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62200f890ba99fc1dd8acc39e5a29cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2f9e8154e65b475806361d6a306659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577243ee694c7bb4edcd982f504f4eac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be975dc694821f7a0ed376c5fbbaf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c134ee88d317be2fbe1ba25fe12b1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080043a526e68c1a6f496dec97d1003163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c586e3e7ca222cfb186b0935d02964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978e835205ba22f1c6aaa2e8708621365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20a220b235696a284cc0759351a51066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3883bec4a54ec663da295bbbe63a8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad84906b6ae35dc4c60cd212b8303068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eca4a3afe83bbb6bf9b069d34372969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ada5e350801b2651b0abacd19d96e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e51d393ea258d31e59c2773a138b2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08f9f6c6897ff134eb5b234b01bd8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59ff51584f026e2a2d05b1d888fe8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04f13e67f05d807f4e351ec3f1bfa074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bae60d6dde3a68251dd16b0314d7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924ccd0c1b6dc2e50809dadbf97dc2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce4910d07782a470062f48485640b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10473c68070ff92af547d299db699b2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03cda60644a4f8f353eb56587f81379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd3633d3a5e26e4c9d015157ef2e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c9a38aa6a47d827037b0ab1c13f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417e5c93f0ae42512c42e6e4923793282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73c726c3dfbec1c68dd25e04d97e1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ee5ce56f6d2432e80cb2eec96165c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd8bc5311d7484579ffefc78c8f00685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85b848bb21ad702327c5d21b19026486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe4dceba57129699309ec5c42d9c3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036fd4e4570053cef9bccd8d78d0ca588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd226d9fcbd0d614e588ffa91c1e9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67605f8f88d608677a82e99446e3314690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384275281310f1ee327264d7985833891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b22108b7dc4c4a3918ceacdf5eaf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfb44c787976dc53d2ff2ae216fbae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366bfaa09c80324ca3f813d4ab0552a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c456b207b88462826cd0767b9d0de695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91e48676e18a5fc64e15f20804d7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e320056e6519556dbc76488c8de697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51397bf5bdb5007fb4a0c68256915ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc5708f73bf45f63ba46542d881c7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dfe225c42077aac5efd5e42a745b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d202919a3adb72d85d31cc4a25500c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ba9035dad40f81641cabae0b9cfba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f724127cd1806b3909c26e04c1e1995103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326c30714bed2e7bd5358550ebf4f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09462869c50eeaca68d8d044c3a3058105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce379a4694877de60e46422a0533f1ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee7cf8afcea44159cee8a47b73db0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989045a7af77a91a7146b2d622da11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bd8389acb274df257390c247b2286109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9eae144e981abcf46a3d083b639de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c97b08160d54f83aa327bfbf07e18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910aa9f2fa308161c88ef53eff47bd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8c84671f0b362ee1e0ca4ac1e74c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4dbd9c9cc7948872b66d9e42afe8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdbae500532e57d35d90ca52e709fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b1d599a0c05cd46557e5ba7c699c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15fff74563d41b4806b64de0a98ac8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de37c356f7b5e8415f6bb5ff56b956a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440cdf00a5a8f3903745b2f4c1f7479119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ba94f082a9f7cbce18d7f2d2029dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191873c4e161ac31a79111a8541a360a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237c67a7c92e1051cbda866def3a87c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70be38720115b9ef16c867bfdf86b6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c072e593dc9d12a0422fbca6f092719124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d8a7e46c72c132f3698cf94a34aae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a6503b1e78714e745d0bc6a56f7d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc572a78f4b4a8e7cb7be4b09286bb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48cb1438cf6ed6febec0740c78b28a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b0bb1931ed43cf4c07ad5408195b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3706dea46164aff49e08d4cd339cb1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7657ed0a2c9d9dccefee83c0177a59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a879f1d9bbe95bba8138bdee9182132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267de4672d4befce83e3a2f7e6e5913133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1755e65b62e5a64a897aef78c76699134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759866c27291eb3348970ecabfae8141135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd29fa9ae464ef7a477eb762f11db45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cbd5e9a15162746e56cd312d07eb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80f9b3ec9c9a890afd79bfb86af3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521b4b68f7449021528f031883bc621139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7077e2a7acaa7adfb1484b80fea032140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee268f4cf7720bbc5213559e2df01a2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e79f924f37fe4fbdea59f6e496f71d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a216e9f0a8efa49a7ebcc5b026ef56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a953280ef4647c1ee015f74abdc846144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb04f06fbfd9bd8207b977979b5c20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774f20cb849259014de2ee91187907c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae579892d4dae6c8fb45bce80f291f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedee679ee750ecccecd55bca6d38b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6bd8d9b3d3ea84885403325a92668149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baf53f67f0a3e2806c64870f1ae4d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2b67b43a345e3db07321d8ac73452151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27695d32a379f6297c246bc8dfcdfcec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a9e85c9d9f29a67c2583149e5be6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83944276abcdf210384b267f50fc8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33c72d10f3e8b734db4f6d8185cfd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c50b6e8fe7a647051cb78e2500b405156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c6c5c007223f2f304337b88f5096157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b7704bdc4c30842f70389839e239e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813e87beee913c436fd6901a28b820159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d966d759e500a93efb56e7d010328160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66611a8317dce44620804d0e6c6d5c74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114182abc63e3c77f83caace8e60567e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559548c51cb5dfdc724412741cba311b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5e9884a66b75f08bf5f0948f63ee5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bc793bf788cbc9920d8542920af66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5833efa297ac6a58fdefed4c51cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166789515ea64e4ce700b2f29998dfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c5e9d2190664dac172911f0236f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d105d3c9749355a5db4fa14db397054169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbaf84d301a7f74ecf2cf5d9cc0927170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0330608d69e6542c4529f8c34c07c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724f88369895c3be51188955eeadb0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feac6d5741afefee34c885c5eea3e11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c5a61ecad155bba619fca43506cc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c35b973c2163676457bbd0a00f679175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c513367ccf902bba2a188f1fbf17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e75c2a73f90a43894494f5e2055ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d9ab81299efe720faf9be711ca283178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e7182df301759f3feb3d5f5a315ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac54e1b3fdc83d8523ee8f29480cbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10c7767ad70aeb085b20ec1bc4c7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef2009b808085b1053ba2d4f20c786182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac9fc33c73c1cc6f24c7e0ef22d7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529664c034dda7367fb3203106371aad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b54df2fdd9222bd735fa149ac9ab76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1373c4778b662d840677847f781d40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68db29a2a3972867abeb666a2b83c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345f9f5812f6a8bd5f56d95ecea3f58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3c0f1a12c97ba5a0ef19dc0d73c77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05109f75d850a15ace25f8da2bc8b552190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c358a1db6baf747c29a4432ccc076e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79186b32d5a4c4344cb1ae820a075c45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df444a2ec9fecdbef567ef84b6b510cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8f9c7d29bf15b410ee3045b9a3513194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d83bdc398afb44258038e5ef597503195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e1ad7a9c6f00d7b35edfadc1e33b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4ded2d4cf1f763c913f5bad72b24e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466feef196571ba00f9af6b864e045b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a70ad2f909aff0cc8361c1bba7d2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e1eacc4f7079d761ec052b61523c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec917b290bccc102c3bdb0da3c0cc9ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ba079bccaad72f2eb394eb2289ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a85c495c9269e67b9b36eb4b13f5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e498bb0b1c47cc29acccf8ee8a3c1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992a0dd30780e6d14bba16a2cd6cd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e87b6baec4c1fd9c2d16364ed068a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c732a7e92852a8305447cbd5d747e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebc2c557a4d7bf2ab43e0c4d12a1b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db216705ea0427b500abf4989c62f868209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb251bc4cffa94919b69242705583b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18843213d2042cbb865189fde13d1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fda0a326ee34f723c917f250a4ab8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e586c738cd8abf84aefbcd179eecf3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb3c8eb5dcd0b9c7ecc2c563e499a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbe5c9d519a7f22abf566e799e991d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d8ce2bd5a5d9efb5f838dc58fe642216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465e72f0adc59a1d27347367ed0a7dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72791b48413e906e750d0286f6f15b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65dc13dbc48dbe3dbb0ab9ac54e083219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4d18c06762cd9d529523a5a55849e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fc3ed62ce55de331f81598bef0f91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e121d3fc07e47d7158317d31e05f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac530ac65e575c25132efb4baad3db15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be18cc2a2f8833be0740ddaa54610224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5719e7fa1d38d89ab7bc9053c764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478da4b237ee0753e8f2f5525aa75b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab801234f84f7a72a6af0a93e8380a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4bb7f3aa15f9420e2a3b299cc93a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49927983e0476f5e9a32698c825b2f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe17979e1c5b0051d3a710cb3d747f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af6fc1a32cd44873df8e8a4ed6aa6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a6a99482b73260e3e9e43c19bb00c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909adfef84545bdd0f9947a90a44b0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9654af4de3a6e216ad405050bc91861234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085615d02edcf8a7bb4381a37197f872235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2adbd75a6aa8da8b04697d1aa19fe1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be757c6c66a95e96ecddd93937864a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b22cd8c97e7ec924e59cd915181a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18127a888df0035d01b13dd3975a02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb206f361e6613e316e26876bd4324c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc752fc119da3fd00ea2a97783b760241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce11bd5b68704923f1ac8fa39016d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c2f7bbbed0a55cdf7f2c886a40074243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad12c8051d9e0257b4a8df604ac24be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6e61992d27819912f49a8b0505a10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1beb0f0402733cf72bb31db6afe04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be28f4b784bb4ed08f2f432133f823247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6511f269909a2cb441a298211b08397248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1151b9af581eb8ffc0f504cf32200a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e6c7a81d6da934db1c209acbf3bc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae556ccd0fccb27336bfeb965e8b6d54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde07ea86d910064f48201ea29c384b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988469414387d8aae2503e8baa1986253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4e4ebf75a0f3d455f2a35db63d380254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63241e1aeee7879f5f889a01bf3edfec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d831e54d580cfe2460966f12f5c9a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361749419216c64ca740104db400ac72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a0d66fad773a6d0a2256c0b32a194258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4c1fa3d837c2744e41f64576b6ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ccf519cde16493518f5fc6ffcb106260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635592136ad293369ecc953bbd788ba2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e26786b6432b7bc743fa6f31c442a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ae9b2f6afce6f5cafa741614d5c87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da02e707be2b8f0df53f5bbe0921f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c651314f62d1e02a33b37bc6e08d76a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc840aaa6ba4e54071515efb3ef2c8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec5bdc11bf4c596258e6746832f9d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28614c47e4fcaec37dead29ef8e2c213268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457e6a3b8aa47ceba2911d68549462269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ec9b5372c514fb6f74a11f38affd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e1dab17ad983b89a3edc088089ac9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd77b16af9bcd73595275602214d2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d93976cbe8713bb48313fc107f7e7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604cb2f7e940460bdd18f71cb18b568274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a16f3a7af8d78840c5b6ecd4aa03c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7070aa083eabca144a396f3e53b947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2cc3b2a69e320c7f21bc85fd9643c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a0bae5e0e37d5ea09dc90e506c29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd962a169ba99f09b7c9e2e7cf59bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2354e2f2d6e410e2d69d608397bec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d172083d1dc9fa33825272b00695a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd28efc63e718c1fc74d2b3d3c9f868282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2910291ed63bb09347895f8c095e82c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b107a429b2e57e72cf6b35e4f4d3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528a389979239cb9f9850cc6f00cf1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb5c99569a61b7164121ebf16df271286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38392c90bb3139506ec53509c7bbb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc091d23e873643f7b3742d02c87126288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c22e088642517a1e05acaa592d5af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654574529fab39beac8a2b2f574728e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebca50f04ee5d124c9cdec1e591c2dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0542027de4ddede74c72b36f98b784292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14565b2034980450931418b318acdc2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18e54cab4b38bcf37b7249e5c50a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936e5ec8eed903cc6e66ea9e9c901fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c44b13c74bd48d6ffa4509c31a4b70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4419f7cbc789c79466d8c382c23eb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f09cf99e18d233a7e6f47bd1ddfff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a112c8d51009a2b4b010fc300064fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce602f015730407be3123ab71bfbdd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0992eac21288cb3bef40d82a8698f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c9ba57d8bbc29556fae59cf76142302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66569cec166a286d9c56112b746ed7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b47d6ca9c0565732a3787b7565e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81c669cb66febc22979e81493fe329305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300d93a5a0515eb65ad4e0852560b9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e20a0a5cd68fbe6107d50611707cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26161c938f5ac8bc042d39330b4c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7aa1baaee3bdd3b328f97305748ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222521d57ece7dffcb2dac2bf092d32b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c3298a33bd242466118bfa6493471311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6087b39c980dde732d9d6b9552de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b986abbd456cd88f2b6de8506dbe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd426dad58a002085cf77ede0084ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9b8a42f4a05383c10c98909e57e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4982d7c0d8bf5e077e6ad499da2575316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e78b450f5f808cb861b7ce8287f3e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc32e187361eaa3e108645478f496318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e03f5848bd53e594fac637d07911319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4cb7a0db4e44e73a047e71e410847320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4aa9b4b1d81aafb099d5f0b85d7b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be06032783ba90f75419159442177d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb569b579f1513055d157f104c094b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d52976cd0d2f11800b7f321034208324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fcd44b6bf1ab70a387a993ef5b012325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d1f7d4222a119bdcc5e69963f2905326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df96b1f631f9d1922af78c94991da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e30a0035184ff29ff50dafd80ea822328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42809a7adb2ebd0c8461136285eab2da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4253a8ca386db4105292c1d2c25ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d8c5d3368da4bc9cba0635f2a7c6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07be3cdd21e1e1889fd90440737dc8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d48806a4579c1e2544573b9dbcc0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d056bce71fb43c3289faef1ae77136334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37f1e7782f5ce666c8121063c099a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd2e141abdf04500a0f280cfafa7ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa14e9f2b1d4bf45f266608b39ac88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfee17ac5569ac12219e129c87e5ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b902d36777606cd73dd25fdb17345339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c21ff71089bef6d77466bec486751340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5445ac1a552508ab5bdc85f82dc95f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bed3273d4f78f33a75de59072ced5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a999329126f6f0c2f20e417f55f20a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2f773937cd35fd239b0cb7944a862344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db64f3fc235caae0938fa267ac36c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dddda41f80af9fe2e251798831cf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ceed47074e36db7cb7c4cd61c5cdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe53581819f5e258cf998cc8b36ef73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee74a58de0cbeef6bfaad645a05968f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf657c89192ca811f6c9cfb1901cdf40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4498e8e2d66f837b63c3dfd30584351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6edd2e091e5fb352c373e70de653b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a58a1a343856ac9b2d073d502f95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da1f4de76a7c869c28bef0b3be82b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0b8e14abe2065db13ac41db972a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828141b0e23dcd26b332dcb2e059a5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a1f2e7f100058ac1fe1475810000357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff33456497a4fefbf66e7701546f1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770f8ac9a35bf48c99903b44683676359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126dc28f3899191ac0c7423228f2b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c6f8365dc29c24c694631dbaec783361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7f758e761d752599fced0ad5db6bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deccf7491f1ad72d675a7567ca15a8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158fc01ffe66766f51e5094f8712f77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dfc0a856bb03c267ffa25f96f0e29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c61c3da2fc3840134fc55969dc611366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75d589e1ccd22afec9e41e16a8876c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e6a2d843bdcff67460ef22c058a94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b8f13e08007a599960e6ce5baaba5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36cc12c2a917147f12e98af28a862f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b673a3bf92892e75e25c37c975d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382bcf827bf86ce16f95e59b8fe01d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bef5fd0654d14162adddb39bcd465373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f70c60f07471bc3288ac71b054b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd85a55050f70c3c12ff7848f5b9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e6a33100a43ad891426f4a70913bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c835f99772be55c7f6d178701cb81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d2cfae59809a3de1e3a68ff161529378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61431dbf290fef752b5db3f9d37350379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157a62550882719034018bb31926e9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc49791731d90df24f2c6a343f008381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533bd9f3d1e6a7c041969fae09c696382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215572a3c1b5acf20b4529ff1caf7bc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ce094856c71887859f38eb1a6a216384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62de9dcfe2a5088b0f6d4b0607fe49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189e7cbde13b36af13299d74baac1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d39da604b45b37a84029692bf324387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993ea230e54004943b9b4d3eabd93f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778792dde648d80c93b5d490c095008389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5dcfc34c81bfd2e8806fe41e02153390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8786febd1d348de0a595698cecae7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0241af8010b558d9b8a01462a65f7db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d6db79c192fc319a8671bba1e8bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64be214a5ea15e2bf87a126d018f5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e065ea60514812857cf992d7b612395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8a366b39658ff7fbc5033e66fd4fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e066dbe1d464b0d2448ff2ca907079397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931b82a8375d0be117e4e55d6d62040398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2acba736d8df7ff06e7b10cdb3b59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a875ce9b7c63f6c0e11048cd6cbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc34848418cdd6b62d09eb96031f4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865417985bd716fde66d233c052d3c09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d78e06849e9a03592e81ca906a25f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea09e629afe03ebbd903c04f0fe0a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0999c3b083a10273a9359f8db1b3fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d51769ead7c05f41148dc8ac02a60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c4c8ab7bb32888fa9cd8aee68b8fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759436bd42251ab7576582833e96286408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32684d18609ee91cbe89ca0e2a691f9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e9fe6bb5dbe439f0e5933d27556a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10d502a346fe65c83d8e9e86ab364d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62644f10b74371418e757a155fcfebc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917513c08952c44c44a93161c34d5f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49eb7b00a638351fbe85bfdb19f4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8718ac896056084bbddc4632f053989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b03f95a5d5e971073d41e3515d591e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb485f1b643565cdf2518b00c05346df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e00f29e40308c4f678f5caceaa53d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa657613a145821d95794ee6c1d2c02c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310375983168d99574b154cab8df9f85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897260eb4c0ad5d8c9c34bcc6b2ea41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cca5d39a8ba1542795e0e7e0367df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc80ebbd1fbbba724c5999b09d8af1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce04fc95c88e3e14f53a68f3880c683424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2457fcefa72b023bc95b8154772ccf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178c5c632ce24b9a062b32bdddd48ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba06805ebab45c41c27e1a59baaa24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a413794e98efa391a7cf44cf79bd99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3f726ba310dc8010ba8739c29fea8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b325fb632246c164d9fac6406bbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29156ab1f7f096e05a2b47b14db4963431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d241a38e0bff88ca1bba4b4f7145f69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c47a77ff0bc6bf57adbe63efe7cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a4133c5b4deb7a7e193952bfe0286434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b9a265e64f91027e65b8ed75eed33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff82075d648ef1d00a9af70f53da90436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72741a958b1f1518dbaba7d198de64e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba7bfe0454e4826138635bb8781ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a234aee9bdba4bb6d34df18d086e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd697cf38ebfff0ce154bb16a7ed2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b263d38bbe612521ee151e21e8d632441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015709004905f8e62881377edfd66f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bcb51598fa8814ac0304b45d50b70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac6c709791ff2dcb34952760a0dd23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19314bfc2edc6e0d052164f1775d085445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133576dbeb24f4f289a1a1ded82704446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18fcee7e0fcf9c9f8f1aeef6f5d2a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03acbe203e4a4f80ebd0ed46b45de43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d5dabf8abe6ee0fd5b58f12d74fd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3e264a969abbe73e8d917adba717f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987653abd50efd7e949ddd88ea2773451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf839f073d617189a3069f75e9be1477452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec46da7067dc22c2bfb440d5d30b4c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25886011a3dc08ba488481ece73c6724454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c412f88f723fa822f1b94bba7074e39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b52bfd151cced3e7c5fe37a41f3baf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f378d7a76f0de271a2c38263d14f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9741cc2234339ab526fbca04af54b4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326499558d23ae3a3000e2b0e97e211459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7665cf83ffb41d5eca8b3b0b4af3fe1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b072882ca30a023b1847beff2f5ac2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188a400b80a16df5a00abde00f29aa3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e500a32c0432aedaffa3716c8670759463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eac5a3037a65b532d79cee06bd5687464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da18a4bbfa06fc232cbb81455af13d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47f4a3cae12e7db736a042501e8ee8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309fa6339521040cbbbc9ebb262eb33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c7aafe6ca5f990f3e95ead7070a6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b49ae19ba4aa406d1f0eadc1c9469469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37626db7974c8dd2c3ccbe7472d45d4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2676767d359927f47bb26b20edc6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9b4b230cfd3a5807bbdb43ba65a89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2d723a07d1add48c82f3f7aebf1b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a8995a078c2f9031ba9f0a7f3eb16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc850a13535f827218a0c6dd230c227475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54708a652ab311f7f206b679fd4b6e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372df4ad502bd8bc26a6dec485408a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18402bc63c798a9a529a6fede91bf7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c112ed59babaf369e619efc0c674369479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19bc16a4936c8246eed8d07b02ea49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc9a7666cd221c0705ffd1516f4bae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e33d716aa16396a4605599156d97f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae329f611f584c5a9bdbd5e2e1f9a53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5daad37276628e50592b5225ffbfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490c68bb36a001bca4a9c9c450723e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14fb28959b8581042a8842d39faaa3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367dee28abc8371b0f3fb29b693b69c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3ee3abf1786b350740052491afb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa9e2883dc5845f8f172ab8aca5b60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3456345da1603552e4d0b47e8ae68490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc87973e6c4f6785765043d61a133b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c69b4fd8f6bb5ec6dc2a92552dd13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ad0ce7e8919247ffdfbbb072ecf15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b8fbda44c200008a920a28b995de4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914271509f0a6b892d87a58bdcd8b06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd667b1dbf88c8916cba9403259a07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de01db07b2afa52efb65f4a09e3f57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1927e581b8beba29fd2f2c7e71939498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af747fc764b60ad432cbead738a3c8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ba5cf2fbbf229cf1c25cb392d6ee4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb90a0d7d33d02dd92c947e0014c22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2612b78e9863f406770687e7c5f5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f52fc80cba6fb6cb7cc5f19663ef13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56b4f56ccfb43197c5b641981844a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6230e237f63632cf23e9672e0e88d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b22b6fe4ed44a38c0120ad9d083e98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9934defaa165917e5ff2c3bebe2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ab0183105c702cf56143c654a7583508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e5354c67f7fae5dbdc0c3997a5beb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fd1df714176658dede597957a1ba6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67dc14ed00a0d22351e15655d8999b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf60700e771cbb31f4a1edf7beb8a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900911d0f73106923b4f7d946e6f4d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe85f73af2ea6da5c28e3dd22da2b46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b462cc9a475543d08a7588957503cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2eb5f369faf63fc4064145f195340516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a913c162ec9c1d771a275005b5b2881517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28523426c1fec01c3c3fe76d76233f7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98398c38c1f6761c065335036bd1ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb492de4dc5344ac4939111c2aee1ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833e6284c308f7f0ecc00eca3cd01a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0afd8cb113f6bc486b5e45c95e247a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e690ca20f1c3746a4ce6e682aa74b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e2c4d0957d702f02a7ff164b4864b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6ddad0e2572f1bccfc25a56841b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df531fde310d8749ce8e46f8a94803526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b0fe96a5ab08b2196912c30244967527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2390c7a5508d3e2bbf1c3fcfaa811f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942d782a053216f273b4c42290a9f5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630169cc56d13619c0fce96d0523c43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d4f9e81dc667b33b78e5e63a6b1d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db495161d6f76c4c81c6adffbee088bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1174515a8878f736e4920d2f08850533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e10fc985d026089c7e46f7f6dd1098534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b10da896ce6d771087c53eadef23e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccc2cef8c56c281049e0f551a95dce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19148373b125ed3a5a45b2e4ab7ddd40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5aff9066aa1ddb7f832a47d744ad4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2e0d36b1c2c18b6f752509654046e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27d857e77a9f7b0bf68d3f411b061b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460cba0d0020d22318d085906e7bc25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c2e84f363d080407d756b9736e273542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eb4381b83670dc633f204a5c1cb4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4569b0f796ec739dc1329f901a475544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a72f601f497cdd777269be63dfdf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2ff05697cf764d58dc95114e32d28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44825c3bc3f341d84f1b2dd70f1c21b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84683f5888c41826ae9f2ddb25bae1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31747ad7ef4308b227cf3cd1b41d6886549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c794ecadc40acdb0f1f7f3dd15d54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176d3a9afe7a158eae56377e93a6c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581644486e76533452a5cebba766dd9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cb4bb9733418575a45f66bffabd33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e6adc320fa2342564fb7f379bbd76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30f4b626b3e4dc867ef149068a2ed1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e67222d8c9d2c97860c46e31074d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332883b600bef88131eea310be43da96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57e840f41f4c31e738be8b328f67fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2152b47c68397d7907037fb03da5c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a25c257eba76b324f615f51e051fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf78e41891d65faaab474d067a965561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b82d5ab5720c3c160b12f41301ec50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12820de63447c3ca66fa10ae94fa879563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af76b24d51379c9c825743be2302c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f837d31d96fa7f4d762492dfa69db5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585808c7383d8644c745319a0b259f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee90fef4f250caa6a42cadcaa52287567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfd678059c8e75d5e1fb681ff1f790568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d91cc94f3dbcd171f8eac13bba09ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a404b815b2f8231d0e13c6ad157f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964162abb8b1515c7238ff20282f0d21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823e290c97530555dbb7ed6c027d31e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72a21565d244ab5c92447182af8ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c0500c3ecea7f5886b29704f4927b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7382e666c7973ab205d50db04f3930b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e91b5a54c6d998df50692022232ed2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8351321ef4fed317696f38eb78532577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3bede8b7694ac786f84acbe1f5e87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dfac2d67103da8f80d19beabfca8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462022adf09efb671d3d28aafb5b0b93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b87ecd44070cacf2466d8266ebbee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7a0f8dda421cf1d97d778925c7c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f01ca26e41bd8e4395fd96a5ebd4ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db61e57d98b686eff3a64379ac6df1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905961ea6232138f402b1355f5321be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2246ce751a5d4d85763db648c063c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280409f546789a0f49c748128059a4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8be0dde3a3de2f48458ee833eb371a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c5468c956993fc8d62daff472fa0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627547e6fcdbe6b73e6a02096300141590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3315e32ae976cfbd8fe5f45d7b3dd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7e99e5576239ebb6c15efcbc5721592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2d3c9f22af586e822630d2c9ff2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f71f86e22e1c8670796105556f34e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37039e35c2b29cab2285a359cb6bff9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e79bba8d2336d16450d1a1ede0da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd267daeb9ded6f830768e1fc65df2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67b25af7fb483d86359a927b6de1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c2a41531e6d1e6350c2bf10a44c69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2c52286f97cc972f8e6a09ed126dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035d13fa606e6f43a75f6d445dfdde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31109e5f6f4eb068c7833c7596006d8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f641e0bb46dedcbefcd9d6ea4027f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5e8df5f2d7c4a745acdc23e27c2df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b4527a3050683b0d73c015404181f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb3573039b4548512c311e0d8b961606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0eecf9fd9405e58d0616369ecb0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bafc7d65ac3686cdc05fdd4b176e27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4d0bfc309dfb6f032c4265dc0be10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbe224de6b298ede54fbaed68dea16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64dde6dffab562c069f44e63198a0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3ef2898cc6747bfec6a3df53a8fc1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b44a99c6d58499e3b08ec977450d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78bf742df0700fbcce52015eddac6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb23cc7eb93528d885d415e34efda9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc8ea53461e2ff55bebdcac1b7b669616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f940d884d4e9da58e640c6e8435636617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e1e07c4f6abe50d9474df1f0ce65d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297571aa83e00e54e8550e74b670efc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbb000d5ea389d8ab794a9358a13e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f36a0f061699dc6a66f0ef360ef22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ea567d38850148f871ab9276ddd13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff71cf702f5b0b4da0a9024a27c29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3000216426e746f4e8af9bec72ac67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2182c4b7c81d6292797988f38fa2ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86b85d22928ea38b46c0f57e985ddc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be7ed8a51058d066cfe47aebfa73b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ed6baaa84830288a08130ea9ff72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a7fab6acad7a23a41ae72ae94e87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff06b2bd20d4ca2958038804dea5685630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f6e38f604c69d6de5ea36011968e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6aedd0d970a2b9e04b81e447ff0b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322befcec7461d2323848af48e9b604b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15b5bcb986cffb0a61c03d1d96896634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa4466257fb280e6c7ba81417d0b1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c0331a76d7726d198aa1d1d3e64f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea67feccfb376f8611c3440e11e46b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df46c57c96ba8adfcca9cdb0262a21a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf484bc4dc566686e94e74b2c754f01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededc9bd8fe43c13ba616394b1724623640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a383d86348d4c709019f8cf371d22b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d121ded5afc82071d5599ac98e92c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a0280424efbbf3378ee358c447bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5cd75426e4f9f78d06b7d1ba90e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4741bcff46130f8522c819c20321e91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd99d8e74fd58bb7857b410955d7edf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f6e5df35cbaceffa6053e81903478647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc482035df4d8894efd179f638cc895648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f7ddf661a82f7ac43ff306fad1a91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e24323a8ff843004e842a7447b7e65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af8710982a40569bbe29b74dbec89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0c01f6ab7d802d99e6549d74727d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f3b7419a22a991dbfde02216e42a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d512ed1a47478d951846f5316b5970654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837efbeb90ec8a8e25fcb1d4c6835c86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f49585eda73f6ce0b8c7e4bac79d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d292724538d1528655ccd91f74478657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a208fb075aba7a8b4dc43396cdf39f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22507296a4dcef68b5f3717332784bd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fff5e0198375a639c09e07127b702660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1548fafb05de315b082adffbb65d74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265dfb3b80e94e225688d71e3e6fbee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3788b241ec82c552c81967f9a7d428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf47dbaff4f7085139c36edfba4bb48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d1e5390f891d69b92b3d2bcd144f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bef84bc4f5551f9a7ecced7027368666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb344ad8db258b74701b4379564ac64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc82b48cb55d88b79fe738ff10c23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceec6c3a5784ecf2d9438f4e7c44dbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca6ea53352c895c757bdf8ea921b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300b5b26e735bb0d9d7f35cb5b5611b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d7500c8fecd6595a9e795d890a433672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3b270a711319f0407a4c64e917969673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb1707d89eb56c9c1dae1b02632153674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629f5e58e004b933243b206ac374be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713da6b93e87f6adc3469ccb17f5f97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c017f99867430998922ac6d18b0aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04f67907e9e7574462d4abd54a16a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf1f777c2515cbf1a023678d4d8a42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354020e232232b99a8e04179e94aaad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47426a3aa7c7c71caca539c82bd80e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39488b3854a62d9aaf9434a35d8158682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e977862bde568f789062cc6c6c932683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba2f8f13167d1c0cd4b12c9eece35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f0472362a9f566122d14b6c1703a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310097e2a1fa4d713a9a118d0e29b18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1eb73248ff5c0f91cb8498266b7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc23fc9d8d8aad651d0f9c23dcfdbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375403f352d52a407b6fda84b12cd80e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898fe4f3b1625773905a03d9630ef58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30d3be0a88eaf91ac9a46323bb068f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55a9f347b2eef372128a7775be0ed4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5d4e57e3173d8fdb553b17bcf705693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162598a3b0ac9167cc156068b780e87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdff5eda8fe70b98a4039e47f444be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59215b467cc8e6b0cf6b1ee8e96f87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9e43a865306495130761540b24d87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa311861be630122df051d0e1dbde9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e169a80ae34ba191d9b55c751e597f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e53a5cf4efaa1e1d60ec2daaf846700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d58a06c45795c35b6953982735651701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3883feb0e991e621be1191239d4b0e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494efaeefbe5b478c47a4712d06f51d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a51f227a1f201c7dbe08702a63292f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0c8ddafa04bc471b18e650744943705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb55339096c3bdb2d34760c72b84ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680e59a52a5556cc0be975ebba10b0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a913effe48783e6fe0017c1fa2ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf03b7d71a9b2966032646895a0523709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf770ada63f575a077350304e87ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98cc39fc0e126861d3a8e47a62dfb5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97a9ad3bba26179d9ac177ef0d8ff8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae99a0638458cac586858127e492b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e22abf1a3e55fef5ac1796d47c68fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc62aa09a29282138bc77fb8e2ecc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921d0b793929f70fde71805d08991b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8efd534ebfcb3beb7daabbc4246c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176f040cf9da8579d9bda98f0b66da3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f99dcabb2af1e8802806689ce5915719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967f9aa4f6b2b459e8e7524c300e909720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27af6d8431a56c96fca38f008f416b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42bf93eefb0db4b56c75ebfecb18a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a72d42d593fb1f2a1f452e9eae71a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe575fe903a4a9432b20923ba492b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e739c58700a9a88bb7303090bf5a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a736f4a6a732b9f843ed14e34a9ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c2ab48c5a393a5ee43ad657d0cf9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f33eb8ea09c1a8a6511554aaba7863728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed99c56dc2cfa4d57ec7ae4f48fbd08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046cdf8a46229ebd52ab4f8becffe0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9598a902909317e7dc3ec1291d056b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18967c9091f1deb4457efe7c978f218a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b497809b480cb2a1615fbe83422a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931a4c6bb1bac3451820f7bba74c548734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020af7b61839ceca37814ede8c785c0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2357f4433f72c41b623bfe659bb44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5548d9019e1cff461ac9a53131031f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cacb65e0d630432451e02be7d462a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480aaf6b3b08e46edfaa58f3ab124c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf9ac292e308b386fd85eeff4611d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662293f4973240af5775fef428b89ba2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f548328b9e50a614a7576d52ff0dad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385e4098b14c31cb120cfd1c7435920743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d24a891d7ee79af971d365150c7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e7c4316673800b5dbb344ef6099c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be2ebf705736983ecd51793ab6a3b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0886a9886a48c049fd90f40739066747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89c68c4a4692195c4592852afb87f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc441591e30c6753e11933aca82fd31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c5e0287f9bae399c3a9e660cac448750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216c58a7c5acfa18efe7a4ed5c94ee5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4e403bc6f8d0ae6d94afad75dff38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a5dc4ce10c3366cf3a0b9a34df150753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d1e2eeefb58441ac461126728fbca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170bb0a345e5046ce48fe80425180ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867315c383264dfbcc9479783d6c201756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb38f1f31bcb1fa756f0d59c50064ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f60c6469ac8bd048e98b8de5b83b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e02f0638028efda76ed6172f6a34759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3f3ffec9f618618450fdbbc7b7b0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4271f3464888d9540684f4ee77c98222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d58906cbe9258d8ba5b2fb705396e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23faa22c3a3c0b78af85051ad55bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b95e4ac3fde7d343d71f7b69965095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe4260a90953876dc126addda4994d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aa62e82177c355fbd1c7f3fb954717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b515d3b5809ffa06923fcdfa107298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727a7b18d5981a0877adf81c94c53bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c1a1e1c3cd43cf5b8d233561cafc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b036c71620b2e9f07aea4f267a62611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879ad1c53b37afe92efe0ca6d09492512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26127d0ba4ec65ea29bb2a1b808e080f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c21b4506f366f86e38bed3b60eca714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb09afd67d4dc8266070b9d29eaa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d5225dabbd1d5e74a17e64bd539e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed111e98996b6336a8a0e3f54f785cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab312ef79b45fa893efa1f801821e5c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d4a9ac5a704a0b12f2e94f796531119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb9175df97559081dec64ec7b901f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4b3415a2152da00891072f0bf75a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c411bac8105281fefd44907c890fe5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6742e81ba0300b8cb6c8b13481e3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5a7047457bb0aabd623cfcebd09b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea63cbdc9ae667ba29b55ebbe3992dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65b2bab102f542b60bbb9890574c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f54a856e6b888affb4929d9f3e4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00245dd355e05a9e8ae39a2953d4e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff125a6392c27b447ef709d3b37b3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a661f7b7740d3127291c6ddb087330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4807357066da55d9936f1a19af1c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ba84a1b5cc5c3f2703b25c665ed6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fa2993a30419d11fca8eb93661fff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5237d0a65ea1006859d92982cce9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cb1446c65d8a371b4bb5a3313da8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c20283c051b219baaeccf0f483e5dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337291a3111d2f244402383814aca78237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebce97f95af6947460ab2e961453f3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c138f3e8da2808c3a075f85b8b235939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1022a85c004f1d4760a6e5637727140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f6d4892174962cd2552635841b9e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b1c53f641e50a6e75546034fe357c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a26f735a3415117c1e1031fe5f806043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ecfe60c5579e44f81a62d98a5b6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b23ef15bab233de143ee42c21a4af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b949cd470bd0f8bb28c8e24bd1ec14246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de65f394445c8055715cfb0f6464a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97743e9cd247517d3329c9108ebb6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8444faed165647ebaeb3079f69cc98c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1975dd973ed4126b40cee22364021450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070332149a719095b8c09c5b791e35aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b02d351fefad7cf1b95c4738f74d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a1ac29c904d191e1c25a126c4d5be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc673f1b327442f731747efa8ba79b9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4adeb8247ec8ab0d7a76a5ad678b1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213764ac7fb1da49601a22a07d1d3f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f54a0a37a44f332f087866161e895b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769b04550f9a923182af6ff296332b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00758e235d01ac86f912f33094a8a37e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccb05c70d338eb013e7e0bd9f6394360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b46e813f58fd876f9c879081d893961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c98a8c3a929c8f540ce30173a57b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29227bc6ccfef2cf4750a52202d5d7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e3a4028294bc075b74406adfe924564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3627807fccf2a077c53b275a2ad0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f4e1e5b305540d8c9bd867448da8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4219a13352fa14776eb4b4d9693fc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c32d4bc14c589595899ead0cc48d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577ea4b820f8d5a6e55d15184cbe7d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eeedd47b3ca20b76ec1319634030f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb6dd5ab77b2b187d2083d49997b0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797474a090547ef204919cc42daa3e3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d21fd9b31a6050491c881a46f19e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d45ea3e3d20b57da90ef3bbb0cd1df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85e904d0ec8928782dfbe2d89721c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95957922e1349bc02450123fd43bf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54687065cc492a0903d496589875a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a77b8442e3ad5ad88a07358bcb2f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965c1620a036d65bfed6f193ad96b0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a767182909901321200be12b48bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985dff22d1f4a1b79600ac0849c1f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9bea57bc069cb245a7d60cc26f9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3360177895e350ebaba5cc698d53d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abdeb8426e140878019f71c3fb59b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70200a7d5925a59b05e05870af89d6ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11410edbb796748e6f6b68649633e9c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0612580d427f0921fbcaecc90b09c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dafa54b5df6ae0af7af5e33f2948b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d088f79274a1874d27d1e3c826f4d3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eada3ed187eaefef19f34ba73278a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb4ea7bb86da715f4f4bc11126b0f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8788b4000dd5657406814155533dfae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b61a41f9e4163b82299d70e2d5f44393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e03554c46fe80c7d6d51f05df234b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9fdaa5f89cd9c021b580971c2378095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719504d0365c69fb1e6a57b71e27670e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94fd52fbc8d4fcf676a05f0ee1754e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d92e1026d993be29066b06c19cccfe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a179a50a7af0aa35bfef35855416e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2e962f000d23ded276f5cf6d19ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e84cceea8410847c4cf0d64264001101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404797e60fd6841e3da7913c4abb3672102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76995daf3018981bcf244bb2f44eabf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e36370718d876a6dc4e7054673c18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ee06c26c3edae9d6270bac8b78a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98c70136206c1835e0ab6faab469e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997ba2e36870831972541788a705d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957d29fb4cada0078482105afa9dff0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f370f4924c0229548cf5415dd52f4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafd53a9b9532a175fa5bbdbe7c54cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ec5ed67b681c228fb6e7d33641fab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ade41f43d841cd44e8ce102d3f9b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204337e587f8b367834478db69ba196113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed79d3a08424e6ed69b0c6dd50ba717114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee1a4dbc4cfd65a44cb89e1bd7150a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd22e8dae77ef3ce12dcf0ef83c198116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd95fad79b210611ceb4145e836e4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587efbf24844135db3faf893e2ab4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ce7383e2c765982796d8358b81c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cea29f0d65467e9dc8301e672042f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cce02f149dd6a6ee7d9a127d3d7eef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a7a54a62abb2c3f84b5e42972096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4ad0a4b84cf504ccfd3ad9a17fa71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b7b4f6646daa446468a2365b081c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53acf3ab48d187aa8e5391e2877482125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee6563b51ae11db6fbc8af1601a1bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5210fd8a10a9ccbe9cde85190b42f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a564247a613a83f97329c355e39ebb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c91ba362563f77a6103d1928bb86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b7ca51a0df2b1d53c608e06777b5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8341c276ee8438036bc8a3e23e5b076131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0170c3801d2957d9b92f01c05ecb3cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95526c18359dc843bfd79f169890875d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346cc5d33fb083bde651412ddef8a4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd747138b3f7cc956e6714bf6676e21b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240a463e2bdf988dd0703db42c2859136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dff9b5aaba0d34d659de0b5013d73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5fac6a76f20e766c74f12833369e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d0ea1bdab3474c59ad12dad05379139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5335490497367adbe7f0f23b2ab45f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd02c2ca4cc24b45da444afa2d215141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0c611d5ff24d6af979e614abf1deb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a479059a37728a5746790cc360af2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f75355ebb7f809633f85cfdac0aebd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d6df551fefc664d052ecfaf87976145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bdde8776fa5fba540586bae51e6d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d35214a69276ed0532e1c2617bf39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c2a8639d178c1e9cb4a5f608062fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0a747ea3bf22c080cdc3d77e04b50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c8ed306b3695fc50dbcabb5d0af94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904c5656e4cfacc0e60d77bd9415a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f11227f444e4682497e02b17a0e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439e717dfc1eb7d5be905edd0796507153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994cdfd70ab748874f5a82f2a18bffd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af26d5c43e946c415f0a42385371fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07aab9a62d130c23d216d5c9c597ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5422aff4d46e93ac1cf4bf857114a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f54491e9a18430c03e945eae4e0226158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f0da4aed507f3da3be2cae34ff868159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c3204617ecfef654167579baad596160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41fb718a345055c28f40e1fd2f1730161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bff23b16accb769f9ceeea5c1da3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2182e69939d1296cb65b84a389e04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d47dd4ec0dc51dfa8354e09d67a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b663f323250825cfb167619b1c5af3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9383a0530268076b4bb8e64f7968f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e53782ca03ca9ddb9aaaf359e4edc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3aaef174d76b43428b0eedb66d72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90556b5eea7333b8ea19c0a8d4860d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7536e8ba9a44d2e6eb80de05d49a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1e7c386af8bb62554ca05a2eb071a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479486ed22ff66271130fe9742714f18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee510d1a37decb330b1c70ebffa89f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fac301b1ac82020b95834b2e06211a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8287ce5ea4b305b9d9071b02d84b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b874ed663747b0e0bea9e1174da988b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901453289c333438009c82aca37972a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964aa4c0c5d3bfb138512e49b829b82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782696281ff064683fe9b5a1fc88d1f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793def35108285ae04fdcb21d101b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268fef0ff6112b2f8606eb0ad666cbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e83a34f04042604a2a83a507f0d5fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9a32fd6302fa9376265e1e7e9868d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2f7b21ad32bab0aa8c262fc6291b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a06f2cfb0cfef48146d863d2424e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dab4f03972df068dfda7e24b07dd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a833d4105478492fbbda6895c8fb716187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013f22461eb452e6c73f3f088792fb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20c7fef5dad9abd8d22827dac10aba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df362ee82e1ffe42106fed110e059db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e637ac69a3aff8ccac73981b61b49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2045f619a755194ffe321bc16059db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519275c43c408de005730a5fff3136b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8ba81e57a4344f594ae69b27d17d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d6dd4454bc612e0adb4f77aad9b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594cdb485490b9e85da04cbc95b333c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af2f060dda44ba791a5a41ad07e921197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc80c57e41f31a3b766b9e259349ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c571bad8408618c9e6413076fa16a22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142607341a82c7040d100d84503de9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368133e374daa37cb4d3c6f0ca7eaf8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc40abbaaf810b253c906c4a10ad82c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d576f9a7e56da7e9a9fe3182a50bfc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90208df2cb4fc3c4e7c34dfa85db6189204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca115e985ffb73302d514dbd6641d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec809d95525c6c7ac2889fecd4aa9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384ebf1521220fa6935c4cf92bde54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462288a153daa91506115ad13eb0daa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72d1471270cbb7ef9becb9ac79d036209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f1be135e451827ba6bcd1b88deea1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed8d309917f01af50711e38af2aa1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d594586832cfa13db6a5799a36ffbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371852c4bc1a29afbb63bb12011f6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ce78bebcf5bb8c4947ce9ec909b8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b9c9d71bfe6bcedc990ce587f6788215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689081332ffb5f45fc1b97cdcd96dff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3c9e685bf465cd17243e95450332217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401012c779a8b18f9292247dd02a0601218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811c3f181f82b9b0e9a95fdb559904a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b0f527c9dc7ee72053e5ad1c47757220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c705ac0ffa3deeaa5f843566c3c87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561128c4bb2e38eeccf71f8582e2511a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e606c9c59e2dcb1d73a6bdba630600223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf349364146836dda962cde9ff150a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9b6fcbd74353acda3026d19c2cf1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874f2be4622589866a42d639c71c6e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e2f6f0d37188acfd14e3e36157b29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e323e92813afb45df8b8392b1dd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faca2f7f8a69d87bfa6f400014b4772229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa0ceb8b3e8e17f074ad9bfcc60921230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8fc452e1f888a9801032981d6526231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2ea736566ebfe01f1c86a6c9a4882232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7c8636dde8b1dac3759f1f34b7f79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e62eb10a4b0d0993ee5c0756d686fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661d9f105093011303e1fc7b6e13f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470331a7ffac4f2aeaad10c59caf944236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ada5ad45c9ecbf7ae53e1dcd38ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0310219f712a7c04faae85b61a9d00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa675df368bd94a4312e022343a6b9a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3114f3d4f1f470a81fde855ec6b0ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601079aea33d3d3492571cc4caa86a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f88e1633a3f0ec3ab693e91ddba73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cacf966ded0a3fe098788f1ae8f0c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316728461de32c85b1d24d940ffe45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85038c7807dcdf77cb5811c5f63d3836245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392164080f5eea680ca7d7914db7d35f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770db109ea9f6871e006375244b3684247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d00ffb690e31149eccd52ff24ef48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d311fc71933e701558f5ef54ff2ca87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51544ef95142978589a46cb91508f23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79a72ccd5e4543ed72eb6c1f643e8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be11bb6de974212ec4b1f5cab03ab4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5adddd637801ddb072e406c8a93e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4db43c237f9bd309fcf266070723e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5719851c81a5a6ff04e0c9f4e7275255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff35d3ed6d273c63b152f3e1f37acd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32623be0cd1d3f666b6e31937e21d614257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02415dbe2969c085849f61ec7cf873a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf2a349f181b825cf31f79c6cb2a31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d16ded2c207922431e68c7504bb399260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccdb29c2f04d58be2ee4acef54d625261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b5f18a2c53fd2c85e1905aff9948262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d6f843580e96e7e51037e6e702e94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5df252e4670efbcda269a31f6f5ebe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d12dd0f5da05c18311a8e52402fab8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fbd9187830158ae09b79b9904eec2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198cf1fda5f43b8ab50d45c97556d1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d72d6ef12a16a76980c3ed054f1c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305d4e0d8e0964089ce12a23c1bc7f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c365acab2c6a8fe41ed3d4be2b409270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1e5377b8cac06b025a3b557c937a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42fde1b866a81aea31c6172c429ae7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8a10c2cab56edab18dcb34c1e99aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92430a6349601f2d694301c4563623274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594434143d9990e7d127042950b9e86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b90de990834ca4e44262f04aabe45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11539bf6a4af87d3fe4b65bf9e748a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9a317fc193fd27756ef9024cb2da5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8230c5feb0147ab5e527f512c845c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb852e726721c938d8dcd899626101d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf72da22c15960911253ca575715da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cfb237d81cda551a22cf88f76c294282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fe2e62cbb0171ab799e4da7fc21c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452845d7d5d0b322047a69ae92a00662284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48125cb6c95e86d85b84f62ab7f42e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63848e79595dae4b029b752b7190776d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dba63f69b9e89d9102ca3c1b4a0a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba084cd7e57ac512fa34a690639e52e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c408a5360a460223ef76ea36dcbe3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e6c468a6d1d7c43e620db80a761eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217880a792e22e34cff8697e975526f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfae165da75e4a0f3847a891452f8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd2dadafa6355dec113a4ae9b286a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bce4afb7a28a8fa95373185ca80135294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef29980b2344efcc39e0367be915c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587434e717d77bd58ec712221074f0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757adc4af44b20508035be59eae43bd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e74f55c621c94221bb7a060833780c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cad9343adb0459bece0aa61c49e6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b084353dc76f605c19998073930a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e37e15d460fc6b2bd8cbccd18844301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817397c187d9818981c07489802bd0b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0dbefa3d3a18b971faa044de548c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce261184ad9cd1c9112d96124975034b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c8c373972dc8d0ae30996406e9919305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44d5a83d6e891ebecad14a2e4ffb33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5063e7f763ab2f8081973a3b42f11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee14afb97aca382348960a1f3c6517b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771826a3bb5de95fb3af22ab95d536a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ecd217297217f067482fff69cbf71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad7ca2333e4c61a82a7a404d1aeddc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3003296578348123097fb0bee37c79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeb40cd699d08d7b15e561ef75d054313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de5efcf78669383a9d49575e936de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802b4d9adbee6faffea6bff8ad7526315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f12862237b3b5d606b442a6a40b3de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826f06565f284ec5f43e3d5c82e148e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b394e6f7cda04f39886b91bdc97d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc095901d7ba7083e51b41703a31f91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf1afe855ef90f8a134cbdde6c8c19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebe05ba7ec26174b0db7b8c832d81e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb74751ffa4e7b7a38e29cc735ff06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce3eab4ba6c74305028ec849c9071b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8a7a09718129235b139c244257794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e6c8d894b7d61273c15ae8b6fd144325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafd0998fb663ed7c952a2ccc3a073326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8194ba716fdf5ad570b5c4e7e0451327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e74c4d3e29d2d0ab08223bc4be4cd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab8e0e71d78379a6a64dfb05816661329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0f3d90c1a26f1b1387744ac52f6b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060a8c18c10cf19234474991e3a2649331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1ef1ad1cf6301c9a8e2681cef6573332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6437de36d221642212f9299cd96db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8cb3e44885d405a19cdf4be06bb1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc269e776a75c57698f46c09349da2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655cee519be36802f7fd60f8cdce780336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deea113e4cd8b1168baaa38490694e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d0ee8676ec0daf0a4d49baaacf8f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db61d0dede2518c7907ef303da0447c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05301bf2afb1923cf2b4646984fac88c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed39f8dc6120bf0426b97ef3885e73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ab1658c6ff691b54ec4b54f151f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfaa9a1be1e4341382f6145a73ee48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386674147083d46e4d0c192bbb5a5054344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cea93315344031c2dd95294c7d7f59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870253df816846c21ecb117b737707b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891614c6c2c2a42e41a853c03c58dff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09d0280edca34b4eba5aa28de1bbfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b4042d0a6109923533be26c918445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f43c8ecd6e4280246a77441b60440d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a630db72f0a72e14505346cc1771e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db2eab8e502784848af6bac86313ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c9231eca694659adb786eaf134273353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f81c69b56646b610777910dcc9c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00c5a98277ab7c72da0665139f5738355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caecd0ba703c20f6e2381c38d92e0fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff859226e7d75d6decfc34c599e2143357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95699207de10b854151b5cf6a16650f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b50b6e510d429f5a46995a674a00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c430b5bc5a51dfa1ccf5a8afd15f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e154ec3d59e312ece7d9391bb6179a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255607d8a99bccfe29e5ba1f8c75bb9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada2012bb325a94c1c42d1cf606cdea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3586b1ccfc37f20c423424949983a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349c7ca76904b06c5e69d8e9d020d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85440083899786b6fb0c7b49dd9958366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d341f27d661d66e5e012360c63a585367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0245ca184768f8f1273415da2f2fc3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8cec6d66bc42cfa389ccfd73f2c50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ab5db8d758d103b8d7327860a80bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475393fb576446f17b35728649db190a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de058880392807dc8e41f0ca77ecf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3d30aff4b4e2f752ca98c9088a16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827179fc804d902c3328914e60b2bc9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5721bce5eb4b9772dccc530eee96fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b10f88fcbdcc0b7b8bbcae1d22e35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc6a34cc210e8adf2ab57f74a38a62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e452874ddf8d1cfb1f8c4ded1a3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e16ef019fcb8c77624cdf2a4ab81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d72aaa2a45b2e251f3bb45aa29d10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9844d0da4faca921e027f59b888fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ccaf5514540b21990b05eb011e96c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68b27e79cd79b8b22a96959673be5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662d84d448121e0cc333065cecf6620384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1911787eea55cb35c1832ee1540748d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2906d6b3a7aab7a901ce4d9503bbbc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b89e37d4debff7c324545e08ecf89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd2bdda9b964d6dd9ee03dca88229f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c70703da8dd6a21896f26afdc964389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd95a67c9433cc2e54c3f55d5baeb84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530590b5cdfa8702e7d7fde1db4fe7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf0d4a58c2427645cfdd0fbc047dbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaaa2771fcf310679e8c32f4410832393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce90daeeb31124938753a6328b8eab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224132c43645a223f40c9cbf64578427395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94388c29b068d1c91d1b44c8a79f8610396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec858f1012cfdd088c202415c30659397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb75b1a6ab8208916d85be91fbb9ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34609971c9449981fa10445ead38b1de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b76919d32450ceb0a8822fd2157f89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935121c9de3a8b303b6a352dd146adb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e68449ccc38f60c38fde7e4791a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaec3a5716ccc146983306a5819441403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12a9e9f90128ae5d647cc31e7fd815404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba435db8b5dd575eb86f0586786730405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d444b0fdaed27b37fc1f56ffc6dc31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313a525a8e49aad18c1bf94cc5e4090407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d2c0db0e0bed29c27fc7b52747d0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf548ca8e0e1d5be787271db68eaf7dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf6cbd86fba32e39a19736b045834d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256a5c2055b37a08788b5c9228b7bdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8494d331cc9cbf056b076d936a7e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a1b430cad50bfe21e47011a5a5973413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a9b2e19e744db2cd06bf83d124bf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26275a16b8a7095c8005aa99618fd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad662cb21245f7c973dde9935cb06a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd253ecd774f4b88856878e504db626417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a7d5a03f7bc15a7a523ff73b2a0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b944fec4be22748e4505fa9d2343cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24106bcda4a0e70e7c8cd084915b342420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6057dba95a5ced2ee003af6b797a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40044230d8961a31d5edac1845cf2054422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baf39464eb365c82c004914c373461423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd6d06ab78c47a7bbb276122459035424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d171d851cebe90ac126907b2c62025425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37388b66e163bf315fa91172a7c2a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15627fe4dc8befa3e7005526f3b46c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9214e36b701e634f9b99004511383428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5d7690be229882dc2e60820f3a67b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497214acd7a6d2b5ed1a94bd120fafad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8a2d16961d3e653340a97cb9a64dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f9f5bab65e3303f1f2e5ebdebbf17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea94ea64cea01837dc79c6790ab8a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45c78b297bcfc5d087cd1ba4883cb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc688f542072d995a2d6793823453435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f90b68294bd74b786fb0c2abaf411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbfafd23bd2f0ec8311a88e83e0309437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd18d557f545a27fe0e35b358d96a17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33583367f0f7f24cfe93c17bf45ac69e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc39a362e280e87269d8e0c50a73780440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2c3ce418e420223cdc6447880c0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585abf612548bf628c33985f095ea478442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21024fee50d19c9069b801483972f2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508113bcf1f4b590c7efd6623134decc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae255dcc0c4faaafe94cafd4a7781416445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca899a9a89599c3cb90bcba4a259d60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c85aaa7564b19681b0e6a14971a13a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80e06b9737be64cd3caef40b25008448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949635537b2fcd7eb23b8872a8ad2c10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdd2cac1d475df9169302099e95cdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6b159383c1e3c6518cb14cb14f80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be407caa540642e5e1c3e0725f840452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba03e3d24dc79703d419a324135e34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363853d6dffcafdd0e4376864f49cbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0593ec6674b4a776de7d16ded0fb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad995f2a6cc57c8f3e689d9204aadc41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89b1dc87706239fbd22208f4420d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a2c3043cd7f55a1ec582fdc738401458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc37609af2e4279cf5658914666126b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968af91d534b91dda9162269c73c1367460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9756b9859fec0fb8249a0db56347f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698ebd0b2787e42c48fc1544ddce2f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1fada916abad33dc2da9c32110d80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993ecd79f8dbb45c7eb7c95f9acea1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba5d6b49004c9526fc86b2d281f40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa2b298a00c5d7e2c7d280638938f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56d2b52d069282106b9a985ff472e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779102f9142e1edc9318702f0f6fdc73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686a4d44619e3b5ed02e9ab40355a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04346477c89a39e6edb4e29d2f2654470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede2c20984c8384474b23bc31f4c10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88704a0f465586e53875256ec15523a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f93e35bcab6d1fbd8664fa7721884473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f2a244de7e54646bb400ff6516911474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eb18c6fe87f7ed20d117477fad970475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cabf9d8d422d261e49cbe69ca122b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125129c708176d928fd548877da39c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a849c820ab78bdf2af10c13a35226478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54484b9bd9294800e740227b67d6c75b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0e83a93dbae8adaa894c7c4f9ae99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fff338e7a0490418e261480eb167f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad2c0539a987ddf04b1543138ba687482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2cf90f7a9b1f8ba6b9c5ac9798a0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c9ef87aef82496847299e0ee1652c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95ce7bd597d536fce62d3d982bd742485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa977603d0fdf05afbe378313fce91a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfbd5c65116e1e53dbe294f0d62800487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45455992047ba4ee7d7723aba49d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756cddd109d659290751eae4b8bc389489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b6dc6e6013403fca2098621f8e681490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f904d8cf142883b2a81eb370b0429491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf21b3d1189c6bcd8f96f0c591d750492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747816687e7a76a1c6e7c6670989ead493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d3379a8bb72bed3ae75828a7eed4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc96818945d43353201ec5d9b46222b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455addd1b6293ff20baecdc0ad169809496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7674009310582d8496a48a2458912497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3acdd73824f4916eb02551fe55b1f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7817a0767141bc3dcb7f261d3d03ba1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25091fc93a75f4e4635d2ef58d6c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff5ebad7d89f559d969f1f3252c5ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684366f082e1b71949f2440194585c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d491e8f60651d771e2654d1a86a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc7ab029075934eec1575a145dc78e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937b0401dd67bc5160c922a5d2e27fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de4d5d54ff36abd476d06a7cc68a4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bca7c369e6ab783408dde4b3cd13ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd70ec9fd2ee11469471f36e26cbc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f7197d8b09ce621c69c61b2e43c00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449379a18dcc2dcaf9089628aecfacf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5397c4f3586dece2d165c81452c4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0b1fff4b81b7460adb6a59ae2226512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34a2d5d49014d0a9c17c530daba691513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2fe31943957b5415ac7ef3e70ee8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac82ef36398b7db447b245a360892515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec39f530559f6b4a4e75a1d4372084a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e0cf30232e3a34901f88e3faa71e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb611f08343036117a231f1c1f77d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba29a9f54a7c1b4b6ee818da9e6205519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b35db3d866dd09ae34e48a2dd8d3f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327079e966332c748672b50f4a7ca61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e643818fa180be20d07972cacb307a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d5ae2d8526de82b7c7f98d925f338523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377f134e0f6448a5d26246420177ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee2b4eaf54cbafdfb22d5049d6770e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb1c5fbb2ff839f5f41f7ffbdc43b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f30903b66a465bd58cf6d5a77858e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386f494f4bde763cf3b6db060f05920528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d1419347eef87f1927218b86ae5c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc04b24c524a9eb72f50bdc3de0dd69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75137d1bb4ca6e19ea3289c359401847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f277468bf8ec6f6668f693c9deed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd421eb793de4d15f27402f372c734533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84af59ca81969c5d689051123e15d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d65dfc6a97317dab2501fa55a764f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaa2b01e627ed6d3fe584d8f7d3eee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3405d3a348644c881e64f21bb9fc8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fcb863c1b2107072c8b71e8a0df31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f8e0a8dca7f23da73411537246590539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e1272b74b70c2f089d6fde89ea05f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f64455aef25eee2084ea69b559efa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0dfda46435b4dceb0757a1bc433cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc845ddf21f701697557a53fb4bd479543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b431bdc673e93da88dfea4f12761c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14841dc262ac7b4ec51a292b6535e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c18f93231970f6c14f0d77c0ca04a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff243c669f04b66a2c114f610f51550c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb1e2868a8d0ad429f30d341df9407548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae77ed90a13a82b33cb698ddeb9a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a9ae6bb47b168275d1963d9952be6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dda8701a52869c7b437adb7d0e5e78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fee61293e109035f03325310c81e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a82568f18d16496d1b60415c10bce1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e95adb69d52b87cf1138381f324c5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c03b2a8a50ab5f6ea6495667c353a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd912178d99de541c851b822a813ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa8af0d9a889585f773899dc97873a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff623483048ca94f00e84f08d89984c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c67b4fb41a2054cd2d8d6b2dfa5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711e656df4c3648cc4eb2ff8f427fef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9a376db58c1c6665b902be990099b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090f04a5a8ff9716219f184cb0f0670562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d087c68fb2484edc32378d328ed68f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777872b72e7862789955fc85842f14d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728dc1fc54e817c2124a5a197cce62f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea06b7422344ba9402e5fec50e35cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795022dd9d8a154a36db6528610ada64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf1d0ede0c6ff72afffe6067064255568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db0ec4d83f3bbe5c65cfc06b210ae9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd93d37d30e85bc2204a851cae5f4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae21077d0b8e28d58cd1e56770957b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bd70f03638798456d7428f6847ce1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91f1db539a12637be5f75c207ab7a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fa390a251d7162df4432b267397c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a354aa962aca3188dad70c33a2d37a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d918c2d63b30aa03c4f51c14a38a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c241c78533b792d84b87a6aa9b860577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65eeb129833d65d5c9b11a55af8f96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2891ef57b0e072320d7f069566f12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc67864c3744490a4f548280c6e12e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c1bd2364ebf9d7f3af20461d1746c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0094aefeef8bba9742450f363387b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e88ae8e06d3e63626c9e6254cd585583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91730352f202c2bc2d9ceebbcb2b9ccb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b349bf3c28aaec7d6d9fb74b50dda585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e8e3c05ef95bde9def1407c26e31b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55891c09b310076a7dfec5cf69e3e197587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e052d3b656d2a1dd4afcc828db275588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da20c6a478e9e0b7ebe14341f9eb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5452e1cf847ded2eaf2205434ad7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ee2df7a8664a24b5eb2748a62dfd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f2b27fdc8092f53bdd0d36fd46e3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315cc32e402d3eb7b24d21fbece058b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfd80dd22b086cf191ac4636588416594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c1037eafdc64ffb19c8a7f791455595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a5d13658e1df302249fbc9b9c3e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe25330d308cfdc8da8e1b4d6abc934597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7020cf29c1fc365199e8eca67b2f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139e571c51d410318a0a7a757e1b84e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca72b7d7c04c9157ce14c369b0b2571600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ba4797350a55ce83e90fee71188a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea61abf4ea0c751c8c31fbcae31f72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361550a1cdcb9541c18c856eeb87c51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfdf6420fb6d6c3f6bf9d2aa60be9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1ee2d767ba3a8c48d6b56f963b2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eff0ab7a127da06be93dd0e329b3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6929db8f74fac051ac4e184137f1c9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a2fe65b1416a4197750ec1ec13f79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a58d559ad1edfb9a9499f38bf069a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b1d5d4bc287174e11483b54e270c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef3f98e35a6ffd7df543bdb55a5cbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197cf1c8500774baeaca541870b3c5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26d3799f3778a1c214acd7b1461482613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29955b5cd907f4ae85273e5d7e209dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea2284c0ac6c79e7e14934e544c4dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c5e3a8fde3d924a60345786160429616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7538c5527d455b5d4c956505e42cfbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df4baa9e1c0f777cbc515839066b71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a6e2c7122feb69c0d588ede65cd49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e94364b67aed4feac0ba35f4d1162620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f7ccf8988b08cdfeb4a106ec66ae7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda56456b4dc9bdc7421fe66356604fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75664a3b7e2ff6b647c605ec8cccd934623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b555bd43feaf0d489f7621249577624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91745493e9b30b0cd14056efed28fdb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc764ef3fb3ab2d2c0f5229ad4188da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3d58028818c02ccffe9a67bee2ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb104bb2b48c1d3fc5f4aca33b4656628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aae21a5ac6c25acb8273b22bdab710629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8868708e11547638a20c696d3158f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4455336c7d3cfc8b029883f27608869631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01da3cda6a79637160711a690a475632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da975ee17766015af1ca2448f6e23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a795f497f26b37e3651826c71d3d58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b4d75824dbd8504255955e090cad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853ddff86ecaa1c113cbe9d84e5ea42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad057ddef8475211d057fe2fb8f8edc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269c8f836e31748dd5f5f6cf3dca012638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cbe59cad32438a9ae6b4335745fff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78995fdb59fda913e51f922ea44a897d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868847f56a4efa92cebbb93f7c2274ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f745e62c4d845a6b816b8e119e01a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92a845c9ea1bb92651ea71159f2fb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e93a86603d11edac1ce4b04029c032644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d4b02f0198574ca10305babb3f1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696ca324ad84a50dc2963f944ea5406646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355929bcd3d5a0ae1285b13ffc19a737647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e47fe02b838dd0fe4723cf7e774bec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11668eafea02fb7cb996bbd609705905649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91782aea8ae9ff2b9003c0cdfa7f2971650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b97d8e17c3fda99d1505d6b5de930651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff01eba2ac8df1cea3d3b9be33f0693652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a28d842c16a28d71c7c80d6880599653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc37356342ce29c3b523a0e1c43d9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eded081b832e5186f06487ca7c5bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f994c3acff6759d960978afb5c1f78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cfddc3410025d80a9a31e816c3094657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5f64d369706866409360d6c6b7afb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b36d7413ce6f7298a4fc35ca84db90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cc3bd20de3ba60e77b0d577cde377660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf528360eafc91ae7aa79cbf6117f74a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba929cecdd007e2e6e0868a70d865662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aae3158d7cf9a22e8112a4e894c502663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ff77a6b824786a653c72f31564ac5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f77ae3f9ed7ef844cd97d7b2c8b1f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064113fca13affc7ecadce47e981faf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dff0e0ceea16e358555dadd0a0db3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfd334385fb3e03dcab52084c0f09c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49fb2484fa7554ed1dd0867b6f9a96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67809d41bc3c52f3b4043857dd88dbc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c28ada8a5baf8a8b8b47ee3f2c854671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634c9406f7fb9b4ef311682a24f4dad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5bec36182a57930bbceccbb68f282673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a84ec80889845699f08658ed559a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701f1fab5c18905c650f5a852ddb8bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087cc3846d625d9407621dc3304f016676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6503f3575d1f3d2d801f081a8d41af1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1fd2494df49d3f64299ddb7962727678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033d53b050be1bb3784d7748a7b087679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174da6db263b4c80815c673180b660b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b382dbbc50c95e4d21dc884267b934681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30ffe9416c0f90b71439165d48645f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145dabb2c5b591714624aa70d5a6385683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc387f7bab6f0e0687ee5760f1731684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bdef5909bbc22a3b122dc342a5feb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35246555be403cea3e38410ec0af98c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248cfaaac60c2c08a4b3da164e7f9c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdfb4d3ddf12210f31d76fc389a8d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23203122883b8d001ca625cc133a54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1492b572e4435e5e0a51ad8d0de25c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f9ff0fcb76d4e2b76a002f37560c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10cb0b6838e86fc72ffe883e750eea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e00d6d8164c968eeb78aae5a22e7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7539dc92e2c2f30f68d104c944efb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7e24776b12b0e0c26c16a96416550695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b88c9f9cd1d06e6fe4cc7209dc271696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704de6a371858cbf14ede68afd9297a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561920f159488a5c49cfeeb8c3392f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407a0788ec95d3949b5e73108d80287699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c15f8e491e7a2561b351decaed772700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137904633f645800517a079bbd93b9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bec02e24e86f048a3b43e1ec2471c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd499bd772e7adc17e4e335d652a22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6284e0bdcb2c160e705a2419ebdae3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae16de6bfbe355352d93a247a3af32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0ba5dfb2a802d43d525522b96ee34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aeac105845d8574c3d73eb074e0ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7ad4e90dc0b18cf4a16ffac34e06f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd2079af63ddb1a0efb7bba5c33cb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d372208e2faf09f26b84f7ef29d275c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97846e56ad09af56c7284245e67f91cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148effce9c91a183e5e61868326eff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f011a32d65af943adbf26cc020167713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a49a0e740470a4c3542b551bb0b94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b24e6000ca25d12f617314e543350715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122add30658bde2db032a7aae81f0512716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48033eb18bfe0816351ec89e9c48844717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4a9eb3e657502f095f2833a9ef763718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8e15b0d29d055bc3051e5702be22a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32347a8e8b19dc9a3699ee70da35e5dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef3d953c071eef0cbb799f9215f1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067d5af3074c759e1d97d8526f7bf2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531c862ac8f7f541e262768b943cc66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d858cb035a1dcf3d7731f0fc1fa48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b34b28b1625ddf567c6f7fdb3a21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac0d721582d38c06876f2a062247a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9154c57cde0861aaa232ba1da453a53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10101d24c310492d73b57ad7c1016dc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e5d2e9898f547d629569f24818de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ff41475acb67dfc76fb80189f96e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73651ee65c477b7860b0a1506968c21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2540f8f46e730fa19c80268d791326732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ae532d5ab152e145340f187a81f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2f6520c5181ad0f5c7995be4d83c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9789f9fde7aacf121816d61387b29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa179b3b7ba52d88580a8ab5ce213c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12754414206a86972bf7e5cf2eb982a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76820129717934b6dca938261ddc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a16d102a2d4fb8a2ea458f3bb485e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bba5ee736a3bf4dadf90c4fb3fba25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8505b984070a5923eb73903a95b113741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10039e38709a6cd8513ce2829dd2872e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72058f233d26f379f847148e061ee9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28249445d9e74f1651ce9565ed4d2f81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c72a389e35c0909cd3e079a0ea34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17dafcc1a7fd7f9a97acae1736d229746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfc69016055762d43e53b11842c000747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2574ca6292cab5ce898a46d2a03f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e25fae8a1ee70df9108ff8a6b3668b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba831b8cfb9255f77dba5ef32b0a0a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc645520474d9bf14f1943f368426103751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c03778445efaa6f9b11ba225548a52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a4608444dd87ee3fffe67fa5781b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f350d119ccf34d3ca067b8932768a29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1531a83fe1e7671924bb2170d9444d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29e50d74322a7ec019d6ef330fa197756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5785f0d3dfb183dd049c14f25be020757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25da9a254b3a86c8f36a21727a0d94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9b4423bfa94993263a244a0226c8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>