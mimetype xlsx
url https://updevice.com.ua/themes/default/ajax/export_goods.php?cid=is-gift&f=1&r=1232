--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a85ab61201731b83f27eb840919f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b95e7beaa94bf3d547fc79e1ce15142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0144b621aeb8b3ff70baf7b96e2c5633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031f0bd62ac2a9e6e1d7f4db1cea3f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd6aa742af1c52d7000c0a009d94f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce74e4db0d059c4af8c9ed7b61d94c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707d3d02ebe8106bd6dbd356ab22f627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93daf197b1b27efc4ec03e2b54913b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c236bbff6f2df48560d311e1168d7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f991386d35365ae15fc5b61614456c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6b06e0028e0011d0da1634cca54211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900363569c699327a806bb8d8cdf44c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6532421eceb94fc1948a82c89058f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92744739167c0fa50486b91631a6baa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b7637f29371ddfce38293b9e931915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fe2be43884f226966bd5894ef523c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273794bcb6ceaca1e2b517e8381decb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce989e7dcd35d7e4ebc64b4ba938fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33a10a43ad663df69eee73f4ad9a6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522cfe41c9aed92242fcc28684d2dbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbbb933f0e1d50f5bebef8ae8f239f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c86dbbecee3e9d46b7d8b8e0bf1d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cfdc52cd1f6e9a8feee52816728e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e52edda65ff475f952ffafe1035f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790173141d2adf752a5fbb92dff53e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6e709a9161711a80d46eee6038e8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185ce9b1b39279e1aedab92492f56627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a5dd14488506a59bd615f63571da428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173aa3c63b92690e46144a9b3663eca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd0624a20d52e9c0db1a1594058f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8720fc524a893157db156c02f4af531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d73d16b6e2ccc4097ac265c6e10adc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b44c6bfe649dccb9fe50f1f855a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3fda561a9f665392996b1a4261ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb19cc0566cab395955f4b2898be8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20fecb510f217e320d8523f51035d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa132515ce38a0867195f15f676a87c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99dff631638543ae8535c566419fff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e8d3e831abea991da33414eb22d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e9b9f112a5bf5bb6a5efe9a6eaf5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d0d9c4996831400ee1afe79deb2f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4e0a45bfa45d1f3d46529606219df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea994f004a20e1154df00afed0a888a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc8902ab7efab53d5a128cef4ca3c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e55e7c8036c6bdda9e687032cea5f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef97575b998384d8886de2286f9f1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06532f7c432060a1d48016e120e287f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa728883b74becb90b34667b01d92048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4c0ff6c60e0433ee1c2f57f5958749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acac339fa4a96c783c9244b7e675bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cde6b2fc0e5d02dc9382ce458314c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d35e6131c383d0be0e84aa151944152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6e08ac3638f7b6cec7fbe533757b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad900f6f41fb3c5957d0c0f8192991ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bee8471c6eef7ebaaaf48d775c159c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8ce724b8b6514e59def6670ab67a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f00442fc771241bd24230d1a89ce557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af23bd22378aa44f92180b9cc8610e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fd7648439909dec9d1b1002d3ec4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb0df94b9b1feea74ac4e6c0de54c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856578a84046ef5f496094eca67e1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c26e080a720face84d7de77f51a1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe748dc7a5e83a6795b0b5e72d9c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219cd836f27605104b67f0219939f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea5ca22882c2a72ae0968b85c2bc4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31faad6d41bbe9cc913686bf59bd0c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a8661d91e7bb74513130ce5d0326367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45a9d481569fff756d443bc0d495e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ce6f76978dae5af81ac59c4f4827c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50226c899072608a80abab90f69d9e6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2545227705e48927b9d2c87f47b99be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9872df26ff6f3199054018e6110e0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d293f6a1c608c9f104cb12956b4ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec9745f9e39e39a732a512910a2c7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294f5b359b1b0020a1187f14cf1813475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba663b27f42623558ebfea114cf0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9cb5e783fd44000e92fc1774ebfa777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de1bb84236f3b1f55a2a011b1cb7a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332fa07965afab300c8068d24095ab079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76713bd9d1343a31fe0ee6b1342653380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372d266b95de5524e2d7154b999045281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3873c0e792683e466a444eec07ab882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acac20aeea699b23c4ff82c0532a1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a83364d3e876ff20ba6b3b328534784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ab1a3271edc17bd779c7e1a1604c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe357dc09b958e083351f81ee053586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89351428f6274e24a11088504d8ab9c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411bbd53d76af8e101bb088a1eee67f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe60e28ec4e356ef8d1c590361ec4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482db9ec399134956ad0e37e727fbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0010fc7f01c3cb78fe827250e657c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b460b8b9d74b93cffb6686f480cd6a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5bd71a31f551a7dd9ea819b9d9e9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985116f525222bb06ae9afcc6c2ee9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef52d54cdf167164ffc0d4620b7d1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e85e29f67e6ebc252042b5aa293b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de777a019f8f4e08c52783bab709497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39a1a1235b37abc65f569a60d86c8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b71411361b65e331f895b23d3d9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dde919b8881f931a90c1e6adc9e43f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23287eab02f665e7cc37cb87ffced92a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90867f11804afe8d79a0c9732a2f51fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732815ef53eb347489e6b42a332b266103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a07afa6e5546fc09e402a618b9832104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8eccf89217db6c75164762425699105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c94dbd34d094d241ba28a4b5e8a5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ada4fe5bae1cb2e917dd90ed8bcb15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02996461af244b16f1e817bea696e773108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da4e8693900f81370db3b05c052725109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d91c38b8ef4e2bbde1c4711189a85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990cfe3d1459422753a030a3b14ac4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dee7e7944e831e73542dc57ec8cb40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ac2b0a0b217822eee56e85a8b2e31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484da41dbafda8bc9e6ca136c543b21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e406501688904af14325f39d5d6fa7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fa64b3c648491e79f0386e7fc4961116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14fd8a7e1ac8a42accfd5bc7e12fdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20be250094637f6f383613af005a3c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606b4ae2446305a944e48de0338003f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e8e457fbfd10f5787f2140acbfc03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a4a8f1bb45ef1e7f6e41dfd59989a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758c9341958364bbf76cb2b995e19fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ae4f40e1cea96e439c0af2c8abb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351dbb03d2dc0815d9a3ab78eb2eea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d4f942c226c03daaa6319a85fbf0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74a4df38bfcf128f665c6d60d1fc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde8cbcfa3a19434b4ab287c12482d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0be61c532cef9986ab03ce2c1dac3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb040b38210161b3dbb1d6ec17b056129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6aedc8e5283cb92313fcb151b50d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2152ec22182d91c591fc9654935ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256cee034f57659ed06a279a5fafef4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c969a905d5755288ef4d24909f22e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452896bf8adb637714cf86100c4ab88b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621716ccd546110f351763fcd133d9b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a48637e44046d992027613d18b4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5436957c9fca1e5e0365d4d1169d34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65326650fa02e2761a7b79618d30e62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13878e6c5cc0a07d511d230c4807cea3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc16349211b173b800dc17a6867ef58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e50bd978772d678268c188a5252a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d85e7a14446ac9280f0e484b61034142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef4b0f3c59094659a4a6a7f7846ba6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9a579cf99a216cf57fb8906a1effc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd907b0d38218182b21d6a5946925145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279309e9d8716aa98fe51a6b080d5ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ccf8ba270cb035e879feb0a19c607147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b34b080a19358a599d7763146388b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3464d9df6eed61e79f5d3c127b08f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4376937ec51f13a530abfb57f408ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169a05ef5a2ed64f4f3a5eafa112798151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f44a3c126aaa994924dd4e92678ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a836420025631376cd5501488b3ea1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2885fcb97e79f12262ba53a5c3f77d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f6c066ae48df3140bdb3bab96689155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db35fd347693fee3a6a9e8874d981e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0716bccd173137c79f437db1fce4352157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e42129622e0abcd4752a6d6e7a93ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edaf0c7413ab2954094682638ad32e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca8dffbed4d2a74b6458fd26c38291160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d752c23bb5f1df987695e3fa69b2013161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6fd047c2774a2bcda43cd0d2ad0bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4531ab12a1542d6e3327f8fa30bf7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde170b8e88cf4d68c1bd14420f4690164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1d07941ac99bf72d46d6f3cbd9b9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50a489389eefd2e348319ca131d75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa66b014ad6eefc15f75deaa65695fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac3828cc78c030593911107bba2d9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d354494ee22dcb43b5cd40b7476b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711de512f072aa6b2310efa5777fa54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dac979d6643741737ea01bea801e38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd5e94cb0a3cb293048cf90410fa9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f643b275e812a07e6f558e0e03759173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb234fcefd20ac55d91d5ee8d01b2acb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708470b8dbe6455363be975c5956b205175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f2c3b2cd619ce4c27427fed38b1aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941f60e8f24b6e250f5400ddc8868d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891049f02630f717c3c2a87858c034b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2cf7beeca225df45b95862dae01a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799971f279ce4feb561dd6f60bfb2c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef04ca2045937bc140de91b3d40c09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485e9cf63440024db9b4abc6825a173182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d48233b668737dbf6abe61a7dbea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8f3060be1526554ac42aefaf978f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51b6f43ed98651517db26b211e1fc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac167d6d8636c9791e50d2cf4a3e89d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6e9b6ec9331f3e9b22c4146e5bc35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3cb6a6751079d60489e1a81748501188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aca645d5ca8e9d0d8794ad2b4877d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959c16876c8fd748e3e18d47b49fd8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca315d4cf0a153f187878e709abeb68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532d2559a04d0ca9e7c49439a4d084c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bc42462a5f660a57fa1d5e9be9d3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855285528829dc86c98770cf4d6910c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7740deb38fd8362e66f0ec67fabe4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d1ebd14761d2507f16f3ab0594f9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bf6580c35858a06f4b444c8159036197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc938a84d82130e57900a043bdc2758198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d8fd57b644789096716d62756af88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2884f8d30c53b5cb248c69c5662a1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f1a6c2d3a54e38d1d5e1c39ee47e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28fb3a6295184730d7c056c7e2c587202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698e0376f86a6735d8d861a1fee70fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e5db4e542fabd4942f9be4e289234204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4651e0460968e136073d6d232f2b15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee889692120284a6f3f62011262d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ab6a55a9334af5aeb0176307e368207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f53b043de53fab298b676e7ab1529208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c06e6545c366229b3c21a9a0663a11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c9fe13714fb0b8f5bb5253ab4b5f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f53d6cb613d6bc8e852fc1ca403e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fdc48e92ed643d73336c130d45f6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b46f651a3714580b0434e07c4326c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73c2d6143f749117131bd63e75fcc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f17be48390db27b65c53056896e18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b16cbe4aad14500ad3259ec377da9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692f379e8b07a22f52b1cb82ea08640217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe717363046cb2948e5e22df67e8a62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b36cd1c6264a837b52b64789e71f54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab91ed2e69ff04c989dec8b6669fd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209efb04985fb73976d054432acae01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018d53863810b0b1272e44c13fd075222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad1c509ee9b1eccad3a488240f66f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5bb2b93e80430d95432a3ef197ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44b0171e0719693c96a73dab0f6487225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf6b7fccab9f13194323c21e0a4d9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba9687eecb067c5c8cacd569aabec9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aaaf17902e43edc18207c35240b5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea060dbeb1b84b8aa25a6861a0b1c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074323d2dd73dfbcd3bd92309d92743a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc29ecf62a3bfe59e9840c3ca8881ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8023f7d719ade913d98f5afa1f31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6597222237c30426e831ad92206f0e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76729b18cb44bb4c926ab72749b67da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ecc459f4ebb316e0a19eb813f4da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b632cbb106137177b83cbf2726059cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09713f68f07fcbfd0e1f78026f316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089cdf26d80baf3d1d9034629d58346238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b59a4cd5084bacefe47f363e758a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1e333bca490bd608f5d49357a21a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc24936ca28a6efebbeac6126c20d99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e2cf354d6cea4bb598130f42cff20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fcdbf494cbb4e4e86852572f72ed0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4654fb30b01eacc9968c8159a81b015244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f654770a8375e8afbb21ee1273940245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59516e00a231315e1a05af3b17577eb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a180f58d785efa30f413c6d4c831b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f06a58417ccaf3cd34154fa9f10938248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba3eb3d9ca247fa8b588ecbafbe2bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd14ed72ebda6c41ef815769bd6e7a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ec61fe9e04a2743830121ce03d350251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b61772b245ce0b597605ffa1718a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47cb495609bfe973aa398dd4c863ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ef7cd4fc3cccc8e7818c36399f879254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6502ed0d45b613362688017b74ecd16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38a227986b0987ee3c00a54575d3bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119885be45bf0b249970ba541b029a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922ef30d58818114d3b717560d9ce2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7330c592b959272b9f5989aa51a58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a933cda2dc7f643694afc23b4675260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629ec91c7c61e5bdf5b02d77112a148261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa83ae886008f8b6711f979a6e2f76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d8e963bb44f8ce89d999adfcda3bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f85d20239618b5cfa772953615dd40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ed01aa3ca5f86c10f74fece9138f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b652aeee9788346b71bb0b7799627266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5195e571d565bb013d23b0e9b48f55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf1426617148b317e748409121470d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5389693d03b33648973c0f6d1a31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d59ac6413281a2aac1f679b9234d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b816f2453b22405fa13f835bf47a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17657364bf0e038fe7c7fe64a983496272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107a7e551cb145d92fdadfe597c626273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a121a6d9595fa47b29d938c8a95fae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e728bea99d09027451b60d9b577eac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d73142e4c23957a129c014392ebdd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee21023d6f27dccaf8ae6516657c63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324768f4e75f8477f5737b8f870db81f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249979a03293d3fcec6cecc4642b185279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ecaec7438018012dcd91ae0a7c676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3974d9cea6bc65c2328bd21b8545ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e48b5f73be3732a05fcfb3aff20a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e4e12269e88e50cc9ea71690102f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf3f38506c1294f8c5b764c284eb71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241124560c547e87737a55c1c69e3eba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd510e2a4a467119b329008d0a56c2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa936e739ca23c7c36f5616a2ab81631287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39598b4506a01ae0bfd105b37b7d40b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028835187c259f0b2046d0deb5de2307289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91ed8ebb592b11841f6c55a025493c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ff92a2ce7ac27727b02e0cd98707291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e384622c5e498deb63c9fae4e23fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7adfdf840d1b9c659137f258999d69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c380a02e47d2cb1a30cc2ac58a14a11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7256c8ffe469af10203a1bb0b25d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76644f738601e1a783b08151e1fd364296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625500a434214f0777366d476cf813d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5a8f1771ca2143017d204427637a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad05de4d183d7a0bfcf714b06ab79ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59c377dcb8bd30a326e3d4e8fb2e9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2cf2d1c156dabf2ef40600bd2b73c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bb0f627b761104b3e9e7f683fbd65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3091b8f09666191efc21fbb33f3501b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435da135bd2f431fd2dc1c972438748304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081f0adc1de214d741342203920fe24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb4c8acbff1e8edce4a9e4c11fbcde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e56ccda4f541f255531c879819037307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fb0983b9b9d9e55d31291c22bc4fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173e0f44df3740accfebbf675aa08b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d7b5c021b6822fbe84da81404db02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbea82d33f01b8ce7ea8a9885d6f7ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aed1219d22873703f272d6dcf12fa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d464731a5d28d51c4e66e082d5b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c4879f70b8b1aa144d6fa218f2ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1cee633d35d01543b991c2150dad7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03ece28f3eeafa3de46005b37ce2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c622292800969bcd84598261a5efdc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88a33df718398d422e5554f5a71b16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e08996cba5c9c524f11258cc2caca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b1f8a7e64c9c79ad6057f456dead9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0d868545e02c83bf859d3d16a1f6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8eef2d7f07b07d2d710d38ceea530322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd26f0e4898aad49cca38fa37d4383b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1274fc47a712db27e15007f0d286719324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a6a50e04a7674f291db130ff0b8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331f4f013fa1e21eff8a9e066c6c8bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c48199b17bc37861c7cefc9151e1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8ca665db8eb7e46104144c1f3ef2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b074d747d37c5f28fbf6148a100d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817229935316268af61adc17dc461c3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c648a8ccc2dfb62138ca0257e12a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9114a0fe67bab9bc65a5a266c5c5c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d4050af760d5fef8cb76eebd9ad39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1c116bd3bb6eb7afd9657c06bf0ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7fb24ecaf74cff5c97aec865943d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331cb48945b9b22615c84904da33f90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8e9ef99209aaad69da6a1a04f8a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55851000f4e13ba26c4e7068e3812258338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e91a86c7c349b1c994c998c230d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a07346217125459f732703c51751f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6479c6deb63007f0cbf0bb07fd146341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced14e370bd839cd13b97ada7c290bc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b88615a37b7b67f44cf827c7dcf27b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68069e239d30cea0b3c0e0cd5d664a13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1e0ce50f5b717258e64c092c3efc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ba53234de439dfdb6c5560801a2a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d134fbcd27ed5651522eb092e1f99bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b21e513ca2ee6a0b2567f342792797348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795daf8ead064d295f370b9c63a97c04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd9c71053399a166d7ca7624652dba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d863a68f0614999d1d6ea2062cbb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc91b5cbf3bf476c564f9f69cf92734352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2839dd9a2121c913ab9b7e4e8bc85f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7154de6c91fc992ce7f5c434afc6cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315df759f784dfc095393826d1e7c9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de98d57fef9c6acc31de01483ebfd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8f1c7cd813d44fa5b9de070cfc4a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e41fe0ec14d1dbc83368f88a8f47aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c3302ce8fde523212daa673a8eaa1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579fbd9f44d5c88e63d543a93488314360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626abebbfcda36de2abbe618c03e94b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b97ccab52e4aa40c59fc453295b980362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0478fd69ebb41242954d9a6e480f161363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5fc2aa02db785ab211b6b16b0c3e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22032ad5294ed4474cf0b784b834a05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c8704230426acddd96edd0b416fba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456fb74f27be89635b254bca0e4bb1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fcb196707bd71b5ca3aa5982cf5df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771989e28849faff2ee03ab4f7377e5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd52b86155a3d0edeca5920923c93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc68f3e440bcfd9e6eec002db549d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f87a0a1337cfa012d18958b190ca3e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95620dccad0f00e89ddf9a0bc6f43a88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ff98fcfde9af88f8360fc6fde20c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410a46c20ea8e2cb026e8b0db244c25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3bc4b35945f3cd239a4c677aedd79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c039d24f0efee15bc118fa6204eae57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42d5b030f4964cff52c70d5b3951d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efe5efe8d7c02d4d75045f0611094c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a6f5cdb1bbff548e319c13de16f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c5d4d8d9789e8b5f2f0e9be77166e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84a4e26e65250796a24769943bfa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d09f3f1ba2deceac1834546f9e85b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb94f3c25cb490a952d6f60dd3476d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f0d2718b28123d144a299384585c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0014ec30e7f1c41767fba2e8ac5c0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f77f933d80f0b917b0fc3fe40e6a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c792b645a0faf51108eefbd43dd84c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aaa534c2f99450e295297b4bfca06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b07355fd910d0c740f74cbffecb65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b335c748818d3ef85b9de6f5431d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75303e5705bb9616d5d75ac2a754247a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd940d173eb18e13d9d2f041e4ccdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97919f4ec3290d04d7bd576f7a2f29d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ffc6efe8b58f4367f97292e118338395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88019c49853f8d218297e1da531376396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550e1f67e52fe6bc3fab17870b06fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a772841193f8780b832b134ba3ba86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59186fad5d35bc201288d141a4504bb5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4479e96113acdfdad8503f4e6553e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a902d45148c97960a7ab2818ee1a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb2d04be4e06bbd0591314e6d6a91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b6c04645efe8cef59c9649090f6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f0ac3a25d9aece3aaf87d92d56670404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b91d6216660895c4c11e82dce9b08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145148f64544820b9aba2b63ab3feb43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b16f7b02a8a8672a729b3a31d9c407407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3ed331b5fe2bf0dd5dc854d5fa044408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384b5c9560b22b851849fd463b6e816409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb321a07ad4576621d321d6b9374c48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e44d86c10b150039abca13778e31d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb2c93ef61cf5de5118d98f7bb2f95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61558e954ee88a4846acf76dd43956c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ab90f3534f5ccf6c05c6aba748a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f727e2338c7fe79515bdc846f888a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e4ff30e8d348b11f5d0d9e9d15c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b7eddc4b5630cbe1b6bceeb42ad51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2c5d0412cdf0c7f85d7fd4aaee508418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fabf45fef1ef1037172a8464b6456419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fec8c58e9311212a1c8923570420b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47214ab753883106dc39428b87f629af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a16e7f58a81502ca833bb21addf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe8fb93d98fcf13b1d544f021a7a7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407edc0efcc7827d0c874ef02cea2cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85625b80c969b7526c00f6f56d4904a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2539b15d966286bad4a01294fc308426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9b1aac4a529b8d4e8247d371b20d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e53d85de265f65eabb2ccf9670cc39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676e59e5818a515446240577e099e48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb6c139e856826d6ea0ea64203365430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566c12e246a024a3a0a73b689565655431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b6d4ba544bc8d7436f52f25233de9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135424a2f77cf936631748e75e12e887433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c416ed242310a692f7c42dc9f55d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb83ee96a83e4ce928c975192153e42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb047dc5581fecdb6d8c525b7286a1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073240c0c36b420e694025f6013c69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8cc5fa43e15aca395d35af54097c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8106782590cef5d009e321d0f20890439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188a45c7d3c4f9feb84795be871957440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ce7816d4af7025fff337b121251d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcac928c2697e4aefa2c954214bd32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc4fff8d61c098a48105112956a090443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e766b0fd9bddb4a42cc446297b980444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea99d39b36bf4a93b1e989f10cc17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61402dc3a8dab80d9e059f9a31cfe3c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e897d884eeef2c7c9256967f564c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304291b16afe46814e599d000374e2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d328c4fa99a1611f15b2ddcbe4d96c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e98a01512c6f708a68a108d56478a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92427ad9d1c1775b45c02ca9704d68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d00ee8f8e62edf1d21f3480312081a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3ce7c0185dd83824f7df2875c3e9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88184c920d235d0738d2abb37a2e6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a2ec9ade4179965bd887f357bf1be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5190bd53ae84ac3c87abe75af0ce913456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225f1fece97d6d8a4fa0e3a9ddbc396457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1a617a8590a8c03fea387d3770751458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30005d7047870ade32d993c631ed6ea5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c6497760531fccb6c433f9e6b489a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0c95c88e4ec4775485fd6712908d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ba68123e121bec8b9c133851fbad8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4066842c2533d4d93f6f57be9464b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac62976781d72461a3c68ebd8ed3cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb76510123729d279272c3d51ed8d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af63054f8addb97d0ace38a891298466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b0c97ee4e2c4794b8eee5068aab8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd40f50cdd2a0991bf2685aff6469468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602963e4f84ce5a89df725717478b25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713edb1fb2947b597f44504edb698196470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573ff72d289dda80b02b3d08618614471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5cb057b32900640499ec757154c85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbeeec16b0cfe2cc22d88b58f8bbf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdfa3ee4eb98b32cce9c260345e684474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af1d51f276765155f6d55810b69de8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c2b4d6b71f25831d64ed7733ae70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd3d40d8b547dc3e6712a8ede1622477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523db93676e0625ab4ba4b953897dc87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045dea4bfaa8897b7ab97628a770264479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31827bff65d11f25a6ce8876e3707f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839ee812876f9225178fc8efa1cc123481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7843a4ec72ff305c98b1a7305e0a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12aaf101b3eeaf1b95fe409a2f9cb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed0a9aa761de6d273bc888829053ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b8a12feb8a5eba9c36cfdb4d854e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546d2dca46d3c445753f3989ce661e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d567166b15b8c1e9167353a1fe708487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06797f887c2846a610fab964124cf837488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9dfec2503a44b915a8a7de9e13378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470927bc1fc222bebb88e143b5ea12d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a9ffcd787adb3c542521e4019222e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce539074884fda6aabe4936f6753c77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafbb40c1531e0c11ffce3f87bf1662493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054014004602bd25015d3ccd06201e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a365ee45c6cd920ce2fee46b11fda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead51cf3256d390393e3b15329984fa7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35432b7ba8cdbb7a62106b793aed0553497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e18511db6a03d3d4a95f24d7143ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e7b3a0720a58a853453c5c6177fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8d76ebecb07aed972082bedcde89a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e1057633ffb458dd34184cec3e1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c643e5f820877aea5770b4295a63fa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b291f29b5022716de0c96b9d4f7d50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e707b0a7355e2e3a3abd1c385e18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bcd2ff206b6d8e6ae90606db931ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a41c7d1a85230d4108568297a0ff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273f1010893128da03841789992a910507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3547a4e5ce3bf5110b5e1a7ab0c4fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208a3f30ea5b085428323c87dac232509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb927eb5b3f914ffbb079782b298dd5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc964bc8e764a1badf3985c96f9a3e58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f1fef210ff7f2f86ad53b96a88447512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819a7d44d016e1c84054a817446348513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da91c5ae03f3e4f9d22c471b96282514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc945312a15b625f9329a5bfe50421e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68360736add0c3ac3dc4d1a0145fad5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b524bf1ba549de1dd2d6d7580a6f4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a77f84d3ba98a8c25b67c0aefd6f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7681590e74092c8a44aa7b404f8fdd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894b8709d45ec3a8d61b8721e1ea1ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91afc0f81d855e93ead195d1f8b954521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821110d44e70f4925a52b4687995260522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a497a115382fb5aca91d5ee6f27db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b8d7c237560be5c6c86c3bc65262b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252fe6a24ec1e601d78efd122cc4cfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4e21112840741ca9bb4838ea22349526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c529c5565472d2353b0c4e30bc5ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b9b96366386a9853245b38ba3bf59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde67518bbf1e54bcbbd21593ff42bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215b55d2a2a3b2a7ec975a0aa6845c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a756a067610f33f97f2cfc31bc08a10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989ad0d359cff84be0b5e842a6aff6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d4d6764502d8994c463959e902a19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac5561ba81df26aef63ede305964b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36612e5c2d23a2144c681e6b060490535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29581d104e901eca2ce26b99fe04620536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f455ac80c1292b9d18452adff9a3aca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12952dc0d06988453857c21a2148e89d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d30f93f1c445cdb298d82668ff36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5737b4260be21ced6d3c3d5b7a80f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb36d491897af04a1e19dffda28023541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d13bbbc230b26783aaa9e73fd68880542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68a65f84747bc867339b88c0fdbc90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111788648212dfbdd1cfca23bf39a66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73fc231b656c3c7b702ba34e73d18e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a0b298ecbda0b1b7f6548b06612f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075ab71cfc7add15040f3a5f49e69c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd16baacffb51ba6143752ebb0d3399548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b327a3cb5ceaeb80454d7d246207d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2407dc7f73420a5fa0a8f82ba21dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7864ae955517d3ad47168e0b7f9f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687318db2387719f772e67c92023c9c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df69b30f502a1243c1ed543cead9f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90226e5046e0d9e2d51e9454d52c07a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd842bbef6c04a02b794bb7b7ccf99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223055a043d53909f58993cf4fad285556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab175a5cb7c5ae014149e506aa538c6b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec2257d5bc47520ff4b797f6a07c6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4233a4c6e22659f49d986463bea9b8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad88d946f32c81a47b661f9dee5816560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e0211cb690a8d6c8abb262b61c14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa3c4b2e97b9f6b198f22869a8a0b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48608c9e2c9ed54752985ee7acd9a061563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade3a77273c3fc03d7a8f46610c00e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842e234921d1ae92cfeaf2471880ebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7302ba1fe463e2ddd795a0decbd91ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d8c0868f49f2c9fe922ffc2bea738567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8231f7a065405bc79d46003eba9014568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af93cf0f125f0fcb162beb35c43d08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358565dfa263d8dcf2a038034c5f82c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc88db59f887b024471dd0f92d4f30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0d4234ce8ee529eed23d220f37e10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464325faa3d6935743c19ab3887c86b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc82637d96674a49f22c2c61e44d66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f28228521d68c79b38aba81a374b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ccec5c2fd37fb8652ed0f954fb5ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265380a7379228edd45fa6b67dd66d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f07d80481fb6f88dd656dc952a24d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401662aa49e97161edd430ada8f7aec5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f1a82a150c04bac1d01a20fe74466580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9fc9c0379e27c5fac2ec2c8d78e33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c4d9b64980c27acc1ca29a0084e50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f7e408d15770af910f7b6a3a7414a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e17e1ac92e7de410aa91256cf60a30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48654877eea0f269d3d0b8e44864b3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b46b1a016b8a377431412c7619a70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cad504adad33232607f8a752b1657587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b8a0c9322c5fa69a169e61d68e5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d7d6190637c4d4839e93713e5fd93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b84e4c96a95f1aeda1f5ca0c19c2dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ed49a7a8d06b8b79635d2b73b5a3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecfe6e68aa792cac62e505528903f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab38baa1813dff7463de604c7eff5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83573ab308f5462cf05cac74d113907594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fcbe9f08df3a16915523cab9f002a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca4611daae0801fbf962066240e405596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970dbd3483732250edffce8935ac883597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcff55668ebf26abb5d42d354cb119e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ec41cd31b08f3ce688b6bdfe0a423599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e544e22cd9a3ff0685da42a7a08244600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af406b1eb4973bbf3eec1deb2e41ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39d27b4b9245856cdffc1b77a4bc4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9721b7c2abcfccb0be7a757751283603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e711aa86588d5bcd29ef69d3629d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aed89893a0a9ffadc7e5600f66102b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff30c06c8b8f914b97acddcfb38f93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202b04af1a6f857a92621e29add57fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec21cc82972f4ca5d3899af340a5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb85913d48939e7cd35baeaa21a46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb7975cb9f50f4b762abcd546206c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c0c73c257b6c2cf40c6ce8de7ada6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312170deaaa795a55511daaffec407d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0a254f48d4a78329a7fc579c32bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231552556bf5fe54bd93b16fe1b7914d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe82c49b0c20bbb4ec5ee282189f2b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775578199a189ca36494b24f2a13cf58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19beab4853a2a075a6a47f3f1b20e7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2dbf84ea71d9fe39e02bfd322dbc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c1e0be29dc6482dd463b97d05a04a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2604127829d9a063e586d3a8c662f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe1182ceb988ae5c4ee3ce2c13c5ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfaf0d582f3a582e11e6a18f6fb581622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef030b7abd3029cd615fbb9f61c837c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62501ae05ded926c22ed21568cd953fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8e056965950f8f5288e2be6e39ea7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b1acfae55ac5ec36ff4baa4930a12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a753f0eddab08c720a2bb872105b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8645044334483a9cd4ef186b531754628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be68ceba6a4690a4706a1e5d13f2b70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ee30a8209230a40f4ba4f5f45c7d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a06f6b748a980bbb7f1b6f1e0f37f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd6a3ee83144c29e2af388b5f185f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261f5f509148b27674328a6a65e9e3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bbad05d78321858c18f2b679ae712634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb091f41fb3f0b51a296455b57a28ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beccfbcf6730182d154fd6d13bd81a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed2b1834ade6ffc5437a3ddb024e0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8729585af790f6e449ecfb3662b4e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af84adf54b45bd66367a74bfd1ace1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a490cda1bfa05ef247dc3c1e55fe9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763534b00a1bcbf3218d0ee93c0a6097641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e454164de66e2ec0a55518250cb34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a5e6857ff7df05bebdd6eab09f90d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c5258584a11f4376fefa77b39b691644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239abd3cb804b4e30995af6df24eb1af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f4dba4f0d16d92842242ebae966c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4723c2715830a81a74e60919f045ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75bda1feaa3fd6b4e614a29461d56d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089035d659f15df8699d74f0532c5983649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462768da1893f5edb18567829bbdf9b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce736a84bc01106618445877c837c0e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1fede3cf7e1fae95f4760ee72be65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d091f497b377d16ec001c522898a20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95b231037ff559535ca95302bf22b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21197b7fb607625596800169caff543655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa525c1aec53c48f63307a5e66410d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb636a1fb08011a6f2528b79164194d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c7b8f9241cfc43277e3e72963cac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff49b0127ced95f1c1cc6430e3da177659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40173ead8da95d99f07a0cb8a7b50cd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf81921479345e2d3bb101b5eb0cf8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cef502c562b3cbca3a1899edd67aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37ebbe246b7a5d154b93994d97609c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b211a84ed1f0d13a7cfd46cd8e0b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81bc2183db01898c5ff8acc5a765ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9adc4834e2b8f0ccf61347d35def77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e50520a0bf64fc49e18e7eb476dea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0910ed5781df8941d5b78d22833d0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a3ecb438ba4916477b6a4635831ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a0ba6309515ec04a352bf37b702f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29371ed4c5dd777698feef3c12c959a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd2f0658e90b7479074f9aff9cf64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cebcbc0de3ea8e34f390099707b17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b53dd1da711391c5c15da3a806c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d6a3797ab2c39495d589eb442cc0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576188e01220d027e23f3ce58d961323676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaf14d50ef56747d0cb7ba1f84e439677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ced5a3ebfc94c5263fe3925cb6636678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f6de4295d491c43b34487608d29e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb004adfc750e05af0aeac83e7e86094680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037fdc3a9df6b4619d197ca3ae32e8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7718f782e1059c0e0101ffdf5f980682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec16bbfe5a9a828b7494cf02f3dbee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd0adb1f8eeba68b2b992d305098a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e8cfb495b77a32b53172971ef6ef7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d313bdeae5b0bb71467fb70413489686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882af6ad9a17a0b840aa4b33a43cd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2fea8a9a9d885bc0366523d04a34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693d8aee3dcfd4d1180317ed3cd8cb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac5e33d211eeb3fa8f1e13dacb062a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949649c8edf7f590632e5b55e4169f9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeb1dda1e103e0ad3f91a083b7cfe7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecf8b519c9b0be270728177158a1b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24753c665515e4a2b1cdd04696aee28b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087846d6f5d2e97a9c678de922f5029695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2134c35d4d1d82dbe6cfeade41621c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1eeddf30e051595ef5eac944337d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a394dbe207dced8cd2a14c69eaf0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3f22e0a5ba472188d663ae82eecdf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d620bdb06a9dafb803c9ec70def7c03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0264d5624cc3b8db277d4a94020c2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdd388c75d3ce7ae12b339607f2b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2741f21814fc8c9e5b6f7001ee6bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df92dc0efb4c6c7582244d1469931b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4156eb9553abb907b090f44f042462705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7466ab4f5256ba8a22c641edc480b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab06f120e3b97763ac1dbff457d009707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaded1136269a2a7d1eeeb497b4e9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c2573454324b640059ee679d16a00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d100ef11704d4881ca63a089fb9fbda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0de651e9b87e1ae44971db531c651f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d704ae9be1ab4e0ab7fcf8b86ace6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a92a20b494dd485ac37cbde37b136c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551dd96bcff6d4ec14081eedd44fdb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f5be81f9aa444a14c57856f09ee13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb275d0a4827b62790d3b2bc270ee03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f182fc80e0d39ffd480856f965e7ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf35e66b300a2b7956eb9182321be5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f8dbdb01b6492e5184a9e0fe63df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0acdfa0714fcee97c35349bc712988720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e869f8d26cb50547401aea016895ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c960ee27480d901de7f41668e08860722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb6b69319264c395db544297a1f24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82fb21691701a4ede9e4f1b8f153bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fdf0c851ff84df4bf83c920cef404725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f357b9658f17234361cb135b5f83d9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b68bc02b7bd7a3671c34bcffc77d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22315aa9cf9aa59ddfdaf9e7ee5eec0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180975bd7b4f3d4c2fc437b977c4c877729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6813eb87abe63557f042f3cb2c5bf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b35dd43f6a21e3835714b34a19e3c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd471690d552fba97ffe6be146568613732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa58dea9f9238b27fd57b054c2ece6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c7e2c206fd177d14b41e352faf16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e240e5b27db83b7704e11fda26398735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40781a408bf99810b62ae72b1a3bc051736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67368d293738970e0c41d536502597d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897cd912c07aaf6823a8e76d5147553738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be4df4531f8097e746190a8470ac55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e8faa7a283764b205a9464874b88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96424512a247178325300c6f3834c1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549e4fc359db1e11efac2342e53c5cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae761dbd5d81e0002970fce3fd3785c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a679f2dc96658be47d8dd5e46646d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dea82c8c04906b513b91ca0860113745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d987eb4ad2bf03ffea36f675b58892d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f10a27d084f1128a68d5f3fb531ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f7c1e6f72df7b23c7937ea70e76b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621fe9a4841846cd5d96b0a9cf65e79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b0439a0c9b9d0dfd4e4575db31b48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421505bced4c4ce7ea041908910399751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac8cb8ed78b01d3984c2b604b467d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad715c42db398b92f948d23b810526753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb3bb783cd0a9f286fdb714634dd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945c92dd8550c5fe62bf4085da19c8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959f0dc1d71cb4bda004d6f29b970e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0947099b10949603d982957a641308757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7988c844d5a83e2fd8294b366624bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e50f6ce1cfef820e85a29962c016f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3386215553007f3135e5ed662b02401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3b40a697074ef80b4ba0cea0337a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b50aa47e0127ab5e33efedb6becd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a681a57f3c8ab021ba016c6918ef04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bca3644afbfaadb694f4035e72c5135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8127c94919b3f556d31c3fa287d79c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e8cfb2c9cf0751432622452fd8747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b67d96a9b27418b11f8befb1c256078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64d6614da76db2efdfb37cad7910579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6e8c3661875a5822c92e58215b54610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e385da5735c59570fad2b6c5c62257111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3875b1aa310797f21b3dbe21d5d1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea61d3f26d067f1f87ca579bdfae6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dddf19d1f8e92ec398f36e6f44cf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f5a40a5d51c20174412894dcea9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50362c4241a71214e722951fdea345ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eaf01bd46df57ec20f54bd961305417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87559fa4677c47d9f21f9983f9d1ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef128a9b0363f4dc92f23c9f498534f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f418e8e55014bf014404074e4e0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfa549bf5c7fc2ede5e69705414a8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae6264ae240fd0819838fecc04a51722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28aa76c4d0c7074e43dd9e7d291e2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748f5c41b307f4f781c283dc7514f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553881c94949588ff2617b37a6f262e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0899dbedec5a0affca9559f8967ebcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192352c81cb8c84a51368b9e69c41c0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1dbd50f2b6c8a3173996bb5ee892a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726917e2b58057f8c314b955e09f2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994947c14129e4cb6e33d5f075c0d66c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d3df80f787233783719cdf1661ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0897ca13363524958b32e5bad06ed332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1179dddc8b5e669b25f8a46e62f7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ffb85bc576959afec0924a40e6e7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fc19ae1c21930faae5d155c84193335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40078706e637ef7bdef2a250d44f40df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d01aceb4c1ef2a85ecf09bdfeabfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a784b5e22aa36c00b2d21a62af609e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3940e58c46d18d23a05f05af48e9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674319a93a7be7866f46782b1b2561140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d9d9767feab3e00fc704fe9bbcbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ed6edcfa09a2cbe4c2a4ad17fde4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314fc5381fcd6a7a9c4ac89ecaabf9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91066c410b0d415d8c3f0890485b61e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c167a7597a35eef086b37d279229545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af039571dfb298ea08b57f0c7366509846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4c153db641e758c24cf13e7a0327547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a234bfb5290b21d435beee6cafc03c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0949fe74075b9ac67c212fc4c687fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5265b947485cb2407f20a4ec7656a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211c1278b7f5a1f486855d3dafcc02851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b757d4265db06f192e5142dc6e140ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1993127d0c6450b0b6683fe50b5e06a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23814e31c0b0f37883e4a6819f58eddf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5355618b70dd530afffd0dc1a7dae455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9efaa2b0c529ecd0680ef77497eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7433217055c25ff5f3b864d88bc00657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59320b7099f554e1193d49787a35cec358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f92efe13316ba0f6ed7cb4682cd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270f53f796289d86043e42b4bae9d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92345c81f99c4c7de8427731f71c97a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebc88ce9530d2cd09d2929e5d5a56262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dfaa55ce1e45b090cbe9e2b27ade363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17646a87723556d5f8245de3ec52d1ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e23a64f68cca5b4f737d8a9d7390065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01bd38b3b258b19e87bccfd9fa057566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ab23524d198b563ad712650fc848c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda6ebed6cf03f5a27085825bf14a3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a87d65e1732fb1a07990c1bbf0ce7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5a790dcfe77609cb6e5d687e19fbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c5429515abeb64ad75a1602943ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109916a9f689fa9766fdd4a4b33f340272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a4797c4d024a9ec6f1b3a36773f7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2cb230450c905d7df123db4e6563774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80124572731843ba0dab5fbc3f3ed175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fd11f74cac78287edc15b52e9be8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c16322c10ed42d3eb6771cac1cace377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ebe5eada1c8cbe64940f11835623a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9443a36e67f1c4643d1ce60845597579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dfec42d232652d2416e239735382d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df97db69fa2989b6e9e820818a6a6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702fc3190fc1e4c52824b43227ac70082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221aa6668347d1b39c317e8b53a2fb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf22290edc8e0e13e6c3b65d1d44584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a1442bdbe3fe663b22269c713f1f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca37dd52c8d16d8986f5c68c956ec086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3a4ba78d54737d3292a7063bb76c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d35559203140876a25712720fa900c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0640a3f51e089f2e5f0bec0d9f078989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab3d24358fe0a99bfe722b23b8c14790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5226d0766fbeef343a86cfb59f125f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d395357a783e5fbf601764585e51e4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60f82d849f674df74bdb1af02941af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249957e43bdacdd0f32cebcb939c5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66dff7f93f71ea7577b1404121339495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00ac4353a90a4524668bae575f4cc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c290465d426c50ce102d38cfe5415097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef733c5f77fb38cf8a990187dc9386f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7cb82493b248855426897c21f23999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aee85704423eb7809f677e0e0083a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa29e586b142b7350d07e34917cfb51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dffae237c7300361b963761fd1354c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28824d8e249791863ebdec9d6d3f075103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb3ef22009b6a20de96a374d82045b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8342b981b4fa66e64dedaa83b5e375105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc0d14402221f2390e3fe9009c49b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb4da04b5e903dfaca439f5272f763107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babb06447bba04d67a5a48bad6e2659108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7998575805534ad4421ae0e640477109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0944fb0e5f8f86508270dc604cb94d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8d73097a2d6f72268bb8c502c8dbe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec746e03ceb39d45809f50dc5a8821b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692872cdd5630d2d9547f21e954caa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a60fde2269a27732041249f60c0ddb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10b28cdfc226e3415653067ccc36a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ff9b8a2ab48ffd0466e0d3a99ea7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f068787504ff8350a17bccfd08b9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc838073466662deb775c377c832d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0dbec8c775e0fe7f6fc7d0760039c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f0650f15edaec4d136b711412a25d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e994542279ea7f0676aed13e5140c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75e6b6311e1fcc474c6e57a414f3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d86d7621196e4e871b125608dea7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd1ff96fe2ee5eeb5ab4c52fe72c78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebbf183a0ad048cacc547e78dd09cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23baf308f10d8cd0f19409228e715126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92b790cbe174d9c6b4d2f770970d5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceef0064d498255a5ef277783d7b93f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517087e381aba94fdc11ae6181eca3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c47607e9d16f0966d34c0528b6b5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1fc773a678c24e6dc8ec3fb24db03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d006d41d2a587ef821f8c3efc241132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed52c186511907514fd05e9e828ad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3857cd78db66c037d1d3c65093b5ab6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2313855edd9b1e9b3a009cf549ea8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dca5e496dc2fd79bccaed9f10695da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7186ba6ef90943319403666545bad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b445ab4ed1eea5dd0fa218f0f06c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489cdd18f64fd3ff84bc3eac21c11de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876ca756889655f8f33f225f990d954140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b769fcda7184c7c843fdd8b336eb916141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6b413ee81519946dbe7827e943a8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658b4c81b59a54742c3b059b30e1424143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c461d7490097df98ec50e75e9354b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798dc87389dfb0a0bfc943cbadedf21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fab673f791f07a0d4400345b298f5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f516dbf4bd4d54634d2f7c692777274147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032d697c654f00c4eabeebe3f58674148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee0ebcdc6786e5198c24a750339a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230b1f8d5cef0f2359593c9fef3639150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a15437e1ee7c9bfc8825088ee74f05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d804dc7cd3c237e6e5f7c63cc6ae2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe1047e5b2a6b9c7605d76dae136e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbd5910b2f9c111661ac3e010643dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5814725624dc1a1f12f42ff969a216f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485eebc92f765e6f54ec534ee5fb6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e61b64247cd3b80fce2cafaa6758157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3cd2bb9e82b74002da6dcc0dc1d9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f77feaa497bb0df3320896bee56c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eb7f70016480b5c6b54f6b8698a37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64b1be8f85387ca64fb07c13cb2e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695020e6738396fceaeef503f405d63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6c0835c5d8027647247a441ff0e80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d33e0db6ed2382a0e2ede7fbb3ba46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b9a1cc6734fd0ad18b48f8d3e0d23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0f0cd96e79295fcf92127d38c4169166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448a3b48b83fe47e5e8f2dc8ecea243167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad901bfc9df8a6bb3b2e7b1dd4ae0e02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351f55e9e550f4db6aaf840b637adf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d765ffedc6accb1185fa9953e564915170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27631826bac7b962f2c091be1a7803171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bee83b13576bf0f79db6d8c91a5915172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dd08d6893e9d10e25203865a9c380173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3dc38bf48f0257e9c6daac1ef6546174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399d1aea2a2acfa4ce6bae7f90100c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eb0d1fc766d265e06d84073126a58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803f5e2c3e9cc3843f25e8b9e38d59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23f477d6c93832888bc0611353809e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9cac94f9f855122e40a40eb0f024179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8a66eaaf4091f77c9b0a3aeac4ed0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e6a2d91f152f6f18efb788ad1306181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b305dd9d51ccfb4a97c7160476ee50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c8ce80669c8a4a5f8f7465cd1d37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc8956507e8396efdc893c2013e06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e885384f1704acb965ec0c41b05ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e8a58df06b0140011b8ce8c1622f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f2308c9da931cf9adf402d93284fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e246600c139f3f2b48c024cc3411aec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256c988705863c7ac964228cf34a0ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31805aeb4bdaa237d40356a808400c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d39f71c2a236a96e5e2b01898dd18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c268431882baabc6570c21a3a26ec4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49185b64613b24abf7b90ad987140d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c4eaf7b3b3d4b1481bfdbeba93d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2613258338028a17a204cb2eea54f5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a60b528b356b359bd88d825af64c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ec288bc9e0f59334ae99f953743b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc9eda40505a17cc9bc4ab89507331198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333fb5de53de7703dc5b5da931affdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666a880081e40efea5c714e4ac09f8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728965918a7455dcb1c3dd4a1f384036201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489a477eb6dd02aa9d6640ca7cba3d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21b165ac866d39a2a5dc116019040d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b443ee7c0b9cf66451823bbb8892a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3e107bc7080ace8969f8c3865437e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076bba54e349ca1d2caa2b6ed1f0a52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e5cfa9bfd9daf1293f8f79ad32a97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e495177fcf1b51b10714a58e986a8f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9f49f2482e12cca4f9e9c82eeb94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa5e548707cd66d7326edeb6152bc3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4e782ed39566dfd306e6746df2122211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71028b8b95c2aec026d5f0a3d46c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41380beef41f5d2379543662fccc15f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a9b03983ffddcad57b1771065c123214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f9deb6f75002100cfcce120da338215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb5c12ee46960951405554258a859a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2474c4b2a37f554f2f18615d0a1a957217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c2cc9c11be119485ccf5dacef596218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09eb59b91030fe13987fb3a3f0bc1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb4b670d9c5ad0d95a26f5d2c0aeef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b2a42b6b0927617dde8f6c4a9e5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16418d262addb2abffbcac36223c4003222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a5c48c6cf95e2367d17721c7a683d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36571efee670af9706f7bdf9f55fd1e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e0d5803f6559c235c215faba8cbaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8805fe4d30e671de0e0a969059be01e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca299d1505d236f1acea94299a18a25a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65d48228d1877c183e59aae90e18ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df14f7fb9b334a3bb1a5fbc9e25f7e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d446800ff8e5ddf9c4cf5fd92b19d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da38a39cb798f48f5c49f155ba85ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47641b1436edf537819dfa331615f24e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa9fb45227817e7bdc4662a8564c71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41485709da831cb111a23f3e5b4d6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e57ec0e8cba4b6e7a36f0fd3f7a94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4764ee66575c60d4d99d8841714034236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2b32db1c05ae8c758a049abe2572b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa542ddfa372867f592dbee4b4c6bb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65e808342deca3a26cf5a3594217c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc25be5f937bae3c59ac1d5425bd5c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de7a431a869b6fa74e4718068045b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e5705771829110549f811ce70a123242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d589a903046c913271453331150d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4028611b6534eaa1fbc002241f9d28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf0b2f816aca0694f27c1743313ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de35776ed12c268d510c2b148b53e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8378cf68a4672fcda8c6dde1d56470247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83645d2c9258ae16ec6f3c0e5b10f2f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172d192acae5d79046b465063202e5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac02bf105f5b4bfddd1f48314b0e11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19438dd7b52ecd59d98146b3065abd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7266bae529adc9b202d37ecef1f9b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68681d0a8796652d2610eae0645a59b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb997d5c7dfdbe18bdf72fc23c5507c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cd536b217181b2c1be357d55b6c98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c33ba5fbb4e7c11fb9c25dc66568b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bd1a10aa1eeabbf883d247aa8bbe3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622426b4a742f9515a7ad057c28e818258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc795d217391419e55a54cb70a98ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24db2fb6114adbfd57ebceb29ba968260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366af56104e993fa62e322753240056261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3281c122e98a5586ff77da56c89fc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796d546a24a0020cfd2951e461526b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b0d877897b1c081957bd0b8b72f5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7826972ef8b3273a48a1ad3da576e8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4bbe5d78fcb8fddd5d544aebd4b73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fb5f050ae3f455b208e7c768fded1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab374c0e02f47729289f712749f2027268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b32bc55d90dded1fa50f1ef5b8ccb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92884ce8a437e884725452cbd6ad1b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aae6df39fa66e6b4750df02b258d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968c5b873772bdb60c21895af0d2211272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b34b27ca8a054bb1d3b54597f492273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65b7568a7937ddf38d75541c831a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f90a118f66684313a516ed6880c52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38315a40cf44b4f7ff53ab7e8fff4681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf3fa5ebc8a88b694eb4c4f1473b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aadc0d1b0ddb86fc93fd03713e2a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181229ce1c76e40e4d457c5d41e14730279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322c7cddfdbaf993a4ac72612619c3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2804effc8a9d188d89d977a984e17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54f05aea4ff257d286526c002cf212282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a933c7139dab10184069a1d74c5c54c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6c6a4d433bfa72f0f036307b16f7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c464812b12d8d608ba8154e062943285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24248ad042730e272fc34be37d9f90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18419b1d241c2909edb0fbdfcf7a583287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dcde76826d8338143077c70f422f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841af680704589ab57825bad49204d93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a580e6c0c5308362710848b9fc0a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ea57bacd782fa13c4fbc034f1e3f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ce29787bf9c7305fad6a6c9c3d4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f66517cff4c8042a39506f90559c69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eece92beac9c41b4b58de229bae136294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b777522182a57666d3951617b39722295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d1845343b874dfe8753831a9e2c29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325a91d43fcebf35cb3038239d2edf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef71718e188ab77ccdc72100b401cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e9d2c077155c0cd5d26edb6c93910299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8412619a17d3a8ee5e853859c38241c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e81a5fa4b4a9401db8aed6bbc85a49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0bb1aca9f05ec4e1ae8caece04648302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7d22a6e2260ff7c2d09d5552703b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b956b3621599e4ad7b3cde9de9a1f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44f9c1a473562665f453599603c735305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4424493a4d57bc353f2b02797bd8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627bea2dcbde3098ac0223749716096307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85518f60150065194d8c1519266ce51c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01fef4621521f0a25776b8a30fa72d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033f7143fda272ef2124bed2ff5ee6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ddae2385eb6e88aafc158eb8ca583311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b4fe8b0ea4b0e4062242e930190b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aab4c724411ed502a07631b2dad30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a8c205ccf29a634e5246d1c7d7ffb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55370b10b1022fd6a8add779d19c47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a03e9359b4f01426d8a2fb9b11991316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee0fd097a843daf1ea292b7673ef4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a3abfd829245b8bec42e0a391b509318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf30206f35ba3063b6d3984b736505319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f441a0b48d5e3fc3659499961e08c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07feed5533cb93992d0c6135cbeff70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af21e28e12856f5d34875bf56e3272322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620239d66c31f36f1d925a213990a59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14520e0f45fcc42dd72759fc9763d54d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f90699caf22a160f9e8e92a12041f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aa2c03df5fa8c4628a5147f4f652c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d3927c716bfdf10537cc9450a88fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227e81e2ae85ff76684a23f564c051328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee75fc74018687570f6524c1f50c0ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a62ae2e89585275ce56ed82606382330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a426477048dade8cdf773923f074f73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1b4944f75d8251fff7a02de47852a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bf18dd2ad2e5dd59cc93fe6b73856333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779cecd64406aba041cf1accf798b90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acafb7cebddf3d6c44e4ae3c5ec75d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090494d795635b11a36efd13780faf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b59e063b9caa8e1676fd8b10c2eca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f556ae4819d07db00120693a4f29b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c046d151bc0c2935384e9e4dc1e89a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceea027c8ca7ef03dec47d2b028ed3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af692d47983818790ac6fdebc8a00f64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fc4ac927069d881ceceaf910666fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fdbc1f455d7cd3366fdfddff3d4fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea38cc925790f5aeea5e9397dd2056f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259d8e632faf0c481e383e47e841c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d097350edd8b729d4ecc4763fb38e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1bc30150f70c22f30f132047c5951347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbb3b56a22813a30d331f06fea7780348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971d4340e0305202f01449cc5305dd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e6bf8ceb7c260e7e6974e388a9580350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b61e4eddb93ceddce7c14246e1105351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0ce66c826583c2f7cd0d737a57ab7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae911d249ee1002ca133d3812dd8b74d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b963f1a147503c33ce7b2c1730f099a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9ab4299ccdb38a6ad3e3a53878e0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b355eaee9f9e306423fc160d6d1bdd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039716ec48b322fbe6896e2cbcab6ce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7bb00d577025889f8b4063c228208358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd064d10609b87edcbe4460f2705d84a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb910c785a43dc850d72007e7aaa0e4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b76e488ecbcc683740c8b03bd1050361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f25395d7b6a534257889376dd17063362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b6b3f9ec385af9d098f0c5f8c699e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb991cd2def214cb648a256267b8d0bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdec00c1d2e5f85dc75b481188a2b44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a53b13539244c56568fdb39e53bf6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e47ff8c573c1817e4330c4735bbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e61d56fc01e17b04382fb0159ad80a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541638ae6f214d63c4524d612e4cf2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a71217eab6a1d2a1af3446ea59e16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96eb90db384aacfe0e19f8499bd7b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4849a6928179e7efe76bd703420c55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeac6ca69322f9c995ab56a7a53dc49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d62b69bcd44f83a3e338c5ba93b23d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad199dd6df746978fc07aa53f54714e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d35d653e4fabe5b408b6b76390e54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536ae77e1c645a229a2c3244caa712377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc29153c67dd52f9448a6fc5709ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0fb1519be41d86bff4057e3660847379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f39bde74c40ac7b37fbca303a8467380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28b66f1cb219bc2fffcab731e6e8d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0676a012ef77d0c5f4af4452653997382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72c4c55395e8a07c3328f2cbec4742383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e041f32c6cc4656888301ea8c23dfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc13746eb3358176b6a796cbdd0a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c76a94ac712acf9ad621b8c514fdc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9b17504880ecd2d2b1453c8c2ac55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0778916f1ea653110b77a5ac3ebc1db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984750598267cb7b9f549148f4bce1c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e9af3357673f2e03551c1fa62cc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf9205ed9a522e5ea2a650b613698391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b6fd9678f01803cf9e7c0b87d0add392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80ba81c73240f16564828cd49df28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439fe0ec115d53d931bd32e265cb72f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3f356c6dec1a2eaa0f84aa6c0cc28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c0babc13b948464dc34abf3cc1c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548fa13ebc3507db9afe6e72061bed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246d34d60e7110fb09b96a4c045260b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bac764fda6c1e3991077e333aa75b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70590c23d33f7c5156a96cff3bb0fd9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2fa05204a5fbfa09e94b415ab40c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d85733f611d4b494c89597ac02312402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daccec1fa440420c49189f910b6c81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71475da3f789a0bc6b2d637882f1c43d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1ed96bec87e1f2b8ee19169281b71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa7577ee04907675b15be7d8e83837406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb96a51b2afb8d7554fbfb91a99967407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41466085178c35f22fabecd3c01e64f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6c526af3a24925998ec511477df37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3710c84f2134a2ddcd62752dda47e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f77090e6aab557442acf1f7d1120a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08f589841504dceea71be7ec277d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf04994c0448e8cd65e590a69f3f067413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f74116d33bd340feebdb6246f40590414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7331747980ff7dd762a436cda18fc96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb41b04de08b40bd747a1952372935416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc838c63a879eac54e4e598bff18f4e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34819c1a106eda2cb8a2c3f2235eb11b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fcc5fe30c943a4d224edb50448b00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ec880d76aafa630b16f18caedc5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc8f23ee70b54dd97bb32827cc080f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec7ffe7eda2ffd86e71d7586190e5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e47be98dfa00b95d70d9ab7b89f2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197069c61c9f18f4a5e3c7ec80cfc585424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2fd7adb83f98ce9d809b06de5a278425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e9efbe3cca3cf2731e83da51bffe2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f613cfbff1b867ece215936961119b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36da9b8e2d83b27d8a3376eb312d22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc711158b51f777c0eeecaaf5678097429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a207763a797acf2d3cfe9f262a23d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b09ef982f49ddf016d7f079885726431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3733f48c9a99e3bc7ff7ac00f5d66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22e904d57bd0a069e775147fd99135433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd4a4e8e2f137612492ae039ad99a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f1ba56105ebea69788f1e552f84d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccdd936807d259452a83bc5166a69c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68422a20fdea1598f2cf73c4469e1cff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55378ba47aefffb3f5d5f23ce7bf84a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bfedba45a3b16208155b27319f048439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cbfca45a1787648617335ae65614e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c6803cfb7a2ba161775438431981c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8a8ee381c5fd1978f238ae29f30f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0842a4e60f485829fe0e217ffd6de0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c0ef36a047f7a8c678de462020c1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4f5698b20da1e53c829a668548c00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f91df69e57775f62df2415a94a7a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd77a450381a3a7c6e5d6dd2c7fe21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb8841da24dfa599644abcef6f3024448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f137d776c9dea77d171fcc7faa0a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe82da493e9ccb5de25eeccbd4f413e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd517122b612167fd93c136d35795898451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c73dbe3aac60bafcc2ebaa9141ef5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae9e8e5cd0ffe64feef6be0382a70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c0f7ead9a65c83ad70e150c6c9f70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb0be3d148b5a00c38a89f8192d209455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1198ac7040a94070b0c43e62d643d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4646bbccb6d3c427d5142e0c7e6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394c988a736dae82324d0d140833c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33d6a36a4a960ff7a9012a85d8f30e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9592270f239218284331d28f6fe9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8129ca1c8c877f6408117e3e23cbb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129b489ded44fd64fca56ec1a92b870462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd27e2e79bf226beeba6e79f2984a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a67cb43325d4408322de0cb435d28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e564f36b3eec86563042877835386465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3939a1da4a6344ecfe9b02e3be061a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78423ad6a8d6378b1bd92ed5c6e50ffb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c5575a761afa5c53f44413c4d1e23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081cfe42a7772952b7b978e283b0313469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379955c8033319e54cd6553d9a8c504470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c20916199f32b31a0c23ba9bd64e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30777e65e2f5bb136f1535d6eeaf81ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a69c04b6d940c6bda168c02ee0006473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13099310ad921075bd4eb421423d11b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10263460820ce748609ee33430de64e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e63bb3cafef0d868a607a29c7034b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054863a08c8aae0cc363c66d20b304e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a435fa19e3de9a4b795432f1842b25c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14600ce5568c5a58e1cf940cdb6e487479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0538eb1d9603ed4e92b5fd88d08e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54784c43ced3cab37bf1fc2de791840f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7421f8f7f24ea230893d29141467482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f226c8c9efdb56e43ae342cddacccbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938150e274c4ce16b9f431e9942c7451484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed90d1cf48a12f8881855609d4919ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79f664362df162cb40491e52e54027486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ef5c7d831462dd598ca94f9f77070487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23edbf4c339b64e1c53cae61c2af6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41980f18be724f2b45ee75393ad61137489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790056f1034c6ef7a2a8a342a9d3bdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fb8ff0deb617d61a8e0276a376b6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031430d01277e773fdd200e318aa6c2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b32c4b68137fcfcc8b96738b96c7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7a927c261fbc11b7d5d935e455b2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc41cc7c8f8c957731a7d9c4a37ba6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd61e79114c190eeec2b90535f755b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffab03c2b563a7d049df519c1f2a3b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07999bd262ff9f8c1cf375d9aaaf8a28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaafeaffc682dddd4615589ee85fc69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e761942df09466d3ecf8f1082144ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691e499ead19ac5fd295ae7653cb969501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa56334db379bbff1d0d9921365dac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06911c53a21cda5061f04631692398503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba1b54d863658186cde290fa42a7aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ee9440bab3f25786fce33f9ef2bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e368bbe6c045002f1e8130ea05e3a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1deb8f62eb3953e262e48beff87a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f7c0a1c2b383a01cc23d0d2a92bd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f47d7f58ce62af2ef3a4d2d125e25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7568e31331be6bea2755ab8a1adab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e9213c571ca0e84a8b9d69f9574f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f8c0880ce9241807b6fb7b857f07b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a90816dd8ddef6ce18c7217314879513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa883cd8fbcf5a9a0dbfe2ca7b95692514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11cf27660bc14f8b53bc2a58ab716f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49db19621508eb5317ddb0274caf40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343857573acadb507d6af61ba92f26f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6f7db95c8a08783fcc332c8ac753518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daf30c3a8c512a15104a81a4535fda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486827b668057df4dae3d48da27db03d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81069bf6b474e6f31e9498c9908a9b21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288603009fed4bb02c243efda6f502c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67f5cc7e50a616b6b35eae67dc4954523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55649aac4ccc19ddcc926cf42985395524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25edcc76bdcb8ca1f178dc94c0f3ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf6100da3c3185553ea088decc71c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b837f2f6b179f5c972818934f948ed7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e780a4f790a15766cc4e1181d3c936f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885856ac13c8c2359d5750df0c9f7a25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b6403e3cdb969a77fa64eb8d10ba7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d5c4aad5fd75d9b2804851c64de0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15511da890eb01b8e5a13e26801bbb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfc708d2ef6522ab316a22e28a10e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c7829e26562f152d703b415e8987f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8585e8d2bc23c04b47ec77b5bc31e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80bfe436fb59c3201fae14ebff44d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71ee6b266d2868642aa0422267b1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1012df56e8da4b2416663ecb9a9a713538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354cbae94c6b7ad578395d1b2dec372539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95cc6466f3d0870a7764e5793b75ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed36c84fa34538fe9a84eb31cdf4853541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18659da02e5848269059d99bfe0acd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05af83505ca765d265d17a16108ba2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a7df339426632b3a6edb70da7bab3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbed4eabdd1bbe47def16edff95e5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b68fdce9d95fe24db20ba013eb7b6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f69d000d29886730f5887d4b4eb7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abab4d790db6b2bb87fff712e4b8d01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6684e69fd0980fc87d116bba10d49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a1dc2a44962d53bb1f996a4a33513550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63ae143d6c33ca033e65c9cca28c90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77c4bcbc506f2c3ab67d7e4365debd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599652d475b7515774d8b68fa812c507553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7844ab791a54e9c4154adc9b144e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d7a559259f69d6df0fba14a7e4f39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d519b3058bb7d8f825aa6b6565421556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9885296106432454a601f85992537557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f6ce0f1b67c2952e2fc745d3a4f52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff4040ccf59f7046aceb7738e785a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d7515fefc6cac3d11421ce06bddaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691185b24a67fe7fb6b72f4ca4d6767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4cc02279f3269d3576841cf6ee82d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe700d4c7b703187085d91915df5455d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6628cb14f4d481d26a828fe4af76cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dedac2e58dc2c61c45f4796593f835565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcd953ed362de30500070c0a4ec4f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0059fedadd6d3cd3a1e91bfa5dc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219a11adc698d935329da9071f8c62e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3abf40532bdf3efd1f2c815d078bbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4ea4b25f649c2669148252b82cf43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584097a140f73b09a69795d89dc1674571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f314a47f0584f92e6111be329aad6e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14024bfaa7aa67cb0ccaf0a818978029573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfeca3c71e55d42d293b3822f43257574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd91633322d47a5eab464d8b583f5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1492b5bb8bf2bd94151ff11ffb7620576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670fb3d2783e6f4cc892a0d5a50dffb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105ded95a4cd08827c74a2288107d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df6758d0c0aadb1dbbfabb094842c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d645040692ea05da848c1c73d1959b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eb2171f9217cd83f4c27f115b1c0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cf22ce97adf9ee422d5ef31936be6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7058520b64009740e2b334d81f044cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13244df4629899d5101873950fc15f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f697522b821f2d745cf4ffcfd342e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600902d50bce6cc0d1f4f62093aeb2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19c2dd89173fbc4bac1ebcfb7ae9b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c591c2907cfe05de7061794272261588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809ad234078e42d021dcb7deab41fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09789c7f2868be08596d8658d800bbd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009704d061aee58f0bb106b19569229591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de486824902643cf9aeba3a3a92f5b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd5d3caf9715a57e10179c2348b781593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882bb8376de05f05c2bb27d26ddda2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5800e84849d4519c728df90cfdc0be7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052a7de21f108058ae12a4a3e80d7a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0174e9884c6450af09334e1f9702597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1bce145128a55137d02e6a3a6d5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3749b9fc055be86dbc24e187da45a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104fb7566607654a798edca22a5ff9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94c9fe36acae56c1c87309aa029082601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2becf52f7b98f25d7fc920ec7b55c64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa97074790872b8fcf89e8962f97c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4ce87312d6be0303c2cdfc2f5f13a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b171e4a9b2ca94fab60c651e28beb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00960d4a7d61e953c41b7cf751a7ef23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc76f5c5a4078c78fdeaa58e45c6f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774c8b2a384e682e20ae625db6b1f7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d538b172a930615b2f21559c9fc82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34844d9135931bb743a3cc1f0d344b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2e18da5dada989f2ef90e8fe0254611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353bb1daff8749cf43667f0654de5d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd6ad07c8543720b846cdf5d2f016613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b079d5e226ede8edc92ed34d0cd5e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3a6b3699b75d5e1f4b82e670750a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192e7c203c4dd02c3a2ca39aa82127d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724ead76f45150c1f550e93c44a1c25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772442bdaf1d900555f2d1aefc7908b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b492c1d8632ed369487c77168e7ef2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794114f11ae5dd420e7ea6c43be89c25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c2c8d5a09afd062b1cb38a9eaaf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012353b550de3b577d21f282934fb16a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa72b8234ca9276b7bf1c9a1c24136623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4b07f38af6195d4df653e099c305624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659994c0f31e2911917515fa3c3e105625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242edecd412b78f91f5481f61600597f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b446b2b5a007bc66bdcb3d67c9a1042627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854093b2a1d66d86c134d4d36b8cd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c05c52139c5fcae174d9ad1761524629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c902dc2f2ea6f2cc37226feed7e6d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe20c1613eecedce3732c66b3fd6e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98d72d67011083944ba8e94285d324632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525cfd1fc35ccf309f965948a91a7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03525037bbbec8bb5af7599dbff762ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf85003d0c8418e7eebe720db8c494635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f972b24ec7ceec979efb352febe71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257db2d836c213b310c3ddc3ebb8c56f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f263c650e0b96799e95886d9d3e76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb2ce171a4a53a629cc09a48c1a9e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc352a97e119063838c6c24a79064c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9243cd536c7eafcc56c757a382901b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5207203b6567c11809fc63e1e90157642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380d00bd72705aea97f46b482473e11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471537dec8e366fbecd86082c4a2c1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29659eeb53ee8eb98c01de744aa3775645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c641e8d5c7e7246fda8ed19de3e0ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be638d73c7ac710df20bba074fcdf588647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1401cff030b253dcabafb5d291ec134648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c5d5a14e6268256ed2326c7a5e643649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b646ecad210d9164e3fb166b5d01b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11115cc36bbfd90ef4e29c2ba77e51b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0127d82130743a836d4557fa219e0d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ed460b02f1a1c23abe4763b028118653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cd11282df0a5af8ef6b27f5ac708d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04273a0d2a21b2ee412adf66c02c79f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ffe31d40b5ffe7894a5977c245b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b135b0865a4acdda52bf2dc7f2855d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714ce9671ff0a297e769298a630b35f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef802bb73b4832e4a02ab595a440a95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17e6bd108dcacdd9cff721ddf6f74a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc638e08230f06784a6e11e6b32abdf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1f3054ecddbf93417910dbbd897e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984709e104cce8fd22fe1f98d66dd77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e8a8c9a38677728e45cff540aaf59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d691f3504428863149400c334d6973665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a24e39a44554c706975da566f69f97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3d928e756a25413c5bdc7448c6e6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f37dd6a7dbb11c7e4d610dcca56c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a037fe6973267b4f80b096bcc051d41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b19cd4aae03d09dce211fee2419d5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef13d9dbf57c7de8472c7453a1cd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac9e2c41b38e6665ba0f049f3c622672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b22b171002673703a2bca1940d09bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b81c2ccfd039b4444e05e14796a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461ca14c0fe29a4420b366291f4f80f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f7e08a3972b3da178864894819d72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c33b1ecc026c2035b81ff8c897c358677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f21af7c7b0382b421e866571f8499678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520b84ef48209b071f522a0664fa301679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f2a01c8b14f3f3b99cc251889948e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a97f4fb1c8ba7f6422f3e70f53ec4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0702efcb620ca752dec0be0644c1e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553bf170ad996971470bc46a2106fc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7a47d28d37c4cfd75456061623ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad846775126a404130828d9f5d8c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93d1239e9a4079af3fda552a329294686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d31ab199d6e60dc717390527eb2092687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17281288f82d556ddb542a8344470477688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d433bb06383577bcad038bb67c03c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf27a938034305bb7d8a5ddeac485f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab5030a61381122719c2c1c9afdb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6859b7e203deed675c8d7f06159ceed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece2aa2c69de2708a4571a36ea0d08d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c888ef888f6d1414fa66ce4c70fab9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dadbfc928eaa743cb0ff80ea8763c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a5d35c6a86fd1ce5a56c4ef64eec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f0b139b25673e04081177a9d84e67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021d1cb9dadcbc3c473ad36f2dc76da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703e92674479ab12f6d2fd434fa3642699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9aa5398b6a5f35e35afc4385d61bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ed87184021cd12a3846ecbb65f76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0be63a74ea3be6df91d19a10100c24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb91c471a5d5fc9a4c0e202a2f3b66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3db697c0feaa2bd47bb82b7a0f75b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019057815b2fd08be24f0be1ea34902705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73dbec18b22944edf3f52f7714040d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0f8f446f55b1e0e29b4036a71fda1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090120ce2dd5f4449118fc0a4c96da86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686948f524387ee0a1ff85013e970e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca05a1d0a16a77ee06ffa014b8db34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c09946f57b9fe24c7443e549b7fa1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f51d8ea393e82d6cfbd0053bfa601b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14c8a3853f4b919707e5dfa7b53e87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b396f7786b452d80e0b793ce1631042714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e161b86911814edbd2d1c9bdd51c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fd336019060ef9a4ecc90cfcbc0be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a21b8fa6a3198badc54fd3bb45fa33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4abeb70fdb8f2d9265d34b80a47f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313ddcf0f15fdf6dbbe020c513b0bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386139617072c2ffe33a8819459521720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6482c8748d8306fcfe24323629002721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1658bf8db4e02de12af15893e6a8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73256ff747c43961704ee075a918de08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b7f3196fc8b70273356150cfd76ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85a5de0baafcf54ed1d9e5a15fef88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf99df5eb4c8db85357c6b48ace059726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ce328aa3847b1a8ae4efa229fd559727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81df8e9349364e6c0b255c0dd34253728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b59d21eba5adfe49f227b33d75e400729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5118162667b001125fd0a2e02e3c502730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae23aa2365bc4bc7a47d3527fe8457731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80deb7ec55ede5369d24e6397363d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6c43cd5ad030f32b6056429601dd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60daffa599fd25133e7d63538a22d65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105894e2dabae0f729a22b586eff4bb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5e4b54bf05e5873e53654ecc895d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46363827c89ab3bc1198696388c46a46737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d9748c5e59c59ab05e94c12b5966738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218da0b4dbc62e6a668fe11ec8e13fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad9a56ddd0c67802c9fbbd089470a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6f1b7035a9bb99929d3fcc3daff2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a6603dff3f58c283d0c087b996917742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc770701aceba21ae8ad80f893e1062a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eae6a062ed433744976017090cdb4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d931b078728595b0fa3412cca6645745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8bc70746ad9c1ae0959fe9416232b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03c20407724d36325e91e4f6ed3bf6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8cdf188fcacc430c59e767dbbd996748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551058cc5ad0b2e658b512a365c994d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792583e5a22e30674fd387335b8cb85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c7d5a781a921edd16b0f985c6e970751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bd5cae809b00f93527c27d5b436e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb3d481f8010153b3e896a6ed1b3b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52096fb9160309c339a5fdd7614b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b890c5c0b0423168345d34a25b253755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e65dc9396d10f68cd264570bdc0452756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbbcb4754f5891a3a837f5cf25dfb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413a7bde7450c15c9ee5d08e5618d15758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a83360e76bd6add9eca23770150b95759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>