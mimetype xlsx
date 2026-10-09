--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42ca67682e7050f3ee35bca647dff91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a3b0d9c4a1099661aa7849c706d2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f2510e1200b487aba3d9a980450093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b781fe68497eb52aa37b810ce7f9ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b075d440b2ffbe0eb4eef1f0f65b5aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403805637ecf96d3ef524f6ef40d1cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa9da0364f2ba57443727b6d24b9bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c970bf3cd4b6d71f56a1998e6aac98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4eeb7f0e5475aa2a52a107f7d270e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef01c6b137f36c0ab1b88788514d0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd4fde305fcc727b510ae03ec901211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c1bac6b835f6134f7c9e815e1f2cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09344488cbfa1a2ad697ce3fa3c7dfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03d14cd678a9e6f3d26cc62299ee5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff57878d54b0e663125fe76aa6a2f6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d805b3777219e331067384c4d6e6fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec6c3f017f9b7d5362e4b0fd0d558217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e10511cc55daa946cc6423884e3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ed77d2aefb49832bc0b768524b8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9214836db3fbd76c02f7f859a626cad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172fe568b06cdebdbb693c9422f0d8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf421771208dd8b1a4a3bb332f184f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3df2a60120a274eb9515292d6dc2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc298446d9b76b52073faf6cec28ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab357ab78127cdba14bf7f785b65e98d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027a75eeb512fee24dd0acf4a036b3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2612078d6d06295847d128a1e8907727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726736e70cc60895da0695fa9ddf1d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4078cda31d147490098f984a0813529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3792ce1ecc8f6998a15eb699974f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7839716e952935a1cbbe08d674fba3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d4b3bb12d58563c923796de267dbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a33a57defae0b40f523796922dbd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d8e32ee179e3ada51884c01a750be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23f71acf902a7b6b76e86e9e77e18a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6a9c841da81adf4e245821cdd0dc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e9cf1f717a6935434064631af870237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb120f5972182ec95b54fbdc14a7fef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5870898f7cafdd72a9e75e0ac8eb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d73152e4fd4b3316df69550989da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc785807bbe42c5909d34d36b93b01041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0534642a46cd49623fecf0581de9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347e30f0da079d3d02b42953112cbf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e96f61dea653698e04c47071f3e8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62a33771d4ba1f514933adb877fcc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab0d8c591aade18845c181a928820f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a86bc620d6507e824fc9a082b7370a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a60904386f09859b26d93641e75be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675503f9fc846013b4f9cf8a4281c4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471cf2f0657bc511840265e273d91ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af510983a90b2e9123d12c9f327e6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e860ad31ff57c2ec549551da6a5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d60e40f5cecf6608a4606adef0cf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064abd926f1eed5f0d15156e10509c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d1646b276cc9009d502f69837683855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02407b65a21db535e5a806b5866779756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78463ff4311fa12493e691903be8f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a936011ccc5fe1df6fe3d38c73de1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94526263325ce054d9c6cd6f3fb3d29959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac300dac1b49bdb4d915e80f3c48d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a03cf459052d458bd403ee328673161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477fb40b7e02aac20cf1f7a0400f85e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ab6b2607ebc7b30a6f7c4a7d2307a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3216a1428849b3983272402cd7a707664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba51aefa890634c6309c9c627f5c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfd0628dabee6acf98befd60a5270d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d0cc6b0409c85631e39b2edec204f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61a0562144aa2427e9223a5ca61dfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb0017fcefb973853d8eeca7529bee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c9dc2fe3c3d05c966a3c901be28070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e3773d39f4b42f89d8ee0b37eb44771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf87d127200ac256e8a9c9175bf70272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95e7939cbefe738a20f3ebc19400d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff130864aecb3370b43d72e0adbb7f7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd574b35d3f3d111ba1489afb979775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be389c4100d3886847a4e7a28b5e8cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d1ffa4f245a19255012721811a3b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e8e2534781c3127d12f9d99a6bda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e28fe3a768a128a5c64939f55f47ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c222c79a428851f370655e5194d6c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09756140c55e554f0183e0f0ce65e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16eaef8af648b9a2b7948a640e231582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc662f1d487f9cfbf202cff0e88a71283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db40fb89ebce923e26cc1102a3abc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ae31795bb52cb52df87d5f13630e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b7f687a8d77606e406494dae72f0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7cca589e3bad4b1a02c94ffb9fab987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec51ee7345d4af5d73b9976146d169288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf2355b5e28df45cf9cbaaec67924689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fc52f89e837e1f6383b0f318aa20890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deff64edff5285b666b16566bcf55591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf32137721ccfa09c9974d3f3ed0c3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba0d37cd3687063d39930cc3fee6a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac42465a4a34ebec6430e42dc1b87494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a179c0df535f7ce9174d52c470b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6459568a6cb3e6a834c2eedbad4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa8cdc4c7275bbb64f19d7bacbdebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfade5edbc43f55ced1e3873084b8e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e50c522172d6e59aceccc6a40362899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9c5aab0fc39658b57049abbf5521100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1cd94aabc4c608757b9c06e1fd37a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00144a2c7bc2d0366a9a9f12daac8bb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14e034b96af89d9c00db88a7a971c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b802c0b42226879bbfaec73afa065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5925cb749156349e09d1b28ae3416105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fd8c65f6c49f2feba9e5b1950edd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ad1aa4e3ac03e42aa1a1a39a7800d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d53b0386759c0c568dc5cfe1c096108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959673a87ba85d5eb9f0a617edfec9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f53540b9819bc67d001ad4b3a67969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cfed8b012e7b9540d66fe89614b3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436761d2aa9880efdc946b8d9c64c05e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b372ce7d93c63d0e30d6fd73500cd1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b206c709939846d99d187bb569c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837097bff6a94a37808590132d811b0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac1241372e49433c2da3d40a02d83e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c835ea12443ca3a1c55e0a1e09d9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49108a3685a642a8be7c53f90d822e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600c54e81fe0322915d885110f37f55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a97b6c2d4a226670da2913ac94a499120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea73e50d875e4936eb822e6f9c821121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fc9f88d420c0688fb4cf481c2524e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3391c8f9d5925ec7c8ff59fbff006c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826173915bb909a0fd77fd6b9d07d097124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde21d5767f78e41c95cb5899bb4bcc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9c72cac5cdcb042b0856cff5fde6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156807eeed102c135c24e5d58900b8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795612f27673994ede826f9ac1a3b0c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45229948199f826b48ab53217b1c68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc941afb422694abf42dfda07f99bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd21490a759bb547d8e8ef8cda8e6b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af31642227ca87c99d8e3fd0a077fb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23e9bd5398f59071aa8f5b7e7f39e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3f7487e4a1671e6ede00f276882b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbfd827212ef6533c24bf90e7ac0c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a412521d4523efa9a7478c2440cf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7ea13b28a7faca556394aa3ca086b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d49f2ce951766ac1a370dfc2398273138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cb2bb1ef5acc76fb6b5cb431f1b49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ac28c06d97fb30fd954449c7a4ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c20a7bddf98e4414515205ed8ea5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d96d788ad7cb7544873a5b8749b7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7f891e500e372bb4394c83fa69bbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f510a61c2178b6675238d066e2a5c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1019cb4e6dd82f9f6ea09912a7c51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61574e587bef3ddfaa6a680846235d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dd826a1a9bb2058f7b6ddfd031a41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c21f2e7a7d445d24351f73342f693a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216d19f4d4b07775e4a0568d4b4b8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832473913c3bd0100e1edc34cc0c5231150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ca4dc7693c7452eb85a8e7abd7ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e3a9e6e10addca7909f820d86ac79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab008de2da7e8c7d83646eafa508b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce626442c84190659ce41386e318829154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e874e639e8837a2786ab927f3dc402d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e1455902dc2bc98680bd2cfb0ce5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b206d310e8052887562df47f9277a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b562d05013749e12053d9b90dad0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7b6bf6b3ec9fc031fbd09eb8f0c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec2557f62d900d57f5810cb3922ece160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af1063a1d586c21ad0ef8cea684524161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7ea66d88a7dcc23ebb2b7af1d2e46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e6e782e43947d3025e38a9052d91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1a8fd8374bca2f7e19eb7f0f6500164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4277687889693ae995f99022cf8cec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f6481a54ff731162f56dd72680c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a5776e583ad269eac485feecd4169167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f6806d6c27e060da332881eb2efc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930a3cd0d20ea2464a767eec6f4738169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217a6b389fc4b6d13f25277bbdf3df8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0bb9ddcde5f1c12cf4ad0e6256c1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04745b5d9e28c20acd3393cae2d34f5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece0a55ebf1dd5749c83c28399661f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87156ccffedf16f15daaf9d9ada83279174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933022edb887aee240a11d83246e40f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c1be8bb32fd001a23f2529a2ee0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd817df24104bc84e59bb536a321b266177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcacc26a4a3a58bd098bef0803d9a74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c1736ab97b8121faa1feccfbf87fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b7cf7f374c04022efba0d2ce168c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b493322bee4e3aee170d894625e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850fc9ffe56f2acc79217ea888893a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17892a0e6cf1fad25820840ab1875a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41286a51126ff16ea3e72e95592b34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe2691bc8fdcae8e98f4f964af116185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d5e52cd3a5ae15584a0c0e13e81d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f25d4a0a138f1eac4592e954a7c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ec44dbb1ab6ebceaf386d3abf0d4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557badebd5f34298f0cac31ef09206189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496eef1d967c458f2cdf6aceabfc929190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351d7f5089be1eaff679ab63fa46ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520eac55f180a090e89565f4744313d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b8c9d3e0667460e19d910acad8057193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dc46a512f3889abff9fbe70a78d81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211eae56a86df98695e6824dacc99e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b112faec889960ac73410fb7003798196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b114f9b6aeffe30e205c66172a2cfc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae71e4426141f55c85bab696b6953198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5176e0588a0bbb62f3c818b2d1ab2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51730885b8519591564aad12ab22bc4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947c4a6fb68078bce7e617473f8b8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecade8df4117f9f0730d94b2035765202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2809b9a272e82e99e538fa610579203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef50bfe604ffd03cf951552761ad95d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1ae948959eb4787941807344fde3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8a63db66e4a23b7466b877e58cdc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4938f2244e33ae972ff3ea6ffd48d40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6967dc5b66aec57e831d36ad6ab4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eedb512bea79156ba51ad779c719b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a60e4708555adb79b7b0bf2bd91bd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb7e439fafb0dfbfdf078446135f81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d894d95566cdd107999911c3b2698212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caf379f50a0b69ba9383f0d68083f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2199d8e0842e6ba8a400c142ade0d46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c17655f9d57562c5a849a34e67d220215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7f8d6bec14f76a87e33f4fce46bb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45b30d8b1ac594c2e6e5c10c9b4297217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bf0c8d5369aca48448c513b592366218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927baf0cc953d73cd9c2f28a4345241f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fba068df28dceb02a9a69b9d5b5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d9408400411e9b7cf5e80d7e3d5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024aec55f588da139e21f139c9d6a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2d0ffc394d5bcedcdc95f296d9d3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17fd11112c44b3676755aab043a456224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ca9619474d9b2c02b517ea0b0353225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bf981803cd303c9938e607ad109f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958678e72a42d3736f86c9f4f2fa015227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d74c510f9cad3bcd496b81f96a2184228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc9e556d7ce96eb0d62cb4e7e2c2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4a86ceac9d349f7892b9c99a28bf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218809cce6075f68ec8a9142a0019a1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f179f4885c8c0cc5fc125f3403501232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e3b917a39c1925990286ef138c94d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd302c65d655826c4309eb18858458a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142585e37cb5886f8cbd10eede54353235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674761e8c6b272db8562928e7a5743d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaecf57f4e7fdc5b01ec13f59ccaf94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2aebcd81251b4dfd5bbf2d161a88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1220f482d66ed9c3189e03a523eaa4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8dad5e371ae7880052b1a4ebd4be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0819b156a4cb4f517331734534bcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55726ca1840b32aad59927ecd43c0c5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c497fe0e857b011952e173282cefa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ab723f909e57fa22f8f32e64a694b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d798a868a01684b21f89bb533f77c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d1b56d1413122188738c22ff876dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f7926345426415e9bcf7d167474fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8da9ba60bf6c2ef44c25712e9d7cc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819a77bf5040f5fd63468bfc36148d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0975db1092db22cee3f23a58d8f8732250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e7ecb675f645feae188a861fa2f96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e27dbe7b1b3e392463abcb6cc5a2af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0cd6c3e1d06b63fb0f8b3cd3035d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc71276ce09ae8ad965e6f5c65669e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373f19ddad9c7246b565d5f971638ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819036b2b9653438b2516b425f927d86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6563525141739b76c75ba229157307b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381b5181fa9ff3a7d4e6ccc61b23bf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6ab937561979dae0d5592ff5c7d86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbd80cd117299dcf4c1f0264535a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702f7332878eca9d59265aa091f8a67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e429fbff8c3072b2b27b82a9b498a9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf2b19ceec8ef6ec4c25df9a4b8d67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616dfcd63a64fabee8e0993e6dc2a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b96ab9198bd0389f5915eeac47163265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9b3acd65906c18cd65321e3da6638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87aaceb641cce888c3e70999d8aa89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e5a0df602502801d53778bcd00c6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c6b093ce8d2b3fa93ef14ad50c2be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf776d5a8532b7c74c2c6bb633bb48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715cf3ef7e28ae8538e6d5f7f88f52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a625085952f12924f097aff029a61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2ff0aec644d70d0dbadcecf3dc61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a32d1ff99dc7b094334d5ac169960274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afeb2b686d3263226716bdd4cedb2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f9a6bc304eabfdd9da83a1833f8e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a694eb98aa419ed252f1c0fd15ad0de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48ac907e6e7af7d09b3ec861e8cdb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb9d38430be267ba0c61b479f52fdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05740b10d76fddf3e7f7d4c2effce3b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836f83dcbda48eda635ad1e4b13f993281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb5db69d4c4cc8ecb3d8c3ab49cd11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ffe016663e68a0dc0e5df10cdd69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883896ee4d7dff1a088e3269e33d7e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d0c17de2dd11078d7e46189f824d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d4c8a112c20b06527cf203bc7a02c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592122892f7b9922f016ec32cc002ee4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd299867ab51be94b14bffcaeb736b4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6d1e8735e989e7aa137b223d276e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc613fa953c6d389f928026e5cfa0caf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9f67a9dec1881f44623ccbec2cdf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c99d87d5f459d3f058af952786f89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d700fd59f31ea7de997f6c47d0e439293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91128ba39edf25dec51c5ed147c613d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b24f912ec94b4908a376c4b1e59942295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982dc9f1e715f2c5c226269fb367bd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0efb12a6545a0b42c9adc16831c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629bed7eb80ade52a9ba82bd9f27f9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f93633d9e1653ccd3bd9377f878b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02c8f20512036ef3c1465ab7e0118f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c42aa270b0e2e23413628f06161dc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedce4636844b68ed26fd9182e2e7372302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a62dd81b8779e5e073e3625dda96c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12ef52a57c0477f45b0e719df56b73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4543bf8924740c570dcc3d2b3c72c6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558712256adbbbc5a66d61a2377f575306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10afd0feab84f196eb8698b7c12fcef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5177d5e1c205cebeb9d88ff32b57f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0be74cd22747a77815a85a922db3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1956e5a1583b309346b1500243a67f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbf77c4f61e326faf1650326eb9d48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7271af0c57ebf46eecb8e3e211ec2ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328814edeb40b22c1fed69c88f6fb24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b628999fb10231f20dc25a5d54c3784314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f260834475196ab838684fb59f18b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fd256cf5eef2d5b3cba97f5bb4c91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862848a2993cd465d091333ccba3c75e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab6bae7dd79390b0a3ef7af998d2d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe82831beeaee3c1697a12950d489aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ca534dee04a7a1e0ddf9176629625320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5b8842997ad229b8cd13957e97017321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f7f345d03adf5ec0d79bca121e23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1657d63d1968d1c66324529af453f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab754da1e025f19098e0101a9c5b1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dd5f0e55cca46b32f1f79aa295398325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007344445c40075f995ea9ff6003cd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38fbcacbe32b0f8aef9d72bf52e776327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9389bd56d7c37abb85a015517175ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926249f6cb99ca716cf0ce3d6b476bbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed1cd0b122d1ecb41e0ef149106ba8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1548eb2f662cf694cc8b231712231331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec250a74c256d8fca437990dfa37eec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af861e452145f79509f22a715d2a47d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd6d26c4d45049ed5a9143ca99662f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca37fcb96396eda5ee945d1cd423125335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203eb7640a4d40c9e52575425986aae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea511a50f8e66ea4451e67b0348687337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bff3624d6e6784b3f18bb26749ce47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80a359107a1ffd144f1025eef8d39e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80634d51a277ae350890a51bdc637c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047f2b6b3510b827cfdb9adfc3f05b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f23e0018ca1d9d2edde6c9c792e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e680db19d32de823a1b14e3a6aec79a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4524b94f2efed7942008b38b5f61c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd953ba96fcdef3dbad9f4437d2d3fb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5c5ae78fb79e3bfc1f139aef5e544346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7fafd8e974c5ef1c815ebeb58f5c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771383d087546e4f53faf09779e5ee2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e149384a0946f5e794c88537995b2c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e1ca5a7eec29ad5cc6113d23dce2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc778063a1b313018a69bdc90511e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d363a11910478461710887694f0c99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc11476fe1407faebfe547e397a143353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccc18b279191bdbd65a9b9219b7d96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2673fe05688c49082561fac58773178355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26ebcc6d5326c91fccb55cf91c3b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d45d525ab2ce6414aeed72467e5c55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393844ced0bdb130207d92df206244a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5058c02008aa21b45024ceb43fab5c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd17ec3975d9fe0085552e5c07eff14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b0b75d895a2fbee085b208165d0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de87acdc65f92d5df7c9f85ddfed4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb7c2a563bc251849aae8de7d6bf2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0ce44499623bea9380a96df7f65fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743e0d0cc02e7805e0660ed2628f7af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6f0e786e50dda791950a8436fc8df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14e3e506c9d4974d7b3fbcd594c848367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5253e712186d5db5584631018bc7077368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064805e3124391b1e1df7b51ae5710f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0f492769dd55e8c9f44d66f4cc0b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ad09de6ea86c675fdc0275f435c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e5d37957d06b716acfdaa31483835372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1308e49b12d0a2fc47e741a06961b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60d93eaf8eaf4e57aa5c795ca28f57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810498a0c7f5de1c0944ac521e07588f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f63abe60233a88007bf4f861edfb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc499670c97107087e4fb2d6f02238377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe27d15a18b4b31df6f82c1252c52f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d08dcdbdfc35f11055e75b3dc26c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5427273fd592dc61453215a22b36760380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6542c4c1d1e5a07a6239772b039875f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c344f607d28c1e114e3bea21c23aa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc3fa3d498409befecaca3d986519383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044806cab8b62cdf79c9ca9291a3975384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92826f147b17fd8528b7b7c649652f31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dd3257bf7f072d53c1b2a6343851e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fa76121b379eaf77f24d27108d998387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a1f0a52db60a1624320a19e6b264e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122245a83d47ad56a4e67989416433d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f572367b670c27df4457ddf4c201861390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9f2cd1dc3be34e8b3d0269810d0b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9458fd4827402e93071a1e56502dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a67a8a485262ee7be1d1a28ba3843a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30533012fa813ca0b631679a7a05b224394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b81b3a4c27a0ee1af7e9361c72090395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408eed6784742b8b4f2e27502fb8f3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aa253b7fd19767759f80e38ecc027397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740402cef0a7524a9690421b0f0729a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e17d52f29b83a7a1a4898142027b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c82f5520632e03febc1f49d4a2f30e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a06b136c4cec3f544401f10a04c0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50549838fcc72d7595190369051b9a81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66beb3308445897868c6ff42de99ca7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd09e2d470d4515c99eceab7137443404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a2c6f2163645d4c7a383a48f09d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39503c4581f2fde3401dd6a6cbf6863406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a2fcddac7c48b0420c8c3e3d278d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc75e24aa327b542c7ce1d9c74107f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fba8980fd855560c03149dd483eda4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933455658cc90575d58e849b73e6a14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606aa474826fe31e111419d96e0dec5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7647066089e08646d5e3b98688cf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6515eb1b89c7ab11c6360758748d31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7eeba883bae86df304b2c5d0059ea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf8d7b4f306013e0e92a34c902cc40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf273fb845e623c392d6a3b87eea975416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9776bad49dc0788a8feeb86a4cb14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62652efd3c0a516a853aa9d5d1e5f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe5319ade8f1b478f51d9c1cf177dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b333126e5b1807cfefee105d7ae116f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c5d4365cc8a5844a808c61a01e477421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3fe267607c1a798e33b7f1adbc09a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f1831343640d0bad2273bd8243453423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131fe08b26d4fe0b84333f67d4a297f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95dac3374e72e6f4c3b9320dc34d22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d244ca5283e76d62f85b7e15018ad8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3403fa825f8ef3963ed91800adf04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2720f89a048fab0065f2c9c218bd209428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df766e7524bba24ccafd5a8cd321d7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72482b19649c306f7390d844627e33c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67d0f93143910782698580607a49c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a9b28f6dc0a8cd061c698f32ea99a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e946d6c08b50238ec5c1e1dc2ef9da9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4648a8f863f9ca95cf3e348df1de08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4af62c00f5aace0c16b0dff387e17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5e43cde17880621c70ec18f0e381a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9a939061d89f92dcf5c6adb72be08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fb139071622c6058639828db6bea4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6975e7b708cd1e3e9ac8492e73ee84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b47c8e4b3cb49d514e62eb95e36cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98a34788e3d5dde17ded9713f7c336441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1f57b69bb24041cb2ae09d9f73f2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb711792f1113b581368293b39b3979443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba222b77e8edd24db42ec778f0ee70f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17e0fd7819104d40f072e1b08c93bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e02ddee80d0a56bd6543295ba05c59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a6e4b64a52dfddc3114ee6ddf492447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e9f1ecea0f76a6807aafb76bcd779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8338d5ac9176c5c4441515d5e27371449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291dbcf41618cd86d32902a70ef2a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d68eba8010f856ff32af302fa8375e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aefb8cdb8e3cf1ab7e57cf45454456452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53b2ddff4dc623472cc600c5a1a022453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49786826ad81eb8b30578fc0cbe8292454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32aa05de9aea26edec490a92cedd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc85eb71e4e7dcefc6a5b8de1d3874456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3696d63f64c7b7ef78543f00c71a42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64440c86577d3a7e74d4757b503743458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01545c0a89e080cf56cc1bab2d241459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2922de71bd682fc2f7ef7fb459fb42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393956cfcd4476130306553e9bce5d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a94de92f468cee9a47d76d45e7d0fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238706381ce0342f144f32a93402ee6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf952ad901d97d09eb6851f49377b00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c33c84114d0273af31f9a1ecdee51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e0747fb0d350d1039ad08d5c2c8df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4a82db01e3746e352a326d38779b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6241bcb78822b8e8f958b764a4b41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac31960b58f18c619e1e2d8b4aca56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55aab36fc7b8f4d345754c5b1d2164470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dcc6fa4d2fbdc7c9687e38158968b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaca84262c55a46ca8907180e9e472472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04720730357577ddc56e3c951bb8011c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d7ff176deadd9438d09a69cdba3f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def594f05765c95e2f215dedc122e9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7582db5656996cd2ce8d9bbf08f9171476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1348de7a3ff51ee618a57bd49f05053477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999904c7a6cb8d708554e9bdca5ad72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e719e06e0184ba28a45a689bb686a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882db2346b97fcd79c59fc718d503bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb059c3a45bf5fe828dca45c95f97a0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c966af91b7ab826fd1df4ea80e4505b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868aab0b800d29d0b08e8d200957fcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081286d478bc788fd661ca45ea5ddf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4b4680bc353cb40d8404fe75313d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb42daa8ec0fb5e2f3e4ff39f2899e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfe011d9635dbf3a70e72baeced367487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16788a51f6399b6fa6e1344ce843e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c884bbe53eb9a57a4fcf9a33c684b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b34eb555896be2f84b797b24244b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d8c147a20ca5a282541a4aebddac5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39012a694b04d6776414101a2033acae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f09ccd5249642b838cce37baf2901493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7b328829cc43bc2f893d526b0bca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768cbbd1df4b3125d49029ecbe6e803495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44bb523ab16db32026aac11b53415496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a02326eedf5f3b58224357513fd2bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a522772757497eebdeb5049ea3a7d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe5681816485232255d85ae634b0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eaf62253b5b01182709fbeedcc0ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d7289b08d116cbf407672a8f3027f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404346a650d88f0c58f56c0075a19a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f90938233957f39cff904e983318cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a67664e3839e63fca73d083eb8499504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095906eca52522a3eb7fcf02466c1d82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bee37d2a7529e241fd5432856c711506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79602f6a64310dcc205f323d16a60df7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a0d7ce36bb592f08f033ca6bb81f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc99ffe0eb368f3bfe694185b1cd31f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c95e21c14c6b7091d41fcc264acbc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffdf5d8c4b7fc1c32923b59b9cb5da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe340efc705b1147e83793756573c9c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e22573a5a4f361971f2910558b5f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b913a3e487939a52c64929dc49a22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8889e52460912e1154358fcceac7a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c78361338c07d2677d40f129c1074c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10334be04b16395b1cb6a837634003c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82ec5fe873f35922b5cc2d82577931518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d19b1106485a948671020da65aeb5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1a6ad2ee01f32473ddce58adccfdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ecbe391461870d65e82ac7d2e8087521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609e7a437f49c30875f85a587a2ff05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28fdfb672c7217ea1c74a1906a44c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fb7d0257579652b969134d3d5e5fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1db94b43f197b3d2187955fe9b470525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6fd4b7aeeb66be48f7cebe46bb734526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dda9b4962e220e03ff77c6a97d5287527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bd5ea4b3272e7a046c80ff024fba6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55875464a02ca7a584f354040d8af036529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf90b084fc4330a9a58a6cf6302f32f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a9e1fad587092cc128ee78fa95a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd89c7f86498ddfa1a5a5af1ce3125532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2433a8dfbf37134d739b15e5f4150c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d249bb0347f0f5c5dbf1c08beff3ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573496b2dba80425fb15447531187bd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b697006867ee12523b91c0a0cf3dca0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af1b1300c69467f5d9f234f93f6897537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc24b24fb38e70830eb35b9391232538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a76c2ace188a76bd8ba712916ed8fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e74a32d7e716c53b66cb06caa284ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b7d89f747e060373b0cd93840c03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e5b4e2a84e6b9bfd283a8c60bc8b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda7395ca7a5ef0f15dccfa14f812e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae374fbe1a505445ba3c6819a76e3bdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e6f4e3ff0ab933526ca9ca8f66bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec88edb2d6f6563fd4277c1482273dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a3931ed58af3282ca6646f716e551547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883713b31a8e2e541a186fbb8587b8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d4b38955f4d8dd1a95085eabe28a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc3ee21ea557728804f09201c0db6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629610baf581635a285c8f5e7f0bab95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3302128dbb7794edaea1a0d9014df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eac1b463ffd17a529728850090de2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bb50183e512c6258f91382cfba99d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06708065afa25f40f6067a0806e250555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b0da8c55b076492d2afa73f69341556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bb5d146f2bbb2efe4150c49c271d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106dba8c32b7bcdfe1d1ea61f47d55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e91937e4b453de40f552f7d2a0ed5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b66b44392d5f743514d92bedf21a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585a15ad07f39dc5510aefdf7a798a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdbf5c298829eb45245f4bd1238b3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374304dd6644133ab332361560739e4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad78aeb26873ac2240052787bef26a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ab4cd76627a7462f7072102ed3d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64142b835d595daf451cfb3107ef4aa6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c113aa6ca7d29cf5b34b73ce24a1b11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc9a8291fdf0a648c92a60ba8f478568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0de4e9dfe027a28817eef15520b17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee49604bb9346ee735e88b603708bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb71ef4f2d2bc520ea48737cd0387c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b40b0e9d39a919514ad83321eaa8c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78da6500fcf6506e455be6fd5f2dc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bbe82dbaa87f69d6ece7bb3067795574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252c11c370bd71c157fe7cec8b27431575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c96d5a69e80c5b05043aaeb38e240576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5840e7a2ced768760bf6356d5027a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c425a6cc5f58302d1e24beb9e87a9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e49f7f9d082d9e3196df4faf85fea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89127568c761dc39dc515443adeab9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41741d1fcfb6ac4de44617348dd5a73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd548a8f6c0255719f9ffe71fec28b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01f2cdd4ea5168a4d9ca604cc65263583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f84db64dd1a271450fedab01620f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4be2576eeeadcc88249b1031a771ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9db3d22cc8e8e932d7fa77fcfbeaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e8342fcb3383501186739ece47e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c2f06203d93c84a020954c9b496e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44930d6822c37826a927bc24db0ef6d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59848333d8664f94b18221ea9fbd07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319dde050626f1939aa2d75fa64c86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e963aff64c42185bb0d4d4ecc3fdb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13b24c8a62dfe4dc8ebeda480f4b9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ffd069353608219dd47a83a3ba79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be234a3888de4e4f9b099f963fcf5d2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f10d35f232bec74e0f4f8ee6df843596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cb3d24c325a1e6ade150262e427f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba6ae68b2fa301114180c936fdac38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bbc9abf44ef117cc78ab000c03f52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f249adc9a214c328426872d22a7781600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca749dd644458006d92473e10fa5b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c88186c059d34c388bce79e07240bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0cc871f90a6270c896846b1ddbab6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254c9d176b7580209b9862233be9ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a3f96d0ff37bed678d0dbba83d0b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d8d3b5b95e7c87584b464078c8ab0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fd00580d8df0e6c3977ec881572d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865705445227b05074095a54b421ca30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636407599fa847f7dcff91c552ce3ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb42e3bb2387f6a78b50bba2935684610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728829ffef6184fc3d3d88c1a2cb23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4084c212798c69f8d4f4dc3e8a135b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579e6ef7ebf370a26ae2eb137ef0b71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8796bc5dde2d06f873c974c19817ac0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07bc9ff4cf970920114f5a68984754615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a32a6a717f115c447df4865888da9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967e955f1cccf704a4d4a9e282a3341617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21392bdbcc8c9df742506ba30285b4a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5993f62492043ff0c700983f3c7483619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa8d8766855afb232f72b76f3c8b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02d7b38b6f03510cdd82902b5b1efa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182ec7ccbeb2b001f3893e3c7f353f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb7ffe670477250e8d6df7b7810dac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8698d4b3d85d4d9aa9494ed8b26b44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a19c1c0bf162d913aa35a9b8bb0de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f1c7ea13cb69d19535625dfceee32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae24693fd8034ffa9feb3ed5bc1786627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce731ddb80cfd304095bb8fb35c60e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965451b5eed0de655d61a7f492df2d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46ef0c32d00cb95284dbef505515d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a553837a895160a2229fb200159eb18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9766e451ce3d5be62f93c87f0a737c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc960bea39242ab75838b34f68e063633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b2fe063af9812b0f64d56340332a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec2b0041489db5d5fb1565f4362c7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad293cbddf830d5659e64413f635ac1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebbdcc430e31668d1429e26213f77c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288900c454cd3a90b406c7b5f05e0e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17772569fa49c71c463ee6996fe818a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86133022bc8478a9ee3ea34cbdd72c67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ed126836fd530c55cd7dc792d050f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6b7b6428d373d698c1ed14fdcf2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d1299a3694a9c345adc1c0e05591643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ff5af48490b5df595a14ef55a6289644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b3a5a7fe0e4263ed577d0b87fa1fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e6f5ce8ad8c6d86f82906608eda74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c57085c17e8f53ed4bc06aa51e9712647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7dba5f087bd34af5e9c179c333863648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3512a2f1da6d250e31aaaf987d8145a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c383c04b54f9429f1e1fc4935f07880650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7455b97e2693abc378d9d55b44c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfcb09550c928c6dde3f0fa96c50c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f7aea1af3b7ae76e5362cd535f253653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f0563fbdab04727e5385fa406157654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba0a36e518e8976c6c9f5ff05c42ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fd3e9483919084079d09dd0091fea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f210b5e945ddd37ce7d6f99640301f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087813c98a64b5e19df13248cf95b42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02c6b0783f05b5fe2cbdad7e9992c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ee716688971066e0a5fa3480016e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2f3098964d11be630143d501c963e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3b04f98897e4deb4f67a6b3838b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb7063bf76bbc1e8727129f36e5b7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a1e7fa64301f40d3b0d898cb65921664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86727e732faa68a888c1b432185c2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c0f68771129064e75a62d14965f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c70713371deaacfacb41161b0196a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c5d90614add38949d88b1ef45ce04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236b37c4fbab6620ea3c84cf91cfa3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c73394c26b37368ba9eace0d174e08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899e4fbc59d3957825530f2227776d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b4a21a99fb020a24f39b9de03283d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f57a60ff8e7686f27d9111e3f93a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf4c898de9535fdbb97d28efee00c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce586d6401dad7fb1f9c218694c18a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923843887711bede0c8ac00dd4fffa1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3561a4203a48350fafa1333d92b9bcb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21d92fd6d14d1527ebd0efecfdb03f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc080ce3466832791f1a9c8058a358b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9202baa48eb9dfdc8d5069a6671b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96392debfc1fc1f8116b1715dfee0e2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4957a0775a8e18575f492fb4d4a37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fb7ad0893fc1ba41010a27ac8f3e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d53602fba8ad6923ed8fd8318d143684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30af47f1faa2e2ef7c35c688c3e710685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc72c9b2a26d1bcfb1aa48e95a1d8ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106721833291c1439ceb4937bf175d16687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d67c26c6091ce4f9ae8c15ea9de5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7019d4373e5706e55216773ba7b4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53fa7e401c0d2628cfaa61b1f1fa04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f37836b484f2c174afb5214aa6b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05c0c30289b33e8d9dbab4d478c8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c2e95a58503accb3a79137b78b268693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51fca42ab10f9b4be2d20c2a304cbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2f87494e94c27e4c59d897442421f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29407fcd6a53fd219f9615c7e09df7d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342000c0c9d69460b7eaf8b16946772e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a53ade929745671cb9686490ded976698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716102ae1a40395116b04770eada0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b17981afd1d09b9329e1210aa61863700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fbd6cdd0f23add02243934266b201701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78806bff3aceca10458dee4b96556537702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02a79713580468dac7c3a5ad43553b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600075295b31d63becd93835caea4cfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d104be201a9613df8b3f214a76a7ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0b2a44f9dfe5c6b4e213ed0ac91ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369d0d301b8c5c3f2f1b8546532b239707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07bf24e2f747053269bec5c12d1e23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17061761ef35b3751d0f74c473d94f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6136726225fb415539ee8e5c591f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44046f2ffc74fb7aa52ddc08536f7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1c314f0385211f4efc18968f95476712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a98e8a4ab70b122b15e60d00aaf09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0122362c9edff335e0af8795284cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4297403be5768fac0c2db0a5ed210b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d1e43ba1d05f3e3edb5286b7979b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ff0e179e262937e03a1aa097bc0b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c83b5a46e18e802facf3f571adf918718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55db3e5b7f111ee63924b9a65bdd7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a803e11832250f8711c06db4d79e1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b8c08ca2cf5db904a2129f2d4e948721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b733d8203fe78ceafdecdf4de1a7f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c8e06b3be180b5f55b7f0cfd3ea30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe73ebaca98b1373260135a20fff66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2f14d92802cda9cdccfee7c933d7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931134fb8b6adbac71f568693556c7cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5416baa291fd06284a89da76156b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aad56298d32c12de4f75749890079728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4e9f65e71fdaefd9eb7fec8fb7606729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9812c43b3c8430fda7ab0b172751730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72409bcf12a4e63628e8eadca124f26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2049937446bc0ba8151d066ec8ded0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071071b2eec6acc392acd1a194ca6fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb7bb2ba202c44aca5ae78d2c9690c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b3dbadd5f071f9e4da0ac68d59357735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bfa77051dec307f31aef5083d0c48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a76c90b46e3b985a138c759981555737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab9cbc7c1019362dc51dce64b0b8c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eba19f195e050c44e21a1ff2e2a400739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8263aa65efe58e6d69d3c33937970a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c8e278fed400473aa33056b3ef33f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a367fcd5e4968ebaa6e2a58b76a5c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32be544543b857765ba1596c6e5673743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176148192002b45c2640befdacde3d64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419e2399fed11ad0a79884ed1b74d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb078cc9162bc63dfcf829f1d22f491746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef9852330a5d8f557dac7bdcc42260747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a60eb27e609269b04f83427103aba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e5c8282930c20b75ae670b4fd730749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52a5c7ae24478ab8983b767f8ba16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3515896dd43cc85886dd7f91e530e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65a86c702b7c801d9277ac236d7f4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3364249b2975b895578f8e86a1162753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea1db5d6b6f4f00d5e3b11375fcee9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c5aa341c204b1bcca2c62084a98e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b438dcc7f41d6b931610c2c64dd38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df2148286bcef7370a930371ad2857757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a699f8fa58270001b510a39f48e4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e4985459ee4f886f9d79926318a44759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65123964a0f90f61e7f3620ca84c77e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1b3017d4968373313f070e78e1fb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfe1b89df0f4c2227bfbca84fada713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9593ac566fb0736f1bde941f4b47bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e350dca78955e960bde6d1d5f7ef85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7db4b685f4ebb94fdc70f305e7bfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19b9e6035493814fc3f24959d4fed27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74471d84133968ec8785d2c810bf11d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e8abbfa4ac89ac128ec537a1fb609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997f875d2bce21df454f3c47a9904810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321ddcfb0cf0cc76c6a055104df75fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df45c72ec9540bcca5a53cffa1c53712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b921df3ad7949322846a2015e8bba6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da93ca8c5407f137a8476aa39365aec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d68afa35173b36c23386adf0211215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7924f4e7ce1b34e62b917c02778966b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6db3ee8604de50d3101d3e2a4c9ed117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba5167977c612b9996c18cd7641f4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de5ec44c64a2e80de2ab6a7279ae419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051846593423b8b6096f224dc59482920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daac8ed94c15537612179ea063397ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063cb534cfca227e4850a9142be554322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c854cd16756ce62e9c7236cf02fd5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b32bbc81349cd87be9078c7a063a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98787b4ae24417c7b461e9d62b979f0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b052f1d9a3f350798f372cf791b558726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb0943b197e7e1b597b8f1320efc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f99478a2ac89964408c7683f733fe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255622450b6d1afad3c7bf195783bf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be5b8c71df0f1b6ebe0970f27b7f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e0fdd6ee3e22422d98cf20dad62f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241583a1ced8a3e29002570370766732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03fffaed7bb78c454c4fe8862c100d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4836e29b3d2aacdb0be84a62321ddc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec4cc4b55d58e63df9c679304fa7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f229391c24f261b24868e11d76ba0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d341707c8074fea4f198c1bec7465af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e74956d63eaef58213c600bbfc11338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ea105cc797688bb72f86bb424542239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ab0409861796256cb7a180ad57c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf20aa9234fe6a3702ca56da225f97a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cd807353a0a85f8afbf490ac5c61042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5864d1ff4cf28ee312ff4ae5b5779f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1504839df87f34d7938b4ffa7efc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e40dd2d571b00ab8deeb75f95cbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc908d574019efa273aed1f31e4542a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9bccf6e27135f696a0a2a624d849747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cffe1a63598421acb4f3b9350335148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914752014dfb216b980dbc7c0b253c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684f050f1bce06cfa668b65047a710c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd7e2083e477aa90130c52bc4e926651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2b19691acbd30afb32684f23e54e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a800847c26be35166b8157f8db957cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e69c4410e6b09a979cc4fae93322254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4123e80b9c8441c788d10119d08e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490b858b1cfebc8aeea42ac7f165b6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a246a2ae59bcee4bc9fa7874a2aec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa808e98eac4fc099e0e367d1a512e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c14d98a3b0b9b1862c739f83d0e3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a01cbd0bcc9238e33a779412e048760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d773ca820f9abbb6761308096f805d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50dd0cabc2b4bd9a5b3be4903518b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549ad2b7b6087f0d903fd61f6934a1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315f8e390c79cb1ed6a9363137ebfb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774dd91be1c6a1efa8061f5f878a0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce3aa9446a83b1d947b064fd066aa866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6103cb72d3292e3b114c25021e80467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ec3bbe1256966a726604718815c2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503df0d5e3e9b2557456d29d92dc07fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b3a7a9250fca6cebeb3dc39840e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe387f472e44858cef737ae89eab1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470106a704f452c45ca4e823d56d86a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef5d60056f6259d7b049590c73538373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05ad3bbba330d262207de7196bd1f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584a7b08ca6992ea09c74896726ab4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5726d30f211fe025241a3b8c63642976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2a771bad917863d0513b466cd1fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105b75a7b1258dc68db8006f6ab7d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233a3e09476d5c54b8e4b004b167f4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d4632a8425c2ebee236528c9e0dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c040db641e19b19288a01f272b02bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243de053d0f304e4bdea641cfccdb8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23ad8b9577920e10f89f1fee578df183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b5bbf0514e7edc610548ddef90ef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423a73a31975855e68c887b140be75a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b055df6eabbe40180e0d3d7119290c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85133db49a4231e7496303fc696a8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc21df93ca06db12cc00da9c49b94c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef6db2713606e2a7a0b116a9f37a5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b6823b95c5436e5eca447f3ed098290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e79bdc5c89a42c0e2b7f6aa93321091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55ba3fe62ceed7dae8e912c4775a3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b83fc9d26f7ec7170fb2731428db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ad48c1a19a5f57f1fad6b4b817a6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708d6db0c7d8d401545ef8bd7a3ad795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b095ad8244f788de75c4da6c89c94796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85768478191fd9ca81e809c39f3e86a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da6813ebaf51997cd641f13086298198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4db3177e33818db67dfbbae8cefa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1d2092b610f0926c774329334b1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97322a1d38933dad2bf704a1ac9a457101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702459b5a24c9c20113872c035d4f9b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db61699d1a89cd6a3ff748a7adee3ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873780f55cf72d4dc44595e8292228f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6dd8b8b2220d6e70a8905df165dcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e457d214ebb37d60b246268725d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096998510566aa9e2c1400ee0d085ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50b32db1d675651a2ac843da305863108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b17fa8dba0af780627bcccb6518a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd654c4750bb962fd9d4d15514104e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720376da17ad2784f1bdb02ee1fecd5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfa9abd19b37e8296dd42b10912f12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248d14a1bead4b630ce6e7702f1aa08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834737a268a4eea0b4b48056fe22d3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72274a6bb31e6f8a49fa917f558d407115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e33fe191919479ead540d2ccf5d758116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843ae09b540c62eb1044d1b0a747d8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f6a315ea3ca60dc5df6564b4c2283118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec9611b5bf0ed4259ed9ce7402ee50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd9b1c9ffd2b0c191a65629f0c12e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4cd81a4f88a0c90d021e59e5e84fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11debe5a699296eab8dd07179c8112d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a53db22d78618ecf11916fe9cf525123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebab2a34ab727a6238f2a4c6bb0798124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbaf089bc89ba51e1dbe9bc6dc0d54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0028684677a393477d1aa5c0f95b51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ec5e2a30262897115d98415d1a999127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a24cce56e41c745d41c4ed4b4d67a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658f8cc5d1b95937647c22d8de19d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4389efa3dc36c94e8d63d39788bdcf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b2c0519cf411011be55f6a894e521131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ee121e886fce39c127f33614bfa0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf41a1d9d13e52f02b3b8499ad51d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105f0289e4c4ceb81f4f3d62d18a9b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6d801ac026c1dfdd67c9b97e2ce85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2341e8b7940b2ba25bc75c87c31a89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bb9338806a7825043a998e298167e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21440c2b35bf8838ebc710b9ef735154138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb5d3576312966761979dc8ed82ae1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f842d3b4fa447b0f4ee833265e7e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c848946157bbf68075f54e6929c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8febe46a3b2fa1fd9ed3c930b7f1b1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6621a1950ecc7804139173ee10ccd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cebce8fa25e7de01ec5987b7fe00e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05cf38dd973769218f7515b97cf9aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665c370e7b9824dfaba7dcfcbe0ba71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd61a258ada81c7e6131de933b2fc61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f1cdae7d85f766f23da12e5e5848a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ff5739e21ff34ec1d8b8a29c8df92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb48a6d63692244bcc77723b10f9509150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297b6ab29d2f6cce7edbe0ee7d97d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f62f303f1c582026830fd65d14998152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172580f95df9ee59f476776ac6374fd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b3cbbb375c17f5c120529372d14db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3b3f4fdf84ee9ce17f20e7d6b2977155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af224374466ae5a1213248b6e28f469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a69de65312b8780533975395b5e7eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd915a5d94a088cb0b71956678e5ea02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe514e5202e9ca416ccf3de8aea20f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fc75a9e40331f56b97928c874ff2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc895b63b3d7fce8ba96d0aa39789363161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdc54fbad5a3be724cbea107044c15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56634d72b756c9cbfc290e0ac7bf1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fba7bcce727e9da51f5426f989cc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae1994fda584c02a57ef038e7746c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aebb0c0992445c0d68fc0dfeae612d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f690fe6a278abe5a6ca509f1900da2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a22720837e73242a6bf1428a9d19b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48791de37564f8839747c09b00f0ac7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25bf28ea66b28a7e83a8dd8f9b308a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63657f86c818232eb61b4ce18c6541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d250b2685e9e4a4432c015dd0e211172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb5f7e063a5777e809b1853e9937c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14326c001d069d2332c9c969ed62842174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8755a4938530dbd2461318ba16e7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bda4324e408e4623e426e39074ff2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e1c07adf5dc7d283d0acb8503cbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5fae929d4d9fea0ffbc4105ccefd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b0387424ddbd88057706d0e61683179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114de5c6010f0a8a85d89b7bf003d37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78480cb9df5b45915d51293498e953181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4aad28559e3676ccb46a02d1ec48b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1b0c45bf4bed8625a16f25e7f826183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf33f6646b79d49d1bcbff99e48228184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f8ea0af5f08f8c08d09685c4a1e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907451176e84ecd3e0c4895311d9b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827452c74e81631f3d11eaa70bc7b08e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ef13caf672d8276f221c4a53aa37e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2675918b7baeeebab554094fc496189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e5ec7884fc21871c63a49fc75dcbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b634bb0faf205a61a1b5d0a6e99e44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac46a64f44727efc75520f3c5640a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfac76e63c2741351955bd77f50d73b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cfc8aa266c5704fd14156275f062b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811179f3c0db3911df4097fec3e4246195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940988d37bc53c31ca54a884f2f1542a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990f5cc80ab8415f195ca6be9522e87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae11c34f4ab50c1716277f49cfda7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec7a3d3fcfb95737f6f481028dba0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3e6db7e684199b3a5cf65a3e07fa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f775787c8fc3922abb933546d1563201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aafcd278a514d8b6ac00a6f4f17cc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e222d72942f91b7cd8801ab5cc2938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63dde4db5020767516c911cf7e7a34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c1b83f95970f5e921ee654c8b643205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fff5c04e6a6be7449b0805d52d0ad7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200714f13e0acfef5356e111c81532207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3761aec870252f034dda1e988864a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed964fcecd8b88fbc9c735f182e44f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a9090e8f2667d28ce4162578dc15e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57289aa188617c2223265b32585fb5f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c04d82044272376a19dcea4ba3b3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8285af6faf828ff98cba359433244f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa227e63b59668b0bcfe916796f9ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104cbc58b760f94c421ff7890fe720b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f6831ebe5c13cd03202ce6bf430c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2baad4fa24ed9f67ad3a17eb31560f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cda7af6d858cfe11312b856dc670b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9c0f7f5ec25a591db03b3607e2029219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d10e379f2b95e4fed623538609099e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ea923c052516d1b590e65b8028e47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4abff5ac314f7d0c2c5ca1ab55173222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561e67452a823d30f787a9f5d8690b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd142a82e24d5306414c2c569e42c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28abc37358c816749e9a8cefd59181225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd5f1da5be9ae8c5530870e783348226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bcaa6bff687faa82d14af849b9a30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7cfa0a20c058bdd116e96e4793d13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb496f8c0000409f556063d9ae765ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c021e92c0b27f27e68d25aca402dcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ccc14dd57487368feef402abea8e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc130a44ebed8c8f4194cadaea8897d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2383d873bca4fa31e6b3cced71015ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ebc7dc90fd679b46efd8ac7fda0ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b3f26324c1142e3651b36c0a4c46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db323a6b0c3a46ed69bd02daf64586236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e4341a47d8b364de08a0f1e3731a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a16f0889c71a3232a35cf030188779238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892a39fcf38728d24af8cd4f57c81ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02e8a16088b6ef2a052527819d942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac2269e490fc23074eff4592ef0168241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c175800426b2c44a355d8d11e17d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7324daae710a7fa6d4318f797f19e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11a06b9ceb455874259650446ab1db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf74ff2c8868f80b2fcf5034cc8504245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e607c1344459611df9223ac44e0c0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8d7f317cbd7b5c524e13f4a0523b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f5f334c577dae18fdc86354bc5c6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae92775c322a75f56a721502d56208249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20399e71cb460810706b16a47600a569250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e90d759b35f3027cd8d7ad9f44ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f7df4fc9aa3cbf8f0c568abc6c36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56489a458dc95847d311ae1850097f27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4cc64c3818dc5da05d75c38e9155b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aedc11ec7ab3f8485e11efe7609b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0683a9f5320c1bffe7565d49ceef930256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc8f8fd5ba1fbe75d5cd044645920257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91be6ffad7856c87551b1b90e4a592258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a4de68d8d6106c0f4c97154e6f2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20e6594f71aa52f1c581b807ce1442260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebdd6c2af040b88517a7e563eaa28c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5452590b700cd6840a14cf113ce2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247b5e478ec1adc3130240f133923d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7379b95ef3373f4243aa5f781a52aa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12e92f06d199c083c6000976cb767265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c841bd5ea4de2fb17927b849c03068266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b178a1a62c806c970ab1b4521d161b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609decb64ffafbf7300c2859d70a552268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584024b32fcbb0efaac176087069a4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f715600b7f663fe7ba7da69f15160270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1320063158c6fe33f0e9e9e24bc9cec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2ef75e5d3e2e6f66288c0bd604233272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9043af1fb6ae8e140ebaf2010dce7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cc01990b0ffbb8290506394ecb74b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7a2e80052ac871a381e79e9185455275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6a69aebddc655fb29a3e1de3850fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844dd0297fbe07f20faa99ac8b78595277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c739ac8fb0d381c538f5599afa38e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193888f660f69b9084bc29ed6c3d2db0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55c1e3c7eb3ee71d7d854adafdebfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9215cfea37743d27c64bae34e50eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e5f2742aa87fabe65d403151d2b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba62dcdee8e7ca07863704df853a863283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15d05d968e4a72cd552872bb152b17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4c97dc788a427ff85cde827f1509c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fe1e92430965c10b6e476062ec05b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6677340102fbd871afae90708d79cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4163b8c2e45c09cb8557ed4340e45eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cad8e3ced2db9c14fc13bcb0c6f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b241a8ec49d241a84f3da475ef69b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffaeea6084612a4c012e24eda4b3cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fb11527134ad3a9558c0b58a57c2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9958565fe61972562f5d2fd47a3502293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e5039a2094dfc3b799c9f0d1c6ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf923d735afe670e3c1efd97b6fddd2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a078074cfecd538e742f69cf762c4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda731bd577a5d2793da42d7f5dd02e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2856f8785cd0f0248fb2c3d6a4e29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556069321d6238fe9d984b107c3811d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495f7e4f239c178eed709d6844db0bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f85cf196d66bf04a4e41612946d927301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f627fa676ada46fb3e1bdf9dbe186302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a77cf62b785a4e2051338e4b4a9c55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd863dc0a5479fc0a6e4423adfe3e4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe7cdf462d643574bb15d756e37acd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f322b5278344878d3e03b32322490306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62737dfa9e338a3a68c47f13502e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc05f699dd3947ceef40b20fa86ee63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a3e9d7c4ab1d7786bb112cb8280b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d272c8f968aafd7244d687d6f09627310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f163871e1514c6719872ed5e90fc8af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93813e04c6c61d62e62797b26a5d2cd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b2fe562d28c450a88b7345ed32cf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede2923d3f806f52fe9d8ee059aeb96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faae414b01929c0bb4a9e504a85973315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a1017f9306bf0b95621bc874911a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4123ffb915e4a4ca66b63ed8e63073317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497037689e634e682f42103d54ee133f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413b82a7847c6ab4be6732471ef56e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d227a0194396041e03ce9da02e67f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf10e7cabfc819369decb44a1e80576321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c988282970d039c00c82c6370b052322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784688ea6103a3f235523d15356fa53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c05ec79b5a9dd444218234d77aaf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fa7bb3b2ddb1786a9fb62242bf2fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36779a77e18d26359ebaecb5d2356bae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce092ccd203e7d712c7a7addaf90f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e26b1ac840da99c9929148b65ddd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357483dac5bb2d6183474d405fc3b883329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec4422b0bc9ca9b86b39b150d0b9e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46492b30ee6cc20c84a01cc11315d186331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f5bddb704600539321f51a7431909332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae96fd856f14438759cad8b5f180f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75a9dd9fd28646f74e0f7f947c0690334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05531b1c3041800e9d3e7ef718a9b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc65d446e4320ef30efcd1f5c789e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db860d6e66c820efe691ba08513dfc3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbdae75585139494739984808417c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0366ab3b5b3d96e168ae2734dfdf2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128fe0ca3e44a14ba71535602c9960340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364de57dcc9db1efa41cb7406c344d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3210ac6cfacb5c5e5cb697803b932342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23c90e5e039c4ed5b849bde6fdd35d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ce1e39666ee87b9e805bf93943bef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73e031248f73f5689d56b8e1f41d4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1115b42676e8b90aafd1433a10de704346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1617161844fdc2bbcce1f672da1ad9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750cff2b8d9a9d2beffaed35717454d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca310ff91ee7559a31c32b306766b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9a6ac1ab2b7743873535e1c9246c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019279802df0d07d4e7e47c442d8d68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e7cd53fd8ce8592857c8914604a1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560d0cd6ae3d3cd93e0fd68d217db83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bbd110fb3e00aae5a9130eb059028354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7764d454cd4adb90c5d9076ccb2aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07007ddd6587337c8401d5c17d39ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06c95c0c386bfd1e54fee2248ef3b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c51d2177e788e2b4cd63346be5d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d9b8c283d104e95630c0f044a2b6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab2e4018c54b1b25549b9e65645a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54c3a80d966aac2602109d728d01e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35e1814fd405fca0fa8e4c6239d08c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d7172328c1aaaee26a06b9efb0c02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc411902467010203dcf57ec306723a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e714e414da17fb615b9cbe1e7f06b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeb661c798d353bd8033fe3b24de26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15389097dcac1a0bb2baf6c1a2cd9344367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294dccd6efe287fc282d5344076ac4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353c76eb1c615df830de1f47fa55f14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbd510ab6030d546b7a9d0a5b40827370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54af2888f14bb92d89d382cb33e605371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cddf1f07bf51fb66224e92a19a2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c05dfd859acd363b7e1329fa41ac7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198d2a7f656b202bcfb3b54d1458b03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394bcc72a2f313dc254f398a255b5d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651968e17ce8abc175375eaa37fbd8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f2cc8c33615ea36cf972954a6af40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9af76c3ad406f317170fbc5a4bb8fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b211509b01c4f67bbdf7448e55c6479379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bac8fbb9adf2333c2928425044b2d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dc26de36d4e89ca0cc04eedf692d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919756f25f27e1377b10b65624364aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2a07cec4bb2532a0b6009dfc77f9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd920fd5c9a50cbed88f14c95aa85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9ce9bb1b2c0e733ba467ef4fb785c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5f72f730d3eff1cd53062bf218087386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e7c3a357611abe0adef2470a5a35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b32613021662dccb190ea45f80a61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d4e827e7dbe22fb80d82ccb39e68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d2b08ff084b6f903118052d105dbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bf86cf915c755b5cf0d8c79a2208391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c625ddae495032a31599f64917a92e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd211224aa7dff244f0e4e16bc1bf21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac95b96e9945d36c5d15b50389c76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087d865f6bfd3090c628f7b1835294395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb42aacb7a50179df2c75c864d4f6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595263a29f0b3e2cdbdbd1da7d2bc041397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a8c7bc3c2f7593453bdbe2193566a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260e53739140681f3746bca98f2773399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8553f097edb03e67c1c3cc83e3f7c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2d1571d82ff3a4fbf6f371b680a88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf624f7ee0d44412f82ee49e4fff7215402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b4babe8e6b69b1cb47fa41e51f4ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cb31eb0f88f37f46261109d411403404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ecfab17d61af4c8ecf9b078cc9c1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefab8ec6847302fa92b90af0441cfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7074ad53a727ad7f84e029a9a23a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e12789627e6f27796a017a377e3550408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a06a8e734bf1286e4f3e419018d82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dfe62e03d4bddb0d81b7108650ba3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35820dfff7e0e0c51f9193da9619686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf78742532622eaceed8cfd825983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c2dea21a5e0836691bfa2a4fb3b75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342ed6c6012a15d199ad56b590274e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18346938a27e990cab3e833b00306a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166bda8b1eb5e1b938f8f46d1ab7804416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97de9738871f389cd9d544553e21159417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f4916fad1f88aa066c98fd0b2d4bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e722a62527b353817e6da56163cb73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31dea4537b412fc5e999befe0c1fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f6bde2ea52d3d2b5f9cf377065ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3d9cf3800f5b6b61294963ce13162422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd3b11f13bfd0aff670eeefb46f64b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce8f2a4454edaa73c3ebe20c929386424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30440d159d80f9a8f42b28b222521a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae60e9655ac44cb1b6b1658185ed8c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e692dcd85005c01ae8575c3171c61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c58a05e28b9cf17d2fc1a4fb964d4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56c1aae007f7fb308245292845f880429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfabfc4feed69fc6e58543b509dc9be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc660c811c492a1ada54cd048396c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef49b173e227db4cbc0c976dfa135a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db399c01ba3d8068c4cb607d0481132433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bb3becf3d03b0f5a6df08630ab0e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee5e6c1cd16371206e4c4c422dc38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b329085ce32437425647b5c2037753b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445fdf8d57599fa7bafddda52b4ec2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27465da452583258b9ee362d56fd96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89537f4de00201b2b62657150bae51a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51301312d53fdb46d565c603733cf5ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37de0ab96c4cf5f24637e6526aa8e42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14beca11bfd0d1550cc7f88e21301fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7baf1327ab31485ae08f54629e202a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a6793a6d4a65e9fbdd3a3c4b4f48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29efe1a572b57ae30054b20aa785089445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956049a146a6a85acb5af958d7d714e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de8dc14ffdbc7da514bef0bf5817db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761239b0a4764830f96237e3fac7b80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb616685a2b9aceedf2a21a6528ea1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870053ca0ea89f6b4f9fb473e52d102450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb130fcd6270047bacca6d29e51b81f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebed1d22b28fc7adfc22451c8cfb66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0f59f64cc560eae11dd658d01349e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194c948500e4c312da74b7af1282d46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88615992a814b9f3468b550812169f18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ffdfab65081d138c9fcc29517d6c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50a6b5858cffde16a69d4e2cfa3bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aed44604fc23edf1033edd9c675aa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cb9e2418204d690d4375d96a0aff3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985f00bee2640a04e77211299617ce1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cae403dbbd0616519b276cdadea93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca23dfe6e159a38c4bbb342f908cb66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f6f2c209a5611d458d1b4a04d3a95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79578b35f9239c2895142f1c9373136e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d3a321472232ee58e8dde8fdf6ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020a87fdc61f3c1bb1c5a3eaf1adaaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea168423817a6650db74db73a7772a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81ee482f711d659f4c8972221a826468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aead6e324b52db27da9372b77053cf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d3833e85a19c19d2b37f0a01983e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71bea1a3894cf4bd8a19b9c4c356d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5230d95504a4c4ad7113654c22a2f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88625f0f588e98e9e5c29a097e71bfdd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b96c0280b056e619f47363ad77808474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02a10bd8df653b3c120e1d63a7ea90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f58e1c1d2506a74602132dfcf80a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b1025d3bc44cebd47310200c8859477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a235fe3a9358befeb74687c5249c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eeb10161b0e91a59cd4e2645a8513479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395a71fc9607489df503e866745b462480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916da55ec31e4ec499591304bd8acebd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd54cc7098c0f9197bccc6dc24575482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e49d134c103038dfc460703103be67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7de5436a46dcb46a6a3aca68b931e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2266b1bd90a8dfd9dfacb64342de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab7de6abfe6d114fb5b98b601ab7b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fbcd12fa840bb983bbce8243f3179487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793702bb176882990cccc167344d6e16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cf8c6c8884423fe33be4e7f8de834489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c82afa9502465950ade722c9ebcdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0aa1062a75f696526bacd97fdecbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5d7fb183c81e5af0e2ad4bf6d4db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e7b9ec8471b07573ed087718b61b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425fccefc1a1265597984297d1c9ced494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ca4483fc1faca15f10f7c82901432495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8875f03e1c71af3083e937fcc6843d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c21894143b33e7faf335fae987493c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0edbc691f5aa04fed5b18dd1c08564498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b23bfe92297f970dc8b448070d6a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffb33cbce25d4b06b8b47bc53dd219500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777f15bdea7eb4a8899d845750a1e6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cdeb92e6c79c1956d55a4fc9a4ae1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4609123454c6806489264bede91d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b43ee38feb71731a6ea7e3901518e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade9b21cc1ab88025153613b17421c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c577b000528a24348efbdeb09d34b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1d2cb5d38d28acf31314d3fe90af5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1479038beeb992661e566ae763047a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43346aabbdbebae78ca72caa04976e66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238b9a894fbcb5e90ea9189a1a908c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d675cfa158ae78e43e7ad6cc6b06924511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c667eed1c75d870a8622c37b706cb0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e225033e955a57b17824fefbd5b9110513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5299df8f88ca36ec0d2fd78ba4cee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13423e98cd7c73fab4909e8fe7f37e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89af23c0af054887223a487629654a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a76c794f030a98e1be5b52502c2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d153f2631d96406f53fc3f079f0054518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c755254c6df48c88185b77cfdd071c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d3c5ed130b2799fb3751224e5eda2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49527a5477dd082cdc44ae91521a075c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb9aac2493f3302c38ed80557625f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa56649841adeb507d564e653ca882523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734daff0377d24d44f138216b1f4116c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d68adef2dc303c2c65c34536a6f563525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac738267b3dfce03a7953266d080a084526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58013a99d01cae2870384bab2d537191527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb75e56278b7e7792c21d6edac1396d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ec7c98c03c4d48300561ff2162d2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12314ed0751df3d9bbf080b732106c51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ddc5690b741f41e160c59287c72c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337056c18a29401bb595a0f276fdd33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1028fd320aad2f6e403a4fa36a0a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ffa4f4ca7af8d1d40d8b507bce662534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6b70e646cefa2450e14cb50bace6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec231f4a816da53dc364fb10591e74f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff866db75ed2639ee796a8069f906ea6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279b0a32c996666053ab901d2ae10f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7455c4a1186a91ac4fe6d6337c2782539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee244f95b8ea3e66242ae522a7f37fd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff75a6ee2cccc3dd3ed131f7da7603541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5492a7dcc8c31a9aaef89ed32dfaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ca77e9b94922c7df8951a1be9ae6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a25410ab636704a19eea2d8937973e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535904257203f8c80d2810a2a2132cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7099257c3f4deaba0a6318b7babcde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd80378e13e4cd23f7540720a86292547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d2ecfa14f2781ca36b634fb3faf00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b123bb7a0760bf6ddb837ad66b8b2b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139163e4508b2efc706fb4e73cb663550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be6e9cae42ea88f8f12d80ea9ab391551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93382c71e0d8edd62139a81a0d2e6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b2ce2dafa7fb231b5934968e4c00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563dd8041e296bfc98664a3332be6c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909dd31c312e5690f5832470135707b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e58b7050cc3b62bd37e45a8cf64f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d4e745dc4ca8e8d9f2da2f2bc9820557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f180628c486835adae381935f946e6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be009bdf8bf071cce47b0f9e872b8d21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec979b9cf0343ac495789228676dbe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aecdeba3e72feb8c5eca7e09e985c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231cb41c1f7cbbf8a5f4b8d8a3d2223562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21972b603669dcb4d245cb06232556563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927e772bd3f81ec7e652cef02ad7eed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d79bd65724ff935e866361e4cadd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e06c401e61484f9a8bff3a839f299566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3fa7a85d8f491d83b7a29443361db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1157a7766b9772016accd1b5baf1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bca808cbbcbf187cf7f7cca5e812b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a124f1bd2b39e57d47d9784e061340a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be0129ad60d3e26268e9d28189e80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90091b7467308f630060891f6439ec2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ad94bcc3b94d71fece06f1eeb3dde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891505c8aada22e0d729ec20b5649892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b56e11bdb819cf6a2344c4125e5d81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2977530b64629618dd4c796a9bd9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36915c617438a0e6d9aabdbb03842daa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49175193e715f997dce66fea68fdc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e526197e2fa1f966a537bb253a5177579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93463da85f8aa1bef237f23dbee15dd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b110384d6a1acce84e32cd53584040581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969252c465c67b63ead7a4d787b231582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a873f701f4f5ced1d476d96ef44161583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a59a7b17f739f606b32b5fde100d53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186400782972692d7e6f0647ec499d8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ecbcc020e3cbfd702b58b39064f61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4764365d0a5a6d2bfe7f6606fef5290587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a5f4aba6332e3c48118e052c25d6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368706d846056577b6051bddbc8fe73d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f0c2bfa1aca63c94b6fbd2d27f6f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462f9d9940a2d3a2a96f36f7683ee41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab08e46cf45217b99d3f3f6b35d7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67983eea2bbf0e038444cdc8c663126593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b2abc650a75d80564ff8e91cf9e56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5428aed740eefe187f2730023bad44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d5f9447ce602a3a6732959e3bc94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaa4d3a13063320b0d13ec857b9079597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f245e5191222e19c3e8c29b2a34f6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3c6807b77d903b23112e2a601031f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547eabbb4999ac6411dfb735a20b666600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa620dbc758326e600fa6b8e85c3dc76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3bed76cec75a62bbe5bec1c2b739e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49891a38ca741ef994210efa537319603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851a24b697970ff03d87d0d932c094f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed65d6732071605fb24efb5d3290eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad2eb17681ba283f2d24d16485139a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee01847eb0c1591fa532ce5cbc886b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3638140e983a982c84a01854c4c45d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f654cb13191ababa421499ea2a143609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bce45dedb9dd3dca4157859002c698610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db24d4af8801e129e022260e1327729611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d2a42896edfa0e73509660370c69b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d394e273de5fadcb0608e19d4deda78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67c736d6906c681ce9228fab225529614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2ec79e0f15099f325a7f0b344bb91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918f3db5a3629515f3aa4117b5b132d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044e6ff381cb395aef59030a1eb1000617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d76fdce987d61263ce31ea6101ad9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5e7fa66ecddce6434b88176fb29d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57e2d13099be42d40b507e9fbb6a22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a5608674f9199033654143fc3a9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f8040e047efe6b9fb66b23e6072f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f692aec6e8397d938cb6253ae14512623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f4aeab545ca0c2a721668e78acaf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89912ccbc77545c983a40ca38ba15363625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eade011eeb1a77bb33a74561a74dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462a904d7ecaf698e9e4e7088c48a89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582cca5c79b59b58b16731c323924c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1432eccea58814a02a04b48250303e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc880a72aab6770c359e164d2e2d1c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ab01f099fb539f642a5dd6b65be0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f3ad32ce32084debef4df4d38dc0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bbeac8c2b8a9833ccdcf67088a739633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5def70e6e55c2d786e24705840e5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b33da3ec8c0c9c6a995da9bc1036eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37606b0e9102af4f79baaee128ab5c21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0399c874e4ec5e61cf479bd340b50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00dfae9ac558a426f9b90435ef5aae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b5bc2e238488432608af22114302639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46a8f2806075c92141ac85cfc6a08d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421c91b683cd8ef7a39bded5d556ff3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f866746cc7ee2e0a9dbae31d742fe4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed8b17a80902d15c396521e09b9b82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927357bf5dbb36e1644d5e00f85cd8a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca394c0df3788b17c734178d5b2db21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10561cef9616569d5130ada39986f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c991cfef1fb83a1ea82cf8ca620e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5769dff337e451ee419192672cce36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8663b0298547641bf7a67b7bbcfe5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063b2fdeefb71ae4c54cad1098106e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b36850c2f91095f4141d74871f357b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414971703c117acc3ac3b8ae1059af6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e33e2ff28f00dc5fe5353f305b575653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ead3694da3ff4fcc7704af21c5814654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808694cec11c7dbd29a631660fee5a0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f47bcac396a7c82e22bbc13a70358656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1bba02d461393e91d7b356bd99ea2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecabe42a2a9be2982ea18f224365c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8973c09cc4cc44c44e834fff2dfa483659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3427265cd2ab2fe8c1686a73a5ab89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eed8b8fb317bb158bcb270b6edc9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1275c4bd12f6d8d6356616b77077fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86199719ba5bbc38fd5309477c55a144663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de363d31f20a1543dbed9422960c937664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e8bcf71be1f7421cd7914c3bad8c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54f010654453bb8db36b2313470ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992ac191cfd82211053ae30c6ad0125667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd82e8b4952defb00ea97e8f8a47f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788108122e2f237e052a89dc8736dae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242ed84cb6746c38e0df3594eb6991c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9defe7f990861b1bf7a7b4545a82fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358235b0aa838de24e19c3e25661f406672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30e27452500d1211d571defb1a49ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073aa87bb66bcd7188c4010abb11929674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f37620dd067d74ca1fd3c15a3e8711675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a5ef44c1280c9c88c999bc2ea848676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5336fdc8676de4d3eb7d2063490ae08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e61367c861166fe1557737e4d70c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b1685eb27964095f0de62a5a886b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdf2e972cf8fbaaa9ee9eda018ae83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c08ae9d96c684a7405496c143905f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292470fecad9a7d00f5d3f22bf9be6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc32bd937d635f26152bcb5fd9b1d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bbab02599024862f4ba320aebfd09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cce462899e9cbc92b35b5c5c6e0f57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ee78134b8758327777add9ee5c32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d5d8fa08c965b359d4a6f9c5fb509687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191523a2db81d416f7f750eb364b1186688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e783279d1da83356e2527f68e61642689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4edb3296ebf04cf3476fd8b5d6b3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd341ba619eec6670f19bc5b9a835e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6c4df9295925e9e33bda4033ee826692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e13cba231250cfc6f67a993aed150a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9ba48c4798edf6f5c2f8dc57d558c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca1fe1c250915db9e695efc372e077695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b13f7b4eb6b022f610ad4c13f580b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8504b23a06874cd88276e5781e03f90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc955fee3165c01faef136091d7dfc94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c8f53b3299da11fc17309b4079a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cdfd96e1a278074cadd61f1fc5050700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ffb318b5513c03cd7732df1060272701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a18380e70bbb474a54a6b2ba445bf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1a89c86f46387facfd5c8c311e02a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af975d2e36a1763c3381f7cace8aa2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f4aae2509a5dd151d8a9f4126402a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eced7d5ea3c774338b0a4bf4958072706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f95058cb5be4d20fe78889a0d5651707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664c2374b72388db1d1f0a22b1b99f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b47ef3ddd3b52c0fcc7524b615dea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3fc130094ac083ac45ab1110fce73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158e9fbbd6625a0edd76dd4794b967711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c2cf1aa525a0daae855a7aa8a4d08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d325a78988d0b70bd20e874dfd2bea4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab14212868c298552c15e70403fcaeb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4a1e5d536b401856ff30544b4b66a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e54fe1740de54f5b5a9d95051355716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0004f6dc4fcc1450404e551c7ae3f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb598b43b6a5de4c1959458f52b1b688718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a94f06afbd3e2b5e115055d9ecfe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d95fb446613b7b5a086a6d03474da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ad087faabe8a9fe148cb8700a4fb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c963cc8aadf0585ef8ce1a7c01b9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55ab9be514f2ce55dcd9f2c1d91e1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd0429b8ca9b7bcc266d78d9c1b607724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f0e53cc4c727ebf9319b28ff18ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74dcc952e767225594842dc88728ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca0aff4b3933c0f2647945a665b399727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368fbf20ba6bf9ee96a5d32f7af084f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90960f5f79b35317f2b04fee837ffbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead61dad1494f22ae79c1c8aba9c9c5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb751924215b9cd85be3d6be8d6c8e16731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ab4790099d6f690011deebc49b57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4ad48c6ed997363aba476dcd2c496733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c900eadd1cc37587f6c2b4829c4f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4fa0068d5ce3b5b20ae9b27fc34ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805142420e66b769568c3ec3727e894736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cb553e488811fdfd01785f3b5e4f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f37ccccf9069f7625b3687ac038e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9107614542ef00aa9f1d5b748ed2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367868231b9acb28fcc0999d0cab684740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdce05e72b45b4fba730917f7238421741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb49c60d1cb60883725ad2d64ed40f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc49cea4e60cffaec24ec8f9615d523743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0676190b1ad086750bf50905950a04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58bafcfdf3d5fe339b1dcf56886c86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6b41132c8be2e66b6b69fc8c938de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9012e418c121501df71ca23eaf04614747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c1ce9c6e63ca5cd3b98b045c282b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc051015fe747934faa068662ab7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e530a65685cf6716f91d00076b62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df36d69304d318eeaa1af3e2fa2c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9060bf9ee95e28f4b696739c7fb1dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a63197ebf8287e80ef620c43f48c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673161ee6b05ce7f3ac3b53e21f7e790754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cafdb5f7a573c70521341d9a83a97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e18931d62a4dead991d45d6da8de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f038384429c2bcee0c644e95b22903b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d9f5ab57845ebd2f00b429ee85552758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17633be0b43ab3bccc420f6d032520759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>