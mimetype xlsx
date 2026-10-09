--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf875c99e8c3a10e7fecb1ec7da4791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f984fb5fe28d89fb82aa30d6a01a3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933683361255b8047865793460545083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c5bef7aac5f08a12484b578a52caf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83e6f37e5a29c3562ef1efe40459c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba05de8145c2b9acbdfdf75ea7609026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42a309aafab3adbb23f7b942befa997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28cd92b2ceffee28a66f598b6038e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa161adf3cd21a49b65de3bbc5b53c639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53a7c07f406cdc23f87a2cef369cea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783f8e8b6512535a2a77e3184a0038111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22219473806189c8b36caaa98f8e08ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ca56f04554552b711347c60990b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00dc5f3f211fb1235d66c718a67bff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e6dac13633409eca9472a9e96ee9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee5a0957229a41599015eb046ba1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccb6fe66921893b1a20329083c33c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaa9400f0a3ae25e68de5b373f2fc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbd0f0f5cfa7fd485e90120addfaa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693d957a43116f5aadf4a9039af3ce320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1229efdb49abb8aa4d343700468a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24c06615781902a0dca32d69f91e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e023014bb82644ac47813ff2861f9be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f236bb91ba0b437f8fb3b9388904724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3dd1856c48ecc470702c78d870cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be52cee316943cc499bb9cb8e14fbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5869d2ce77bae4b67aa32da7cf372727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429140026f793467b3c9621149270128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fff87e82b67e2f2abab4eff382d1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2122d08ae85c79714f444ea32fe2ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a654415eae90225aaa40877714155531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dae389924e24cba679d1882c38d9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efffdce1b6b76b9e0fd8b20c244c1f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c99aa3afb2de5889dcbcb4b42420fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83274f17ff7ab8018c39492cfabaeb8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c57ef52da1412b26e98211ce709be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e62968cd5c985a06180216185e61c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976498a7ec1ee4c6795307f71cdfc1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed4d44aa365450dc86e0b79706d6a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac330f7c899569b25c373e6d5fd9be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b57a85e44a308218c7905454d409741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72c3ca247734967cb74848cb828f3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185a3da0e4b50a6e5122310b75510443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b282227e637babe18e338515cd32ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212cac59d66d248eda68b4f8701c64445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d825d100be39452a051ba0f759e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065238e45e415cbc0be8509941f8b4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5658d71d84dc4f7d667e8ad607a7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b52a845e45161e462d2fac28c237749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4e53aa93662a8abe3feee1d1bbe0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac49d9f972a6ee36c197b40d2020f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08529f38dbe20cd6f9a56722da7a9fd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1d8d8134ef15a60ee81893920301753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9fb1b0258dd1b8ee5fb96dbeb500e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ba5ec1a276d55ee1e78be32ae652a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e336d8fce029a10e7f40b024651f87856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2dc2c87505fa1a2f87eb8b5ba58957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc9242dace33ac3dfe4289b9a71f7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4eed7f70996a9900cf770da37d84659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcba3654155a5bb0d61ef0417fca1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc38c2a7e894882761bdc22e0a38cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24dae0ad8c3812db61d1f9908add2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8bea95e37a886741febb74eaf38d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157dade0013e6d3a7edf2a43d2d413d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e19dc5b6bb61f55f2da39561400ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5791358f2843eec6885267dcc275366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cbe85fa870a6672eb738a8e57801767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae08503a4cee9255fd2e1d6a343e05a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30c4f0ad6fe2b7c578b7e3ab2b5f6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86ffcb4c8e670d92c59155115b3bcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad75394fe8872ca902e2117b6882b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768065a3f6523a768f360d7c263f12272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83781e25c3838156278ecffe2f6e9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746241a8203192ae04cacc4d278bdabb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822b0fd9a8f68e86bf9f026a355e33f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36260628f737e101a0ab331fcb0c0b9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6025f7341333bfa8fd46195b909ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c2998baa1d4ce7db9d4b3f894f43378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2a6e757eb490ce02a778b0ab9ade179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caced44ab3336ad1155e7377b53eee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2785245f7fe80b8d65c111880ac730581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a5ced67e678031944722241fa06b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01739ba212ea9070cbca98015510f1b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af99aed9fd938a0dc8e339e1fa497a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e8e3f4837578f11dc3367163801d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a43380e0bedb88cc4f865e2529b6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5af04348b4b7caa125b71980a945d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04127e43fb070bed2cb768920ff2fbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e0661e321d39473bc345bbc47395989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f97dad1a54c270f4d60bb78c52bf8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5475150c835537263d6092dad779d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a991bc1ceb59103f9c4243c56b03c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ec61257a70ca832b16833c6e0a12e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5cbd0bfbdd8ed3950613334bd442c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae94e32f6db83da69a041d16e98b27c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e6e1de3f55d19dcdeac6be392413d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70c7aec698a9a10a9e23b0ec14c76797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae272a5d67f844ac088c525afe67d0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c101c3e35ad226cd4ff74f6486a8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b730d90477ff97cc7ccc3be928767100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9f1bdfa3f2753f96f31f2b661ca05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8088aab6aa64558fcd65c3c74255f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7a120ee3a5a53ff821d3e18ab1074103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044f2ffa2b4ed69fe1f92039a6e893104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bff567d3bc3d0b4cc169bc0e12b51e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a47bfe3dd34351c9704869f02c977106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a0456468548bee57da4ef3784fd9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf274ea862279810a2d6f804856f074108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca494881d0e1233d04a284306f924fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad9e7f989837981df84388a16a794110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa25e756448136f2e4b68acc68be34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c77438b12e12891b07892c37931ad9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0542dbb67eaf5f34f576662a3708217113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca096c4f818af6564c03cb510cfdc8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080c5a04ed989e3a1688971ee855ca6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe2fa607b441547c9158dc89a828c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0e20d1daa69a6b3c8876070d4a3d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd009afb762ad1578e8e9fe711c9fff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de19d4877d1b1340d1d8e0481536f86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03f35af9136e4f40b0b65afb4dc78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4bb7681bc78d27d3cdeb6fd797d38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2c74e77611fa2bb0ffbb3a59c0ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef14d9d6e5945a0e9e18560946871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b472d986b7ee0651c25a70a863c28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18cde94a1b820d43971ac22734070d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca9ce78a99f663b90215270d4dfa3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f396f6ac01702eb56d7828921aa20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592494710798cc71d49784bada02eab2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df4251f4ec4d024ffff83f56b3a02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22259543c11ca83abe3f97cfe8a733db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765d165bdd81d83caaa2ff816f3b49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a2aee9096082e5951e42e40faf08b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f92caa73daf48fd22c8cc050ca2ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cd80b728a982d159ca54e92b06cb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be67136cc206da352c6d3fefdefd36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1d65529ccf8f071f7ecb268b0d0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a256b70bb7938fee2ff17ca1cda651137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3808554b41806cd294b6912215d53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2254e293e6662b8b828b4c79dcd3e85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49846310f8436aa149504cbeaeb43f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e85ba3b9538eb0b6f4b59bdfb49d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b328d565b698ec2e28e1cfdb19fbb5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da05187900f66c9f80b1ae75454bf7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b7ac5b39364481975d5a59f8385d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea95ce8d102ac38abc2ffcc3bbd9630145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa7067a6c589d12bfe1b13dba34a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a77b4a5d702dace00e37ae463c02a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da09d6cb32617764063c76b2202743148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62e6f480b1e404625e4a0c42ab03e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0735a44ab4b06d8b0ee93533d7f40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4717afc66b3d265ca1ab0d65fbb6ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b0f6ef0c5bb20a17eab9576ee529e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c740eed09dd8ba2ccfbf888f56e7ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc85ad4aced6e05da0f3f99c602b16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0263a2f0e1b910d17042da68802652155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe30b004e53eddfba9b580b3c9926d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d009bd7a6c30935bd3aa6a501965500157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f51dd4c2fbed788c431c9edbdbbbe8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3cbd9111341f432eec5b7d9e17bd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5637e71d4b61f26fe426764b2c569160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982279ec9a49dcc54f39540423859c21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ebb951e65cf1a96ff5bffe71ca553162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c783a4af90e5b22514485d244e76cb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a1b0c624fe65cfc36a0a08e6e5a01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb63a1e045cf3ff98b0dd2878c2674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cc21224c9692b82a98dada9ee2937166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fdc5bce5f15fa7b746edfda9a5b7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2957b2d747e75f2a162bf1ee867c148168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6981649fd43c5f057850b97e0fd4560169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd424faeef646c93e4e31ee9c63896170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645826daaa64d1ee3bc8bd358aaf8c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48721969b93561af0ef55394b414a66b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822fd5b174a05cc33bd9d5469bbba54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ac0c09c2dc15b562f5a174116c74b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44e55b9fa01a67921eda0ed6e89170175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c9c95ea0a478764c72551a683a6e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78151fd25657f6b14ea8dd9e373733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd974b6bb3e24e4689782b6a710de6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc26003ea24fedf683b2bfebf212914179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744a7c9b2e77e2768b0ae32c290630b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3965e4e95e7537a39a465c707894614181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec296cf47929e13111a3d27327684aa5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7fd9e49178f585dfe3c5ac8fef4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6535a36bf8801207ee818cc46b77bc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ed1cd293b0428169e607754763979185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce307c7fa7f28ed06e132c9170b08d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7004254e7bc0ad561554dad0f785b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef1306aacdc21dbd95cfb3311834f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868fbb79f040a0f7afe46f99198f9a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3855b0fd8a6fe76daae576ad4a5b38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817de20f4bb0681119b78458a307bf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd7ea91e3a97a26438c0604cc28444192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8baccd214171e3a0b602ca97d9a0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6e0f49b08bcae32e0c7cf739f5e8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292bc08e9201089d431b99d89998c21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1ae4519964082a2ee1a08c81e86a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a772411fdfc340d8f276f61a799a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba244455f26a579f97f4755e349a9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbaf0ee6c50f54c08e379cf1a57712199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8bb361edb8247fedfb50eb48fc237200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0699ad31416914278f72acc395744b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598856edc4ebe389472f9b2058eeb3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266e8bf94f77753bc1087a3a30f3902203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e9140c2d09939fdd44653712fc8b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d45800efd319a988abe2bf56c91489205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d935abb35b197762defb7335d55da74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce81433769ad209ba18fe6bfa7040e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d9756275af38fdadbc234fb20fff2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c804333ff6893411f01f5fdcd6ddaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039216233d8d8e8151399c5fef0a0ce7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d427474912bb8c5c75970ea18286211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b099f5dc4e034a5d381f4b9bb49ab4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e2142df366c989f0b5fb6a55380a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0bc5c60c2d3c3afbdf54aad4eb88f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be6625fb24afcc91b8fac1d47bdcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13eacd1e7037882108af09d3e72176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ac5e31ab58a7b0a4cbe2d3b320c13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2e65671685eff1bead0d63f9e060d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7270ba6aee9f3ca202c77e67c3674219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2140c3240f2f67a38f25c6e140720220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3a11ac4bf3ee07ffac1c1cc02b312221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1b64f8668e40f3c64f12e9a213d88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8c43e9f64250a878b1f90551c5fc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde25705028cae4d5eb16a20805df4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec97f10060f850dd476539a348e051d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f14ec2ece9fb1c7d00984862bd1f5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823644854827c02ff8e7aae5625763b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c736e9321106325800afdc9a8515a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de90fa9a10a410befe520c334f6926229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4761dbfdc29aff42ae77163f1ee8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3eaefaf7a455956b36e1e05b5787b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba85cf7688bfaf260b6bc44c86ca659232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4a594ae4997a60eddfd5afb160b18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506d699ec5f8812c8f8b7020c339dec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63faecabcc52313852a4199c56cb1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384defe9dcbc5eed3b077b72c35a7b51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc461c8dd3ff04c5d0d9664459bf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970f5c4df1084ecf8803822025af53d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570029d4a95a57ac8e0518d5acfb7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf358f0d3b80144d0c5a7bc2f5914284240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d58d42bbe764180fbdf3fbc7768fe0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3252d5d5fcddab89c7e1445d6596f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac445faeb0e5fa90dde395462186353243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c600e70dbe8fe6266a23ee2d4a49b71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652233de8391d58eb374ec45e362415245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373aeec342e859632532317d0d3e090246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80509560e3dfebc5a01eca101bc60a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da05cc0bf05b9f100da96217df871248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f343b72e66065811da4ccbc350cb98a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6a36f02f3860f933ab56dbdb992c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa165b0d10034c25e1cd4ddd06632434251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d637c0d358c690db633f7323b277cc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06801040d3993581cb2f105b767b73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e2b00004c65912445714fb17ce431254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a26139ef40c4a90bced42733aaf277255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c909bce987f35ac5b655be57c597256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90549e02cdbf6c92b5263f0722e940d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57598f9d86656d453e69ea75b6decc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f237bd13f376431d9a50c723297995259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3a36bee4598a2e39b63dc53b40442260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946da3bce26ca0cd52d59bea4158b98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a678313524c37750330a8f3e9e44a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd070c1c002ea46e33ad919980db6b0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e63375a073edf5dd5ae73301eaade6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fcef940c68119e7aeead11a060cf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113675959a3418def5836a32984fea7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ea2ec224252d978ab4420bd748cda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f5a1dec8d95f866cdce604d0e3a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429920e703ca80f7955529ed154bf57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0896be9cd53b3d4373285b1c5c909f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afa80b0fc1804f06ad7f90cfe30348271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9e897092631e185da3e1e0ab1c055272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b73ca9886573c625907b5d41c05de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc9127389e565a3ef1b010c0a05cc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc605db4b84c27074844cd6ba161a1e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cad0d52e56a5dd20baf4eeece57f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc479e14613ca53b82555d506c4ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770854c238095053206330abfea4b31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3cbd950d70e6d579b25c22fef810f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ede85312ff6a58329de8b895ba8dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4e979296089ebde867f6656e61933281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c69623edf3919ee0e6fa560689782282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db241170a13e1c135312ff617bbffbd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a03a252ac361bba0bd98e99294cb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8ece188879418eec4ee611bbf2c4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e6fc86f4cc5de104c087903a74926286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee1b7a6f93dcc9cb6c1047b90bfefe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196bfe7d0ec607b0acb08aaf0314a83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f789d35b7d9278573116178acd425f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914e4cc868f7321bb06e0f3f7cfd138290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972930056445dc374d063bee2485e21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79905245cf58966c20187beaf5f1f0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b656470097cb0553e5a328001d893293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66195bd1a9c9c9ed471d16c211b38f22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c7f57a86e88c92a9a02d09e87a285295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd147e13f35931048254eabfe4fffd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5e28ebbbf88ad496aa6805c7c7fec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70309840637c02dec4bb57a0da00913298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca6c70c34249a10137f27a4620e20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f89f36433f3887ffbd564e8a763c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbc5d3bc24e8f4e12d39ba77442c57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f37e5d1661eafbefbad642919c359302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a809037b2c9bc17b0c2a9b62c01d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0112e247ae48102d97143cd4270db2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0cb6aebc5cc80e0f0f05d72904fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad523ac4be4583a901fa202faeae04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb2566007f6590302cf017ead661b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711cb2a98da10844dbb3f10cfdcb283308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623410f6b25d122739ff899e6516d72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b376258053baf38ae1d48d8b5dbfbab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eae58cf2dc4fffc09fef74e26cadc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cecd0bc7d007196da1f6e7426536c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b799cf4a8f8401d4c6d0b4ff7ca6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefdc6bf940c5928aa365ecc88d1963314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468625fed66aec178358cfa20e011c12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511b0e3768ab186f9bb20b45ebc8d4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edf2e2de6574eb2219abfcc524f09f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b037d64ebc8161fe8772d2fcb1dab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f38b557e562d079ddaa8d9cfd40c89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319f677646f180ba9a566e55ba87c13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b411c9c984dbe369b12e6dbee8eb6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405e1fc50bffba4fabe6445e498fc5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142be79d2f396fb4941a59023f13f40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f037adde8024574265b0eccbff528e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb248f7064e5b8b0bfad8d19f68b85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee87aad90ec4eec7e5eac22a9ce265326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed8ee8e37cf88a58a6de8bb1257f66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd741ff13fc9d9e10a3c21472bfba2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bb5be046d5af45d6dcc7ee2662bbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2578385a7f04eec702e012ec5848330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df77ea8f88ca49054ed3db6f1e26e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda3ecad08c4d397b60b0228ce8f8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b780a9662a668ad38013fcf3dc1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d99fad007d02711578497c82dd96e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef305019da1f5697ba34e052b3f42eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b077b23d6d53996d559cd8ca40f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532ef97c9f1485ed258cee876d6561c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680879f6cb6591e062c9e7885ab0048d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa291d407296a2e89de76491f60080339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea972705e162ef3c005201ebc556b083340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d3c6812e929914295a01cc0886be3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa51edccf2c72f5a8f489fabe40c27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2ce60ae56da090ab3774b045ed0a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a443b2504a5fa7fab87fffbfbb91e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aa125d15ba2c1af282016ea8531e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c74e8b7e418db0da6e283bf514df4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c490d1b4e2d7c643d3712bdcbc3e232347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced678eb9280a1421285b63025ab6ffe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bda9304887d54522067df3b17aa78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2925d36d96aa35e9314f426ddbcac2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af51f69d03fc06af94bf53815f049b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd2b40b0efc6b1ec752d1df98c519e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377ccc414a42ad0e6374e4c932e6f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34a1129369c271d8db9f3d55afebdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff865a0b42959629cc5a10995f47b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c665a5cb89da164c7bf32c6121d8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352910b9a41022519316eb005c13c4ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430a31e36d9dca434e68386978673a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5063b26f0fa2381c838d8d0fc6f5c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee48442a194ee2635336ce72d68b583360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91e5fe972cc3e967d1e7c149adce17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f53c288a4ddcdad554cea8965f2c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52900fcb166962445d1461ed653a7a49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3932ccf3b7a29a15687ccec3d34f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb170d745486fdf9acc520720fcf8f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e2f928002cf6b3d757281f92fe0e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd45f1748a60a6955691751105d9fbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871917d96de459c02a1f99046abc3beb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75209e63cd2093d05f97b3d3bfa3bfa5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba1b5d80002e1697a3f388ae4b7b8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca246a1d76570965ebc8c5e7f858d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e0380164169cd6d4c46cc1512793372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82632508440563443f24538a09f1d4e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb188dd46788c6720ce82de57de68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952148b7be56f4705e98746c7b9d198a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68b607968a2132da920f4e0818f64e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e88b8809ad42f8781f0928438c740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e700c60fadd7c313bddb0965592d1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccde967b6f1816546a68d4848ab4b42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b7e3389c2dd3e1b26007111240418380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375c36e05bbfbae2083487562afe94d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d4db7c9845a7834b3c48934a1428382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f8befecc7399263e20869250ee277383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e787091d191ed8d34cf96e03d304384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfea56c64acbe55b8a9027c184b6b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636aa98490302da38f9289287c01f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713f72bd48707cefab03459adbd8d8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b09be24d748433c0c962c4ebb44c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473f4d7e6f6cda4275cd20dae2d8396389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b362bbbbb7883745af417c2c59aee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5f33e033f1467bae1ba8537aac8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434d83338dd1c4c1ba1d3d0071b87f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908d2acf7faa4b62d6015e0e4a98b94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f506374f5fa22ef876c675bb6f32b50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82cca099b82387b9d4e009e2da474f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023c8cb09b22c508da2a60fc45b66d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9bcc46d0582e0844774fb2a6ae1eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df33ebd8f6256b5fef18f3f594e40e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c45863a8b81e7b9baf7424a07c1f50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416e90ef0569a0a9875687822e95eab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265a99dcf4109690391838d41bd811a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefba541be5b54a57521bcdde3c42d64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a53bba250feb24228ca89965af2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b7ae1acfb7636bfb9167ae514696d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2c3025c56a186095feda3ffbd6d91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eb128206c98a2cb12d2a23697e30f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a41a94b852f01f26509f5c20d0ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3dfe54f855499b7034e6604abdabe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d524a0e6dfadc04e682845fc18d60d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacbc4c377bcf7bdff89508cc60c5bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589074381b1cdeceb7aabcd50e6e9488411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8ec395ece3345588e3909d81acea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635906135154c220450211142980dc4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16ed2ab1f27f72f0576da042ed3335414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f3cc16525814c751954ddbb138d95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17075e1d63c193f2b759866ee5183a81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e434c238a0147abda1646eb65caf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfba09630f20992e0665d765b23158f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a5039acb7e7ecb665ae3564daf2bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4c67598f2004ce61b90a0f7cafcdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e47534be9570f2f75e06e7ad69c6a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a10f65f47f72a783df2b340be1231422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bd1632d06d3e85a02219dc2216fdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004b83adcb169f5990fe3cd9c4787da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9deb64343739e365ec7ab34a6bec5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870540c032e67de73f61c9e8ca9133426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a89feed0eb8ebb00edf7c8a75f0193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4745d5cacff660e070bc90e2c309b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254f1634558aa63bdd5ad1ba17dc56d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bd59909104a8c4ef07f5e2f7e1ea9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1bc38deed599755d80dd33ed7459a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9557fd0e6a7bcbba0d8868076d050432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d5d3526202596a6c0eedbd8ff00a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f95b9e0fb9a32a8f33c8794b55db80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4b951968bce75448365767424ccf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b985f60b7ace776bf21a84392ea05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e94547e5e095e2bb998f1b9c0c35f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5ebe1f37cc2a839fb7137c2c8f1d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321995f3eb450a492f54df58d7cecc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80016bd259093b178a0a64f3ec60693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90673531ac2126d1c26cbb94625ca621441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39465c7f6b365f14dab12ad7975931442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b256b1699138d63061363a0e1e9e8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfb72bd3cc986caad1406436aae09a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547d1e0696db3be5df3d164b8189790445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c2da065c8d46bd73d18777aa977f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037688ab2194439e03dbda78ee061bb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af806d7135f4253b58ed6c0a6516a54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84006d7d72fbc55c7c67a57b8e835a1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d192530ffde50fde3f7cdfe5256f55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606dcfbf988b770f2cfcd529c13f3b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6a268a17249df4cfe620d3113fcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c710e1a49190b94584f3a16b68615453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c3b0a7102d16bd6419ea8fadef23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9fd10001cb870e5c1a2ac8c02dde1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d30e377d8bd5d5a9d325735366df8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f3a5331dc784f6859eb758f71ee92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37132d810073cc0bc43e89ec27f4ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bc741effb6478b105faadfc481f88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852b304af1d902ecdc52d081398c5a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219de23c24df5f24af03a2320d533d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1b7a2dcce61349ddfe3e027f25f5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b2b551c21c348a233498ddf58b1e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2146b9d1e4204cf4468fe5a85d36745464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c874e95e299debb71aece4580a0619465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de434ba2fa62a0c2198d36d25f49deb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ecb15aab7ee4147a3ec5a575c04e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47352b787d1acc5c8a9f6f2804575e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54251778a020eb0bbeedb9071c3ff6d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb1155e5c46f5a43b072060c72ae39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d78af35949d3b9e5e6fbbcf91b33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058261539a42f261844d16404914991472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0531439ef5b7f4f411b24e33891df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52edc8075c8631426c269b62b256a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400a5cafcbde0f48fa191883642f767475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386a27f3dc3d46f8239fcc091841eba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c80b848ce53ef9c710ef1a5a396bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8f2bd18cb3881d92257975072d0f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115d25a1a73ec18c10dabbd679d4ff0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d943b1e2a6b05ca3767ff2801c91cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a40344ee90d7080c4232d2205d66a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7083b5264ed2db79aa1913a0767698d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8c9bb5659cbe327783cc06f0e2acf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf62979f822c53d7c298ad47fb56726484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769354c254b8076d55302db1be707580485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d499381026ad255c6996223e02579486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709decfdaaf1662cd33e5a18ae96701487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15eced6ef49fcceb4dc3a80cd78d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6601e2f863cef2c6ee73a390636d5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb953a6fa77eefe777a9c32a30b4554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae76d15047e068d73484274ab644df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17b4e5cf80f7ca92a724eb0eec2c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187bb5f0fc7b46dd6959de7126cfc78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635693963bf36f652c2dc6a69f489f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de99105df4d3f8d8ca7a89ee78d667495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce371337a6dead672acdbba5f4ffbb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d80cfbc93d72ece019ff3a6efb4e69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644282e649a72e4da72e8fd70374cda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b50251ec4be446c409cc0266261dbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dff0d886b1e9c96babf0c4747f1857500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17768848bd80d6660109749ebbd6b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47bbc885e21b0725b7502c59bc9a7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bec08ab0b5324dffba96fd5c540ddb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e405fddd2038f9353f931eb13c126504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f73e52df74e42f207bdad5d21cf76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacaac79d32c3a35debc27915624aff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d5a272cd6118febcdd283e54c846a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161652a313701c92b06858d63051c92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a394388bfd77047f7298c17d029685509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b2f5120fdce3a4ab97032d2a60567510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fd4b5bc447803a319ce57bac2d861511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd19369f6b02f8c946f1fb7657bd5ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc07af2316c163a7affdc285b9cf01d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe82f9750cf357476b36c610055b903514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774796dda7bb47f9dfa40019ed6d8e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd795643393d79703122511a8533683516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd2cf256476f2379618fca0ab793cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bf3a73c6895e4843439ca0b7803da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d9dfbd94ee9e5a7a14f35aee879d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93068242127b70193fb95ea09872be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b428814b43f015eecc4d45167eb7f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95d4e8da6d3e339533a111638b8cbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce120161e9ad1873a0816052b31ead523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f999a1cf1753816dd4259d56fa7f17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b44c74c2d99ecc4cfda8028a80c99b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f319685c7712b3fa0f0824e551ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063ec5c6bc442445f4501dc6dd50fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf67d1757dca0e4fad700dd248cb79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2cc3369eb0e72885130385b67dbf4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0f9eae40110c5f9aab6acc3182352530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63150d205a4b3efc5ffd741c79e72c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e618f7e7d41096285bd1e681a823b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40420c8c85695b167357e2f9b91f2ab1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac41df027a2c33798667fe2ccb0caa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383291db6283d1fc745c1bf1129defa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230a670e2970c026ae86934dbe4b24b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ef7c5e875956d526164aea902dc22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541f68b10c1434d6d373c4bcf29bc73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e0e4acfafce4edbdff7d213b00c51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c2ba157243af55818af9ae98c8b98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719dfa7fc6c90736aa6ade8f1d4a8ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba7cb836b547da9865cb02f3471463542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdd56e2682cc4d61f24838fce7de19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b037a0e204e6a3a347608c27deba803544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185967a3976d5f9c32e7078fc721d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ba4bc98240b856873da1768511f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e4f37b0c8e70071812e7496c70d1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05626387ab9de80938d2bc7c3fc0451548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c1071c84731fc5fe9a1c327e80a0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fc3f2c3dcbb8b69442faf38fd5f36550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4049354895e44b44895f5f6058d46f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc95765836ec9e1211634f59fa5a84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe83bcf4fa79b69f09a76b1cc2d1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366aba0c8ef3f6721a385f0a3321e5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee1ddc92aafeb3ebf179020ce87bd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa8c32521964e4352ce55a3ea6a77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d472e2aacebb0ff29709ad46f5d1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe67dfc9feeba630d8c735b30e3db9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aa5d4ca9dbed9bd3ab22d3b821615559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdebf38346138189ef550e741720d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d5c631a80bf26078fd06a4c3cc05b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbf07e1dd482f73d4fc16a755cc3d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6cbd1ef680dc08e73f4497f1f15a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aef971a173de77be49c2d7ebfbc326564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bcb1ed6f0ff66dd947979279bad52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54335c2dd3eeffefd4a16b053beb6615566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c19be17c53f8a0ff346003ddd11c76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a212257bf964aee781f3529be8cfb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d14cda31497311d378c400c5110f61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc1ffd10148f000c6647cf00a2e251570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304bfc15f6884d04e3c1450bf39a4c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66878af0df7381c61bf45ea27ebfbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe8a7ccbf368d5b22d6f305bbbd975573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75646e4b37110460d9daa65f7de7402b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf1432b62997027391e5bd452f0c41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a6da09f25608767665078eaf32ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0f57b1ba0d2dcdd876ea720f1e835577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79665d6ab2ea2a38b8e72e8f397b428a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88239cb1f7c0e62961eebc506a52fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072cbb16724c231ad5fab454387aae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f6f62ec3355ba6e612079527a4fdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a9b3bc95b30710ab26bb6c8f54deb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99e9eca81852b572522ce19e13402f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab1538df694c639cc0addb3a0da62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968240db6ea4d79133600401a83823c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f25f26336936e938f2b3423d362cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99a93757e0f6d45846c229dfc3218d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05123180815e55cf20ee230624e46d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce7202cb7b597eb0031425c0350d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc01546058a0801c9e3fc0c83b663590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd846229973bf2277697cca3af572f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22126adac5b0135327657a9029ac7ef3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b111b59da9bc8578791508d935d3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041250e7b08d8ded29f055fa5756597594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbddc0f69421df5ebce04cfa4d3db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04200ec2b1ca44227bb78972f661a92c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2cf4ef0ca58df32311cb3d2911d42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e6ec3f9ec370fc77ec24bd94e09fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d2571c3aa8433dc4d9b067fd190ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e62170bbbcdc5c44f3e9ba8e71aa3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f30a040223e34b50223addc6c6eee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436da6cdd95a7e03032d3ffe2cea49602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2ae7984b5bdc340e9acc8e7cfca24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552f32b97b6b98468693066f75f6cd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1653132e2b7d35390685f605a867f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b8ec0f6bc1e84c2eb163a9881321606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d995600c6de21724ab130b7131b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38947629a7a04fd4b44ece7b8a72f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4199671240424149b19b2c9ba7493609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ef48192f53ca6d396c8e620ae3d44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a117bb8a69d17e5b46fe70474575611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4a840413125e24907080e98eac917612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e767502d647d94376c9128a6f0ea2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cac77b974868d626dde442ddaa6ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde62faa85cb00d9bf0eeda5493c72ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6502dde26f7ca2cb4f0752af6d006616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a921096ab5226ee9968bfb3a15c09fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a766bdd0fef08403c521c3b5a10a38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eadfac1acd385f04f19c7c6bd984a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa5ec7dc42a1e58b3003cba29a8a61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2602c8f4ad4d71c716d6f9f646777621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494ab277759ea9a5a26aada70083262622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0964c280f5be16775401404ec4fd52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8752e0b74864a14a25af6cd3b09cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110a2382180853d3ea43c600d6a9d7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5209828406536581dc7a39a9b950f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c42732dc4f6855f1e04293c08a49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1f644ac25128027beafec78ae0f1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee58d40570e8ba7bde25f0af0996ceb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cdb123c1158e7a0688829ba826694630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307a2ccde5d426f71cb94e1154d1493631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be743f438005ab9c4643c302a83b045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170332259161d27ab2c4839301e63be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c38a4169af7668735004ef02f6dbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8900c95c079d6cb72725021854f81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324f7879978472bc22b8d60cdf9582b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c8f13a1c6583ba4e8f066865912c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ebd43ce348642f76ac0f8e644099b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c1098ddaea8c5b6bba8302f5d5b33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd7a34d9c0680f5069a1c7bd6e3644640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ff8ed67f7a4d8968d54eb5390eb2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ada78984dd723c41c09c4827786c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3aafd5aa55a22715b6645969323ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd804e65b40b18d4ad6dd0aef35a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ce95c97a4b74b1804524b0b6d58d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5970b7f3dfc086419e608071a1a1f63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672667d94caf42079a4fa37dcf7878cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b0f259e1161323a523dfb1bcda641648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781169b46a579b5b982977c3e33ab0c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a428bb39973cc938f378dbfaab19323650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0f60f4bfbe3453d9ca87d95fd9a92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e29bc1103e3714e682d473ed26110652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf6a421903e465aff576e799d49ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4eb1a2249c3964927d04ea0216033654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f06bf6cf20947a16b9c52f2e032bba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c38b2f1924daa1a8ce2a0b7159c487656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8faad2d2f5e0df16a1b84bd3dd27c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895f53cf1b1bdc38b4c69074f3630d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14950f6628a7fc5e0a8f1f9d7c5a321659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5824aad17866225599c9418e75ed396660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced041aec0a75d184bfa5d64dacba5e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9040983395a246ea0e4d5c2b102b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b48a1016599bd7eaecea7f55d8e99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3819bbdda03be64e41b2171ebee1f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53660883d5fe3700a9647b8b10706234665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99fc20a4ef13fbb8d048c30e4b0bfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25710049b788c5838523f28de606d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e2eb1db4e9afb0bf116055196d6fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b83790ee16837405f5f76d4e28b066669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70149ba31474a5b5a72bca1b48b21f3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90d6f029e52782a65d20955a09a61f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa5ca57df63d006568a9dad5d1228f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120654631a9dd8b28b1238692006ce63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8315e7a9ca3479d1d37cffc4e43b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd6da5712c731a92e0fa83163a4fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5137c6b843173bfab3d401b56a2d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e40b0a52fdf9a267c93ca1519d8ff7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69241423d488808644c6d69401776d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986756ba129ff3a138a63ec6a6424715679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5e0a687a4914dd89065473502dd5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832e2f83c9106e9c672f26540657f2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7d71659db20357fda426799b82f53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4ce323272ede44e50abdca017217f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f90ea5987a09755f8868b5a4db49c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3782eacfb044163cf0d2a3e816c2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427bc1234f83c630ee824146a7c1f5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968703085e913594094fc18007f7e54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b802131761685eeaa47f9fef0616b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744463e9b95958df233dde6d7f3a565689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bfb0bde1a02fd398b7b0d2170caca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac497c748d4307127e9c3d8f9be0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd90fc4c364f557f798ec165bbcad1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b10450d7d190bb44439b8d8255030693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c144f0f070b8bc4568cf392d3c7fbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec92752774590c5cc68d0e341a68a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d3481aa08afbaa6217bc20362a1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1b8ce70cd2a3a81655acf5306a180697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4981ff506f8fb0de819a3fb954de7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261542c3ac4caf40a6316d72393cab33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2575833dd0f81b1195bfbb64205b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8b753191e5d7b291d79faa7f2a343701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc600dc4eed1ad8f12da821cc3acb84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372f1ba49752594d5bcda7f60857782703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98a236eb5f488a9779853728c88c87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c3cd70a750ef1cc52853c8e58d96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e93087a5fe9138f929bebd1245c38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990a9310f18ba76ece002ffdf6bd72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e230070a1699f72ad015d8607bd26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18616b9af4923d07dfd604ce96c5df5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c637a8db4b5e34a4251e60291789b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d779133676556f0dd3d26648486b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312de16fe887875ae3b9d7398036eb42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273b7d654bb5aacd2e784691a2d16ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d646e0a97a6b8d9887680a7e4572264714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d99776f478139ae5ce0565bb25b97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec4e88a903263860e3b0f775b5ddc9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26566b0b702db41be187779e7cd43e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d622041024630a8c31dd610b3fd4af5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f959ee609cd616bbd56fe8f926e093719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d4baa2c6848338db3052a551b206720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83cc8a8a3f1d2e28543ffa1d4fdcf0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3e771d108646b6b8eba8a4ee159f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef9069594ef8b3e61e15d86d21531723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce5d0449a86394ccdd967a1e48516e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7712b17496e410a6b0e6b8d37289446725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312edb7c89c1e0b5a3630c337c8b54f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457edb7054f471f90bf25c78cf818331727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fcfd523af51701e0b849410ae43af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835822fe0e36896593ff2cc10cc901729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e78a08a0626c05e0410df6b9af4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a996fe8860e89b28377a10284093f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f559fc22ec5fd21636ad76bf4e52c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc77f959c498e29e2fa63c53f9d34a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f04ebc78d912343f2491158871f8a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7cce6a3bf251f3f8809d61f5be2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b59342e4d78d69ccb9931913ccf4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cb48972cf51d2a17528c968d8e1d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6864a37fdfb44b65e2684fa7e9cccc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7a44594e29645b189b595e0fd9faf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1247b955b35fcedb477150fc1e868d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63340c2da7be006839a4034c2cbf940741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3467d9c7ed590f9f9f4b430744cdf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50eaa5a513cf7332852eaecfa90113743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dba22d4f3d69a6c16af9157a0bd6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624a40c7233593633dc86b9ccef9547745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed31cb5a5e34a350ffdcb2bee13adcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0f2fd2869aac8f8aabaeaa5bc9ca9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc65f3f66c2d9339c64845b33ae7684748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f658f94b0fa9bd5f65c9282d6c6db5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cbd2f92d6e9a0b2a5ee36b20c9a6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39927e2af82327890c2d0bc5dfb17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eef22762c82b77a3135f2e4ffab59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fb8b2b15a1e0677303d1084ab3f85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a828819114546cda58e5da63b91bf5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f30e32787fda8ff36b947feb60b90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba3c74fe10e4780c30ecf89b72272756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b96cacc4a8efa04ab8097ff484f85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ce44c14d3803cd8a8d5dc10255d62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17c4367dad179d792974b96506a645759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d608f62b6d4dc8a997d6689c4c391e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455a34278d05c66c600b268132734072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae2643cf2b3a53f0ec0f4505b7a363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569244da4fcdafc64ea29ec64dafb7134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad100df77b07f1f5560ccb3decd4645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a2303e236165febdcfd7eb3321f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc530f3fe70bf42d5d20fd392a68b55c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0437d3816bd2497a85bfa773a3a61b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438974d62d0a7dd3678945e341e7909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f76c85cd21867ee2dd015d55597d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6470fed17503caee06d1f2cc51b4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc4d1e306bc81b4bc8f243ab935e3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccb37b422c3d236b4bc465568bdd4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99e048205705b45c6eeda2ac25f6c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a5a2d365df9201e6442bdbde0a60715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a15a12104cb1c9177fe93460719e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5028060606d7db3d61edd32c177d6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f8fed7b2708ea47bde149046d50a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be32c48a0b67580ca96f015ce61179119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94148631dbb0ad5bac949f837381fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e405b2d9dae9a1b3b18c82f404a2b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7e1d542f49c0a8dfd75e9736161122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522d00ec9c90567f35b00cb4d38931123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5813c84e2912ec151e2bb06277d46324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc607a741a66b72b0b50a3bf1ca1b09725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c43b88e73c866f6deffdc7dd96f6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a7cf7a026039e7be901f1340f76327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad6e7e9e4c3e8aa85af41e7fc1b75128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac17360efb24ea631da66c03cad0e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccbe1ac50604efaa15f9e660e31b6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0e4ab4f6b6162e7b86e9ed70ad4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15fab4619419ae99dbf5d0a2d936c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe0f12a0dbec7fe132b4fd05ac6c5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d785bf49fc885ba0884e5497c187a8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88f0af4dc00d404092660c553513335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aebc8b7d588f44987344f9aa0368d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad723ba9c8f8d4e66d7afeabccfce537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e709cf0a920cd9b658a34bd0f24ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803581ed25ac6a22a78c656baf77ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22782e86e642f1cca0a67ea7d0d3b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d175dfca8d6198ae8ce0fab1214b72841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e95d5c1a7217f7a174f967e755fc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67155e42163533aef378931bdd50d5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b73c1190f0ef50ba83b48e84e865bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6f28110d4ab18ae619faeb2ed45f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660598d4ca1f371e792183dc586f88b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d5adf360a53947edf631138943b2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1c1f423ac451f61c130a949b8877548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03aa06be295e470cfa797ac48d060c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd3dd6abdd163c0864fa307a370a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b1d875ac438c1a0acffac697fc24151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e52146084cacc64e23be626aa60c7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2906c41655bee0a14dd0527fda2fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109bf8d42ea160f7edaf5ababd172ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ca9ebc3caa30e3eac2e9a0c50127355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0571bd557f905adc2837683122d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197d76560cf017d7884bc1f398ecdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19345c0a864ef62d201efdf3e035880c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e1210f60d9b561e147b06f5fc215759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d09af3eb12ac1dc6bb7d861e04ebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ff9b9700bc9707110f3fc16bd523b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a756aa74b6d2b3f709af4122890555062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25bd39d6bfb739b696480f20cfdfe663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5b790fdb2615a7fa4423a9c9789b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeac9d9d48911a2e8df7e748919b4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ab36fe5a5e2fd8dcea95b3e5cb2de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc144c0a59d0715f9c1ada1136343a2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355dad3fbc65ff622884b36ef99f5b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b79202262274d231df3e47f2e0e51169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4ecb117ac64b2f5aacaca8d6aff970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd38365976f6f6c4ee7626d104140fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6363d639e5a427e2f67d0bd29ae572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe2d19cf11212fa020a5ca1fa3f6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d434fd97bfb0173d5acf4cf865ff1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521a901d301da70aedd6932432dd2bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdfc34847d662f15d493d5cef715a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d396118590f4c876352a34aa8e085877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2269e7b29e2dbd7d4c8ab6107515e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230af5ae2e2944cbeb81cd28e88bd3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e4ba66345b20d366eebda840ee26e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1e1b92ec4b88dec5985994c1b99a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccab740c94b20eaa23226bb99b8ac982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bc9ce5b231c7cb6a72f66929bfb0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d88598687542268908a0ea9b85764084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd7ab42024cb41c33ba8014cd6f8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d7bee56e712fddb5e9a46b7d931e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba398a3d571689faead10004aa00e45987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250a5eaa2f15cede95f147c6203577988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37a9e606d74b6b6594391ba5846cdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c164067bca95e1db667775cc3fd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85c7355e4325a63fb0c9e8b1fbcdf091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777cbf2169cd578a01043e856d768192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84850d83f7333b389341737a0610f2d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9c3851c5e5693e9f8d73302a69cbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503014ce8897cfc7a77eea9962d498c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8003bee993852c0c022862017a4d04796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5102f3b6549b75d48134b0f71c3f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938b68070ead6b371d946a9f3ec90ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55077504d15d8e01d3cf7a3f5f19b8d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c74dba5e23dad1df401d7bdc8a1203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53669b19a313af37ecf793a29283ec83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d112c9b2c26ee81e5b4619bf5d5792102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725501696c9f0831daa83127c102c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77463187742806bb985e463ba3cf01f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac755051f5f7da1fd3b8d08254d91b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1168d4861fb778c78f9122f023458b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ccbeac36f67a9db1c9bdca720ffe6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cc8f4bc53453b09016070fba0cc19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d299cc3d6db3ef19e65aaa12ce96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb4776ad550feb3df4cee981f51442110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebdba6918bc70110ea1ce5fd548075111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7ed209569e8416f0a3addf87f2d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364bb7534dfaac15570fa15aa996255113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965927f6fad040aef3be2d6d1b2f21a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad58d72fb9ab3e4c1f912260bb00418115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3258a9e50939f79d22b7ca6744878e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57e5adce4332cf35653bfdede61c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3f1d3d79d08b6b5806d85ba9dd475118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08034afbf06600c29c3ae5dc7f70ff85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ba468a80172c7a09cc06c9f2a9569120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6afbf54c127c305ff5b9b6bd89f6d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc095142f4e4f9eb9b6474ba17c07d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ca40b8fd19200e574e1161700dc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf394594f1008a01648f979c2d6485124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021a620bf07d2d9b3c733a747c4476125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7d4902385fb750321a5bfa8031047126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2270daebae8529b4778c0fc4b0f9e61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c3b85e5c8fa91ec92f69f5abedf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79678bac22b7e50001a14488c691f1d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36335b7a23642da808cae68361f0856130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bea6839ea24151b25ae1be9c7874f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93375e6a7c016c94e456844ec63de23d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532c33143eecfd8071876703c7f56e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989430ffdfb1c99e41726636a0e59e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcad064c6dd84a2419aca9543af236a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cb22d5145a287f0cf6ef441cf42a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88366d58ade7f27209c4869787f07c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db17e0a01aef28ae9e2add900153055138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d5ba0d48f413ee81a67e6f25cd3f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37394d06eb9a33747ef6cc24cdaac2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee712c86eda762bd3de1561f0e09da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9499478b043fa796cb03e94e0cd7b92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe458fe8e53f012cbbe48652e6c9e57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e6ec709a9223dc3ae9a27cc650ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e33baa4094bf14f6f34574c4cd008145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64232fb7fb7fa015dd59a6680c57ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d39243dc9fb28da3c860d20ed6353147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41cf3c5bdbd4f03c882a04500bd9d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a699fc85d1f1e1972daac20c169397149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d0bcc62fbdc918f034d0eef96fb25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe56d3b44ffe1f724a6b3360f889e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88b47f4ce791b07ca7daaa9a6f6841152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ecff8696d1d7fc93a3e218e8d7a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da823632b7b4e80673221d518a984ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75485cb6eeb08162cc566f3c76e558b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684366e9482a75af4f170a6921648791156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecda1644e408faa27b7f82b4fe2e5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3ac58e9f84a6bb1b418bbed09fcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30ecf28b402c1b982484aefeb6d89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcc216908e2444ccbdce38f2f5fc8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de7055d5296df994407496f7f4bdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a779f8d1451949432ae4867163839162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617661bf9fb3fd04dc782c28562f475163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc6912fe2e1e4a5b0627022592f10c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a774247580ceaa42217bdacc267e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12043aee569d4f86fa25478ea4f73d10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94194a518c92e083d06671292bb953167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14f88ecd1575aff41dd89dfdbc8558168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197098d6a9bfff02fd0c679b9109e014169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e082e33411f187ecaeb92e03b5607170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0683a968737909d50ebb5c5be84572171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3a20614dcb549bef5a15b0a6662ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506835f1cba4f53d36b0e90dded9ddde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499a7fa29b081765d709a1d9cd76080174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a4963674a8b65f9d6a4b9f9c5417d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73349b8da132246eb92069428e8c9d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc178e18f29aa497945ebda54533e39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c942deb9149e9e8fac0babb03f23c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2545e553adab3e08c6ec9278a010e17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c11b45bd3a2af7d9b6d53d4c530d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b78bb75ad9e0430f3727e35dcddd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c80d0fc921395513e714139cf4c50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a67ef2ac75d2f212034ce7835f4ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29ca4a80c4e38a0ae0e016cd266e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00070dd5e6313aae2138a30ff8dfcbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba90e1c99120791c28640b6c9822be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec11135f7658b3b1a43891aaebfa5e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177075e606c3cd4c0a65acc6e465fdbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1a965b613a9fbbe6f84f45b7e3338189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b2cd5334524832d56bd2652008e57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108beafac885a36e36085aed9870320191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdd3fa87963611d6cb5df613afacfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1705fb2da80a0171159825a08a7299193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4db79ea29ae89681f3c2ae227d46f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38268c6dc2cfaaf74f6b9de993b3384195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48527a95c6b01f8ce3e073557c3ca10a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7511377e8b21bb6cbb9c15116ac235197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3010b50a06b53e99cf24e0cd419fc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcfd27c9f268ffeca2ce1b726cee62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520603aabb55918957a57400333b8b7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068da5916e8b16c8d8f9b5188f06d15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb113f83a4baf6ad46e13325da9b6e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ac95109b91f1ffde73e2608767810203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510345d6992cdd92588b5beea7cc538204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081699c2b2e29f19d466e52c18ce377205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9db99e236925dc191d497248ebafae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912df8aeb1a8fea067255b58e8694d86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b2538f5c0f4c8ab00e735a2d3978208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cd4bd6be0d71d4fb22026a1eb6085209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3078b9e7d06f8f1edeea6b931c349fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fedde2becda4f61f6793a1a34be7a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b45f2acec268ba9d3db605144eb33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709c22d0d43d355a267901cea939f32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa45f9f08d6e77b9d8da9d0ec0e376214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00508321470ba75355291e8b4a17f80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939df12cecd95eb72baf00f9f3c45884216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591ee17ffd25f1b5e8013250c4af935217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa3b3e0de366289e40189bf3f1aba5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c3d06aee262e4e6ae5c67c7d79bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424066157fc9bc0ca7117dde9cd29f59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693dce283f200f65ca9ac01ede583fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca12a5bc75a60f18e1d022d4db2176222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392c16fc44d26a7a53b2e8bc54a51b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0d167a04c06e402571c3fc309735224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa0ef49560fb59a2c1ac9d8ec8aa88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2ee72f68253acd73f9254117fdf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0a230128dc1510b50948817ab469b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ba528c69af7d6e362c06677d1aea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e02c2e1e8877d842e70387e40ae15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1067e841a791db731ae710276f2964230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736c58010542c13e1cd56ba804b2fc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfbee90b4de69478782a9b2c6025f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416ad551735ff9f24e5ad2a47ba094b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8eaaea40f4aa687e0b8f64e9d52d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049e11a343e1982eb8fdef8b15b122c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a7d3ddb0ecb66404e3a8ebcd61f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240372d5b52a83d3a83efeafe6593858237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31583afe300e62b74fc57fd2204a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21ed8ffd3fabb0efc3eba5b46a0b58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31b0e2c26ea4d396cf466919ea7c2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cc9e78d5d9ce213dd7415c066baaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd5467402a743adaaab39110fe02d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced47703ecc1070be66b53dfab2dc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f8ee783001f919220b214e2425fe1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7331260d6b5f3fa9ed184ee5627b697245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba977da19c7400aa742888b3a5b4d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d3023fc65fba54151de8b503fc2d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994f0d120f79fb7cea74d38a85932f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535f75976329552bf0ca45d4d42fad3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29610333c6314bee7a048d258f225cb9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eb91cc27048977ecbc6a406e3f94f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a08729a61d794fb88c55dea30412252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f813b63e981b76b940d85394a04b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2156a32a0b5c29e006b3fdcbd4e44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194266c1a9901a2db6f85df84b040f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c08190b3273c9a380317858905b1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cec03059938b01cce5f598cbcfeca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc708232cd9a05ef39d852e000b89b63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6f844a1d54c94479c6eb18edb9f79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abc72ecfa2c425569acb14b784e4db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae78cdc7bdd5a9853b29c3aafe8f32c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80de7345a8dd3cea66881afcf67825f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4630a6e9188f3cf0c8671cf96b6966a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351798c3674e1a71f6f09d5e557b4c10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdee94d797b9ad54b056adc8d89a90f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b09eda9b2c7aab1227c1ace422007d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea47b4728337c7dc53f36bc0fbacce9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444e5a1fb01eb3b2059b699a459a796268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d660bbc083854c21b1a749f37f12ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6364e9589a5420b08e21b5601e71d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c88db16f175b0cef7260bf804cf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b71a79ca4cd97254be4c9b892a89bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820144f63e7547b3de5c7e6f34d19d5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376375000790942f9ac3272ddb0fbaf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457637dab8360bde6ee4c5fd5f239725275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccadd72e45eca7649e45e3fdb99aac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f54d453a5d9703ca7248bcc297ff5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc4f7c1807158a76ddaaad250883f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92781db5eb4866ade463881cf496c99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae6f7e8ea525cafd22e2ae008d1a90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91b0802d7a2edaf9923b8270842629281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155aabe338bc4499538dc1d5388e501282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06949ea11d525cb5996028edf2b852283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b6811fb446a6231ae8e94fedef832284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f7ea77d3592608752fa6250a0dafd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf8685befeac14e29129bf63953f53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed1dd5c39af7d1c9222861a7e34110287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38854f69234501d2d03686ebdc6e93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d111021ee542892edd42892e1c4eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ebd3e36bd14273ceb68a4b064987b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ceb783ab6b80800ede70063d4b56f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245dd6ed3be86452d4906889a257ca1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2d1ef629415213dc995dc2ef7c4f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d6e0f75fe591fdb1cc2b6f6a7f4e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc43aed594e1fcbfea8cdd7e88fe74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423c6fbe4fbcdb71db74d3a076ee197296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4ae752bdec5d440718a6d973d01fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e58be477e7c75f31fb30bc89aed02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315893dcdb5f97f0dfd35739d56388ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca923213b187a3fb01058730b45c83a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc63ede9e5393e7af536d833b97da7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d6e4373f1dc8a4e0460262f6060ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fcc2be8db5535825914fe3f625abc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186e3be8ffa90a80b2874ade4eae0fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e78ecbbe4a71c0348e21dcb6171cae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60565116a023f1a266adaa02d38d4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1730b9b165c4915b09b6bb459c92855307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0e0956ef5b2802d6cdec386e80b90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b5d0233d73023587f35c52e661f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed70ada78cc7a974d57e67e7b6229c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aa7bf6820208984a5dedde825d8eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ae052b32a0419856075d5eeb28ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa870d6ffdf43254b33cb91f81b2ea5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627644767da1603e05a67a2ab4eb04c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23cf722822c5f9e100f1c1847fea6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d279b71218f8e5df093df22d75de88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e872b3ba9ee1191c56a904dfe504317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925a1f71b9de7b2981a41f03995c4bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90409f0c5f3eee18a2140fc08b4da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734220ba4c6667718ca9b030738b9840320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97093348e89e673a11c3557ea2253f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119289863e6fe0c8e58a4e52acdf15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfb5a9c946d612e7eddd8db76d4bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77878a5e0caba325672db711bb8490e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1397ad9d09f6fbb8473f62089000ebd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f31bbfaa74529e080cfced9cb42ba8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e77628b20d559813fd46ce4260b3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76b3ae1ba464e2c245b980e75735f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afad6a0d515ed615dd839f6ecba9af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebeaa081291e776d33e54942d84c09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72329f7b0339978a01ea952ed7d96ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e017c76e6851a93473b6dd79656238332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2b41ac8d9c1cabe7facb80ddfa2af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982506667c0498d0db9ea028c7b0bec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca2b8caff69d7a5794e3089b45b7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0a39038a53eb72c7b84be7abd320e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cb6089d3684874e93017fcab41eaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e51cf4c6cd613cbd830546bec90fc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8079a120b7beaef4ee5c5e0929098339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452f5992e66814aa2db208f4ba5b32f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c0ea8fda0faaf8b685e813d67a89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bfd2a52ca983448f8f6e37e853843342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb66ef48e9f26713c731bfce9e7120343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b7541ca5759b85f4e320e27dde66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29c5974a6605475113f37ae2577a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b109d37f0018e6fe16c1d978aac0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c5634e0fa979a87aea73371a326ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b963c766a6201a15a4e12412f098224348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dea66d75468172a9acfbb12757dd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ef3d65cdf2b5321e7a15a5bc346d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990e90b44c74af9fae4efdb3cfc3dec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e211c66130228252260439df147b3c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d1d73241bf8c58577c561cee1ea9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a19fb12bc2234d86d4cba2ac438b58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b9b041330ef84da447d8c2a407962355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfddf92b32ae225a606484785b54b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce43def735d9884c6380b8a524b6388357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efdd53f925e5af9e082d86b94e7e59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24619ada279264fdf18e42f8b7ce54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907692fd8ecb41e44d3e4cf892392ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186db88ce93e2af3a0df309ed401eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55879402b9bf9f1ef60ab1fd94f0b098362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edddde702d6a88d373b20c97b55917e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d02bc29e9dddfa5df3f0d3f82097af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2399dcde42562d983859ff485f2a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0aebac77994d8278ba984acc29a54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935211e395b25f5d8b12941c580ad1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d477d42b148dd827eddd443d4bd83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee334a369034c8a16a0c3a7d965a64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fa6752c9387f574257e419af9c42f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870ea07e48930282d78006a3c9a6343371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7a5d5ba3e7c7341b1912569d8f417372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1172e4d8ec0ea68b72d671d8b4dc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338aea2f86684b590672cc8cca9b66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c902e09a2c20a1440cf91302d6d4d2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e149cd256978cef693813b23596a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b229c4b4ae74b9dc79b2014e78c950c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcb88acc6c46de5fd35692aaee0603378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5771c17ca02369334241c5f7c789f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc13f72f0dfd45ff8c7b6e11e585f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf82f355c85371ace58bb0aeb9b5d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d79369a9beb81df0d7a0f0c0eca18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aebd423829c77849fe12e9b0ef318383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5a64c7483afe23d5cd2e493c82ecf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606df5a682d5562f2abbbc03f174ef3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b543d6bca173ef10b5716f2009f50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a8a446cd33fc32a8f4147e66d6d5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa422842ff18ac3ea9fd81c28fce1088388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc5be542b44c435285bf945de627dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70597835b147bb8d5d7174c345d22e50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85ef88a0529712f1101b0165bb5b52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380af2410e9f1374359b4219ae51aa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8f67756a8558fac49e63ddc6bd74d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449d898bb215e01595d7c550d3a010394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273eb0b89d91cc7ee3a8120d8f37a55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f1c527f4709e7c5214dce0a7821c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba281ee9f7c2a13966e3bde722dc98e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eeda0e6c1fd5fe46cbe4412ed8c53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ba31cf7705f9e6f3f366efab86473399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b225d5eb3c05bfebfd5e13748ee3ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db04176cdc39c901a891c5932a32af3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23589399173662eef53b3342a7770426402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b024248b4c2e5941e00cd79e7a02d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378be8c529dbac6452a0fb65f4c9a57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1975bfbf897184fd81aa9b47689ad6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fce1eff0dec3c8d7f4e6726591fdd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd3f813b1828ffff29bb7873c02696407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef903b62cc7927148fe7b38a46ca3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988c7a19c3fb793b519b74fdf56dd28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06b9db8d83b24ecbcd45674ee0f57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f2dc8d66f1687b3f68dbd40b59b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd042e45fa056e30894e5b6dbf477f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f53440e4153813920ea3c95af7f851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f40b50fda1a80127e664ba136925414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d028d92013d31c1b1c300b06c861379415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a06f74c627fad5c95f407b0f6cc8e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c934b79e4c1dd29c03fcbdce966ca8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015515f912cea5ef288c2eed2ed1d403418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f312da91e16789a11345895f922ee3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cedc7bef6e949c830a113da6010bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dac7a46d60854c61648d9627d070a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48151d11b2936b82e1adf69f5346f9b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48669981b1365293042ca35629a09914423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c313da5dd47e9e030fc1b87fe4992a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef7f5a96121086e37e1b36405e4d9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047f03ce8b7bb6c50b1a7b59bde541a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d83ca0f980d54296e564a2f85a99b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e6377c4a6168857742bc2dfef3ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d375710ca8188f838f3954f860a500429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723483e26fa7c5013523bf30e05e628f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f783cceeaba1ac99ceaff5f5fce56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d9b30ed8664da8f09bdf2638f76c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd24cc1bf3b910ed060d9c80ba88a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54213d061ffae999fcf70fcdb24a39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073c1e2d44c813cef7b4fca568bff56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951003f2950bab2a5e88330efe27d7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51a346c0fbe81404a78193ed0ff168437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a3c4df07f4317248cf50b479ceb5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561daa1409f4d39b259d86954b94603439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51ae5be5ca0a7fe523ba664901cf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2679c52bf1377e9d2b42681cb6ac3d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5bbaaaeb72a22734115b366c9f07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2d2ba171d7045a70014a295eb3678443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679c099d8d6918171071172fb960ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079cecebd3facdf61f89e685585aee8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e514b534c18867bfc251f4cc5f709446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee2243c4871b2438bd07ef7b26aef7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5bfce6681ce3d2450349f18eef886448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5966be7f162a60dfebb8e1d9b77b63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353da21006269ab2e2ce8c2b0d6147a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332fea88b6e23e931996eba154f4f8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23501ebf089e5a201a851233ce2a092452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666129c7f714db6c8db966d4bef55be9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d046f0d0cf6352d5440d6ada24255454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8feac417da221b728ff71e9524df9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacda38c436a6001c0b407a5586a8a95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8188974945f98caba6c60a4f01e69a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817557b1cdb65304711a72ffb116552458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee657d7d7a44d6fc60518116f2cadb99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5b8fbbfc5f1d1c528eea6e1639e5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218dd8c5c27e07d1c4c79990ed13409461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1deb621a3073a7d008be501ef4b751462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575b173cc34e9f445b71dfc1ff97a4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cba79b79e0ddc4545f152545cbeff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91886a4a0ee9031880ca29294eb59a47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74720fc662003714664afa1f6c043235466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c2f04c21b25965a1d23c951795768467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e7d271381e5fabf67e095eac168b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5cc1543c467f8991b15818c255407469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833921a4a792a770aeccf0856c47360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481e504df3d59a8bfae37868c1059f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc154f34ee0aafe407a1477c630784a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594930c726e0c771e897498bc2e39463473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8c0a1dda114477d026629ee216dea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bffd22ed0b8a5f00427efd9ab9cdb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd499b7c481ff9c81da5539bea817a73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66b294c0648f1bd9e0ec2fbc979b83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53622bdad429e98ecb6cc41c143ee39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914ce49dde3f07a1ee97e51cf3e793a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2580f1ef07ec9554e540ad7e48c75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2263fc720ff4217728ac983a7ea0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4c197ff8767072c2e833aeea90782482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226130c38aa0c3d00017b524679d3f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276daa71d5d4ed47b60b3ad1c6e5eba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed925f7f1c9ddfab0fc37f29bbb811e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0fc7560996823fee9495cef8ae0db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16dfc2f02d6eb7381e034cfaebdd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e9bb909037d8296f327ea79ff4297488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0aa278076340bc6012b3b9cdd5cdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eebb6e9d9eb156cb8388dba12cf869490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675829ca3c05fe9fd0987423f1bc548e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c739a0fede100e0ac4ed8c6e519199492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756197908442a8f6881386c55e02fa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9968dccb4a408adddb9a440e2bddc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33379003c59f2b3ee4454e04d58c3037495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154bdd86277b29757f6ccc7a75ef0ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6fd77da45f0e037c97a688935da62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf3d83f3603da9e7d09cb318c67be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550b29706f755f40c9f814fd9a026b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186ce9c224732398bc8c1cc014e73a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146bd0e04112eebff3f45eafbdc1431501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d7471c9cad87355d6367757a26e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd48da5b942626cf029c1084eb30a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19e7082ca97348e20d33712a310be0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea266a4035e608d375160aaaec93c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062fa64c72d2d611f5fe5cd7399d632506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40464642f3e503a341f0a6d53a6a8e3f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487883dbcd32f3133369c9db6faedce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af298b8c311e67af968af19302f252509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dc7604a425fb10f3e46f1fdfedac1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d52097e1337e68aa7532c706d488511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a34bb8ff611f61af65298d77e90fe8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa900fd8b7ef497d1041aac9425217f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705d7b725f43d8d6e01bfa9d4501219514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4101017e15e462ebcc213f6cf52753515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4a6de4112f2a52dae4c4f70747454516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcf14f3f6fcbf113454da39e757123517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dbe9aeb4300e8d567b7d07f808d7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7cfa20339c6a14b6aad80018422f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b119f4f80dddc519d9aa466e6e4c030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0e875fc21c141addeca368fb838f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a542df41861e5793f6a152a4e332e1b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389552750c5f132c754cee3da169f00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6ca5023eed10ae089ddfac49afd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24858907145658934ca3745f4c7a64ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57094dc4902ad412808f7b6a72957922526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6481fe54d1ab90d52758b96e2fe542527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc39f5a87efb3e0f66913ab2f23c293528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4b0bd960d782c16b32f504c67d05c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2548217cd8936f46bcfe27e9ab28ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8740d32ad729dbc53b89a5b5a335572531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f7b25e28fe29a475f17c31a3c282532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957429d1ca31149a166d53ccd1b19204533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdced98b5760d5db685a20300d81c36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0292904ee0e4a29470c9ae6e5f888ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa17811de37543abe5e65c125af43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855eec0ea8cafcf03fb3473f96fdb37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404d4df7623d780666eb2628220bd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8516f47ff719b79921b342fa64c4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05766a2e79d3cd1791e77f86a1ca4869540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90111068c6d99b408659914808cf1cf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67eddba7a6d1e727772d2aec4814e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0639bf3304dbdc780d3d18baf946a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625456b855a039409bff3e208210540544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb4e538e3955696717fe1967f2a216545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55627eb17bd5c50539f523b2914609546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9415148326778d17ddfc638d1dd603547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4efd1830ce55c695f2f6fb728078fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d956a1d2316f05fa4b66aaa16b5bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f39c8a56cb02e33c270bdfb93f39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a322680ba88942b02a7a25b2f295f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196bb2664ef2f9b583271906df3201a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0cd9e0c68ec1c014f0f5e7e835b58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ffe2c6a46619372f1814bb8af17bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a16028db8f00f536b2589c551d908555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d0e6cff2b549f8c55f62d72449a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0c47dd0f6ee5e990bad2e1509df7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97506bfc957d6b79a3cc2ca386f417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc9463d8c28698f7ed3944885f5587559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d913f68fdff6164c60d6acfdccac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84cf75b9099a28a425067ac842af15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fdb30b987cddb495766198f6b412f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128731bc744aaf373df8a04e3d383ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e77bd7d441469d9f45fb7e31a39cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aa79889189041ad730347dfbafb24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e544e7e6c8d2ca03ac6c9b7daca8a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cd9941dce546b1260a3aee9e619db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a15b77f67c551d481cfa28efb818568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8e709ea529ab413d774f6a6eb660569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abc19efe1cacce47d103fe5d59aa6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abd1f9bff3a591be2f5f3ebb4d4c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d96553c91116877f113d67ead5fd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd857336f80ac55e78ea1772d882b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782243e13ce661c4364ca14b4504fb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cc0ea91767880432fb55fd63944a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc28f04c9bedf9659e41008abb2bf31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1935434c23bb00fef2453acb293e080577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e178caf957290b6b6d78eef3e2a4202578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50353a9525905261aaa2aa2c302e3a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f80fba154872c0a1c55a9e0e00b7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11eae981362ad0f21ab034275daec1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3f5dee133d8b8800532c9a985e096582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b05e7af726154a2106bc66057ae9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d47fa8efff2fc244d1b327bb3a7ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff6b551414809dc41ba61f8f7f42d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4638f4bb96afbda76651c221f003c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a261f59bd3e4e2836f18ea96a5cc13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934935820d1de3e0064feea2e19b1d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5e8637bb5fd8b242f790c225da4f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089663e1862b5424d5047aacceb60762590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74dec3554f8f2213971ea011607ffc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb80a5b59c8d6824d7196954c1638f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f659aa012fe0ff2e60994072d91c225593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856e14eb8ff1ab43601b83cd19a138594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33b3e8bb24337836608491e58cb522595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da26e886eec417e12e006ea4dafb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d866fb23f484c5f9135be1fe8259cd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b3b87bbd3d06aa0d8f72dcc7d8051598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e157cd10b163166aca5905deb55040599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d985dcb0f01364702f09f058d42f9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283bbf0faff957c9925449d135aec91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad691443f8d2feafa61410adc89281d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec40f699dc36674f2f26e9842d928f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510efb40953821f8ce067631760fa4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfa98b395f5c4ff324e2d442c3c655605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938d6b1e97be9d19fab84ea34ea6c15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f2057d1a93b2399129c3f72471ff5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1fdb774d1feeeabbf983e7d344d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c826d1bb8e2765737eec3acd7b85b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0239239a59c861dcde44278f802fb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a65e8b5521219f676f7f4b489a64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b3790b90ae93b83ca8a7bb75f8d1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353ee555a8ee37d6ec47e30fc5788df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2769354ad3f4e585f1d86509c24ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac1feaf441a8c466a1bf33bf340f8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb007f4e3ee0f933b7fc39629dc128cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6ea07fee013b5248d7581ebfb5bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c1c240acda4b15bbbb72f0e8b7881618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0581859005f58d16d86fac1bb163a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a9ae6b6a151afe7b1481ba2f6ad5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3837bfd346a6825d9583d103ce0b7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e1b1830302408c0cd57bf369e2f28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a1b4725b7bda0ec746591a9a1f742623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d67bb116de7b1b0c828bd384350b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9110a53ddb86642b86cfa3399caa5ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ab70fbf63a667a2635b574c3a532626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d0f69917599f890280ca95b1793b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982fd981df3d362e6c4e4927f59288e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7a56dcd53d767c586c64c066e306629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa4f9633f0141c8d190d8e2f4cb5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06079212781b17719b119c81af467d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9226be242ca3b3f010fa2a732c5da77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfae389e0c7ad8f497b52d7bc55534633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583eeab36484e9d8dff2411459aed6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a1a0f260ac13a977bc4793cadb3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c95aa236d3f526ad39005309bfbee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9208471fb5cf478ca72f073b94f7174637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78cfaf0d4d29766598afd0da54b42c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bab06ff6178143717151bc66c396f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d275d1607c24f5acea260a91e5030e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a897e6004c53dd9425fc8a00df8d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738bbd2a6007ed181761f78d8096dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dbe8647b6db9cd750b762c6b0920e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b1da9aa1ddab643500a002b751021644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994d986677160f040adefdfc6f5012645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71957392e50964f9014a3b0df33560f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ad5b12d7c3977a20f88259f59def3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1e7ad3c135e94e70675c741c46ded648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9d86f0390b01cb3f38e742960a31b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb414ed40acd8cc9c04e67d03aebc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a67f6ea98a23af0e62f083fab26dd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4339dd039ea8e6e35cd3c206ae3d38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931fb1b0297686ff0bad31d97401bdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bdd824a2e6ad4df343cfd3b3086a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072c4e3d00c71d6f639642477482151655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f6da02b86d0d783460347f9cafd5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6da66325715e94681612694ec82d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d9aa356595c4f2fa4308bf1c824b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac7531fb11093e7d7d6af66692a4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f1b9330d59d6b6d01422662aed6ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7427759562c7d78e51eeb8959180b5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e0c413f72c1428a9b1a142a6ca074662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f2d330bb1558e07fc8da1593a564663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb0a0d0203104d612890f694b5cfd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b7864a2655efb4f981976fda4ad4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aebc2c7fd996e358fb240e99e9e230666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8b98f23efa3421b1446332021594f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8c80de176f93bbd6b5245a826bd69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f15e1342337351e8aeab39a4291ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa48f516c33ce9f632f3ebf4606d957670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b43360b097ba10bd27a67f9694f2ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e65b97677cfffb8c5b1a5d692bac6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eef148f36661c47e4b1733899181b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eae65dc147fecd8dad1f18fd745f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070450ca67b2fb015d690895b655d35675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ea435d0403c6dc493f91d6cc3b87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbf387e4795991a409917fc09c93da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1128ae4ac1e652810871b9be7ba191678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf7ae9901ebfde06e64347350ca1f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f5fd28216d3896eb4837eac7e30fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3adf0467bab66d695c31d247a5f45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca21ecbcf04af3788b57251c791edc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e92a591f2cea1b343108f771af0b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f85150d381e6fa82563cd7a1bce36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295df1950b2929e146d6026a49aa4ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152eb5c2538bb5d4c8a006dc0250bc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cdb7f4f26bc56f41dc51478241e21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd93bd3c8baa572034139b87cee5bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24895065697cc9fbf5feea0a715f64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6be691d91214feb07ae427d38259ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c42326b89c42e2d4bed8d20e1205691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a0bd83b1029edf9513f51cf2f7b89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b890579e4ea12cd5106b259bd57b34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa30c734de0e641bc02db992cc46c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8bb92232a1a9606e6f826049f0ec1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb45ddbe355d5d7024c092fd3f2c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02568a175a96c33a4a1e255fb1921d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b845aa53d34323038348505faf662698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c2018021755b1eea24febe66ac02b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27136a4aa81f98134665255066763f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146f4da994bd30af854fa3afe947949701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e634be525084d723dd165ad0afccf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad3b32649a7e7da24222cf828b2ff9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f83618fd2d42c7bcf266f2a8d69fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72d60b47c576bcc99480d6e51df41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebffdb311b87d35a5628e30bb2a8f3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca8a46f57ae702a2f7e965eb63e8ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1618a9208a5e853b88989a4f0e87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11547aeabca3d6f70a0910c24514705709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f46114f5d805dbb3afda244da0d4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c2bfb7e3d07572cf4fa5efc6ae608711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9d37b285a2f22dd1c04bac2ceb2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c814f5b3c8fa643280826a86d01a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a0873073b434e944f9bd4d3781308714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b6b3efbcdaeff9f28791b8643d7eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c33015f7ca354e7a8d25d6ea8150f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa0cac33c5cd1e0746a3acfc7dc51f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d070640af00c835d5694b9d4be50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3917b8547e38df2e50c39f3f287b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590887f72fa3452b20a709bacfe3f5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e361084120feea73e6d650ba0300d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08082416dff94e4bf2d60d64342592bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf995040a617cb03bdb944ba9f8f1fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d07cb485730c577a448e783a84a46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb0b86c12661eb26ab8665cb6911bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb0822aa4d7d97418175d1656620ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90080e3f49a0829821fef7f3606c8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d74c960a02bc31118f1a2ddc80df2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fd23f43a39ee30f6481954bedef5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae25bf8b33cfd53e3fda023c7baa5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e3fdce36ea78e5aa3390d71394bcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36176ef40397789312db66792e04a845732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151fdfab0436768f4031dbaa929de6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046769662e93194651d85ed49b471dc5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e8e63ae2aac697820d524c758f574735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac872a77115d9a742c910ce5834b6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5fbb24c43271d0d2b121b7588814d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cc55d59c95a7d1b589c43503cd6a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85896e9dfe01c3135ba6a237dae4d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f3c8863cfc412cedca47c4b187b9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c37496fbaf64dd8caf64b0151977c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fc10ac77cd5278818416cc8258bd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709b8878f34930d43e475a3224f154f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82753f0db06aa43eaf49d9b861cfcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb656881b1b5b92ce141cb806a46e668745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f02bb653d430a5437cec4e25b5c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548baa0d0fb612a3c106dd60dc3364a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219099b232271dcde1399678944a909748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20be4be85e6dfa7e9b1dd6c8d16ce3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78a934f12a9475cc8cfd57348170d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff108378435a04b25913a2b8959510751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6691c3d26c92e82b316b2ee1f82587752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8673e7e757cae4602ab2228087791753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cecabab04b51166391bb2c7cfe1c94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c74fbe4142212762f517b6927d86f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec4b49f6012af5757fa470b3ce3c00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835ad5b000c50a5b3b1f13344c4e6e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e3cc46d54fce0fff660125deb5235758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd93304cc1477c114c522d005930b2c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>