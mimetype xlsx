--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ecb6cefc3165bcb24caa3be34f9071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c40bb780202e579122174ea86e8bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f8da467f6132699166fc740717f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ebfa44e30117ca5eb9d6bac433c0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d69a8f9e444e00aa6bf606edbd97a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c4a1c929f5239fbc0fe0eeafc43826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731403b10fd3195ff6eaa3e8d8d3c557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9968180fcee0c4cf8bff7178388528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5242e617b33273f10e2889c6002abfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e52858b19fe71bafacf69d15aea7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c6708888ab1f476e827213979e06611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb5021ca1f867ace1243e6f7028aeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb5783e83f7fc5ef889b53e56003013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bcd79f858e2d95fe2c696f1e4afbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc807c91c1b87d1128b7027016fb5fc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf94e29fe8898660e10f7c1674859a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13356acc31fd6488bd3105f290a9f0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51de8f81378efcf7a9d9d04adfc0bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106617906c59baae14dc9293317eb1dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4fc52e501052d8dbc413aba46a1f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1371b255461540a23470d042d2fa6a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f2b02aefa5f73ef2bb4e62ffb26c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7ed4639f0ca44430b8b85ae9830f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e54ce401d27d3819216bde322639024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3185c9e28cbbffe0dc94a87a70bc79625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec29eb19234cd6e63f18efe0f1a0bbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee0078e86a9f2aaa4219898c51317327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52663e2e396ce773f726d602a5419d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782a9eee625bf0843f4aa6f66832eba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1f08858c85f1676bda6b31b3eb86530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17548cb10c460f5a4fd7bf94a42b3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc46579a92bbbcf2216486f06d74c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69202aeb1342cc7d2569fc00b20395933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2802aee93b3deb8ef2c03333287386d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f7b4ff8cd5633ab772353c8632d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4036c44890572fc6d8f766ffd06bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045827d5799c2f3d02cc493dbfc4ee2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e25a10bec6b801e25cdcad844dac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c17a6918a6e8936e69279ad566750339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cc1922d26197299d229cd1c95784140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa11f02aaab699002b7ea786c9c03d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d4e5e7cf2a9b1737d566f5ef0f0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aff26a460c4618a57002f53ff6e8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3ad5521a8c39ebce20150b5b581944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6eade0a4bbc1a2cf5b03f7d52beab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38f28c3f44425b9f80faceade3a0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1857f7036fcd22e8071347cc33fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a23b036fd88c55246750947d8fe4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23169b7a0224353ef8ca4583324ce0b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a87d652821b61736cb87265d868cf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb0e66ef875f03e056b42349822fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519984f99a73ab0ba47f832f0477431c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46434e05f8eb2fa791e458d5ea46d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f00f4718cfb1b22338498609f981654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4592d819c4b35fb6100e8936b78cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47374ca519a04b70733c554a0c8d42f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca615026be15d57dcb0b952c58612cac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5459ce7a5a3b749ec13217b60ec2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ca01106b8f4558520be8e3c8b3a1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b430c11c3c6969d935aade38db1f2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ccdb51ed5710a842a35a0661ee1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a146fdd6a7ce16da5e6dcb669950062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e41ed981ef22a998b2c5ff5f3bc0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b32f8db6a93221c05fe1bcb7de43c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e3b0174f9ea3b4b527a87e29a54065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c0567c08b3e26bf0ead70c393ef466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c872cc3ec392013729a5b5c8d1d2b5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ec84e6d11e1d2cbff79b40aa730b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b93a30d5f10f9f001ff3ceb2639f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5929587998a3a5a3a237f3ae22f5dbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e25ff830f6adf9e26bb7abf7910771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72366256a2fa2d16e18ce7b40674f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5736f63633253a37cda18cf41df00173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85650f963d0087ece404dc9a3c2eb5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a74b6598ffe5466e6bb55c9a86f7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839066f79c2351e523d253d25b40e3b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95c0f5bbadc52962beadca0ed39db977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cabaea656cea8c7957cb24691013678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd625d2a84181fea8ca64c7876adbe8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143c9cac176e73841ba918a6a6cd67f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d524231217bc24c4cc1182656afe8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bcf5d195a0957d57810e8e15160c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb531e56f387bc84c38d6ace7ba5998083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854acd456221b917b8f9658891cb71484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3798f04755d177a4b084f58b6a7eac985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab3ad68fd428e95d3317050f4fd39386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8e2bf6db311853fb9252ededc65287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b3792fb8b301e9b9f6aa5cba7387288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab61ca85dae58255466fdf7539519989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d8ccd878e872b1961328bc74296b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2766c357da61a49f7c78ad313aa349291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af031d8eb93ebc1af79d8a699d8c7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7b629fd978cb5d4013f06fce8fc2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350a18c27034a62598a194a8be5597694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a95cd91034c7791de528e280f7dc4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f239aaf2c5f53ca6b1aeba08fc9c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59782044ab270b218a5e5f657ced2c7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa130cb3dd7e8bdac90dc3ae020fcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23cfcfaaccec2953c4e0bbfeae306299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67924b8b8ecdd8511708fc7e5975c6ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2f2b3ccc3ba1b94f2b0e77330bb18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f67615f8b12c5a72c6a3a4784f15d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261a2a44a06bce7ff2d70fbc88d44c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c64c5a7c41ae8078006f502d8103d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4010ce7b78993dfbe8e00f46b0732105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b3859ba9c03751e227c857346e10c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f736d400d89321b7921dda11c81305c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fe31994feccd773435ee11d8bbd78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376cbf7c0bb6d402327ccef34599aeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42edec96182425a16b4f6c8a64744d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36626451b6e4201ae2398ff43139ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae0a4c4364162cd0ca0660fcb7ed24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47c14f3cd8a4928cbde593b5fd5316113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a84762fb276f37bb597b5b506d031e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cb8e923918b29cae1cb26a6949ff1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674849cc2fb4614579bbb70483a55a3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db0de949c3b31231ab334d950d51b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57dc4ffcf0eceb2152e823858e0f87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa609462dde40325c16362319b9eb294119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dfd7415f5e43706d8246263d1f8c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856560e631e00c665f9e6f65c830c82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb8c963123bc2ed78933c8c8158d4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3ae83fc098ad579c1082909d7b2ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90139d51d4ca7fee1f09c59c51f5fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f0aee5e3e8f96ddcee6362361f8de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9c0ea560730323e27c446e0cb2d02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c0beef1f4d648d861000796c1fbb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239168ee58bd5b535849aac4dc57de8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21008e2bc12e9952475671a2fdfe27d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701e0535180940295e54ca18190441130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca352cc32b68a1e4049f870ee67ec2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b524d232a670b999eace1e3626c0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a804222e8181c5bfeb8cbbe0cbe5e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422e9ac553ebe27dcf34b8b53df56e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec872bd4a9fe79e88fb63f660bf2bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ee0d2c8b9549c9e1d93195437b9da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f6debff554cf1da944b8f888313b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18d8325d563bd9107b6b37f97e9c99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a31e5d6e0b77f7b4a9f0ed531bba3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d82fba88a5308469cd615ce7c4717140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25fe5f9df3e9486ab86227cef58b9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbe1b14dbbc4cf5989a03ad294b104142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f73e772cea939f53b07692531cf517143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dcbf5504ce48a001cf384dd0c92ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3b5b49024b79efad253c66791b91e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37760bee828c4b242ae280e01a570748146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ddfac26cf9661e98253bbf2103fad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fb413c031268fed00e1f7891e4e8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a1def0bd73723d9cf6453f1895bce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2947c0a13563c9d53d4c2fc2394075a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e23f21bcd0c2eaa6db337f1c9181d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70ca497c7a81df01ec743b2ca919c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2979de2128d1841f6889b184ccd8d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efa7afc86b2bcef993c81264cd8815154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6958f42a28c9cf7f3344a9e6a51489155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d12d7a063b0710b125a2ecece2d71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a5214f719f4ef4fb53db567731cfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07602b3dc716194e344285ff5290253158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18031815bddcc05d1620e0ffbbbfaab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031b34fb47297680dfc247f10437079160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86987ffbdc655c4467089ef6319abdf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea394728d2e9cfe7f26a6894dfdcba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276fdecbab56cb14bb644d8d4261351163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfc30ad80c41e81630a69e5b4ab077164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fff36879dd1bca05672f18c6a62655165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8aa5f2777b18d683d2721574929b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac2824276038cff6eb4cf4cadbc7d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b12a3fabeae5fe596ab236edbb22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03390aa8b2cadd18d9cdf79267b6166a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa39285910fe18206ab8fab85c18735170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c010fb0eb1544790474e04ce63fd339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0f981eafc4a5e49b3521d576216c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b8663f575b176a3235efd6dac01b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e1063fa521bc76f7b6f230755f36d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10ff8c641d57e715ffa6ca45a8f5db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c8281b7f763faa67365aaa4b7f923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620044c89d6936fd13fbfe8972548774177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b9b0d4e8e8007a7b84546a295b10b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48631f9a4549e5bbf4c91ed7e16bfb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9e976c362b803628f7e24b265e446180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbcaea387102311b259de6f8f5ce51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f1c9a65d53e6856c7f53f68064a2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3d1e7fa6f16df02050d68dd419b12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff813e384ce9a2a838035f79ee418e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e0b31113ea62a9a9c4282edb1a5b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ea984fc61e84ab79a8fba9cb62ad3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a6b8d7ad7bacfd6a137bd5a66b82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c934f3da505a314baacd9802b35785188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf6155294be815808423a117ca77e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086300a94a2f9c95c2592699ac0374d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af289e9d40811c2a0823082f5d484ab1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f18f1d1f10cc115a40051677039d79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb725c462dd6d52e2565e1683434fac6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4fa354bea9a5432d957593dfae122194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ec63ba354264c3c21b493e40bf080195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc1f464f916d99c0771c53b3267603196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a1db6daf0478d824274da183d291a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886973ccff7adda2216e296a477221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75b6d58f3ce4ce2eec4de87c225f6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b61688b15052413112acf5070650a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3e44e7d162b7a77ee503c8f1a789a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738eac9c639a531ec5bbe3f8b894058202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587ddf89042d82fddd48e6b04283536203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a217efc06a672c1100beaa1f45030204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3151b2e78f89fc1a04e9c4379f6ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb0dbd6d45c9f0e673966cd107c5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3354a7f9b8bff7d884b911337727377207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56689e92b9fe6638d691e9c472d150208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d60b99c4bc48e4eac0d466559f11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e498b69107fb6bc562d23c102df0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd643d841c274d1056bd999385030644211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac1002edf2de8fd4a836cdf85d01c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c7f28d6c404fb6942435163c0ce3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2477ef648551439e4f8bdc5eb98c31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04681df3e7e4087c062ffef34d36786f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc82d4041278d262fe87633de503baa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f813c37c99dbab12fef7335ee32314217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6bef0172190076bde02f2c445337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1f206cb5356cf18dab53d6d136cfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa079cd51e5202f5b72b4016687136220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc3df3e94698f64ed8cd39e815c3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dd4a2f0a33ca51d5dc756e6050875222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c1df5f136daf7504c86ea4a75db4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c36d56e95fb73070bddd81d9c6956224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa31c35cdc7e8803732b7118f4ab58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab9beb7366b61e010b684430055aea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be0e633b153b1d3b3bda406b0599b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31022b36c93343df1fa3e800a8eb71a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e0210b73dc2e86405290892ed66d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce720119ad60efcdf8184ce7669d3210230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae02c985c6bcd216d495f8ed6953e02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6e2758a749be8e0c48994b3c1b0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade78e07b3e8499dde8166a3ee00d54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a6a69a8b7bc35ea32b4a5f9cf6edd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613078a2a792870cca43b6e3c2c37ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f22391afad670722679123784b3a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b705f15647b1b8b1ce42b5c776c788a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a85717eeacda8668faaa8965ac40c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484450b9fcd04537c7fc506df4d17ffb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee27f3e4ab5698a0fe7fbbea48e9187240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f418e807544f8c513d57ba49c3466241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56bf55ae20eded97697b6b39f69157242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415610affce0eca9d6c4b2d6ff7de8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e567462f8f1f13a9b3707cf592d44e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e45be971297c59cd121abf3b5c0315245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd44749793627d0ca8d3888e2cd03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c8ebb68cd17a91d5fe7e2abc1959f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550667a168f6e7bd934140d754bdd258248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7229c8e8d8a59bdecfc4134944ccc39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d09c978ec03b247f62e87994afeb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0cba0fe8a7da42b26a2e3ebe4addd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662b467d29d3db51b86f18a26ef076252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523825e11fd479478aba3e2a0424bcb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda90a9b60e2aeb1906bc0e3aac505f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77f567cfd9834d973a996e0b6e7cce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed6130460073c2c2602ab4981f7309256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28bb8962f5fc20282f00f8f40a68d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c784e2b25f4df72671ed555a1b53e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b617820cdec68010822f022e38e29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc84f952f41d04bc28cc8346bc2e69a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6ee69225efc5ca478e4d9dad87d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0066fda16066fab9e413569ac005c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715341555bcdd0b6447d3a97dbf1e749263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c52c831e7a86f2c8641191943ae86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b04b29a75ddcb05c861ffebac4983265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6097a2052344ebaa7fbc7eb4fef2be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022f632841354f4c903ac663b2c06a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad126ed7a1b21e66014b9109d7ce9c83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cefe5a620518b4ad304c1b8bfabb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacab9119aecf11a02bf1f99a4dd774270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197cbdc39f8382564b02cf84993cf1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122944e41609b48c3e5579c077147423272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64859b7e1a3624ad2cf48c5261d520d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c4057c0d0ad1865ae4619785842b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796348f4019094d2027b4a0d110c0302275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8b819be46d4455bd18db198a8113c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd0916206b18c34bec21115616c1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ae211a3094f62479578ca0f377a7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3967508b06f99d2f7b0350963cf13dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa6f6053925ab43c832127715574c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92ffc8bb7d1e1e66469af4d6ab6c59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca2c0e82272ad39eeeda0cd3118475282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ba95a6d2111ace77d8ae0d1389ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d9941393e04f7bbf009d2e5576f08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6785519443c9f31bdd3d583a47f9a8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462882ec563151e2019c914464e029b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92caac848b68b3805d5d5e10aec7201287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a210accb8f1d3ca78de2c06f1e8eaa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d874b63024d42fb7c3fb23101cf54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0238d5b97d46b200061f8898afff1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c4174d50d3ae59e55d98c18c2036291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac92eecf6eb70683277e0692ec10fe6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803dadf75fa2038a0c195b225e79543293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bdb1ece9dda498f20932208a55ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40b1288466cd316a37ee18ef6dc1df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b70a0e938e2a0057b833f69672f27a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6367cb8a798e1e2a6002de0c9f237f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878d661a88ac9d354df8803d79af983298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfaf36b66037b630eb77767b83b4a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8fdbe4085be0a57f079f9c7964fbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcfedf34bf7974aeacfb841f617f5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f949cb2b9cabf0b4356dbc978b14f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e473d122e9e4a5e837c3ccbecbaf0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7dbb862fb4ac1cb3711c2560332a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2962f20eed0b90bf49cc00dffdb308305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d7ebdf16aed15ef2a2ecf420656e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22142b269d015e0d276b91ac902a5196307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda80972e216afe77e0bd222171abed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93044fa940ca383347ee91712ee752d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b46d7aff2f606391b7c416a8daecea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d6161017815fc46cd88098a2fea2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4741538fbd342049189b2329c71451312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78732af3eda6d3115e85540248cea4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae54d846abfc2550f674f41e65c3c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd2ee0b0a8ec827def24281c99669d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1560cb7bb03af15621e41958a0cb1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673e0f90b236a083f2bc9a75f9ba62d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96218bdde5d8ba3c850c41087da05b1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b779d21f05df3c62486f7c3081872f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf34fa16b769cb9b43804ffdd8c86cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8b6ce45c5f4632b7952ed6e195721321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a980c96718ece187dd168ef46b6c7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5124ee0f1bdd7dd8b75f60befd428323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb9e69472c4e3b656913cfcdebd413324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40ff0bfa7430af3e80d280d2c123d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be90eb709f3e363ae06a14ac7ebdd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870f918f7137545243d6d369ad31d5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62c8226038d6e1e7b42c8a9a14548328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc84b319d03c23a856e34263b871e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabfc8026487274ac8dc510c1175992330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e8d89fc97ea4b654a11f859a9bed5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f114246f5064329d15cef48bb5d22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bf9796bac63ac24d37ed12db7c4e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f7041ecd9b8a08874e21573f02e6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99984a568d2afd9409d635f2f8667bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd470fe5e18c6a426e602f09234342336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b37d2b971b236c25bcf4492c100ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53cd93762e65d33f4988d3f0c1e52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedb1ae3f3bdf3d48ee32b6d86ccd3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fe9a4d01821ae26762e3ac5c36144340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6dfadf1bcfa7a0f94e2cd5da7349341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3bfbcd8912e4044cc6fd1eda7841342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402b625315230128cfffc92e8ac4840343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3953a896ff85d50afcf773594fc7d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36422c2981d5673ae4e8fb468bfb1ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740bd6d8179ca97a987d4353e5b49fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5dfdc1ebf27ceac8107300ca79558347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dfb338af362f950efd03ae9dc7360348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca037b0bf658ecd421aa07eeafec871349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4289eb416106d1c0c3f6b3591b9fea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8494a51791bca715f18c72b9d2f2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c0ca80fe2a09214ec8abf3a96d326352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce13e5b892ce12bcfb7979b0cd8e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7a799d896945710fa5afc3b79efa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d812f154bab61b9cc573dd24713609355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d1d3b9a79cfb9e10459419e32fafb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d51661ac67c24ce5375b1d445b83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a206cb6eaa991686965d0b578d94781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f680ab21be638effa4012183b95dae7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790855be552f0a8868baf91f63cc73b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8876b01c7dedacb0f7576713176b79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a487908774726fbdaabf4faee767e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a719782f4d6d8546c5fabc6fd9be4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2b5edc0b495c0fe2e29716276901e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb9bcdc97b9713ab19f900e04aeea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4d1e16e6679233f2c27ec6f5e798366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55decaa99b1876c029dcda14c2539e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84de656fa8f22baa2c52a7dace2b75c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f978927aabf777782d2b1800cfd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541027dea66723f6ba796bff7fb13c71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d44bb35f3a94854a0c61a778ac8b6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84115f3aec6484050eef7b828ce218372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5470351a5126e6d4855e9baaee5d55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ec095e01b3c92af2a32f50e8cb89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6c8aa41c9191b3268d86bd553408d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc55b2f18a6f9c7d04b62cf01092c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914613ebfcb3a1cf10adf1f0f6f6ab4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72eff92cd7585ba45625a8d6389d47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824d94484544462ceaec74bd208fe6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f0627a30f1f822c6791857623ca90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97abd7d51f2c49708943415c05a32dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a20e2f9946bc7521cb76cc0919f114382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c81f8cb6354f6de23d385463971f70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc70ae3838032bdc2d63aac3c703fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc904d4b3418bfe586edd438cd502c81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c87ec2fc07dea2a1af387256bde31c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029eb0f2d61c966ee84973fe000486387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2f7a125abf8d9acc3f32ee887df40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15cb019d73e7dd48e52681a534d171389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1edf04fd4e7cc57a0b731e88a4e60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a6023f0db4be3e0740b6ae394a59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cc1a14ad28c6ede410b2bbf456c24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ba116d7259e52eb9c2b894c2106f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712e7b4a14e4877547b7bf2ee8a90d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d31e89bb42680462a3403149d49f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713cfd3068f5908377a4f964e9c0c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479772f460c8375bc399760c8c44b12b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4e7641af2db8520f2ea06acb50416398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea134e0a1890de9d75bf44a58e7ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792940b9789732510f132b5cd952a978400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947cad69098a22a22a21fbaacfb2181401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7375617cbf3ae7e260dfe935e4ec9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e24a12f671a0ff99b1e547b00b94c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926adb3394f205ba8930875caf44ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc27b6d1ea1080f51c9e074550d5714405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e54a0064f388b2643661af3c4f06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4cc71509fd005b2935a72f43c2ec1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aa5c03284e51ffa8981b74130a4f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95de9843598176ca893b82a073b17b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d27ed584a35db4509d6b86d4ba348410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d6d3a1566edd5ae3f094aa336aa8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483376ab77cbcb561b62547e3d96f537412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa41f96bf64be5fd17c03a4ba12ee2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e0f443aa510ad795e6e268e07bf7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457748cda5d3506fd08cee658d068a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735075c2bc59e06c175ff2835ecbf007416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f971628a7f2f4c0c6a76beda2d3c4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29dcc2fd80f5458fdaa9bbda9944d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad403afdb7a1a5d6fbafb278dd6a12f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53265d7abb5126e4285f597a827bf5af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8707ee994d687f78e07f7e2dc54e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b095dde64b4ef67db062d466212746422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519527e59c4a441d509416737228ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbe66c81837af80ab9e8476717a2cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e06f5b2f5941cf5b04ad17ee2b55b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914499e93382937603be8fc30389035426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712d8ae6e730a9e00640947965268d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f4ba0e80e0f2ab09319e064381d97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115cf2d5834e5c6ee8a6e6f60876cbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a8e9aa2811de9b4525a38ea846cc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd270a308c12d227bfb85ab090a96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e734af5028f1b6031244cd99e14cf57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fee40aee6156d18826388f63b2203433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962578e886dd650f8435fb1313ce6a50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac7d042e6df72b18a110b2caa99e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b63746c0634eb5867b9f8437dd1437436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0f248a4e9ecee8b475c4f9a1fdc7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b984a275cc2660b20ee48170b5aaee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630199cf8b9e9eded4016fc36e66b004439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a21bb65193bb84665d507c3740e895440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c0540d4e3ff4d774bf072cb0f7303441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3143fce478892169fbcd938c05bcea5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb281327e89898cd4367d3055b68c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d078abd18570df4f47cb06c00834b08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06d108077b60c3d42d4942eabeacb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c51aa75f1e5bc615322f1a117e7d6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58357d2e2c4a557cc9764509377bad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893cb23713ae0afb6e24072f7ba605c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb53da4730903da498f42a70bf6236449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e71df421d61bb045be14464cd261450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d4b0628d2f65eb7940e81f0f1c39c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a802c9c8a720a2a859dfe644f4d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbd261e517aa69ed8af3eb2d16187d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f058b417d2e33722a528a94e77c64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df094fd2bbb9a1b36e14d82414ebf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53788ae39f42233a895cc0f4073792456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad46b0238763e78fa0210329dc8aa53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac47198528b0f94dc56be6412652aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00d61ff7b855b0ed222cb50ec79903459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb455c1649f485bf8c732c39faad9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba832cdbcdb076882b6b3ba8c8d6f155461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f5718eec569feb90a1f24d1f0d6c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f12b1f709beba685f00ce99aeba4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430f76d614c459c73e46440f59529d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afad4eb989e140f75055d1e742e63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c596ae8e96a88bf87dfefd9ceec155466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33484135304aef9a3dd94e33f5b29088467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ed26c5e541cbcfd54520947a0d48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda91bb84c3d5d8e72ee3353fa66d4ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df423d4e70b51a5c9774bb959871dd5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d638ec2e3067ea93efaf31fb1b492471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b445ff8486c609f6cfd87e721f30d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15236b073440d0eadf3355612d900c06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6fdc7dc04cf316c4ebb24ddf597ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c995dba208a56104de37fbb9893b1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac04feb08d784ed8a0887f8ac6703ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f607e120c7075ec9dda1cabd55c9cfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c005525474379f29186d93f5b17596478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ebf04424501788bdddae98f952046479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d671c12406d4caec7993fa955ef269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fb577a81ab0f5171388d273e57e18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c69e6b316edbf6696dbf508e78932482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4c3516360e727f953755523ff70b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c509eef7c1f7c1c450febad6b9c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0105726b97795606d6ae919d60a99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d25d509b44935856264a628ec3552486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddfa0dcd6b19c736a143ccd0b73c7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3182a033ee424803511b7a1efc846c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb896f44563a21fad9bc65825d4550489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773d00c0901c718ce4f5598335058bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098eac8f5507253a74b1e1a94de770d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da348fcc0371c97fde401f20f9ba886492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069889e21359999a44c6a40f2545a02d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fbf4a809abcd6746c0b2d9e08d827494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86561da16de6fb3d4313994c3d792e76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad676c9c1ff688078bfda33e0c7576496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7745425f15f9a53024e73b7ae388308497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9da3430ee96cf6167c2b160b10ccf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b82f5025950fc9c218ab3bb620e88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96fb8cbfc9f5fd46cd69ed19101fff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0bb1eeeb64ac2b69df691e94bd7f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92beff253fac0de0666373161df8940502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb2afc44de416f2e4b61b3ccff5636503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32554e4c295b34a08b6d1f59f5d9dae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf541ba9bfd18be2673f52ca86c79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac519d291caf7668bf6a6a125ee567506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35692fb6aec5b2816f945285aa69a3ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677341a8b7adcc1dffd19428b016cc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c61ee5304e3adeb74f59ef0788d37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24f5af27d61c85765cfd5d292fe039510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3dfafcfff3819c4b8d44a1fe8ff0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c24047ae3881aa8d9e2b59bafdfec1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50770fb0aeb10c2baa8632a6fc441ebb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8cee140001807ce981bbb5bddf05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059371415ab2ae12105373e5b6a546515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2943cdc13f12df928c84a4143ad3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef63d4db8669d07f90e6b815dc340e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af43f84ff223e0fae4e8255fa73f5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82884daa63c26a9a2d01ddbbc755bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ed300c624733b21165bc389a67327520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c551a9a4c77fd3343c597fe060d870f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68b389c950723b08bf5a1beaa00fdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef838ffccc481c19033d91d3c35c65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46493c4d1cdc6e8d6a768f53ad9c4148524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2becf47d5f710280270a9a4963fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a308938f5fd87e07a0f0cf282ca2a68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd44c2e5cce11d3a16365480cffd18a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a83a858c327c9076e3d7ad253c7a10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065c9a0ef487a0d6ab2ee2aca2561be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf4a4268f74c54e2b8ad4510c8f075530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b1a7db86ccc586566ab4b6ec83546531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583bfd8e70513cca8167ddd174f251532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065254a52f0d66403debe1a11172b82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb44bd0aad014a51f906c8a8143c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd901c80d7eeea691a73fe680514cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e9bb3297454eb72d5be37fed84fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190c49eea2aec89f6037400e1167f5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff512031ddd545ec5664c07de4a5d681538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5184bf673bcbf732dcc8578efa8f53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ea84aac361dd5c84479155574617f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87fb9c09f789d7dab14cbce8b2de2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b041eeeb5cf92199aedd9520d3e09f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf87793f0e7d78019ad91823e61b29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95319daa6cd71c3b2f013543240cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2e9bf9dbed355d9ae83c609668afb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2fe21b0b04e673409ce41fc5cc403546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6e9d7fea23f7b0fa07ee788a86b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfa3c81af819b270d7139c6f78e1e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965947a2536a661e3717afb1521ca46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff812d8f7c4712c74acaadcd6bd767550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8466ba1b5745f878a4bbc7f6900ff84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56069aa6e872e128bdc51f1251fb046f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc821239f82b451077dfc84c55e4dc09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692df793c813eb048600bf313205e47c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e07c21d9a80716ac4b09047a0ef72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd6bb8f3d2e53ca37068b18243d8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438ed197a408f1cd61efe745c86f27b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e2ed04d10c85828991569675b3a79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ea061fa52043dab3c903641af306e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bdbb816c6651d5677a8dc41a9ac94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b3430fc1a58f89d9c7feacf25c0db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f91baaf29c3cde9e16f571291f1d23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c076ea0106b1069f3eaa7abc4cd8d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75657bdaefe4e43ab137dbfb7fb3d98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f3a99cdae0f519272bed657bf5617565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c6653324e4e85d31689574ea6314566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36debdd6c7230e687d60783ad8f4324c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500542f615800ac88f18bb15efacfa5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acf6cf82ef0dc877779f6df863546a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f547261ce99ff934bb1fa579ca65ffe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdcd0edadd0a2030d3759c7f728bf4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fd94de8214bf30481c23a99b70c4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1591f4c4620f5a90c335b00cfcb6792573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ad153a719383d1e17991576ff1272574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c8e6a1e0ed0983927fdabdb31dc00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac4fe2a72cbe295bd44bf5b9085567576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ef6362f8e1360f78b06c3ac1dbdc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1194bb9c5d094e3a89bdd37e5d92859578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a051d3e1292b8e16a618b6713534135579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb463847fb369f902afeb6517bf054580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cae774d6814598f1fc2b443d0d0b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09b4123c7f559bca92640200e46c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72699ce1415e8a30a64efc79c2b2b8bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98563cc9dcf0b8b24cf925397bab14e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74398e347bd92a9dda11c2394dbf12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a3bbda333b81ec0b043672f23bf46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e1cc88a053dfb995b565727e696d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe138344f4d27ef13e8b390ff3a72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7229f02a1390c05df4d8a67f5dad06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578891ca78e2494e9697da16aa102ca4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca360b8d5c375bc8843d3a3ae1e5661591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f78af064e6335d52f67af8ccc4362592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716b53456836be0946ee83cd0aa068d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfa6103606577722b9ab47a1086214594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478b95a662473a8c5443cb8d32a262c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488527e5c71e57cedb16d04f31d035d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40783d2b708d771c5aa3067e23a88b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab5fea3937f494f1896b001d8f8397598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c532aee4315d79a707b3726b358b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27e18a30cb6c777784597120fca37b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce16de2ed081598fb02c45d00806e0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a978ac900fe8a4a6c14bd3782d6758602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b018c4db318b85e1ccf2590137175a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8f668949447152cff726951ee36f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f859301d77e5bcbcd9e14a7235bd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26983feb8b82962efe15dc2e4d4288606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1ff055d339e503287c7f35613ebb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed00a44f62f78e3ba4b635de4a5a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e05cfc7a3d91c798f4e973d3e9aee0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dba70600bca8bcd3090fda0eab041610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60535423e82149f61d9a1a53825775f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113303c099900a0cc0dda4fdeb755040612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771db60affd197a613e4b3cac9f9184613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a53c9bf9ce5b81e5a1d59bd0f5cede614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c94a0ef55d796878863626244fd29a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34e23783a0c8edc07bed09b0352eca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af5582c7990569388b53a803ecf97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c0bfa4b98456a88f43f1c0685e7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a1776e6f923d865be77e0ce20dc8a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ba25a8e4251e1d78f66700acea7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b5e28f74c2ff5197d7da77009a279621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c606498ba136631c68ccfe4463e245622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfb09fe3f3e960dd2ef2bb04c139ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e16621a945aadf36657054e975edd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab229f965f09249d2bd9c273c3766a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f499ab38a77e7008c0452da54110ab5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec14081ef3911e52f49e035f2e9865627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf4d332de5b160aaac4e5848b0ca9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563bd2f8f65576744ff63e70efe9c63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6955ca4e6efd1794e9ff13e6aa543630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e36322dafb2ffff6e849f3abe6370631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1419f5400e48938461b0565d5ac0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c2e067e7c6e7dd2007983c1f2cb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b4589298e41382cb112846e17cf6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7698c5ce2af5668508404fc22748b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed1156384b44f8b7a2ddf9e1b6060a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602ccbe335b17e4829504b4a48af7ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfbb95ee6bb8fea8fa1913d6832af3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0436a25c5a90247d6610ef9129d4ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6fafdea6ccd5680123230770c3258640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3fd9753b361210ca1a199f625cd8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45887be6505616712bded56154f9487d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3517af3ac5122f08915c80747ed67c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26584c2cf03c4b49813893db1f8e6ddf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d5a82ec683602e4feb5e0c49caca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6268b5fc29c6cd44a92b7095bc132646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6c65a6ff62b1489faa219e94c644647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911c941c64737801055dc2e8bc41d64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2993e3a9d799d114ea15f1620dae18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589245d86420238a007670ba9f3c8a5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a65f81a4efc46fa88bd9dd64254f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ba15e93d3b7f23b4effd79c632b29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241f75b6122163b856015b787c532d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df35722308556256c3fc3e1ebc3590b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b548ad58884bf7c2cc3a61d1dfb1f9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e940c8a0f1632a6ac1ca47b482b4131656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93075309c9db4e457fb624f9563a786b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8bd6ce701552cfef59ed751cfb1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fccb237424a2fb1898d37514ec3053659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0b6bc9fdba470196247e3a8823dfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca59baf186b667c7d240d5f7ef114ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491715123ad6c6ee5ea41dff2859369662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b7df9dc1ccae7d90d43431787f13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ac7433187fb7d25fbafcc8b75d704664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ede5357b9f74ef1b04677c885aa55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9eaaacf3c17781b7d91d3263636c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369fb8fb1376550d4120e266c27c7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96762434c357a4b86d48b8a85e25d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d0eee3df7bbe9d86af5b063b2cdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994dd2431add54f9119585ef39c11b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a506e5224171afe1528041f72e90a76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb79d0e03fdcb18529546f8fc022b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d76ebea5f0096e03c508d65f8d59f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3998b2952b9567e78ff9afa2cb920d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d846a9f7bc7c6c36563a256bfb7f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5d608fb366b67d8398c9ef0855138676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a8b73c02ba8bd5b8a9ace3ac6380677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c004a9cafbf6ad621673c99a79edc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc473d788b534ea86235bacc237063e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ba668514927e2e3910eb71c28e392680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813698bb5a3a9d702b3c3020964c6177681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa613d4e85d58f8f90eaefb3fd3505682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9cb5a79ece4229266e5956316f500683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b8ecf664f86ebc4232f75c26322e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df4307d475a118561d99010bae97b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135fd6736d97527f852c01f2224c720686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d7e45aa3b59009c54378ba870912b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319bc1d2f3b8c1e58e488560d2e363688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aee75404197884eb02f2f951f959a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c123a9c3581bf5d1ce97bb764892d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f33ba1eb83d90687210a7d6e2f538691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca5fae5108892a16e82915aa4dcf5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4370210addc9f127628058c4f34a59c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86cbff2e938c467b6651521fb2fb41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a0c244a614b68266e086c1a8b7592695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03207da409d2c25a9b9e9346cbe791696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb9161313725f52488a6dc831bba9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc1b4d866cb88e459041c03e0da7e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecb8ec065323f00ab712c4ae7ca659699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734558c89b7eaf1b0529a4cee19f4212700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28150c6dd2aad6c0c4fe5dcca8147351701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9d6c691ccd7e3352cfdcc3bcf94b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ee084fdc151b8d9d4398778d19fd6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c9010feff1fb10151a473b2045dd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca49ff67176768c42cd29ceba7105b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39062f6f60bed6377376b61ad392232c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb1c32182ba480d422fbfd42fabcef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aac59a1270fe07ad916944f3f5d0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105179c68920bd4dfac5315214adc9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803e2b077bb17ddb6c6c9d349b90299710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ace6c30f5596dcfebbfa8446fe10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54a92bcca2d680007bd5919f74710712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c01460ecda2ff90724fba9e87de0ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c635344ce9c63a1585fb3943d22dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b809a1ce8642ebd6ae41959436d74ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7208e7cfeafe8e2bb2a7858085ec8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dfb7db511a3c4c235b7686e84e9ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a36e0c71aea48977d00bb07cfad311718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ae79d7d27456b165ebc9810d951c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d6fc797ed7dbc278e880322f0420720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed4f99ae025a0aab141471a762c28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf3275286e2aa6610eac99b51b0c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83843cca5f9ab3b9b745e569617606f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de284ba346354d079d6956f102e0a91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d7c9dbe0fc7dd50b331aa132a2ae3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e99e192d759c5cbfc13ee01ac4090726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9421bc107748e2f3b362319fdcb69e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ab4953e8593fe0558c7184dd6d22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a152175271045baaecd83a213fae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b65343b91d064b0565010ea99c58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da2ea79617907e5c4fd07801cc22db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421f8bae8040b39a4b194bd6453d7ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25c33422f3d71ae22bb9532840e81733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845547e973eb59f0cf965490acc5d8dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038835f548eafba72ddab9a27d7de7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d58afc097339ca957ece70edcb51a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eab30adda3fe56669c3a367e1c2d34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc5e5c9eda12a33d0ecccd780d365b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47157eb6a432a8872af4b66595bf3312739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dcc6dfdc0fde71b07aa955e35855d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb9e2a4fa1f849c636659cac413c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9baed0ea7bd07b0beecfb4cd104cec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356866ef6c8ab4c4dc484ac9c86a60a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d75b43092ce3137037b934cdbbab3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b2dc835b406ce804a43ae99eee2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa145e87d41c0207505e5a47eb8f1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b319f8050121db5cc929b87765b301747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f4b2c7543fdf24d560f98e9b9aee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8943b7371b38ea6c191f87a9e1d69b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa05bdc82ddaf901a5d1ef563f937c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a04571c40f04f5bb285efeacc97cd1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfdabbf8c58a73a58d0e77f168136c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345af79ec837346ebb04e254ff41b57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d568536c9a69726dda82dc8ec134e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb313e5558a96013502700b12fb9b2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e679fb98659b7745016db0cb37385756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7116fc5fe7d1c234eebf8967271e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c42f4e4ec7d33eb261b92fd55290758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ba96c33bb7a0508c911dc5754db61759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc4ef42c42af8f34399935c29b3101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3755ff8022edaa9a6abac96915f033b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df106e8814dcaa58f8609c72932741023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b422760d2a9e0f65f059035789d56604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c9365db57776eecbbc5ad646a9555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cc1324ce8eb521cc49d5d19f719046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9d2f7999be00a3fa40a57897999757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed433a38dcc8503e2cf849631c16d3538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965c0c3ae0c8aa30398599567e3802c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238e4666689b7faaf33575f41a1ca9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b2a4d4af35ca37ff1f4592ce7242f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde202ec796d49f8b14a9a4bef08dac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17d27ddec571bc7d6a720615e6151113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d4953532ea2250e0c50263923defa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db60f73fe004f9f7e3c8ee32dbe099015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affafae478a9015c36530e78468d50f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30abdde243b6a865b786c532a07876817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38915dc06da77712768a50f4e8688ef318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd7bf95f451f01b0246792e4fdb32419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cec63fcf1a16a48dc396364e17d5b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62fa5261a1f063d22c88b8321ca7a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6fe909b92b881a80d6ebb93b9007922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69adbdbffe46ac11c2ca1ae7e5888ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537844fb511e37d3774867ca7bac1cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85063193f06901517cd32fdd17ea28a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6c0ac3bf6d29443ab6f37bd29df326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f22d76bf7c3526d324b55212f08dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e703bd22ca72b9672944d9fe772bc0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a995d4b9d9d340bce21bd30554548229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7fdf77cb09b62e7f51a9624479d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6832854322e67ba994fac27cccaa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac959e4a25e0c1482a3e3baba5f61532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c28c994c1018529a93247687d08133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb0df724ef5cabb658f51d331c273134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f922a926b2f29af07d1d5be96126335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053511b1b97df1e66cbf959dc99428c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c19408bc63a373a1ff10f25a888bcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c6df6da4df1c893877e2b07cc549238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9ddd24e58b4f5743fb6f8c4c271f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d11e1865db3e4e8741e1d4fe86c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bac5813d5c188f9d25a3a2a714eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdabf948177b7055d75906c8c5488f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9fd0f16ebe4b9392cd647d3c746a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc030933d80a68176a332785e1f7653544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97efb17e1362191825b74f25e4010245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197007594b86a36e916974ee29519cca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbdbd263b8272cb2fc3fedae7687a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290235476064ab3b07709298642ec0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5d87e8817db506000bd7059a570a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412a9d6f7d3bf26bf33028678b3b7ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351eb155028807d19018453f3fce76151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753346e96780e8b964f1c4f4eac582a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93603cfa56fff687ee3598ac738b7a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3922daf27ce485674170edebbdf2ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750143afab4311dff377acfe7b308ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539c77440f6bfc906127a128e20f09156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce199fb41c83d951e98ce0b7dcb308a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaee559ae4c36820c3120c6fba4a7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f510dccf872c8e48cce450d7b7492559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d1926882f0b227c9b8e9586d3fc8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e43e9b62899306b178291c9c031ef261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09ca90dbe0e9f10d55a61510bba1b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e0fc7966513dbd264919bb1f485a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57297e5d6bbf6f6d25570a48b123d9ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b08f2b8626b756fcbb4633c9d7b7c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100ab04320befc1e80419b225fb440e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4860a6921aae4dc26b0fa05f845de767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8762b19b3d3e09555f7fd7aeefb8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6c7cc202721e54dab0adee5e5996569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5c7a7723ddaaa2e743ccc35541cb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f199e89bf6f9d0440b132ae0be410571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f31e18e3e0e99c3466de0805a302d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be81918075837384fa127a4958e2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee194e4ee69f8b349189777c6a7f46174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac757ad386d25dbb963e5980d592ab8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0a657b08e62d34dbb8f1e8d2e959e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff020c8606fc00eafcf53b8bf2f33f8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cdd9bc54edce8264cf9098213274778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0617f88105591b8273abf25169b5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0450441b1ea432a625ff7bf8169780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac125c4d1f6eb875ad7484d9bdb60bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ff648e90ae2368343e9dcc565a23382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff2e9b19ef0d8155883fdb8235654783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c3f66e9829684bbadba0a25dc7fd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524f94da21d09e6f95b6a5bc763098985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc8a3b11cf340ab7aa30a12b0b1d8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf55e816ef61db3401afd6e690b710187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dccec76855a7b27c068a1c98eb9b2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd9ed31f9f4cc7b1e124bbf982a5de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206182bf3bcc3007cb5912035294c40090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af7cc6d583ced354d6bda2a3de86fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afbec854d03d70063b73a54d5bb0df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81329a9738b2b454e72d8d1ba386db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db2c89119880242c2e4dce249590aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a01e7cf4f8ef6848874a316a3be35e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0a1b052484ebcebc9223edea5422a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7776d6c6772fd37752f6f2ad6e862c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27155173f947c0be162d4c41d153f2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50dbfde0a571ff3179c5678f52c85e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf33e87c457296df391edc3e669d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148196b9bd466e3bd92c10cc670fa21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5383026b7624320883b1cded79b4a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c0290a5d9d1a233872daef673fa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29d06aeae33ddeb20c4f98a46f165c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ef2f6050d5c0925d4b774f3574a7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4486a8130c579692b406d660ea264106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9a742cc1bb8317abf685d265e33d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa316ad410932471a036da4ff28ba7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde332222296e4d4f412a57987e5b0a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445535bceb289035ecdb55e3ce9547be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78f0a0bc0400a5369aa00937dfe2f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fb7123141e4cfa65cde8f450117de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57e574af9b4839ad7d8014f5c3513b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5820c49d0d4fa50ae8061b5d561fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b93a49e81c820c160dae8222c24fa3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df2ef454ffda8e8696aa71fe15c2f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf6a24e2244cc43966bf0db5c25ae1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e826c5b656063726c7a989d5bbe42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85632cb15bacab1791fd7aabbba16951119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11526f1d4673358829f60978160d615a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb43e46758b7d6686c04a9ecffb745121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14f2c7768d37881849e09c3aca0dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a65fd14978ab5f4ddc63e64ba838b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d074edd676a3e199acc15deefaf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c9135b49df7639142687bb3f50491125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1696ea828f98a5adc17352e019232126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eb4312ce54befe3c4bd91e4b8c64b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded014219c8b3f00b8d3495490a6f14d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5430c30f13aade0904fc1859de27c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed869718dff8b6eeefac74baad7f2cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d329f780682ddb13511d484faa560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dee032dfb4c830762c497a2072267132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f698ea294fb80499f63ce61f92055c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fbf86d1c3cd68306d7e74310c5826134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868430adb01f67d9a72c71711c321f8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95523434b37cb4eee4815a7cb1c8e37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc915d0790e15438f6c3cfa523f92b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93f98f9964d64908de54cec2b9586a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e15231aa5c6bbfb3885aac55c2ed6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179365dec2a35ea8e797063763e8ad8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362bcdba3073958a979d8cb7939d35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659716579f4d9c70239a7144d0f75d0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9e6b33340edcf0abb4f40766dedc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f9f741006e842c4f54a7e6b7bd60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282c256d24b73a852b3c631f69b9848145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471254017a0037127868c729177dd633146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db98db6bf366ded736ccf2747111d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6a5502ac2c26b22788d7ef4a9714148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2cbb3813e7f50e98a269978538a55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a419f1e3c1ce1a1ae531c6a03aae8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e816c1afe3498a2f223b95d43bdc45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c9bc0bcff4ffbb3a93c196721595b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf111a37b2140cf517c8d6362fbdac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b596c4af21c7520110329f7db038d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5ec3574b3c4a53d5a6d31d81a19d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bc7645f887cd2e61228666299b4e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d630de9061e31dd15a6e39ef5896ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2a2513cb6fa8e19ad057e91f5c539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850245391a8df7c8b47bb5602536c5f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6013c80645b3a4897eade3d44415f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44322f77a4ff4cd2b3a84875508d07c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19622c4292f1d7310494fb8a8476c362162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0990280788a8bc17d285924caa4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3045221b54f76bc0e096d2a7bb4cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cc15fe536fbd7593be35ee5786b0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb2847de0a6fb8f444568d94f83750166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5876f6efaab89e18cbce66f2775648167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c06dbb3005be1db9dcef15f6a25cc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51218091653d06101b8677d446a41d70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e736ba91ce13759fe2f37644ab2804b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ca4d1406b331e60bbba43f4b0ac93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b21447eb3e3b7e132bd407c462fd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53019272c0fa77f837b239c91a73de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9e03ae8a2e26030946998ef85e001174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e636f8586557ab51187703efe9c725c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51307103ccc5ba07a87561a9bbee6a2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d62a42cc63463276a6ee11448876d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d55da205ec5d54fe2ce9127af619178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597d1ddd489c79813a60855e57476d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211936d47dc062c651807f66a722bc0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31110f9a311b9609e96e115a08cb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b7767577ac4954940414e926afc11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41af8c4f8e1a374e527573166e8da05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e030188d3318b15b3ec8f95624743184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc00c55fc8b7a84b293e638478acbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cbf9621c2ba3fd15a32553618cf83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280fe83875f1649a476d490fb64bc1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab81b1c2841e368fe4b80b9bd49c4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c275f4c37cdaba7fd0a1cfb8d0f2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05ec19eb9c296539bd90be1dadc35c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab619321e815102b1929f589e480cd6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d077e62aa85334d29de70485bc68adc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1031cdacc2aa7881bb03eef26d1af4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe967caa7e2bd65613b5e7980944b68d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b513bb923b5e5283b492d71e56d963195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7258c94a2f97fb6e91cf275e0428f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5176a48a597b45ce504d1707e8900197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e69a85732c7b0f3cc1028a3b64ec29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0b3060401d7ce85eba77171bb889f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ab0087ff101b90a6bce1c02cccbe2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd780a8675bead9c801633861ac62e18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc92150a0214d335f390b7c3d550ed4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e80f493d145980018d9440e9e8624203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2200e2e938891258310ab2419dfb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efec11c9980b9c278b392be5de9e289205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d97b002220e15187eb8788c3f1b38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb20a0b56fa711884975c0113645ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54599ba891f69481a9ed046058ae868208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425799b85fe79ab231f6f49df385c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde15becbb268a15cb7be9bf16a8b1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f410ff09bb9d4d2837a9f9d615a160f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650177256cd3a8a6acd51a26c3c3184212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178616992d64ab472f859ecc3489f2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf8c47fdc07c76616ebaf50b8c3458214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effd4d08039ff7e5e97c1ce935f3f5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a839707d32d840f746e4e10188073216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3587c834a4fc08725f8e2602fcc8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df19a90b646b9b26cf574555571bb19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519767ddf89d859d2e03589293a2597219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b47aad3262981b02be8eb102d7c6d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e703f23afc6c64e40c1037571802779221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940014ed684e183931444a2723b0f68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dedfa3285ec85bc5c57af8dc9567bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da7cf6491593a609ec2143a20512d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd83ff2030647fe90a2b2e757b00b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5af2fa58233b9aa1d64dfe75a5248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ee66a9fad26a8f0a2dbc3aa4693dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f8b9164227d98ef4c7853ae1466f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5d136a8d84652eb94edf9122b03fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e61181f22d96e3febcf7bf710ff24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6120966a975fb677ac520a04a5bcca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e4c2697644aca89cb450d30b7a852232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a3e850227478692c89b52e7c2735e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799bec7cc356273dd7d7f8e4e7c7b7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b29530c0c9194c7c98ff5e468a8367235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175986ede967309d490b75f176ef2c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05320566a68fb1c85516ff84e3621bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f1c42802458c33a3903a298e3424c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cde18da921f67df4d5582018e96f4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9e761ea072f46f2299239fd4674a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e4d2a52c8443b07b9e5f1c4faa406241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e987b4fefe6b44f624731764216c46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361f10536d02830dc38383f78216066243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4428864083cfa82162ed2296397a138244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b1c625a80ed1b14119e8faea27da4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051c19931478eb574872669922fed84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa1cbad3d28df59f28bf5a869b358247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420989238b120e14dc5f22f2b6d3abe8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ade72a6152835d4d9c12152b0cf78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb852db6dfbc2f50c7dbaa0e231aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b820106ff477221dde08b010965de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e71a556753f0835239985a2b45dc8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4a68ca9995ae80c4fde370c1c4ec2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f0909352f92dfcc4f511a37e47734254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6508485d05c104dd179c99f5056f0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd0c9c726df4278312f4271bc3b9c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142b3fa46799bb2d979ef7f453ce181257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae69fb5cabf8661a2dedda7f921606258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b7baf28c745a67cb8077ff50aec65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297125bfcb1291854e380dc7a7ed78ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27e33e2dbec470ac7eaacdd85e637261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc6d817f2493184cd896358eb2866a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924473cc019debb6f67c6467bc33aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479607a315fe2cf2f736b38a9be40e84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c841c2c67ea0930be8d6d018348b1ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee229474b9c5f9f6b0c17b4b5eb261ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af40a2c563fca86f609ff8f32f6795b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e91eefd96d45d1ae19488fce26d02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308e6c75557fa42a7bf64e050c45028269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc4536a99b6bd412ddfd5f738e871a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582f38f43620c33003a907d869c977271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53494831e55526889eb4659d29362272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d66f1b73b0044c137496116cdcac3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f895007c462502b8a1d98485d0f6cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5170201c545793ec7a3763bd1ec04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b31306b75adc8739e571e69f400ed8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c221e74e86093bb19dcdd870376fac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb3116b07726b387aca79d8ec4bbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cee39848c7b8d48dd6a9cb5584da6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965214f48a7d82106bf1658a193356280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad477476cbf2857baf0d1be168139b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b560c1ad8d646c9cb25eec0bd286fc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d2c3dc64aa198840e8ae7a24bd680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb64031b5a44bd060d48dcd8644ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14c93bf479a485d0edcd96d858f620285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11166f0bad8936697286a151c9a084d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3c0a17852855e0c30506d6487cfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ba0d86e86dcdcd36a779a3356f569288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0589b6118f8b45cd91dd858fd0e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c9445aa78458687e41cb0a0d4502a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b152dd5332484bee6b95b84e439b69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a684001e5617606a14dc1805076635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43fa1022b582e2c73fe4afd5b53012293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ec9497dbe2754e6fba5d5cc763ab5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f236a72a80fef5e0420e9f2295d2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8330e24743836b62a1c24b087ac1ae2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a966cffb3c3724c1663eb1fde9dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d279ffed69d92e9857b42579bdd60a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b976dc268ea6567d975e155296a9177299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd345f2a8571e4ad4457224d293787300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516ad605d15901745dbedd4fd2dfdcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de16c34ebf8d62b7fc2d27c435ef26d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c82c8ca3eb09b8a2683b759e44d21c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f53eac8a95cff96e54fe9064ee052304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43707bd0f854079a5e397e80577b32a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d382014861fe9c3eecd2d15a11fbd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973344092f10c1d2bf17a5a11d7482e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dff7e862432b08888f0b58028c06f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77541d1382e1b2fa208c8f110b9759309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764bf85f85c6f6f9ebc3dca4de1f7ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f0c161e5bf129e67414d98618f190311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677dccc9f7ba90c781873f8826fd0dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e8cc5bf542fa9e16d32805332b17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacc79f801287ef67023ea22caacefe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d0bcf5706b2395e460be135affe8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b17c5bcf778784e474b377b2e5b5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d61b30b6fe604dcfdbf55709c2137317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc7520d03db536f90219eca5045930318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc8cb0cc86c01e775118e659ab3c05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc83cb32dcb08a67d39e6d52a73d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07161f0ca1d8a9402750987324650235321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba356f75a02639e489621c486858cade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7fe6cf752bef3087290b27788e4ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a61d2a80f28aaa03203a444d7d2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76073ed2cf7e4eca6de125a3a5095428325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088ee2f450ecc775434575c7967b66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009ceb3096e7bda1780457dce564923327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a460c8c255779239ddc67697d4ac3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1364773e1ce620654bfefce0ae7f86b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22f26bfcf7e85020489f4fd1f2d16b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a93eb0a28bf36141ce6bb554f92612331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b371b0f7835de54a7bb2ecfd16b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e9bce17cf5dd516fea81ea596da9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91d788ae31aed02bf07980734eaa1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757377e2fb3029e7b44a770da782717335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da50210eb3ed4b1ca656e53ce420aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e86a07fecf45e933add41fff27a6d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1572d265d3adaf80dcada263af6d29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd4fd7c39cfee513e8d184b0cdd4a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da136952ae753fafbffe0cd304a21ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c02ba4b058436b6a91ab6a0d615e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33775f53132e253a42dc71217c823170342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb0ba829e75475c354a3a4ae9fca2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1b791b3941040530e24d70a9103ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498e440ea5631aeef6d4dc83a2666bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92daf820a624e8374aa9f9362c80a29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddba84b18f3f8a4e81ebc7cbe77a64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b2869df9929b89735899ed7ce9eca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d086501f0d881ab00aa42a7872044349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545716db70344ab4129d409151845c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43325c2911bc586bd7ca8dfa4020e1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96fcd69703842a8f2d249d327a24f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21c51085d903f53147c9a8d5a6897353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebefc872dc669c71736125ec1afa12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea8b82f4383f8ea0ccb818bfd949f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb28336fa02a81972c80d39e93c0de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6105289c577b1192790298199d31229357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769eaaedca0a773d60240de46ff40c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25268f7589c84c668939d60db1645c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c7d4794b4ef190b538bebdff7323b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca7d3b583c8482ee4ee340ce99a7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b649bf0d17283c6ddf2713d495789362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30715245f755184074f18385de10e32a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc93b005152ca7f7bfb31cdb1d75e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a85198cb82098be6d9b5ad92958c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3cef3f097d39179d6ba0eb1bb522366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22ddd4bd34b1dbc4951423429d44e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963f8783bfae9b29ff5b769b67a6e0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2925210afedd9600c8bf9c13aaf3fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad7e69e9c304c039ba1109241896d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f6ec642ead3fa7f6f7baa8735a0f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232737dfb669a3aa3006b03294a4595372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8cf5a57e622a6e1b6c01a6012e05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad514e7e7a0f8638312eb314ab6e62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46e3111264ec84cac1a0d27c6bd247375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668df5872ac83e64df034fafd8ed3d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3cc1c59daf59c3ed8c4f0f7429079377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c0b49f6cc477a58073d6fa194b126378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c1324db7d137c63bf2e717a1faeb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce819f56fa78be78153e7691d338f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f2845ddbb2ab9d2882cc9db3d603b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5042af19cdbd870fe890a1789be1a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700116300e3ef602ef798e639bdcc8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17c11e22364aa02174646475b8ff9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e069d79323446e0e7f5b0832328c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1445c9e06b70ef60a35cc1d20126f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b676539547c41c2c1e75e9aed0fa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326980bc38b08862b4f3d6ed5060c62d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bee06404957bb0d508169fd318cdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a626886cbfb8e176011c529d9f2ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb1b5ae288913e6a2de8f5ada95f92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66df1b8bc792e6625a533d37e5482392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693659c89e7d05e2405d444ed2c50c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5be2e97888cfb7a8962147e6284bd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223172cc345bed0a6aacecc42045b68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19dddbe594a7f4b4b1d8b76bea08a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1376b085b73809f7cfe606cd098efeb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7da1578055e7d29430318699b5345398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df826ebbd033f190d77acdcd8fe150f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2fde0f0ac29b43446af91edf502b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c256468f0ea76752ad64403470ee6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbc61999c8e87d357609c809b06c04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0149679004d3d9542b03572e313d21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625406cb21f896b88076e9c3286e0955404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3524931ac01bab744a12a5333ff58ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf999ea5c76ebe94b797aef8a08a8dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa756170317c2249456679b6d9adfe9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0360cdac23051bd3a394138f329a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82150cb73e781a5fa576f557dec125409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f8bb53b84c13fd718f3edc68028c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad42b20b552a21121ba07277090d8e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c79f1cb9e154ee0ef337214d27cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142e30615426218bef33e7c8e832260413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0f3f5e36c37766dc76fbfb93c2ea0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d4d0e6c247bdc9fb2091bd331ede415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c6085122ecccec257aa8dd4d64ca3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f85646f2a40f43f1d3a014cbb8019a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f5f88a4d44e84ad3d0caf54b69a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5fb60e61a3a5ae4fe82a2be4f50e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6d14820efe235a385c2822f2e5434420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb9a4d1315553333d2cfa4b2c37814421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d213748f6dd656434ccfafdd1fcd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d509966cd85a90929784e0e7eb5523e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2c6f53b52574f253187f6a00a2a52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e718b2a6bfcf166d2598e7709c53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eecb9cb169afdffa87273d980a67e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac4817767fff7d7cdc85567382a10f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6580905a692504edef052c478d3082f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606daa8fc041229273aec845c223a1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252ecac2ad54b8757c85e2bb407cd0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a910b8b019b0f1db3071dd966b3fc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b970c33312ab55eade3d50b606dab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29da4b87a415d39cf02780d143225d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3569ae63f98946cd5fadb033e07dcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528589059d7ea0caa94b79795c9b5bca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a154b6328b6fedcd462468cba8fdc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a32c2b91f6abfc36c9737ea99093eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe80c0ca0cc96a0d4b334651be10d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e00c54d59462b18aab85fe8095b10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47990f4823a289b6cc27620fa2ed11b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd739b8e42a999c716d479ca9ce89b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf6c27a561801be7a776895f1522f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d13decd5e6bf6b7032301e4942f0e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51c34b56472b6c4e0779657ade21ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40b4234ce1905e22abde86e3e2940445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743481e5a21d2e65545e78476696a01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2221d8c8bc6731c4cd2b096637b3a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209055ddee98439dd66feff7e7419d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449897cd205c747a1b1eeec412cbcd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0d9bae77fe74912dfa7e871d52cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ed8bd759039a11514051aaa76c88d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f4c15367d0b4e56b8fb322d584a71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01fe963344f9dd086d6c8684ba77a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdf1cb8f3f4be1db3e03f47f3a7e58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf1258e28404e0c1e7566c04117bf3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b559132ee841fe5fc192bbb9649e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba70c913c9556443af303b2c6ba9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed53db3ba5230bb39cdc48cd27f659458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c82883b35b393729d98a9e1335f0b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ed7ccb0d040436f58d368a1945b02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afd175289a388e5b479a477a56e8d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007541a616b75ed69e885961e0c7157e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a38ff34ad2a3c20c8ef39a353d7916463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f3468c10ed281534357843c54d76a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73616f6c02f793c355d59504b24693465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54166295292fe3762d884c872a5cff4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a33af0999ed90af0ce31ba33ce8f29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59657be81a7dfdbbef3d6c4278c91046468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3fd397bbd9e6fe54ba3f52fda7658469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873fb09cdb5d2433821976ffdca158c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1dd6f05dd44bd4cabe2adc3ef539a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f0fb549399a03c99f976c6665a6e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867c7821cef741fbe0d45ed4dd03fed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953db9f9fa6e1035018cd32819909aa8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c08182ca7bab6fc67b1eb43a20def5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b58e5c18bcfd71dddf4bddee9b749476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdecccb41c8da7ecf216050d134e78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9942652d9f62b66eb1d222a1ffec8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaea21674a15e0318abfb545002319479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671431a30dc948e74bae4645a4cf31dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47cd2356d2edb292013ab7ca049ad4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07147ae607e973d96662fb7ee9dd8d29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed8496cc4cce094798e1fd81b4072483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819583a4711a958050cf6c0fcd67fac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973dcceb69ae9b83bd0cef6b5aa6513485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55827516eaaeffba0430fa18a5bcf8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c5c56e6c6bd7aeae4157425458e85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b3ba0f7927a44a82bce535e61681a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfbbf9aa3fbcea62ab1e3e38605eea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db627993feb40225f987fb8c365eb099490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc61ac772100ddc4e83491b948989ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150442f2084b387cd971df8e2d46b3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083ea5544f25ef415d8df089d5824ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68bee5faf5a78ae0876a262971f9a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ec2214d9705c2aa16e266b56160d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed484d34ac249eb644bededf512cf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4a7b49fb59a6cc897df8714f0986e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e6f5c67e849d513037bed63c0a71f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f0aed9c0cebf69b16847273f03c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14960a79aded50be2d686490e2d97eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f30a609506a327369d93ff45af117501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4222460963385afd4df01b8959bab1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0510f0b8d8b558ff63a71ea623340c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec48c6dddcb18e9f46843a338f565f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349378bb469b6ab16720a6df6a159a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada5ee419f99e1a87a38ea14437553a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6dd7dbb6c96076878e257537f856b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1e55077ed36dc2425b6e02659b9b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5860d31f23f215aef6b670ef6f929509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96107cd28881e8d5f7453d110962f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bca60b972b360bb2a2f4769a677e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9bba1ba85239db61258bcbdd87675512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb04a21ba46841b2d74b620ae10e1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dfa45d70896de8c1a56027c780cc1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ae79322c22a6ee4f0fe39551856e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9a6b45c36ade8f14e34f4e3bb67b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35381367d816901a131f14032cff4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaa25e62e45b3fb17c4016e011ea7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91088a02b3ced0410930e02b5aa3d9af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d487c7cc120303f3ef856a57342a71f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488148a421811dbc5542c10c830b0c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a765bdf92f01d33f1bf369277af70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec5cf93f6d349933dc42311a2b390d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e27edc4312f17af04aa7ff2d2f2c23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d49eb4aedeed3d7c6abf80154acb5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36201ff04e2ab083c4610f6c133f4abd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037a397e50f8f85d5d0c43e89d70421527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aa3ad8a6a2237a6e4140d4ad2c90a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a4df1e2b1e582b3c8fb74bc15ddd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f2548a99ba96ddc9b2f6facf04e8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84873e13b7d684453cefed71137a3aaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae559ac926d38791407409cbd95317c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284590ce48af491d7edf178cc285fd3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889edba611624f18bac3b580bbd5889534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774350338551925c8c298ccfaf0eb8d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702d354f764d47f98e42c72a63888a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8869bd6fde0ec088d8ad1466a4b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba3bdf62d2f48989ddd3a69da1a50b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abea2d0d5fbe9d40cdbf64111d6570539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1826e460fcf1fcd6f841ea57c8b6eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ed48bc92c09fbd262240ab92ec8b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df37ce2d41ec17306edbf3f2f3a35e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c76488b0bc118d120ddfe348c82fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb58d4b0a33ff0389424ac61e3d0dba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7685dd84635b272e0f03470f743e4c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7db68023bea8f49cef369eb83974546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b28985c29340368bc5d50a6a1aa95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c95550ed4fb1b70db8123e96661f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d353472bdf96b7464d513fa234edc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f61d09f09a9944cb5b915be5df7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931cf7f3b364ce9ae5affeb01453472551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f168ff99f61cf54dc82161bba364552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb561dcb02c660299da3e687867de0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816927ace0225541bdaf8e7d6034ba63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1467892051826289e4c13bdc77f0893555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d83f0ac919eb6c8d6889ee7f52b5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e3b7221593e4b1217036c079ac095557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a018113aef44af613e2860beb224b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccdd058b22f7a98a0d15dc8fa4fc8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a894e1123654176dea81afeeb734a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7cd3679989a3cedbda8824154b1a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f82cd337bb8ced425ee07bdbb17d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c11777fa7358f2f051d3625a9ae9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935d65fafae5b4c6df9ca6de3b4bb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef42b855f157fa31c611c414d490bea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e057f9a92685679eefe2fce2e71fa82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5479ed41ef1e70abbd302acb7d309e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd602eb224be5fd2f616586f5faaca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3493ba00602965186674a84272bf06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eee37fb76dd6a8807b6dc39d7e1b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3de443e9e2f6cfdcfa3d806b5984f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2949a8e408cb20178ab9700e78572572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31fbb7a1b4a57eb988b8cfa3e36ed6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1359c4f2209bfea7e1253a178c9de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6075eb53211600fd1322ba4b7738a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101b26aa5bcae38369502030ea56d2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d58bdc65990c312f4154c827891499577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73404168fbe1ce5b353fe9ebe43b2d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79703a7ff19038d867e8728e1989df31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7073fe7e035af64d88a74d151dd9ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c7655f221251893b756cbf366db4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1933d0591cd513d09921c891089442582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535de0c8b304bc5f652287a70353cfb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a478c851254a369687c237df097cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe1175ac606728f334afe7cee0d096585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1063a25d6a74734e5b2838d0abc64c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2ffdadc30987f75d2ec832bb8378c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cb2433963f6f7e6e972412b78104b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea21ad7f690ec3f66ad5eee601b060589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cef5aca5b58dd11126a9178d80e96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02c8e53cd39267a442a2ea31b4d7e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f712bee5d1d804de85b1ba490aec3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc112971cbc0814ed4d934f4d686773593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba261e7a1a4ecaf790885db26d93608594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808b7aed02760cdd1176fad1e70b91e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204f640a096e59fce4be77da7efe671596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3e9248c706f493936faf6d278a081597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf98eb3101be681751e0d42211ca070598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c8c9895a15a73638a023e03368c21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed209a6e5e6fd3d43f96d03035ff5cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788314db6af7662b45beaa1b4555652601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ab110a567167c15d574d79464366602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d4cd2b4e878e78741ee1df2eb8693603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ab9d8a7c6655d61988fb0de14a4f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba8ff3433867ac0ddae2e8e37e43e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0189efc4dc0e9c5cb2b1aa7c3df4bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533889bd53fafb9dd2caa33bb69304607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4231cc8565d0a20af208c7e395e881608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2923b7b45f707f1ea069138227e99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82f7c2bad6e766a037ada5cf94a24f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4800b7569b70d335cf6ce0b346ce2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404dc5bd062350dd6cc199efbde62f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811f9e84db93124f83472bb825ebd00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76795339b5ba402cf09610d8e2cae043614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83f22e6bbc97cf807b80c696f2643615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c701f162ada605a2e84a922340e13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a877e6a60588f18b779f7d02c112617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9bdd683df88da3dff940412ac5506618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf8418b8413fa3b2f1df790aa41121619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483caea45b5956f0f7de3beb153b042c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1db2ddc6ef71c2d96c30b1288dc79f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561206b47c2c5af1d457e369fb80d23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdcaf4459ebe14b0027ace69e632e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494a8ff0eee5ee045be624efed0b2c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e42fc698b4d053d472124c69d5743625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acdd4486053c1c5e46ab424e8d4490626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82baefe7e30006c092b27d142bce78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b40705d238f7a03b2b2d37cae04e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45685f2ab6f9396e92c987dc3bdee8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ab015fd46343bf341635ce5349aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbf8786b3eb9c83bd3b9d62538f038631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ba45978e185f02f836618f44fcba3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf173c64a33da5b7af14b7cd3517e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e343e9a44cb60ce43458ad2ff29b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38aeca792deaa2944931f2caf636d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e59da5db8635cc9a8ffb929c655c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7e54fe99e54958548be0f9bc7a000637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb380554eb81bfebe118f83cceccc0b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7c522c693914bab6c77b37d7abcb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714b331f51cd54048ce95d5fe07d89c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849113c54be2820d87628388560e39e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f8c0606a9e853b4a074e6fd92b4d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42b5448564c5e1ab078dadaea3a750643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dbd0bda0776f6b3f0bd9f356f1a71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ec8ca2e073e9e20a601fd6df883a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e121782aa277fd40cbc098aff4d75b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72804e1d9ad7c640ef1a7a30517134647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7f06e2fe7ca22584a7bc5789c86d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3ff3e2fd115cba92c4d814b1832e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c71c8a9ef25c2d89fe9ee939adf604650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42d3f597387b1a6193ec3bd285e9fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943465ee7e8e507ae602ae4167fef1f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a884eb794cde0f8dd895ba2ad84ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e02f82efec0cbea127b7f3c9919ac2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26695d117001a3ec186f1b193b88b8d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806b134077058574f02be964a63505656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ca75b2f60858b23bb179a5bfbb2ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37395090f8c917e106a2d0d6d9d9f8d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c3322735a238a164a55d90205f93e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712cf7416bd9fcf57a9ee619686085f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d814134fbffc7b60cb50e75d6cd0651661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2201a819bbb2ab5cc8554d537b4141662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738124a3b637e217d248264e8de707663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc2342d98fb760219db7b57c616283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd1bd5380880fe1e281113260a7de6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e267657c21d613c99531298594741666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9bcaf56921511f5d1d2cef7f7665c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd0ece768b79d5f891050448a23225668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d0dd185953ee538ac4d64a2dc5a91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ad13b3ef7cf6deaa604d2ef5683b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc763fbac41e6f4a4176d30d8fe92d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29295d5f0b04e6a575de7c5d0ba251ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992c1ce830a14443580bd39c3520211673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c01b8ac3b56d6b33cd7cf6ff9dee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e79c48f429130fec6b338ddc7165675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191edaeb4b1b60045c2337fee2c4a37d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a09ccfe6329bdce9abbd5da116597677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ae2cba1b56bd4a8f917d5798d2575678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb968760d2801e0e4de5854c500b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca9b625c89cac724eccbcc41246e8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50012075c182315bfcc35dd4ff5e356681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9296f12a1f6576903a1148d56b5dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea719ac65de5e973256457a6c5968683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e04febc4b55ad69f697e849781c564684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b58fa21dd0f1778693a7668a9afd86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11729b792e2a0f7a835a00379896f22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d492ad60fccfed4fd5699e02860a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e73e2bf5f431abcfc4ac21af97dab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c60178ad2f44689b5ca19542b96c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7fd39478df9ccfe76f28538887d0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff82ff978de9654e0e33899415114f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb51ae0c36c24096342f658e1d3c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab785a030a9fe7744f8da5b766a70840693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c463dfd3ff9099e76e587f76af2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b17560f0c0082a8a47d1459940da1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9edd0aa67f229aac9a0da0bcb14e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074eb638d2ab7b4e57ca68153f48024697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bdc4fcf23a559a3fc4640dcb0d153698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab033f8c0c5688f96b30237f31eade699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76653be78a8b514617e55bb93cfcf6cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2ac0bfd95f12ce731066fb20587b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c443ee18a90fbf45b8d5c05c0036ab0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965aafdf908cd55a86af46d2fbde8ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f9e36d39bd0700666f6ada71b885a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e49627b6e7b176aeaf3c6fc3e8e18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b3e079ecf98fd15406b08f4ae6eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c4a27fc049ab3468a6d4829071740707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299097cb8984fd00049ca71cfa0f6a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dbdaccb624292df48ef50f8203bb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ad62ba07bbdea5a9a6cfe01ffd0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa76bcf1420b547b8cc7058f2c57c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee1fc284cb8e5dcf6ff41a8a3a0fb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e13a512cd3ab2a3dd24736ccd6f8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc629590c139f7732d25f177442f75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd08c1ea5d8dcaac1275500d70f61d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e844e96d4961485224d04e610d34a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75f4c098a3c1027348eb8c31a9ee1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c2cc9ebb804fc55aa20ac444764d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64412dd71a0b4eb799c0ce49f5e421719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd73a63ab4c6b358ebec318be6b77d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35e6842035c2edf24f8998e701d4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e4a8691314805d2ad97452b99d5e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a6e9275bcbbeca974aa34562590e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a632479de72652d26cade7aef9f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fcde4ad387ca550e923c34fe00373725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ad23887b14cbb89e8f64d303b0f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bed0b9bf14998e13df17770473c83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5167409aaaf29992b73f3c4022f69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c90603e8c872dd43a8c5afd14b023729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4c4fa0bb9f5c2b02932aee92ee2ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a07884b37891407dbcac380d4b914731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f4d0dba1298ef3b0c086731b6358f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59eb24c40f4bfebdf53e510adfef13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286ae284df743df64f51bbb7493211e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d9807377058802a38777a71c8c225735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cffd8293a6b5dd8a5e1071275047c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c37e20ba40094f92ddef9228ddbd4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bdb7db532ee2272d5d4694f8dbdc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08bd04debd1bba308e08c71e5106b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd838438c9c8a1986585a749bc2b7ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31382b8875cc36088b8bea6ef680b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a121e35fc42a475bae0a3cc07415ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f85f56a32b53bc394ab2a47276726743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb8022ed9187c14767fdd7d5841768744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9fb747790544f78237f93352fa65a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3de1c6f97e132f708ef2d4a3337f03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c55c1f03c9c1cafbfa32532f855b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0059e82f8cbb24ece922847a90116dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae2ee2159d0ad1b91678378a2e367749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3281426b29c8cf12909f58a6dc5226b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec915947b26245d54dc7506b3968150751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56498094449d4e21042e9166fa13a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53a71172c393475f85040dc80e21f0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>