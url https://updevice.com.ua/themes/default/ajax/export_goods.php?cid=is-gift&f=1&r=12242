--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1c5790590dccd6ce38fee85af3d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786dda1b7411575c02892f5142a847f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894625b44d2ffd1be459deafb4e780763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1c218815dc7b162791f6cadaf73584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da294bc8766a256e6e4872ca5f506035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c44d63ec79d578defcef770af43d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9822acfbd04fa043f2a119e10c3e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e663e1c0a1eab0ac2aa507a4200e65c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821ca875b0308cede00aeeec577961c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b750e0eca96d205b05618c831b7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57c10492a3057b2da86428b63cc0ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483d3b1cb65abfa32da0db9110974e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82038a64e1b2de157e668c848219259313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd3c53db2159cdd5d6c1ae6947aa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e052eee958804233132918959f8f7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ebecb8eecf1aa3ebac8da684bb68f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd40bb160fe50903922e3232670e7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682c479627cdb6c5d3d7e35d3e3129718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab35f831c53e838ca0a0c4c1d3c6d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e427e85edf70fcba08efba92fbbf8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34be2a7689178605e50c9f3158b4f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348547333c4e94078f96b58f43cc962f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba77f1991548106d51fb62ca96cc89523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bffcf86b5774f6402f48806372a6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569d55451bd1377d09ff99d0a10771125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af333912f7af2795eec32108518d2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c54cddc992611d001deed67915c6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76d5768a7c9a44d2d765ed93d0aa228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210f118c430eb77acf31928eadc1dbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbb9b86616a514207a8b1af40ea1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa7e9cd8061bb3e1935d4597526a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce844bc2407f16a37da91c08f581a30032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a5aa3e7c173a6352c808788464c2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea729bbc159fdd758d5c8dbc5729e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a0181cbd30b6b3a1f24203a9ea8d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca37a86b97e84003a61245a7a0d307036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c129d3bf31118385ab28c1547e84ffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8261622f866f3bf97e57f52ac15e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956da885b72af8040b0e7e65a9c296939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3722b19702c37faad9f63eb510171140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c62803b94256d8af89ade3989141d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f62151e0d1931a1a0e91a2bf797342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c8520d5f07a4255b341e06139c80a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae0790e626ab8a8193d4adb7410a8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d0cb34a621960984149144b69721f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae4a68e183302c441c430e69657cb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56881408a0c1f528de0ec4955bf321bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fa948a15a39f8a5e6fa8d2a695b6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff69f63d5241fd79182b886893d194949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf4cc7261235d2179e7d697b1fa1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d241d3cf35b0c8de9c9360bfa7b8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e996f9e523cac1167041e2939a49252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3fb1dbff1ed18c243db45686227be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab4d780e067690a11a69ebd465e3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a3e1374b03968bc5342be49955df555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe944f5d67d0d6012d9af3961842d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de4338cf1b50143bce8eb14de794b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e50a12b644ad515282e7dc2408e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b2b1ad5fc4e010c7bfc0e60d5ef759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be4a149002e9b3b1282404706cff0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f59958d20bec64a1000add75167a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bf8165c6849282bad568bc99fab7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fc31d6ac9f0f3147eaeae93a9d73463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2055ce665d04138813cf4750c653e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2749086c8830f39053a0c327b280165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689be35fb3a8086e133cd170370e68a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e783591b99411926129d7afa4fef367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3927d54a626cd267d39b087a5cbf2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba12d73f32ded1f9dfc5ed95d82f22d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc04295d4a469ab63669ae5e06f496070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284349e3e71f058906db231d1d0256271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4515f33f6c32143738663f82b87cee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d502dbca95448b55a048445546115d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2841b4fb960881c10b64ac0831c0b2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e28ff7d2b928596b39ec4df0dd24ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f098e2e6170429b5095ce87f3316b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ea9c7549afd804746f081ff16c96877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c1a68a5eff309d553b2613f6fd52078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d5b87124eb3840d8aa0eb7ade72b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005409269dcb0e354ba55f3b20602dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc522753b26bd196e3de0c9f51ea39281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f363e0b91f2b05ee0c264ad15e3a99282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58961503c956b526d1109e352745af083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bfe6198b1e985cc16a7a53e77f15584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84370ca8ad6d02fe8b307c9b9fd4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946048db886b074b84520cec353d7d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff0d2f8c7ff2cd3144362976a4c82587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436cf3cba330ddccdb6d510f8d9f98988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d5fb33b2c49eb729996a8b74b50389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e57c13bbeffdd1e31d213b722d421890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59abf56a25aef27d36f5809b4a6fc3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88f9bc6b232c467643b80e63898ee092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484416c15b02b0e8dc92cfe49b832dd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac88383f67f0f8e06004ddb7d6b728494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dd0b5ebe8709f3ba45103cbb0711195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc3686c40038ac69ee2f156af783ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15889b41d6216eccf38a8dd0ddf0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a77da02150c3c8e6712d662e8261598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f26d756e9bca856c303dcdbcb1073a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7631d2fc4ccf4cfeaa943a6ced47e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c00d1e766f39354fbabce68b234b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d95d2849d470efdd54b6d03e3c7959102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051356e4d9823c527a5fbab0017a0d1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a87acc124c658484c5d6d75e4ea28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677833cff9153dbcc18db52d575f4b41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4c9c6571ddd349cbcf6d6ff932c20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d093219752335cb480529d8dab53c97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811333679b8fe5a2ac6c51078269d76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff491543489a95b79cda19c2c1e00c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94819efd3e99e695a7216a8352fe7751110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f14048060bca98330c44199b0a34e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d7dd3edca2c30c44423b43f7ecdbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc03f976f036807eba60aa42063a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f60ab51d91808da6ba17e8450a0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9f1132a9bc5b44c14eb8f4a1b8e17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadacb2ff17eb0ca49a1a9104ab1cec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ecfc17e2d509bda66ee228d63247117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34007ec40efd8137339e2746245d44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75088b06eac5f01aa7512743a55291d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27f296be65dd73d2db458309fc5ea7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37013999ca8ffa5e9e087b2a4a4507c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc919eec8843ffa78040bece06cab20c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72541d381976e7c144728486e120837123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89673f38a60fc6bad1a0e0f63627133e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9815dc37e12556e36121eac3b50bdd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6737a4df027a8c3eb3672dc470bf98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be5d167ea762dabc44cca857bca061127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b45f68a4a96fc9b281d6a733e11c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7637fa812505109cd92701c43f5ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831dec48ac6069b43395196e592b82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4950f7826618e3edc04ab35b74226a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9870b5dee6d1c068928c6c6c3a3bde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52debf9d04d05008b5c85f46131277a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6460457a689254f0bef275a929bdf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b7e5cd5a82a4adb9f78ce1d36c45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af57f3de9191cf6a1085c2e88b5691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01227e2341d9115f782b2fe47efec050137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1329e64ae281271040a4b209019d8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ef1a88e54c840a682e0181defc72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b22ac65ad068a3ee57b213553f5bd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d988ded9386a0174360bd4af7e9a8b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bc79c1bcf10492fdcc29e06ed0111142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ac42748a0bd71277450d1c504d97c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa28482fbcca8ca06d8000b80a25fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd469436d3e6db6d9f476fde89b1f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914ad8dadd9b62d43569edfb4a8691146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c6fd933a2868dda3d1a0815fa93e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df559f099fb202de8ec83c5e13dcfa63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bb4cec357e65e39be18cc9f54bb43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353628a0673efd2370ab4a5767ca8c41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4a4ad1756858fcb561166d1f14fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a247dc5133262b202cdb2bd909121152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c51ae43cdced414abf25e616688e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b5be9b9350983eb102ac23acc267e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bfe312ab74c3769de5e0e8d4b8d7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fc7a230aebd9c4e344bd15027117c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a1c2951489e5453e9cee8231d8f35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66b744f0031cf1c0b40a5510a3fb9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e1981ba80014b6e0faae4d2063916159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8362e6df7192c15c062d221cf36e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7ef84f84394448817813f2710679c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd25e111742075bfa8ef3f07312fb76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7a9d975b96fe347cc82be55fa5587163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc8836b57267fb51c8f2d802d8f7c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87b8372036e2bdc1e26435dcc58623165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf4476564905e5f761571f9db8832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebceb68f4a638cdbc1ecf21fff9520167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0b8aeb6e4567fff63af50b9d12d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cf9d0aa924f1a4b28cebca78dd92e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bb8cc758f948b11de05d2dc0d0eee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94160eab661eb1987bc918446cfdca7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968c195110007f687ce436cadda2e3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663bf3bbcf3a057a46f7a5da11b87f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eeab48d60e30071b6480dff0be301174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e25f231c40af846cfa132afc791e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07106f126702935b0be1a43d9c5537a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5f7644cc2705accc40ee907709393177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22167a17cca31fe4f2c937c7353fd395178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5a30e8062924412eb5dd234e31c69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fa9af01abc1a6b32591c7ed104212180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dae03c358539dac75ade77e27eef79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8098262a4c363cf317f3ceab159c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369328dc979f6ed123cc7815e9e70f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a3ed3360778a1c7f9640103124de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb47e16a79b51eab75202f871d703185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45e6f6538b6ebc90ae4eb385b94f85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d49f7bad1061bfca3d6d55150df83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c70a56bea613ed27fda68cdf57d45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4b525ca475f578e2d70ee0005dac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13ccf041d364096abd42b21b83187e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54efcb37a6cfb2c2aed0be0c124a5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6e85ba5c3f5f9b5336d735118cbfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1586da975545c5f9ae0e8b626a17c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23efa18a62b35c15f53050b252f1298194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30125c75dc7f63a96abcc736b62a2b30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d7e397da4ef59735b0c866e972ef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186852eec7c14d3962eb9d3adbcb4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3332ce2c7cfaca64c87279ad7409ed4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157f8f2edb76f836e9ce452001427c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb531d7d43b236741a276809b2750200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c0f90b57adb6ecd50e8d7970d6e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f5ea2048d74206c1dba3a72ddd192202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c09dde3bc2bc271d73d11f183386f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea114e24f2d00c72c909fbace4af69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11194b480f41d987ee77c55e647c236e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c792bfb8cbbb1a8adbf95565c071959206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85271430a7dc48097a141684f369d6a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9c3ffe654a353bdf0a5e69a8d5321208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10693a1975b771d00f40b85fcc4c2a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c89f90cc1b1d068e6fc7165e1931f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca107141778aae8dc71be6fe878d4dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19702117aabc38179d56b1b40b3307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f550318a86f44c55f9c4a6303002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc94e68bdba34286e7244aa2dac68e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42d7d09c8d1227de0a0b3898324e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0179fc17b8092deebf81d2372d243216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efd95971f5d18208b48d5abe69e3dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59849911a324b19641b6d834427acad8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cc4e640a075cc696a39a410738833219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed729673d092dee85e9a4e339fa96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343d658675a7ce0d31cd3e3f4079246221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3a12f883210e8cfe5a7724bb126be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfea1d4eeb361f6df0a1152097a7356223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a4fa1f8071c8601471ae4eeb365ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2e9fa5ad063fc578b9ba8ef8e7500225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4302778f8a89aa05f3ca2aa84c4354c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261015dd409db784aa3e932c5d3baf17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe62a09c8d21929c5967471c98d475f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130d957adb6486284a031d8cfee1666229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6fc6722e9a8258210723ceaf1ce08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb36a538039c165e083338b9ef5f88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fa2fc05642a274357499ee504302f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14e11bcaaa6ae56666c8a9558f18ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdc2ea29b044842ca84fccae84aef1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf6e974f1d011c98e61946f64b7acd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684e0c743f8e36671bc4d3aca3df0ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc148e55d87c4d89493401037afc20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681ef2e8fc1fb77866b496bf9dc044d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc16bcbfe2f2d7a88a1464d6c231aa7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1943363c6edb39ec3153c21e0756240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564bc176ec680073719eb967f975ee2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57390f49d5b0e4da654d03364511e1ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8a8d584aa6a601c9d2accc1d64721243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94c8460deb9c3bb040dbc60aa29b54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0460aea3f9a117cf3b339391d15f1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f777fabe6dc850de86ff712df211d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cdd6568687b520c3275bd7c086417247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b0f043eca672cebdfa25c0396e99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822e3dc8a712d83044cbd98bd3f4bb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530f36070db4b1990532277893710a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846bbe0436f7baaa796a682de1ec1df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819353bafcd5168e61546a2a989d4604252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83cf1c2f083c0ee7c8e807ec855391253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16094acb80452438e7f91a2389d29850254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d74d939b5d4d0b827d6a9d19937f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49ef9b37bf4a6cd9118c06602eba1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bbe65168c4ce575f0dbdbc494a519257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157006b1b57b74451d26a94d0db213f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832d62b6ffa7315f041a3c00be1f14b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbc87ca86ab584ab10c9347779ba6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef2157253a1fa15679d5fd69c0207261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3a6d4b0d03e6ce85774bf84c0fef3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee97697b969f8d2d6d538a71c7951263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6da1a8b9819503cc5e5a89dd1fd97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac65542ff9672194a08684210d0b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad358ffe78ff78319959c7c57a0766d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e875c168271a1dc31b40c15faadac12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8662feb2028f09adba36a3188e4cce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61d8331194bd761c795b98c4126408269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667b71431869f8676dd9ed8983187c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aec83a151cbfad36620e34ed39574271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3116182baf12e695af2398c04527a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982eeaf0d08be91c69bd0cde29ce71f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3a7e0d78527ddddb76eae9f542e50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a12fd9161cf82fad49996b1bf01fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a160b3a885ecc30032cb7b3a9f974276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a09743ebf01e9fa6392c830969ff4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107387138dd46f1680ba9028d201b254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9afd5f29a90cf23124e2a88976f992279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80bd31595c9fbe19c9f9e99360d25a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62662fd8f7234021b4b814c150b0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81188e261cb246104f62c202e3b3224282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f9d5608cd433a8f498efa5bfd1843283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04ea2a7906001a8f7edcc2ce67fece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578ac5fe92da74632de5ef09a44e1df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d336a68f8453980a1b5ebc252d9e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f97743e6a4c886a72dc08de85f6ead287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988c10f4cc9e84bf3d54b5e0474f19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4988785d3a3cd029d3847d80a078ee2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae1d928b7250b97b6932819e32e05c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656af37a5fd537ac33f7aa238d5b6b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5bf4e6a0ef41469a325b4aa19bc4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09651251ab50d1b47161c5b4ae1e9b15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f31c4f141a90ee9c278f05b638a620294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec8eb88268c2722c9a0c7b86752d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c8121b60eb623e4935061d7d82023296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f33ddb3b1d22c51f3db0f5eb78b33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d8cf927b14bdff284d983873cf9f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db930295a0081222a207bc651cbec6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eb78b344c68b347cc562f5c20b6d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25844d504eaa65c82cb6c5729a2de9e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18280856e81265429a30a243539aa13a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47a8089abfc666104871c66a89bc6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c4d52fcc460bc7fd2cd02a50ee773304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b9a83fa018263ed32e221617c09f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9930f23e7f53d2e7bdb331d9ed14f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8786ba6671945a06044c2ce26ea1d48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d5a20b074164987038b2e38659a5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0464a56044b34addb44c560f9dd381309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5576bc5f844ae66fee90754e0fae3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75773ed2a3cf214492bc5baf3744c01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ea7d91e61d001084e810a5be7191c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074fddd41e1cf5da22c32da76e48ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e704eff42eba4fd3e91d0891a5526f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d17dc2e054ca43c873fc2485850414315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ede53f65bd824937cc07645e40196316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da7df25a908fc31af488aceed9d58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d282d69fe0ce8903e5de434846f07c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0346bfd4b8c07b55f3120558bc23ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f8a8261b03421b37d416af8414334320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a666b3dab96df30a2355698dcaf149321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f3903468a204a903fce80c64a3f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72d76796c3c5fbfcc595352632f83f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba38f716946f06894c2242dcb10fd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b81b8df5ce2f129234faff9f861a28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f79ebd9641dc6f4d6f0f011012e6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b24b3d2177f69b56f9f91affbe5ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8727e1b12ec52a505d4e757356658328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561d5b079f64c8923ecec048d38636c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621b2b7cb9df2bf69c29f9655aea955330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fe5c0f68461ae3d0e0fae35b4e9d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc5f29719a1bb278a4b9aceec52ba6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fc805cb7e465d18b42ab9342581fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383205edde6b4181c6d1b36c9f07395334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603bf57e764bb3a055a9bd84bdfa1ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e2637522b32bb429f36a1272d2d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b0f570a7fa5dcbd59d40d7cd600a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da4d7f7c2e835a18ed1faade40323a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fea18e6b1ff07a4e6b928ad95aaa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc9859836bd7e4a3ae49c39433d54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477477debe31092b2ae642538c4e0413341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306892d749aceeb013c45b7ad5abdc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f64026bb594cdebe11d2f70cfa2393343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585eaa44dc924b2da4965576a380f67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d735af0d9ab0ed395fa239d5d89b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235652fc091d78eccb8ef41e8c70be0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4902522ad068ab1fff449927b44374347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e1b17d2f8bb87ceafe0ce12248a53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660e7d2030557982dc9fafd8ebccf2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3a5f4257640d6b28716d19e039ae9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9211af6e1a3698738e260131a63b40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424844150b3e10ba232504b1c8de573352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f64a47a6f224a63b833e9584ad5939353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10630c8e989717e60adcc4762841f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899868c7368cf922eef0e8b84a5d018a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776848be38540c9f6aad78343b46ba54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea678765ced0c575fa3ee984450250fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142dd3709427e9acbc486c959f32ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a4f00cb48b9d9cc578bc5c7c8007a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0367c8c52e4d5b8ec4bfbbc4b9289360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebfe804ee63321821e2c2e14a81c8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde8a40a4934e82437682d47b0cb5cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f282bee758bd6734206c0a5d5c21c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecfe368f3e8a65a6a8ac4bd6206fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec01d8be62706af12efb434b1e2c1ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c391936b13c2f310a47353e4ba3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e914f5353332a5c02373c5a8a5a4de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7208437079223c58879428504304713368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2da3019074806d7f5580387641949369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c7c2cfbdde3fc919d054b0734865370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6377b01d5e15046b14938d749c18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af581a8b35b3a9e60b95dc27c655a9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce837ed45640949c164709b07b626f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd81806c8959d974445fa5e1230c17f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679b5ff92d3f98eba81ba98126042f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2c2ed4c6fac27b9585178ab75363b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace6094f238f41fb7133d61db77f20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e25b01a9f70dd43b69ec14aab091d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93b72018e5a7ef273b5d767f6368f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634e2dcade140a4a211f075efdb3e15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724a8b0d46378d646b680e966b7df91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27689d9e512dd4572364faeaabefd0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1147c0d6596258e5d4aa8ad532a9d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad270915d8750ed1cf7348d0a78096384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d13c80c06880302729a944369dd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd90dfc34783757424c7937a0dd805386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe4d9eb7accb32f74185fc9c148f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383915f5d7601effdd2909b1b9b92fde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aae844b6cc38ba6a71038bfc6ddc80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015c607a7ee454fdd27faa67b977356390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4361c72017960fff47ebb1fa7a44486391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e715ee5a4eef171a3fed01796b666392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0d786f96595621be494ee7c622c70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c399ae0fa75644a1822cd8bc0797f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001abba93e25cc214bdbda2f0603a3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ced656fdd341828e7e6b162ee500396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879155c4e59e78fb7a1ddb2bc4035cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4234cb38accf8a1d6df98f258515d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a080a03e0dae9934d387ec99e066f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefce3e573fd0c2c951e5637800da6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8add350cb0a70e769778e3cdc29ca6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734da824c567f294837cbfc30c047c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0bbbf346282a89da9379635243613403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef5e4e2a30492019bebd58b648cc0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a12dcc36afee3fcea7af9a2349be46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4f2d0f57e773eb5ac055aa3d6b700406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a042c449e6f5436f944a3bed26d9919407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b772a5f0cb70ea240b64673d3f8a6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54659eec38f314d840606aa791159379409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23ee45dad548ee966b480ce6177b68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f44878f963f048e84ab675903fcd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3761256b4a94fe1f4551fc229a796c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb8a79c4dd3d4ad4b658c0f516366413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b508aee25af09231245399ff057986e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415cf4e8fa0774be633c7bfef10dfee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0339066458d2932e813ead88bfb10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d167d7258e4743a07eacb996ad450417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14559b3eb1ada04386f19ba3811079ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fb800f2765e1a07d3c7f17e76b6d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475464cc07a62252678aa4f6eb07790420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ad41ed5b33bd02b0945c988bf580421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103e74fc4d2816a5257fa0e685fcbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70223236097ff607171dba7623eea956423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b95791eff58565b27af5e339f54f9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601e4b44c04ceaec4a3d2078d9d67d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99334d36507735ebec7b50a3e9da135426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b10dc78de280dd576a1e76fe91d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c108b503b17ab262c34420cdcd918428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799e6ff504cc468b96f15a7a30d1c4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5471f096e61766b6ef8734b58d54533430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db8f7ae38b4a17676a51daa7e47f61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2036eee9cd8553161136cf9d69f7124432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0e8bcee53a2547908fe00143e4052433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dfcd5b6665f13598190a5984317a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3627f34cb86848fcfc4b6d43900940435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50a53aa7785961688a6e1c4b423c70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1014cd3bbc338ccdc4547166f6ae5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e204a28ccb526bcb405a00ad590cd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e97bbeddadca4409116faa6f0d1968439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310f643a617ac3eb0fd038b5ea54df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506a2fd5842dcfa081a9bacf73ee198441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf4ce1ce26e3bb4becfc5803646d82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7105943547e4c88168073765667d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86c125c436846974ff3dae636ddc10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759561dc1d8e34f70c9802a8b9992327445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169be1f980c15a16daac5ef04de3093446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86269f61a3751e96a6054ad341d611c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc24c563f365be2908d434e44e5b0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476574cc7d0614d3fd1fae836a7cb21a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946384acecadb7aabf9d6033fe6153d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe3a9ebe152d71ae9388690a6e0a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2a4d69bbddb82650192467eba3c11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de4d4be8588316970f207ab493e2fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43a32f5a7f76a48f61d917c754628e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff00f87a5beaf56c0c2cf5d2af3b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c3c40547bf7b5800a02601ae59cc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a564fbcebafb97d41041c9c1ebb714457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5031b826ef1726343f766c6b8f975f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa9c892dd986762a234c64a9e48c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc13cc02be8804bf76b455c5981fd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef4aef3b32dfffcfe637a47e134f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5301f1c730b2e19be2c2813f215ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c543c64a82722cf37c0ca8aef7fad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03d05b1b96756d8a9137e9d401976d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea7a802d1ffcc36720cf6970aa35f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef54174fc83c34a594d41549f1f5e80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228ac3c96670f6f59c8f837d458e221467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450214b40952522856859f72d35b1e15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47af1713d0c8e292f9f07da9d8d6f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bd9b564f54aed47ea10a342d07fe1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8452ac273b4fe77a3554c9998e32f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d6dad77c2ca19e602b65890b33594472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b361cdfd2b7dd3a91760c0ccf9f15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f622a49f4232e2e5ca2b73bd53102a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c30c36901c368c17ee78eb9ed5edb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104a40b358bfe4c8c6e80532198ef4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064e151a47b0c8f959dc650de3ef847477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d284e108343fdfa6630c69ed2f9f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8fe7b8bc820df5361232f82a65a71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e8d945574100482cb14858bd4706c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6896447f17847a7c6d81621b56a4eee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9e26ff6233021b0e0d7ce85f4a768482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbbc155756d428b971f8db595b241b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecde0984399045a6417b9355cb0bdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6e451759f6ce4d34eeb91131f5e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab412331d5bbc9d102d91752d505cba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2ed9985da5dc647dd0e52e947763487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca29612236feaa89183523bb089d36f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33e661201edde6332228acc3928a2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8020ef67bbedb1ecf187b44571119c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa49639ef3c97986749363ccbf7540b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e98a0d6daa076eed81b8d8860ec4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02188b0bc7feaadd05903207feba6c34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8be790586649b161cbaa459946774494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459524dce151a23d018f5dd793097de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ae3d744fdf77d83e22c051aa42f65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b3419096ba16576d9f855810188a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bfdfeed419b87be863660a7944214498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b27815cb0df7ba2524c3cb26857fb0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fbcb8c56abc65c520b1de4e9d1af6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578e5e42f3a5ab4465161da09b802d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013ea3b44604a981cf11462594893bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1cf09eab41d8d041d40c96470d02b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad675325bf93d69c39c2ba2256e6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d704096be366253cb88caff06635505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e08907a72c0d57efa0cdf89fd10f81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9856ffb326a1957f9b4bf26e2ce4d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729783ceee77dc2090d48e3beb99b9d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c471b13a407d587ef0bc1b7086f9ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9707b37e4cba0634f8a4ad7c874c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b9784d89305224e87e236a90efe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabc73a59616af6853c3dcc61827728512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b098a48dc69b10af8da7a25c7e90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae187f6853f20918f3efb0ae018331514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a326311a17d1141cc84d9c1452089515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07287317467b243f6f04b2ea846608516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603b2dcb6f9eff677e0e8b8a687c670517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098731272baf3d1c630f8cedb5ad673518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142b1778cda46972b8b7e05013480b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fe77586da24ae7cf0e8f024a457e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9706cdf344c022c514d8d3bd1b4ad19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce2dda85f7be2aed3d2f4b1e3225b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36707cc3bd1c01fe1064c1a0ca59fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98d370442a524f6b9dd9f03b24a72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc5d5fbb04066eed2ac6f02e8bed4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4edae63fb1575a2d896ef450e0b0b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a254a13f0b775fd3942b0afa452f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e72715581c33145c3f8a501da9ec9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9ca8baa36f6234cd28abf951c2679529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ab7d69fcc39e666d52aa897fe858530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04e3d55991f4f6045a04755c3a03b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e8f6a33487dedf84b63028af793c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991b2e2adb6c616f8b2fcf02607298533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d9234d8b05b596060817fc6d3b209534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4532849c41a359cd56e1321687a41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a0e9d24a81a5511fac4e7334cc8bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715256c08fb01fb40ed3ed366c714036537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac0fac20bf822ab87d9f6a4c3b47b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809aaf550d9fa04edd4a83a1a91c40e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4464c1341367262622fe0821b97141540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707529f7c90061476e6e4c1409308423541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88972771755cee3b2b50d6ab7715b722542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5578f1d3aa958ec84748bc6cefd2a13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cdf7eb8d8f234dcdd2a3533e00c93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc031d754008dcb0f76dddfebb3452f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d66e0a0e9f569decafdeb67d343f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231698ccdd379b6d9a5c877883027a66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a156936d27b6414228b8a4b79c22681548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e80319b15e02e079abb315a8bd6164549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f289846e2139f9d995aec35e241eb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d9df8fad6db0f93a8d051aea096b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a7fe99a0b439d9248df60626b7bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0bb4af412c526a8f075a2f1d66b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab49898825c17138f11711c99562c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa6eeddac2de0a5abbe4a1863c92e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e655f4f7efa6177c129ead6157b0a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691c838b89adc9af19088b7d2f94351557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ab893ecebbb5a70cc3c2332c9b69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba239574e3154850538c3302debe2b7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8db095f2a26992714e5810a853f68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e142f9cba5aa62f56b2f5ee26af36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d56149034cec1573918cc21f6a9db0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c24fb9e0368186bbf370f0599fbbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03721d440e52517c1593ff850d2d34a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85255787465c418da5cf54321f7056c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada1a62b1766b9bea21f13865d432e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52972ae620859c5724fedf772840248567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309511f73fba5652b59e19ba4d44b2a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e737e9cdb6e409c12f80b5a25eb9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490d3d7dee9bb1ba288862b8ebce9dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823600edb73397c5bc6b5eecbc0de00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7774037c1e2cdc734e3498635dad7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccf5d01fd4c79759615aaed7a6c1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5173f5338e731e7e0d593ad6bed65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea4c2c1cbb97e0c91f9fb4c5a8100575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a02a02018f15a2653b41b6b9d9482576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10b8bed7a3cb7fb10ab5867de1391e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081fb4920d49f40bebc5ee91d635941578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59173d3f66f5baaa0aa12424bf302d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e6dead09dcd4db8f7d9fb2692fd6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df8de4efdb93d3cb603faddddc8c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0343e97d49b7293e76edd54602451582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37248a0593ef20260d7156ab4b4217e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bbdb878475fba2cf3e124bda3c88a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584239fb54045b4006b82ff945923418585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195aa2f76809e5d21b2fd44c31a9e7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de521a2541e768c283edb1f1bb3f2700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e72d6bb0ff698d7bc2832101efea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295132491fedc5573e71bf0c4d9d884589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c834504ab8cc778340641eb860573590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10050ed6dcf44412f1e0bd0c579952591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019b533c597985b5f26fe9ea77326f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d83d1d3dd779a71f25de7e4788f3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56768d9bc7a4735c740648299dc0a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c809b60c44922ab07172f5489987dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b268e62d52d8c71bda9db41a34ea13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cbdbec2dce009f6fc9c4b4aa5b85a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716b6765b03c80f345755093ccf35d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d688b78cec1e8f42daee81e5c74dbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e866b36d69cb07a2a3d8e04bc469e85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375fd350b60a3694ddf26a01ed43e71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881388a12451a7cdbaf01b8bcbbed713602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d92df2fe84b8397cd1a7509ed36bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9192b97e45b88653d71652e802bd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42c391cb162ae1d376eba690e7f456605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde94f8ace77a000c89d81beee985456606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2d0135b91df12b5b313faf9ff6f7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e195604f8368434ef77125c544fb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fa55a133de29ebe3d2a726a222dba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786e6df8c90b05975109ce998bf6a14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac235df3f5578a56b609b3af37b6325611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0eb296f44540f4262d48e9f3fec0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9f7f78d855daed266008b086d7e5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93be5eaaa9cf70dfeebc8140100295614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e40237131ab10e4ec337cfade51d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487521f6030c4e92c419f68d3cfb502616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca26b21592f7b6928f0e013bb181e15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beed34dd5df54b2342822457433914618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deec50229f9be7c397cffa5dc1db113619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ad12dc9304bd9fbd36f4e320aed7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74428713f8969b3f0430560e7613c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff127b0d9ec70ed3417111a3123bc8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a70d5c6844681fa37654db30d3ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a3034b9d0d949ba0d7aa0cfe33d36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a37deaf7ea2fbda0e69bd29a4056d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3694888b8f9257fb6363c2dc518fde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d6947dd64f1beeb48bc906ba3b97a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db04d12ba09e09192a7576b02d62435628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954be563a24578923f74344621fda6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabcf5fb6639170703cfd9d2095f0c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146da7d45233aa46e0a95b734d52ad9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faf2c1860acdfaa2e4ab9eb2939486632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5da46ce81141d6ff1d4d8e17755d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be3288ff25679900e32c53ad72c32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7324b264889e192756e7dfa711a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb75a0d7f43c8d64bb938613490ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7c6d20bce765769a8379bf9416890637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2eca00f5fb71580beab5b3246c738638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8692d6ee6482e531472fbbe52d60df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404f6b88a1b1ae3d124c58400aa4f5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca5f6e1efcfbc6439bcfa6d74470b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2117a171671abf9347eae72093cf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4381bc0d9362a62432336eaff03861643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f650d26d4e09da759edaea749d37e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa991d5b319c2b561ed59b79960678c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3df6bc27eb37f4a08dd3af26828de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6a16b191d3407d3ef285404a99296647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1bbb8d3abfe2d8de821784e097082648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05b14586488385dbcf7486b2064ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158f05ec9d0bd67483fe40c5da9674b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea9a0855f0aab54aecc2c403d4e8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1be01045d387b83cd8ff0c991eabed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328b55f67b2257be5fb018f962f4084653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc8ba7c1012cab2b836fc37096a9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc0f27a49502dc169d25c4016dd3c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba11d2c2de2455058b7827e9c85e312656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d658d70d28a48e75b37fdfda2dc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0894bcfc1d780bb0b968c6d360c096658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b3de7c40cb4aba6a1e041319068bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cd7397ae4aac77abadb5ee755cefd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2119b406b897a9bb97f4e057c900cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc53e1819d45276fcdbbcc0ff4bb925662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375970e164234b1b5ddc6b7b40f8d71e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4c8ede8500583996ad0981ddd339a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250138146ce33c4e62c1e6b7b2413724665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aca107cc65443bba351f074c05d9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ea387340d5bd88f46246f1ec1bb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a047c9d2fbf70669e3048ed4ba07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edb6754cfe7cb0c7e5488c6ebe3733669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc399f4261adacfc350fdf422301c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2333201a9321afcff395a9df92e968d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d85f55dff62e6ee6d23d05bb16e70c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ba70e7e4ab6aeb5c8751d1f9d9b6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a55d74ec26262aa48f0d4d28baa814674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928be0f617d00959d3e6a626c41fbe3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecc9ef88d25669779a311d2a0fd859676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548cc60c3b0e3066bb6edf17a479a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4982ed3e51e1a51e56e9d000c667c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0534a57d85a25f49cff43898d5dc8ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dabf774307080f73b43b07098e55d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c59d9939404f6d9a670bc207f94503681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837b7bc9a1ae700427530f859b3a4b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705b7c2e89c6e6ac43d0fd35c474cce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7d7f1268a7ec99aff30ec00d20e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417427a36cb463b36ed1044f7d50bd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8110eddc11e80659873e7708c02186686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5a0720cefb9445dfc46190206e159687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ad089d137a2197033d2465acbd796688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad558b22077c0e37ec2afdbd69e4c96d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f94800be87967512b592b9b3b9e9eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7199eedebc72e58d795d553abbf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab553103cb403e4f0b8c203a2c27d7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0a87ac6e82bf81c5849359f928ac8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15ae0a1ea209bfc3bd331707c9732694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067380d37421b835a6565bec30f28e57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2183c4625e24a219e58d00deb1ece31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686e1b5ec572f4db42584e39506b48e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8100cee1457e522960317b79d00467698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f3f536fb05efddc535367551731fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff9f1c495c63305a73e48c1f380b5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d9e7790e55e50d78009a21c545ee4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da960e02ed612a175bc2e863e4c109ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785966db970a221080f5ecdbd51891703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8ef5667fddfbcd2e34370768dacc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f4de31086c46275c1460d3408f2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11eb78926107bc9126d2ba670b072c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76148ee17862423854381f46dcccbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951952d00f7056def4bde2757c2b265708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ee47dfe993987c631ad29c3c14c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cdf7ddbf15f4f613937471f37f62d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa8a8575afd3217a2633b1f62f7c59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a01b52867f0f8535c46fc624af4fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428fbeafbae377ba3b1373517d4b141713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104e9e905635354375a81f57157cf2d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498702647639047cf99d56e8763857715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996751c73764d41377a3669e6b472a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8324fe300713348ab6f636db51c1481717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d8d9b75819c1488c0305b2260b785718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1874c49ea170744958056726930a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b536f84409625d71d3650a8c5a3ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb40a8c851c22614f32c9d98ce7253721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8549f845388a79524cf7d708b616d09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c144262e61a6a91181377869a267eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c070462842db88c5775265e762eeb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea85ea7b6a35ec925d833a669cf4a32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ad02ccfc29fc4784536457a91f67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016afc742a83208348a8e581fa7641727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae441257f4f08b5adabab09adf4f883e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9e99f9469f37c6d59a4b281e6581729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7e4f65461078960cc8ddcc687c9eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373cc6235c71119be7e7ad6e5628ce7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271747a9e4dd4f5aa4dbc7e70c8a4459732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f9df439e51c58f777fbd0e69a6405733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37b08ac07b4abd83cc2ed6b18b4f4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52858ee156291f51a9731239078a73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42ca9eddf511190795c05e8fe12754736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5477569dce761b76341549d49eb15a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552f0ac339013233bce70123523b8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a158bf9782c70062fa87f6f1cb8e3b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c1ffb9d2418a5ee0121ee9cf556b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513fb714b4b0748c956f0a66cca5ae9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5c4d16ef3e3a1f1552edecf8e3481742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77bae348f18d526205accee81fd0b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f864600ac1afe6f8758125b218b6af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088792ff8d214d44a13b2492fa8f786745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11507adb77309bbc70b848f4706cfdd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ce7d247ccd1dcae3027f02ee424a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a818e17d32a63958d64ac32973bef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68a9574ea5c5c152904cf429f1a38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618389005993ab66bae34e3e4387afd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e30aa43e7bd4f23c8669630a54f4d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f450095a27ee5a68d8976ec6d21d6e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e82f92c94481c723e78ae9acd4d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b3d48143ceea4e0dde1c5fa03c153754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bdeda35e63852be986f09d518405d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d0c13dff2e2dfa294567a7663740b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a05737343d1008686591b21c0186c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72334a5c94b6e583dfea303daf577b91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8597dcfbaf6a4e177ded197f80536d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4eb77a9b605968136769c0f65d5251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d079c60c40179e51e6b9ead352e9fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc19042598a212b37b0e0b257ff95d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc622f31d8c6f16087839d1ef1bbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36a41eab68acf076bfa7fa3dd6dd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0274a18cf4085b2122ae3e25d34a116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d2a97094fc8960b20a094543363e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd7c32c0e100629ee343e900b352208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105cab93f48c8d12ac960ab7d8a6e109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f90bb3fc37615ba83bfa453cda3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc83add6f9e1a129c869998763bb0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98173a80f800c4d232ec1a35ae6ae312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02c3e752d436f36ab463400acb2e2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf99bc3754d0db8e3085125bc1de914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8241c7b4fe52204cd225e5a4865c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc37b27539535bbb7eb17a120da72916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743dc271d8440c0a27710799bdac7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2bd8228f9bc8aea892b5d7cb7d3c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd0a97fa88c3c2aa59a7c5f3cf14d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb578582a2bda613b92d08c1122342d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fed25d33373890eee613615fd5fad821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265265a535905acacdceba6c022614522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1c8e6f9962d23b60aa8f5182400923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5208ac05fea40bdb155a1993cdc2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4ccdd272c3528e21af982524e5b6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce9d7dc8982dbbf0150ac420d8abd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42663a33e51ce70d5c29ec41fb8f3cc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7f082f69a96d0814e2c59b1b03dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f26241d450483051844a50efc518c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e6e8346d1e26ecba2aafc4b7483e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f4619da68983a63db7f668aefabee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d17f8116a19e7b8ec466831ebe64432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdedd3bed3a4a4df0f69cf41d089d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e659b2cfa23a82e29bfa465762e3ced34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309884c9ccd31dad0d38b2b2813de53b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e32df616e6916b6d2ce0edd00ccf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a74511397e8eec97099f85926f317d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933658d915cb226f23241224946938438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e6d73325261489fd6ac5559b4949539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8e4b9853a1e546d2964e2ed0a0db440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f71d6500b00934ded76b67c40295641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119e24d7667ba054783fe8f1283456a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7772ff9429697607798ecd8616dac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a322ba48ef15030340f594ca26e6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae22149bfa970fc1e8d2acd54f25fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3b87f213579fec7e0a56e5790b37246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f8be4a1022a5c5edd1f5236f63f7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1d64c183ea79b2b66b0cfecd3e6ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a546d6e83c2e10d5d33b6a3ac366849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06820bb98f1655300244086af7469f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38e3e0fd19f5faf8e6761dba64ecdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4008196a5c5e907b33c819fb621edf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ceb7a33c8ac2180f739f8d563f7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebcffc872d98eef8e5424c5fbf816854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53802c008cbc29305ca6b4e774b38a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dd8d1d382cd87e036fd587764b7f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51980f21589823b5ab7fa12c07f2f59457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637d1145d3b134a1d5084e84b81dc9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e24a7106e51518988fdfa122db8fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74747dd64f13d64dfb246163b4f188660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd1471c03b8f2447cc6adfb2d10b8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187a4eb96140144d1ad7a01197b490062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bff4a9349a32eab920cdd9fb3d342b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712c7b2962754c377d239fd1d86534064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b1e8bd9543b283acbc19aa245dfe965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468df13a6d9d6613d15c51b78607e8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e049519f59b382a10c52a236ea99267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f7def45985157cdb491ace456a42f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dafcf3d4496e2fdec255c36567fc4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2b2b2afef73fcf72081f28086f86c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd062bcc514ff479ae676f5e0c80071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7062b8ac15d13fa9c25251ded8082572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a65e435fef49c326e47f0f497820c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed854b6195279958f29e6cd6b239804f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44258b4e87d8266ff5e85da885873a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0341a0351eb7790daefc7a204d68fe476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca1109be0eee0fad5ce01eead82f4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ad4296af9118f79038cb0e70975bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e40d43531683db9a1444bd8841d9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edd0b7e76a35ac8f2fbffd8591712b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d1695246a1ab8a4de1e80b44fd4c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1c46a432e427241164ac9ee23ef8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4925af9456e4ebbd73c6fede7786b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aa83326803292e16b8fd41cab78e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482abfb266293f24bc819b8e7c3b216285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e051cf19976a97e62c4eac85ba2ee686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ed24e86321c9fc95a986de26e3c9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f42f1ed05bd0e47306d4c6f67cbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60ee5616fa21b56573a3f52e29f2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cf54c5781a4930a7f99d4d70936a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1384b9dcf54fc962f2aced7ffa751591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf1f32a9a13965b12673dbf45eee592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b818e8f8d277c8bf45c15f0822848893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32885f24c5cc2e70bb0e36edc9959da394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938671ce7f6962655ed156bfb97440895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260420f3eabacf1e9a01ecce945ff8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b38a6c0a8f041b5a58a725797df3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77247016f6a43396240d69341ecf76898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70a5751a9db0e1904569e7452f7a0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240cf8fffca1d9fd98c6f015be8a486100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68648f346d9f5254ca3923191e32756a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff12c3d0dbf48a6e86f33df6ce975102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30088b221b757cee078c7e2f2509a72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718d388ded2b9811058feb844bade3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3150de5731f9914e3b4e945335fbb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4aa2b526b707a6df2329e61820a9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab707cc04199c6367261b2ec147673da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef888bcd4b5a14082c4bd25ab0642f56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd65d9ef9477f097dbacf03fd1c72c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7def0092fcbe9675ac6dd12950127110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75568194f8c351c55242e2c98e6952ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd7e085c0539032132f4c6c9bef0e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f230946ca584640d7834e9a1db951b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cf44ad8a96092260926a831f5f4f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09729fb8da7385db40ba7ce965d3b198115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a86d805e6169a768c37975e1e5917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509596a3f631983baf1063ef1b0e567e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32343114f0b93fa00a2190e0f3e3355c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115e970936bd50e205261218e5692d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4438ed9e0123ccc181d8f10b02b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f12bc466e3674a7b0ad0eea425ecf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf04f5d0b91118b153546e373b4e1d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a58cc032c2c9b5ce3998a2cf2b81d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd6563b6c2520590e5f7dd35fec1c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3670410454d4d9b6dfdb9a23faede125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4873ceb43578316bef7e16ac6c4fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03d8e4b5ed3367ea32b24166cbee00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ceec00d1e131192e2c72ab4933cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882eafdb4df62f1466b3cd433a0ab23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eefa9ad05b6f95f1b149b58681aca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef7d77ba0f0321ce228d781cb88c56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c791c2bfdcf5a48641d83bdbfa6d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0128485da4c88e651241a2397aa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565becdfd9c81b98540d97484bc4144f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3d08ae04008420d5db13ca2da04a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18355049717ba4da81f77fa878594801136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c0c080c5446d68baf0880f36b5ee7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9bcd65cf9a473976998f77b08270b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c24b0abc63dc8ed74403c52c1c9e8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f28ed60095362d300f121da09949c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8000e21340c82566cbd666cf66c1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6479249062791e759550bdfb09d7ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53df766b3016e7eb1d9a118442c84c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99d1eae7949a5499e11729948d8b17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514ca9c14eed33917ca9b1122ecc01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f017c537299b0bcb5c0df56334b1e6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f1162445e3d499dbe42dcdb542b6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a9f05cc444acb583ad346959f8274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771cbcdc904ea9ff15fed0dfa39bff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d8c22f2516c8186ddcad2145f5033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028f896d7b3c35b28ceb9f2b43d56c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55da6b19a6814b0062fe7a694348e7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e71e44dc8309aadeae52d3b8606b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dea0468ba2d61d51b4c7fe2a0ddd3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccf9cb77238960392f5aebaef1fc75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b514b6792f88779105679994a1a41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea5adf408a8dbb5af57289142440e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fd38fb5ac638569a79a4df3d15b38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd88473f660c45254dbe3706ac364a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7d935e1d7089faf14d019de895b4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702559c5b4e0f88d0175012fd800b04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e0521b81203b6a886b9b2fb1c9b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce50020d8746c420f59e6b9044438163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f118275abb2280362deef1e71aeab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75219c673407ce4d2dc51dfc6e0b18f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758689498ddfb6ad3a672d4ef2b63f57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bb4715ab84e7c52b5eeb25d532afd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7f1e47a0dfacaefc27361d7a39dde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e492c388638f87041609864f3a085d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72345d792fd80cf733f0f330b545ef6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3cef112c8864bee10a13637a7b9b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842196b01fac79ee46536d758d91df00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3aaa876c8eb577f60154cffad57a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c30a970fdbc96ab1ac6b3fef39e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884fc83af76cfa8fbb45b04a67d73f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527176f67482fd000ee56d68df574d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca4cee99c9d32ccd1f20f4925a39bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa74e2ff5556d6550a7187c0736725a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b021572022fe1028ae5a99a909f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605913068882b80db40f95cd9449b8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c709e113de99638d1378eed493f1aa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43474607421073de5dbe573d06ee9d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a24be0d1c0defb7527e10581fc95ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc523704d1c8bb7c881009a0d1ad3e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f624b58bfc939f55fa7e1548e060185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202c91c7bad039e8c88f72d174ff691186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457826dc00336d6d36d8db869eddd3d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb198add11fd3df80581ee64cbc83a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea114cf95bd4fe475717accde6eda3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab30ca7fa66cb818802045385a19c8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5215a13e58dc9d090bb5cf49f72f85c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15e87802434ccecbc755f84f493f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e86738bee9e73c7b246ad1d7da1f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0937b1f412e6944eb4229ca08f4edde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58aa2c9bd97c5e49b796deb3d5ea907195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f87957630918844f14b066b5fe2ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d8de0fa2ceb3758b0933b5dad0748197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b64ae2f70fd5b61e8362c92ac7a7a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1fc870368ccceac0c4d154d24881b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3e6325dafd03ad71fac308233b005200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e935aea3ff19efa872ede50e9ae3295201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61b5ae4c1d56f53e2b862360e2eaa7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650706abc22d702108f3a50b17166576203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3a908bbe4892321dc05883fa3124204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0913e8a4d557d1c89d7cfd2e40451205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793541a890eabdfd12ec9a44e94340fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f55946ab46b8d0509440504ba1312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca42afe3996df223529c4cd9415f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188598ccb168c5c881f690b310d160e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e5e512beb8362ba4ea3766c69f78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a01800e52771fee1179e7cfef3a6cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b41bb9c3ccc1f7e45ff3a8d5e245b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bbe1de09082fb58440eb6979bce2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775696122dc75c10f706225a12f1091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866926b061ddfc76807657497e0da673215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54d60a08ae4e759d48bf4083c721b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f7a894807c88502abface23fb595217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468a26ae01b776367281ee1b04728fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c4c2ab740f272d2447db9ffe64e2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c48c2b2d0f7988e6f4e45a87c06d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a3993ae251c957ad4e0775765fd0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf138b2830d04d1f6f325de92d2382bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1ee2e781155af7f4ef3532080d6b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1f0197b67204615e81c73e78e068d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe95cb84b7c509b7916de8ac379cd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ebeb12c4bed9dd8d78648aaf4af2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea33ac22b60b14830e38acd28d7c0b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1579d1836cc5fb837b6dfca9e113cb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee436882c05e907b6c423dcdb7ebdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112df27a70ea3defe4fc5e1cd1aec3f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fe8c244c1fb109f7803485d86336c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57507a074b92ad775179c86f9d2e5af4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d4bd9b84cfc6e208a5543d8876651233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70735dda90006a608d4c437959f043e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435935cf6164a0a94fc474589ace2ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617fcec93f3bc8eeb18f6ee4c7b6e79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b734f3adf4d9189565dab8a08849237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059fdbfaf3fe96017d461e730323683238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830b22fd9f94e836a5870d2a56aa6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01b1cafcad12563e2e2eae09ba692f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8be9b7a3dc0d41eb13871f83e9dc40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac3b285caff4e1b1a0bb4c4eaf33e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eae7bc938b2a463a381208ef8e4b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682f98af8424460a6ce0dbd1962f837244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8745acfd5439b79040266ac2957d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9080dfb02c330b779ea440ecf1377246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b124611f3f8a1c12b315110d04ce815247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5533d77f254d115fd73c9c338cd1f28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3b4a35d019d908edcfacd58ff3a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcf71cb8b73c82bee2022369134dff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b874b8d9164137ccc4bb36deae7a21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c5f2aa396b47daf3a13f8da3a15bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110bbd1eaeefc3088bf6b4be18fe02b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6871baaaef222188ae0de87369632254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aac1f3504c32b1b00a829e0f58fcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ec310c701a69efed2eb4fe68f9c30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63c657c99a0fffe7c604ef3f4a6009257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785c82ae334ffd077a59ab5894db15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac102ee82563100cc78098576b4813259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600507a69f1037257d623eb1c18c901f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8e7efc58d252896b284683bd9c63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4bf8bb59943c53ebea2afe19a403c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1435518964905cb1b034a977c6f58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb179fbaab5a9f5572fa5eb5afa4ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad8194e034003fc47faaeaebafa2ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e33e7a2f4dc03bd0188c161819ca9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0cc34aba103d15c3b0324d388f4de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db335ba7fcb7fdac6b447431545e45fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bd9627eb0771b7e2c2d7910922e37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7b62a3825aca1c26632813276477270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed9b885e4bd0bf35a3e0cbd1249166271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c15b7ed73f74629d0e936a94cee830272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d7831bf2ad5423854805ef87f74dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35956a5ab5b0066eeb5dfb87bcaca9ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309e9e0cbe58ea8e599352b26d55194275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aaf126e8645b42579d9be426ac6d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de890da2f0ecba37ff09a93a9e57c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c6bdbcf83e8fa210609209aa2282a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80b6d933a28b6912ed18afd502f95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6720e2a2651acf3680e51a88e7b78d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d66020129db33c999e70e9e74dddc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f448f4e28901693273989cd29e4b354282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849b268069972a4ecc6baaf523adaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3b6bb288c41675c79dcb27aa2690284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b632012313bebcf8414ed548f8cf3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e939ed0316fd4a41add12c591d073286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f433c2d4d5c6cdb727a8882ecd5969287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41947d3054313e6e38f308799a582d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588fdfb964eee917a3a04c383480320289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff614f6f8c3de77715467ab7a6d67b0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057297da014bc4a96ee9200484b03406291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f2c404f4f48769de4fc2258e68e22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26dd0f37d1b5fea370f263d1017a14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a420fd24872efdce90c0779399664c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ce693abdda09f95b2d8065ff8ea73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20726c63f2326971011807ccfe95d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb95874b0b826a43342f5b16eb6c121297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc573004f88b65188d7cc6677642a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49ae91729a66ad2aca43207b295f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f208be443be24407b095453f860b59e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252225372eab1f6f5ee1a0bd6a03809301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90466e64614cf2409e406856222e84b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb74e16d1c503905c71eb84358747b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086423f7f1dfc870e3b54f8ea74e89f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c64188e7d2a069b796351be80329b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31fa895dfc8386a99dced60bba336c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e18dcb5be379de5e90720cfdc61fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d0fee510340c1e95bc548ea7f479308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2312c1f0292f50cdb91472002fdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8bdd53f2b432e1e7ac2e1498e041b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a613c5f2cf0d699841b620c6248503311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069164f5e34df4a8140276248e1cb487312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76fbc96f256549c3a562ede6540b7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a44d1d39354ff2741dbc8e9dd3dc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9639d619028826ca668c074cf3cab12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23f8c61fc7013a551b226cdde6bb16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f4a3512b87a45ea52d2555d803b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac70e75019de7aac47caf6f87654797318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a165731f65bd0a2605993d99a4f614319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321fd20d123e61f482c5d8885f56cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935440716d7d4b6199ed317fde95b16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a578b57ef907ea5660d65216b814b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733626678232dacb7ec82c1c07c923de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f442b2dac580e0df15fc81b47be511324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412427248130ebfde5267a543f2a24a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd405df96b003498460235c3e8de27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f456666dd5839996759211707585f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a67036af952ba316ea0546d2656d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838912e33fcb95ef38d5396de488d51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db598b57b6ced1a221dcaae107ff770330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4fe1406cd2ccbf1834949fa3f048e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058fb29f03969fb6d5b0e336680025b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a41ca41b38ebf1c315788ecd981eae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f899056a03a702c8a81276457b40195334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79078cf14f5c3675111f82993fb007d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084811f7d59d66c1ffbd4bf3111a5e22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780e1df1a77f652dcdc0004b9ab40b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8629eddf1b6552a97018666d414f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2aa1002e011639c3e42af5a5386cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c82c0b765abb163f4686d8549259e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2e57aea7c0b35a7c74505c745d891341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4f44f3652b467eda937923b7f401342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a43192b1f1e19b6aed38a50231f7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d29853e196eca0bacf9af7e11017d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f346d4cd4499251bd93c56a1f9f30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381c8a26ad4c5333128d2df0fb7b77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a49a3fff3079fdc97821a2a4ed5956347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138297a09f6dba58c7cdc5d2d07b84c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4f4cbf321091d5da70814afd3886e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b8a7eaf8ecccc976c7371c651030f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be759144b71b9b3ccdeaf308935997351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049748d9dd76c9165e5427d8d80deb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5849d7cf36cbd0b3cb127d8386b112353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c9db8d0f09d68dc6bec12013ffff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47319e81dd11543cc1b4841df8023513355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69875ab8a9ac45fa68b51b62be00e00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989695056d587b0c9dbd77b14e95aa40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64efbac545971e8039eebac2e2ac09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877e16f6ae1945dd82bf8a93ada6283359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0f50de407d7f4dc4793b5afa5a485360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ccf8a56e7210c34cccd3ee26482e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6f78f52922458bbc3e4b7fb50cfef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c69b31c6e51d77117c9408498b2d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414a7724b2ab98ce6fe1848358c5882364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f753a758a8a526eed4e1a63af4cdeaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b745b006093b0925d96f345b962628366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d205a44d9c8fe99e4fee644dc74ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a45a473388c708edfaa021066a0cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9d0a317dea475044b4205f4b21856369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ffdd25e769feb983ceebce73e6e6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2937cfbd75cd2cb4eb25e0b453a33c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38f0199c765908aa6b4621d09d96b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6312af2037a1937f60f80dc984db31f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71757adf8a6efcb87210a6af2c4a28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb670c7f9bff8491c344b9afe6477aaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cc4f7add195c28b0d1eda55fd5358376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990f8d6845e1e4c2b53163dc708414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cfb88427bbb0382593d8ddf9a2d54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e44237b50d37c95b4ce859120c90e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2f782b8c2d1a4b1995cd7a0cf8af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83fbd72f68b0fd0ad1290f0620113381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ec1917718e0fb4a955ebc839ba629382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f1e5af9f7cc42833256e161c258f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b08a01a6bbd9060bb8a9ee9c0562384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0367317f0938591efacc109e074dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101061969e0347562e2dd8bb359d286386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722728ba1f4bbf0905548f2999c307d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac58ad77df73bdffe909f764dcd43d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a9e2593d137fedbeb89cc6329e56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e50dd8081eae3968b3689d17b152ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e778ff8506ce894e1083effa00fa96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a24aaccd99b83feb5e15d5129222f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260731f07adb344933e55f09205743e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66325abf8b8445bd4d9f41b40c14dcad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30e938a81bd321ddbe98ea0fd79eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b211953bf3fb1b2308773f09d761965396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae3343bc33ff92cdf2a4acccf74aa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d3023fc02e8254293c47112140384398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce8953a88aff48fe1434fde75837a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e9f8f115360283c959b48c40de298400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d121a609ad825fc2ee32541466c51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd29cd05643378d2b6f90aba178fd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daefed8ca0e16b4ec4882abc917eddd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b96b7d81d183dfc8a0792b0b60d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04699da68b78cac28e0e4b301a7e83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d7f6ee9afb41fa5b3db2f63f7c6b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd186dcb3846a8b53e81d094754873b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d3cf259466d94762c99a2e434c13b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b86647608c677e953e4f06209d0974409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9a1f02c9dbc7cfd3f7f0fe8412c1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522329dc79d2f8175beb31b1aa322f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de87b941b56c8bff2816fd5a3c5d76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd595ada7675728ee04194e15de158413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b966d9096d6c80553738a65ebf03840414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83fee81487d00719d1f7c5896bd5b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeab9e066b06f3a3b4eaf0beecb05de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b30a78784fd95b6755b39bb391a12b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445950d73f7b28d9be18a27615a1edb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0720b98eab3792536697bcb98558ce5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ef615904b172f5cfbd1aae11296b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7e44286048b31aa603c9c482a8c78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192b862df6f400a91ea8e911f5eebbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d6f37fcfcb749e0c33e21338af2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8bd66416ebb752f7c493148b5c766424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8276a8ac89b6c040814a09b453b1795425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daffcd8d9b68be776f5cec16eb75d22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979eafc36fbd2c3cd48ebe6dd72035d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c2f4178c85a42700e8b479e38c447428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db0b5ab5c3f63da777c6577001648b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b65d6d5d80d132fd0fdb042fa6941b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0e6979a9da1977f317d0df62e7f0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc301c0ab796be5422877bcd7603b253432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc1a331ccc2552ed1d8c0ab046e1a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19400319eb0e8674acfe4e0a4220ad69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef1a882200f849dabe6df70f7b2d3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549656ece744c08be35d1e359fb303f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef893d04d888e21a4d3820a6ea7eeecb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897feefef6b510c39d8fc08d943526438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3faf2df061c1770bfbb5079aa810a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b38b64ad2b03803cbdb929cb85f40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a022a4c9cc1bc02995fdd08edf89631441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1001b9ca8b3b3d56ee7f2b24bbd23c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0294db7d250c81d188f70173035c9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b55f817297e51be77825acd660c844444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383a066788685be38b70906aec93454445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a5240b79e8ca78cf4c2d251f8925446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41035becdf21a83b85df4d614482ef0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfab1d85e81d95ebc4d4aec6b7bd07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc474e24e99f063f7076677c3a7e18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae3d34b88decac95fc75361026011450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f545630968a91d3f219268af646aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15ae6655439024b683fa912ff400fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a434d4f3bc155ac495d2a2354572f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d091047639343fc36f7750da382957454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e4a902d21f89e38a388c454d2b59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d70ddc3b100e43473961dc80d951456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5d8ecfa4a7352c7d72da3cee20632457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f4601b0a8b43cd67e0e82d003172458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05a64cbc9a82fa96012aac7589eb25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3dcdb41aeecb34b14c8092f692e67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b7a3e67b0cd7aaea75a3c7a4f7b75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d72b38b261bf93056ad3a6cf21683462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540358b69bbc259b022c7f37d80a9a57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d57d51f2934a10c17536a2e70b90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb577c8fa01e46ff3cf598fc619b7b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9891c632f7533532c978bfe13ca351466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647416d74894310b373dd21a665b6d1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24589fcef24e6ae012c3389b46bebda0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd3104b86acc22b888b69782ea0256469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d71958f27316cd0809e8beed36ca5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e99413d8be38db871804b7121c7dd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64686d74f7ed9c8cad084528644491472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4ac1a4ddef1bce788cef6d9b18df5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c877a556d4c1d64e0a07d627e725c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1674af66856b8c9ceb90f5161f0f87c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62274ac18f25e07fadf0bef20a2e33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e629697cf0b06e2a3eb33a4e18e88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b434b7d9e295ecf3363a5ead144a5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b85c9bdd2ec7a102b0b92bd9727f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a89495f3e269fe1302287c0a9519ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2c02b82942a1c3e22482fd141e5dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab105bce387b5b51122f542fbc47d66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295931e83d9349aa24b44dfd4475bd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd099886da7df16849c2b729f3867e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7479f549be1c2413ecca480d90c4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde99eb083e5f1c31528250ba597e870486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f7d89f50fa93ba629212db563583a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed1916e4e3521da04e42a537e3102488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2f48e5ee76bc904e8d661a21125be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d30bd96278e88b4ac8b7772e60bb78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30c8addf8ffe53ae2d3acb785f0d2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ba69859ed64428d9547a985bce1e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaceca7a2cb63a2b3457eb21a255117493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa1d345132f106bf587434c18e9e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e8fce5fed1ce8523ae388682806e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e939699353c6da28616dd15da49f02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2378451a3dd16d207218cd50473c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3dd58ce563a05e8b8be7c360ff549498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f954a9ce432bf6dbab67a33a693fad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a887f6f2c5df75078f5a196cf92908500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba08ae584e795ce3733faaf44169a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accedf6f687011e41bb94af3ab63e730502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4ef2e6673384692995e574c989d1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5403a7203f0c4bb3953105a206d91ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dc070620627d8e613ef4d026b73d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985cb96e5704db28a00a46c68dd56cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a708fc01e6eed148858f3296b0d298507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15930ebcc20dee7333270758802dc91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e1eb1be81de0c512588efb09309a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd472a275b088a0b9a7f0527f2ad3957510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f842d150d857a11adffc9724594aff7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821f59629f181a5ea9aed1a8b75d4c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d5d4a99d4eff3506bcb83fee21e4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771470e576a67438e8f5de40bc488d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6309a59f321413b0f6718d9f61ee3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd75edc09f11fc54f89422655a0349516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a3d987d1d6248c6555d5e28a01d25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce076fa5a797d3c56f653179477702b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e3da5518cf805c47d3288deb1e71a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d7213b82889bcf5876874629afeac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779442d30fd1ebc1b357e907be21bd02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4567273f733557f0be1d7c5267aee6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb0a6d8b7d414227f09f16e7d063d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfeff0a5e9d11a64898ba81b92b956524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4045a5b8f37f45b9afb414b8b185525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95620dbc8ef4b9f0bfb3945bc8f6e53f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec6485d800378b121cbc9cd8c30594527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c8082a7b4917d642ff923ea6f5de5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ee64a4bcd660cf7280022b1ff0f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2bf9ccf1c4576bc1d5b34285d858f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a551a3e8443916cbee39f12c1213f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8749392bfc21d9e349b1c954af0fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353824fdf1cf12ea910ced6afc24b799533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983499d39d11b7505b92147b8437ea4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ab67d87cb9bd22fc3e75614d1232535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a7d6d97ff33c277bdf0cb79a57796536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f84ba8a19e6823af963792321685d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdf7176a1b44550d94d0086d1253df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759a15d5c98ae33566d5390dbc553eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e0455d9b209f2f0d85ff8a455108e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba023593b8b78a665cd9e776ff8fde9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e7b174bb7f11844bab4927854ed6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fa80d891a7ed6bfd8c1c757105012543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4ccb2c8f9cda43a3ddee53c6c91ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ad667effff7f83adcde694941aff6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fac98c4858f48a1e2978a9b6fb19c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725586c5f7724c331f9f3ec8704dd95b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f1b5dbdeaf1f472e9e903828b9f5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df766d2f0bcf5175397ef26d5005575549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78621b009f93e2fef0e21e834d7ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471dcfaf81bd628446415a32466cc74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f32fbe4260b3f11e70e43202d4915552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba9a47beb25ae6c50045b40b398ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5861a5a583343b8f9f89be2825e4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05e49976b5447014f487b1e67b3d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041d8dceb7dc4ecbb8f8ec8da9872f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e02fd28c7635653075cb7441d1216557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e1786ebf39011ef94dd83af40b985558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1ee956280c62bd02874c0a34100a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76991b495f950ab86ca3fba0a794cf8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d434a38c499e6fdad912d9bebdff35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf06e731662f5c3891783a781a610fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e22677c28f677b8d35537c3e90b583563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a312df0ecac1205988c3013f40a8cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895fd1c693ebe06c64f458229f3f625565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da03ab4b3c166cee0549e0e1dedffe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1698785b1e8a3296a1aa9b47e5b4ebc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407909ca07086ebb04d216c5a2e7be30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228779fabce030bd4a395fc63cf8ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75695b56fa28d3ea68072a20ab22a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44fcb81313cb86ed164dc75db29217571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe35a8ada256070d298648c89aaae2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756808926569424f490ff7806cac551573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c84afeddf7991923265a43a446e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6815f63f9a921922dcbecf7979e08e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2227335f91906bf9366f20d3a5760576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98899f0286032887c8d57741538a192577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40d18b0d61f8a2336cc4a288806822578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cdd7b063568d3b54bcf5510ff6ffc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46882e14e0c3e15d612eb48212503eb7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5dfb9a2a18085e3bc3f7f2b8ac7e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0079b96c371cfbd95a707f6a5bfa020582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a1f74d3e33368d4e5420e6491c9f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b81320604a39891b4aadfe415f43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0448c1c95e31bc1bf1a815d1b28fa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ca5612625d3013a8f9c5865997f7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0c7d660085bbed286021581f8e893587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fff1aeac7b557583794359106fb22f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20afefc69654a261211cb515c9fb35b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eb2d2273c9a84d30aa8691179c08c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53df330c1a8cfb2f1fdd2a13d5895b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed87b89a30ba433f4525adc790d286592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728ad28011d4d3a80e18c06f871b91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c286eba8b698f58cf73f0852dbb692d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b2439c0a9fdd4fa3b5cebddd67b92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae57386255e13bfd7add06dc45264fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cc76a804ec3b63f5727f4022781f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05383ef2a640c717926a59db76d3ab12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b43c7f338868ca852559c271106e3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4ac62a723776fdd675c6901d76824600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8fd597a4733bfcc0aed07a379975601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c0ce200f4cd38145a12a0ae314784602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f25e2f5e1d5286747fa086d4e143603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627e55ee82989bd4d2b9d55222fa2b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe409a866b45d7084cd71d097e783283605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ae2c6389e28997c0057a8a00a6d59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7ee18581da6186349246fc4449e4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7868ca2b247ad4602593a51d643af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b609d6f1511b78528b3c9416eec0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07242b89ac70c512de0d5e55a2bf41cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884302b54fa3dd33bbbd43d67115e7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86084e5b10f8ba7ae792463d59974946612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0366583433084a606bbf45f71357e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc46372c07d168d18758346b42044614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653f22661ddaa0e5f3e4fd75c217f6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83a7fa22b1c1e48a8e3db47f9fbce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f59095461a972d1fa21e95511e1420617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf94a04e388ec737d24371daf387f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae6ad3d8a18eefac9fb21ecb2e26b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32fc6bc50fcd84f93fc0ee74f03aa1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338c02f5624d3dafa066605f0176d3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dd3ba9f0ee019a4f274fff6a52c60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e0ba38d11f3f04159561ce7685e7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec0650ad4a84852f98c4c77c0996e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6313a3e929fc78d7eb1e071688e118f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59248bdc8cf5be0ec36df048b2647626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df183cf7831a3f45037ad8df8e2d91d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a9e93c0adc466f1dcfce8495a31d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeb521dbe5c8128492ff68e05edbb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176164f27b5b0d41c886902a441eeed1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894bb8b0a9ea16ebcee27f1afb38b10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d16de32d7545b576879f0b5befe2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56aa362f7e3c1476cfceb8c8acca6d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb040d058618ee16b3fdd0953d8c3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a1b5fac06bc3bb7204b2040fe99b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7e05d2ba711b38a4d4024b8df1265636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46172115321bba512b1e3d39310e389d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f630691ea1b9fd566ddbcd1fed8daae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc09c0146a3a18d7a7adbef77ee0fb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8e8cdb4e6efe41fe37729204fe1e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af57b298d402bcd664ade2c24e3943641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060118df7d8a877f892fcdc4cc6c87d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3454c4fcfc60ee6a563e76fe3949b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c59e81bfec0bad2efcb2eed6c4dc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495545fb4adcbd19529e92ffc8e26b2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee074ea066af6483b30736c49efd0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b4ac95775c0775eb491853ab5f1a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4f5b4e49a4ff4baad812cec6090a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfdd7bdc205677cc8555ee0f47fb5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf536608f6cfc983c81da2ef718ed22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d965bbee1a9c464cb50022054f2c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a71a70c9d50b71f8611cab743b62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b2be32fdd5b041bc149bcf9af7c35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec578f41577e7d32f8f5f07d5fd449dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df9fa6823298dfe16333b438bf018655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bee8d937614f4bdd588b6f327bb28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cc7a8856871293ad40fad685d756d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026dfd42defb4d4fc8ce93307387772658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b500df56f917e23a7e2a95f17850d8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5dbb37f94636097ae136be2488b17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d03717edc2e0534aa128c8c07ddd02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e2a76774b300be76284cd63b8e827662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100d0d7945a13890b1ff113635f4f2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b52cdbaac18a520503f34f64a0abf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e6a759f721b8a5b5aa0d5a2f6d48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa163f803a8eabb1d3c224cc71c45356666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4351558f086afbc0db8ea7b328424d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b60fdbfc6709179cc3831f92ae349668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304c861d6c239dc1f7e37bc8c43ba21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44558fc36b9e95f75cf9ba2647665cdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fec81b05230341dafcc6708d9d81d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e83bd2e475241be3a3b374c31934af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140705d0dafb811116a28023acfd3772673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f9dbd533c7124b4e92ffd6a4529dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0830c9022552ef1a1553b7dd6190675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910c2cab82b84a097cef1c5ce78c91a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfd9b55f7e255f76fe352d1040994b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3e4b16a29599e53a22070a75db598678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f65a59b9b75095f92149c2043e3794679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a6e82a4df31d2b45cf61828c9d758680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aff7924b6980aed4522f88c0cd124d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b05468f99a352009396039bd30c7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f76c97004643d0c930a17c7ec5f44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d597b74d5b70bc4ab9955cdaf6282ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595db8b9ee2d12cd9fe4314eebcc726685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc123f7918b0845706a9a85859b1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29b6a84815cc7d90cd9790b7e25681687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8875fbdf2727c6b58b997eb61d936d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bef2564179da461b67a37ce1e5e4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18652caaf9918de1d7b52a0d60bc936b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408cb023c0cee81ca7673480aa8d63c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0a845f8967438c3fef7268048fe2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14c1efa21889215496eb37c2849c79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fcb132a87185039b26344d3162871694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659467c0a94c8be655e1e118f861fd0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae638a34c7da854aa84f7886761a23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bc1e26bd93961a7400ff9f639e482697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367cf8a691e537b0d1a7f966117d75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5b898f4b3239ea3ffa5279910391f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d9544c0b8bb9236e531f9b56f355f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66de2e423360f4b0e70a7e8d498c0ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6460913184ae96650eef8f478acf90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc898763fd3f069ed53667bd6ac46ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ef3a22a9a173a4b36332f1b787495704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320670a2ca799b94a83b7f94409e00d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee585c69638a0ac6f63625fc08907b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049da651dcec0252cbb53915007a7a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fb0543236ce435640d7e14c54029e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8a3daa09c29384f66af958c59ae50709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983b27261b2e6006fb6a124ff684232710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d03f2d9651d3340c02e3824b8ed9b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6031ab01590fab1405b2e9519885f60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ce37cc36067a3bc1f765ff34f4b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de566495c502b91ff901771876cc3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f234816427de236f14905097a0e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0232314566c39f8f7f9f303e2d240716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8d43e5490230abee9b31836c77ff9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c57832aa1015c822dc7b9ce7587703718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289f5d16a76dd56b8f00072bd1d18e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b95a9578035b0699bd6c11c2111b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2767338da3c70928a77098756775c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1796f2ca5b59f48d1c3beae84132fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91873eace3be9d6df622b167951394c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc37ed089f42a4036f87c06fa96624724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a82db8e8733ebc08bfc8ff85bb3db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c026b0f9bb8fbffbcb9419d711c5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f5f70abdfe97fb9c13b9cd165843727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53725f8b8d14dfd875c1632e7a8da112728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a887a61a983164ae70974a2241118729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033532367204cc6e8d6a288dd2bacb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078b7a340cfd852f23bb9ad4961e5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a997eaea0f70b81e7160b260c7c666732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40f655fbae21c13c54c64612046ce8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a11195b31c70d9f2c4d38521e084734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33fd9452331ebb849911c98dd827a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0772b14d7d263d8b4839e4cc4108a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1ed6bd4d6136f5455cbce2d43c07a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f264ed3f610ad92d8378d099492f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98c9418fa60bab7d58ac2d7a41fc93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7780487e65c076f2e9fde958112a8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afcc5e646fd19d16d8474a578ea28a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01289246bb809b6889c351686cbc9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa38d2f7f417f28828f203fda92dda743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a5938b5976b261442f1ece313538744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe7d2e0ac732a482ee3297971de3af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4a5072e0199a149618d3524747f79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81a2d9a36faef3463188060cfc8cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ff399673d50fea31f75314bb7a48d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208750e70b17138d1b06494534b063b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d821405d24c23a36d2b38be4d26585b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17e2a276410d88e26a41adea5a952c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb6c3ded493df0fd38b7af3db3e42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ce1b06b88bc576220fb6eb9cf2489753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865a7cb5366298b21456ff0e3def5c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d9020beafc732597c8b9d858e271f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ec15b4046a37559b4d407110367a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f6c07a924a3d1b818bcc8b540019757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a65e95f6b2e31429518007c4f7ffb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6353a55b1e2987bf05197bf982af8a1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>