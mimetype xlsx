--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da600f3f6c41b662021a44e70bf681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa12bcbea5b6911ffd7c9ed73fdfd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4bb13839cf0ad67c4726c8145b40b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c427e2ed79478dda04ea988ff798a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778da0c578bfd461b0850fb1812f735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1dd90e772eacfc68d73c921077cbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bee5efc63a22c5191c6a47286a4c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a356058032da9765ecb6c3fb81b1418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8c04ffb452ce52117a1f676175f589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88025c10e84924aa2def088c69f09c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd46c1ce9c2190a31f5f1768fd2a2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e4cc6cfb0b5d30790c7231f540e0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a7076be2b95e8964e0fb4fa8e89e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ca254f8e4baf6fe2923eede0c9a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851dcd64cda44eeb71666f9db75481015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330923389d12445dea3a1295fff770e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4959c67c23c327587b5cfc623f575a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f63e219661785e65b8670090175f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ad52dd676f83ba8044958b256b42919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6ab0607b7cf12753ffb817ed07de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8abf801b5814489e5e1b37933f63621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f033f8f3208e704c508321389f02922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af349e4cad64e62fdfd5e12e2743582d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d06280156657fa9cdc8f9d499c980924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afdfb5e0636d109949d80aee390be025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f801bb5376a3b1a6d835bef6bc14d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a926827825aa132e854117338a099df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609102627f0521f3264b7e8ec4a3ca2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfe510a3a09cefac4cd784df8ef53f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71066de48ba138e1f3a295ef1280982f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ae37e5a034bf7f4a5c38b0174d42731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a518f2f74150c52c26dbadabf4005a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97b80f2992d0816d9dcc6017ff5c3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af54493de957fe163065c6997cd273734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e5bec94dab7822eac523776579d8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c2ee03d053aa0967670adb073cf7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd526792f6fbf1abdb717b4d2810d3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832b901f9d3891449ba78d75326e9e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5cfa1e61bc712e9d778d59695991d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e3685637d4512e7533d0af95020940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d616945f9fc8edc852b076950a84d3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b1ca4fcc65f535ee0b2ac16a0333742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd73d58b8875106e2966df8bfd5876543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8a01d73128f43d514776e832285b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e2361b3be05354b8b51e39c4738545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3739bfa38c1a116af7bb5e31d0b2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e50eea22620b244e67856b1ac454047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cef00d50c893331130c73b4c383b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b961adabd7126a752a832f7de95eeff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cad0591d8a47a0709a665ebc7ed2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb3f5c6d3f2efdb7da394f8236ab3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cccf43005ce953ab1df91afaa01a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091cac6454ebeda0a1e1246fe48c13253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903f3611640c6f858ce06a303e3fdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc87c2ff655f1864ab4f2911c10b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f79d0b99d9b5d6caa6d10f20fa96256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145133f009ebc03b621fe415f21a16057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250989292bdb0baf4a8ffedff157d06058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca8bae3c09a121c861c13632c3031859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26cb1468ea8ea0016c8eec0532617d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6242822b6a590bb49ec30adf976161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f0bbe53d7be081ab1b35fddea2da262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b66e4452f6752d15318e55f022104363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527c219e788d2246127ec668bc077264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764a4922232097768a333b69439b00865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e8da6cea8fbadebfb9ba4edf2705b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09e3fe42065b49f91910702a5c8ee267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd846b720b6ba87b2e7051095f8ab78d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b90fcf3b6dccd31c6bf5556f793fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ee3d9f784fbf15901f9db5242ca870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ffaf93a507f76db83c65dcf3605e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0831dfd95f8a4e59ef458281c125972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117d43204932bd73360dbb2845c42873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73305a6d0b5e5f6cfa3cb09cbb1a5bc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595f6d867bf4b7468671524e321b88c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57850269a2d9fe7c3cf9e3b9467270e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b9d01e6e363b21b79c789272b174d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8845c9182324a03db83c71fb7fb78fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401b23fa4918614d6d2eb5de2c612e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d4e92a9b170238ee97d7e4e58fb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456cb7804db694e995e8ce51ab7ef5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff9c8cb0389706cb360cbaff11737282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3e365d0985fed3f368bae7867ccfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee8e97a31ca58244040387f0ba20b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb3ba59c51c6d081d8c65012f42e2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f343667421eb8f27b41f485401939386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16024b128f84ef5816d1f4c97d076c0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede310909a151f1dd4c1d905f27bbc9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f42b86ee814e2c2335991f86ae4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd73ff911c95f3e71f4dad0fa7b5d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a374fefa0a78e9f013ff8710ae4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e488e14d297f72d5f796eddcbf65dd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b79eac382158545523941d7acecc6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559fb207b9a2516c48c8ff2726451af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c72f17484d2ea4a97b1497400932195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09946f11a0bd841aae43f24e6d94b5ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a5d2af06c1214710211a86a28a2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89ccf3d6bc56d3d5927991689ab10898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa47d0d780eeaa41a9f40005cc393499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b4f070fecc12ce694f10b8cc971ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f62e2ff790910cb38c2f2afe2f057101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf671891c5d34c9d8795ac390d65b55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1be432b3935dd04ac73411caa7f658103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc859e4715cdc8b3788cd9087c002aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137934d7fd4985259558a574f55eca31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337d3b6223a540c38afb26bd5f1d8ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb4c7ebca3bb6e3ca2823f55cabc08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc612cd867eb2f5f3e2f8d34aa520c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14bc6b6e64400025c850f0599df1fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7840379ccc1386780fdca0bbcb00c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b6681533ce8a60fb7695f53282303111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd61a18dd597d2a787cb8c8afe753d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992fcab7256893912c015f2ec26141113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921f3d4193dbbc7328cfc944a761ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a502374e0aa17b075cefe4dd505122115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78206b57314502f32b588a1dc0f685116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0f652c69465b1d275a09cdaf9f17f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7332203bb573275705a13005d443473118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124fa69f3393ae8784bd25eb5f726d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b15a84fe604ac0a1911a6ac4e0c80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905c7b41b47c6bff41232ae289d1f78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ce20f9fc16f6308a814d3eef4cf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f98d37d893c07d9c2f276b018998b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af071b8c9a57cf42c375ce0e017d82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b7a5c43d63788d887646d8a37cf62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236566fead315eaf882521860d475d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c9445a3a07d5daea0f65ac7fb747127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f068f762906c598abc9e13f7c5a587128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18721d5cd8648c9fc3afe2a6ede154f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157691d0b6d0d2f033d4c18af11e228130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf71611de941ec29e3d3d20a5d0955a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72922ad59d503b06513414d533424696132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c4e0fcb2f69d179e72948484af4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ae07c5b63605363ca8978365cb4e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dac72db7a7c920468b23471ed658ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dd48f909fdfdb8d1aaa325c387699136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b858188929e10d18f535087cfb61c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0689a6f21e509f4ace62767e4cab82e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b53d21010aafaebe23f968063a73a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05b62527254666129be908465db4d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae1994a69f50bf17ae733f70db6939141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb98a6a8a621085f93e11ebd4359d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a3d3d55ef732e895007b10c2c048143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e51c255e691fb526034758351e7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc18c5fa928e86a3dcfe67d7ff5c29b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc61aa2dfe3e33c03ab53b14834623146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafbe223f2e57175d0f93ff0ff0b3b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45835b42dedff8d157bbd548a503333a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec86f8b50d368d5f13794c8e53d58b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f37a5a518e28e79ca7c529d738401150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97bf5a3cdac33e0ff02299ae957e8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9f3a711dc539a6cfbf360d2e31b9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791ca76493b8518652082d316976c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6cdb861fe3e4fbd13bac0f631d67b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154c2be062a2c2377a99308796a5166155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e26efb3fcefe390abba9bca450f6b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad88d5c924e650fe52461ee27585d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d338fe8ac41b48d89c62c16ab8ca23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b231d41fd109c296ba4da3e281a40b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412ecb7d299795778fda8913243e2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026eba676a2c23651bc03bb88a70e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb5cf589720195b63140993e64199e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdda45d6f9c79b43ce07755b0b3fc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755098df19110edd2f2b1d2c4ff907f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af09e6caeb3a763e8a33aa28ddfa34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc7b92192024e2f5064e28e365472b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdab20ff479e2c1e0858d3a2720309167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da21de7759f24bf8c4fb454cbf641168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd25a37a75f4307594a176efc6783f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0b35980126e6c8daa285c9fa79ace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb11de2d09484e97877d45088f467b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e54dc9198def50e80dd94545db8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa6bb529584bfe7158093c828b54c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebb24abc859938429bfb7e83733222174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be8d6377326c7ee3424c2d6d25f1e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d3dfef104f00d3c29028313762575176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dac660b5cda53d6bfbc2e01c190e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04245909bbb525c5c4a0cdeac259e098178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee4fa4398e4d9ddfd9e3b6ce835b6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cfca804e617eab6608bcd4e0ebdb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52c906c6037aad72a8220cff6ea555181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597617f789e38d4bf9eb7548d0706b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cebabed03bbe3532b0cf4e3e7581d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d328a23f29808d31ac38f06dc7a4bec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a7ded3711fe61d511282a2c5e8920185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01df685e8261d8d97ecc08d9c7214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5260f84476f94bb68ff3427ddd5fd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1454bf531a4e6d063e73bcabf303ba4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59d1eec3fe0be6fd7dcb63d4170458189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a45ce818a0579ed24da3081e0025e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80ad7a25cdd227c78847808e756de4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0262df4fb02f39fee6fc6ae9b83fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee698ef3944e711e78a8e36c58eb61a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d17be03814b381718f0dae43764630194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f748de71857e27233969c9fd5d3b494195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b27d833d88fd9f0d926dcfe600400a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a19ad8f963d1865a6d5a462cf83b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4caa44c6b6cb3762122ff9eaf303e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a8673cd55d02e923e70ce4241e52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecd48e64bdb8297ad10ab88ff7604a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290650dfb8f0a8f7606fea758bb4b572201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016674ab7a71f9aab7610da3b3ae0304202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed5fa8b4b29d9ab593a9753579f22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95f356791490e4f47734deda310208204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9cff587a62285f2e690e77ef14fd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1159dc65e9f147f66c4b3bfad467eb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510a38cb6a02ff01f2d7de5a393b7d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571fc704a50c44a31aa595fc40a41bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636a34f673647fd1c2c5fdf52294b34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adf93ba79b038edd6ec5653020a4a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e251f7a89c7fbb493247d9def3a1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b2633ab8e2b0e4c2145212c8c1b48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452cde204237c6d771cbe8417d2805b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf1de558a6f7e7de58d009a1aadb61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3abb3ff3f19a7a6fafbabe95fe53d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859311c65cd59e08ec87789378e600216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fefd20bc278a2592ecd8f7c312817217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2b5a3414689cb8fe409d5deaf9af9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e669b1ca6a5afc31c13a99c208cf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2139f8df493bbd73a4f300c3548a27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324de6f93104d35ac8d0e6871005d95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749684d39ad568e0e865b87bfbe6493222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8222daeb512eb5ac76c208012f70a0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05c4372bd82318c9053195e53d5f66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6842d0c5a19321574d316d7346342c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f1f98bf83761583ef94ff579c185f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726602fb5c1388929fa3aaa68b2a0e57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b13e8cb6bf6200d970ca3038d3294228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb387c539aa7f3b9db0909c88411dce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc587be632c8c20d18b9e874dbce152230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292bfa2797564c06a1a8a5fb4290a84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61cad18ffcd2d84b80b2e62493c8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6264eb6e0900fc401160e3a54c01e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5926aad56aa086f3c6b16102908f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec85d9b50172685aa67805a38043c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df43b4e3aaf37c5de2968b6b87a3d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de3df664c31392156db0388fe235f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaf2d2fb3674a72ea54db7250f7897238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3a88568bba7b22483250ea7e7d87d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c05ffdf4d0d7b7630a5ea0dda7ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00415da936a82c295651c8e1cc2497241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c661dac9eca80f25335d54b538ea2d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fba51fd3637dca82b633b663ab2fb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5362036c8b5c8579380792708ee4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5724f4d48d2aa0bbcf6e7bd415d38b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f20e116818c15b0a663b70acf41c10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c0a376efd51e5ab9d0a2aac4c0296247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aad6bb03250c3dc03e543e04f50a2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82ee95372ce21ac4dd43d77dcbac2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741ca9c54e1a348de71c961fe7162c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbcd59a2ffd6a1acd615e220dbc1ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd41de71edd1cc253ecf3064311f734252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cce576447ef1b003336aed11c75cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7a332e1a463216518cfc4f286c6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ca2a7d492f3598c53023cbec0b9c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f22839f6a847fa72eaf0c3bc2d2d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c884d0aff023d702eb0b3f8204cb7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23c7e2eb00769138b3c00d595fc4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4ac0d2ef4f330d6cbd8adced42a82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099819b78d3480e2762d5cd2d5ef92e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4051743d261fa8a5eb6cd577ef579cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6fbe61f382b692d5c4868c10b0364262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e255d80112502ef57f5193bcee6ccc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909e27136d91e0bca9a832be8a40ae8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd88c202d8609baafaa2dca6caea55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede899486931ee654c88e20d12a4f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be100191fb601dcaa421d50384108dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28996c9791867729b1cce96de4c45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704479162360c59e6dc913bf5637e739269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88c5abfe620575e9124cde783bc5bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2c4d4f843148ab94322a9103d35cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c612d2a910b1fe2b360cf7f4b3ff9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d2345b235fd605cd11262d82c374d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32afb98a01f4efe780a5cc4971c524d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41224cbbb5d16e6ae0894d4b66f8e0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2f8c01f0cb77f3cfe93ed9ab1c9db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcd8b1aa647602544c1971014404a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a838bafa92212baaf62d9b1ab7bd99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e2e311c053b34db66caf186f3e25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594f77ec08a8c8f5b252a3953abacc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb1a79b132d2d30789c08b76ccd7f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36d4b578f68083e38af551f92b74c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f567716fe3c366a42bbf12f11ddd4ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233594cca922d4ae01e6ac12505f5ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae07e6a3c8789ef38e13ab7438b326285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb23fcac0cc5b6e702cc849a955578286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ed519a5fbd6c721bbf944d0798b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97489acd2e5dd080ffbcfa672cb2e8b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c696df9f5e3570ff6d26428f9a0d2f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025f49198ca40855cb611e651d91e05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8c946475ed44e84bfa8b4f95981d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48988b760fe35aeb363b21df8c39ee8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98873cf7549a2e88e03884bb2a376323293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d53f3c8099630b58d755825357599294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74da723a536d7bd74bf12e4b9c272ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362361f279810d214ac9bdc75e38e255296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d706b1a61f9e9758d286dbd2deb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f626592459416610712e1dcaf26ecb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b819e75f6cc2e0ea06d313b913f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb6b522c31fdbd34e53f62ee15245300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95b831046df330634d0032732cf8e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f0e0ecc0aa4af8257329e30f583c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a08b2331c15ec4fd0365ea8437b6fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1fe9926bf50abcbef566f4e5ba287304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6ddecad4c2176f5c034456ca03fd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a3c010da9a83a95ce9363a9924ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa838a6eb302b5223304e818ccb0513307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698fabd95b8bebb253fc787c7762633308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da26153b0172fdea041a310f3f580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078388931d02ebf7fa82cdada64cb01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d72a2fbab661bc3b19513643b31b2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f343e70b55103a6e444570ddd43f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fc6162e97b8ba7f17e96351ce5b66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb258bc89663c2ae1ae088f5df7f8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9fb85c6265db0c69c20ac8c09a7d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf9b7d7d7966222325609baa5937c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a4de06c5bd1ac61d788b823dc4e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04088c8892ccd16a447c4e53c347d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f7f357f9d804477419fb4c48f645319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa328bc4b2e5b1b93f5ff7ea3974ed2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c887c0840b518fe64edaf44fa150f87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e091e87029b06b70968a4a47897be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3bd0f3bf1b589cd5b116a29e31566323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1aca89f5dc57ac0b0f5615876af3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e334df0a72925702e3a077c790aeb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ed60ae043661e836905d991bdece7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef8554539002d10a52e1dc7a31a77d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b99057f869bd98a4943b2acdfee0b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093ecdbaccdafaa856fcf61a567c89b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cafa4bb2af41522312d72b4db0540330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feec8e792f3f0d4f34aeefe76aecd19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed2d06b707f27ab4da14694b0a877c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d977a501dd24d21e2c79c2636c1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade020333b4d2aa289b2f5c5bfd49d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96077d45cf2a048934d6480a63360d0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3059e53b11b125546e2432dc729b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cffa3c6adfd173c4e2a998a13e3ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923083038ab4cc25ea8fecc58715bfcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce137e6abfeec4b2ee25ab235231ea3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a625ea3fc839cb6a99bf435577ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62d49ae1c958a30d7baf11197010df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8acb20bf28a4cfff11e9367462d2f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1ee8c3c39c19f3f633a8061a337cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffa3a3dfafc33e043382bba3aba008344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d596fa8560015a48435c431687a55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a9576aaa2a78493e14f5a51435d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a676a9224b54d6bda64c8b87b2d7618347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88643a38ee763b0592aeaf307ca5381f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991393cdcc920bd6fcf8a1a4d0500ca6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6110a238990ea54be44ff49ebf5f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8e668bcd4e5df734ec44ab9dd743b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1aa8a08331f3b942649242ee803cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d1cdee8b9b80d0595c16b182639d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62b42c5dfd6436543956305c325371354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1d77f5017f492bb130b8894ebdc3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286cb39f4e4635429fda0ec914bb186356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb98c345aef391cf2552a0fe9453cd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9890646e37ec060f7002ba4a84dc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22923f00afb2bd151db5b1fa33d5b1c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e7519a492e85bde8ac69f9e9c1825360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4465af3799be8a83ebb5cd93271e444361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9e6f0f012df3c18d08581f481e53a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c12fc490e811085cf2a6700e938fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30eb3d0e3f4a22f22a052860659410364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d590e057e7e4362a026afb41fc4d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba3e8ab323d1090b06425d8439baab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044209bc83311c316a8745c6c9554f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e7da535f2f787c0c76d8b0b133ab5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2aac89c906b630e1dcbd15a33cd2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedee23d427a82ef70de66030a69237f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b1359cd6268c9ac971048e9f791bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e52aa9bd4b6425e8000bc6be881f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42eb0a74d42e3351a833b40913ddf6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97a6e4f4707409aef5d0de975ae494374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78de11800d754a194913053c991265a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef180d32b1751da1e120f6472651c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b40d994aa515d2b2d6e7732457d34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529e44332e8e8c4c21d5fe1c7e47e9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cdc726b10a24231b911ba6ce7a06d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf89634f7a197b8bfde27b1830ddfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeb51b8b266d5ced8f0d9235f1c748381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b3814912a12349bc0d542b534fb21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea20a4586ae9c69460cc605d7b01db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023fa5b50a482c37b31871f206c3e40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aeeeb6b093a26663e366f56e5b257385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd64863bbae418a8a3b2fbf5fc2f58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb067d901ac333fdb1eef7c4cff268387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae88e2dfcf02f6f4a1f60b04cb595388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d38fa4c244e4c6f859e38a9f9bade6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b19067a5b66136487e3c368850a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b7e2ebab9bde194af7edb1becf85c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a0aea7703ad1f85060389467b302392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb1c7b75df83e2f984dbeeef223f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058d519c28d66972ab995e7f7b08060394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cf3138cef7d8a81ecf0da8459e43e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952533426538f38f088b1f256d3d795396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da3154573da9ef15718e5e02d9107c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6cc9c90d4fd52912d580d5a5815d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6422ca29c8f85ae7373197eebda6ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47132d354778c7c178998b2b71d02b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d7b64f30347a1f4eb6adace705fcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b36d6e7cd3c20f0ed3de69bf8eb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03eed29e77c83b6f554ee0d3609690403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59187537d01b43d0086d108bafe986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc828913adae82aba50a225c5655b97c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123929208865d9aab37c21272eea364b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19819aa3a8c80a486b6c361f51eb048407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbfa0141b42c5d6b35cd6a3b92372b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c1c71001f8898db4f58aef0b76705409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b92cd2750414943dcddd0750498050410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea020e63603ef75e2603fd3e7518de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cb8c46ed8138ca232b7ecd24e154f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f50c4beb68fa8a3c8c8202beb1bf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d00b608d60048c0559e4e6d1d9a98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5caf9ff1d964cbc548352269eb305415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f86b2c3488d20a6b69e39bbb3e6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5807902c286f878f180d7564450a12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbed73fda598e40129dd5af9cf2f20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2158d5860fd9e7a7e94b23d3ef2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2634303e1ba3a6157c29658178feed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fdd8f9e2d0b99bd4bad124c89fe47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee8d1f0f22c20a90d5b734ad1362e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3feee799484c7afc8aa1da22e7893a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88afbf9346df47a6f8d05cce688efd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e673cd23650b8b09d8a9001b8982a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073311d9e022bb3604e16ae473111bb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecc36169e9aeacf6ffbd470b5419a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cad7e976e1b542f59388fe8b49c95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6fca518673c104e5565c074183396429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b933837aa199735c55b5f245b28bce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308dd565d277fb00c8a100c1497cd53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6435fde9411cdcc253a0b7451c37b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b95cdd370a23faf1d82ce1e6ef4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9cb56fe27a2b762d2ef4243cc196d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade18738df95f43a08301508d61a6c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e7f78c845834709288625ccc88f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c1b6869d57ca5df346accff8c4139437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf67c24e78041589ddf31e9b37b6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcb3eaf33499cba8972ce81e210840439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307cc43f4143d3c045677e2c0ad3cfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63818efc21eb0e9795194bf7b02a80da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4edc494454bdeef95c115efd537e70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b2e8577cfbf2bef0a4b2e8ccbe14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead14bcbd4fc522196eef26ca1e2c734444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939f17080b3a4615e761ca48b172fe7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31335b3ff506d81b0a044fd8d58a4143446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47229070136a154ff535bd6c881217447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71008c797a2d56a68036f5f1b4ab4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d0e6c0c1b25c3ffd8fed7a8547d5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e0bdf6d3e76d77aba7b6bcbd8f175450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c88c80a6b5f494aaa8b309bb8f25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f8874b59bcc5e39a7ff34873bc1bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a14bdcc783a2ea817051903cc4e79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4dc16d1846d286b9fe0bf6f66f416454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdead813ddce919e90403463cdd24b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d399a3ca25f6a74fa383cefdaab84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882073b56855c4ec1ec24541d70e2b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf9da7f43ecba74a220c13e15f6673458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7cea5f71ef369dbbc18152d421a65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0b36b139a9817c68980695dee54ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce1a70b7839c855969d5d66e4e3b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0baa9ffb90103b75c3acf84ba2e43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a7710e930f11ec7420f8d82fe17d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12b3b3d511f1e072caab143213a3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cdf6f2be352e75e5feb391ce59f30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5194980aef99b0ef8a47a02b7fdc501466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ebd4d0ab60c910b4fe7079459a1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d156d16f943e0048e1796614cada3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42a11fab4ce28d2474aa68d7ed0227469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc5d15bbfa21461025adcb8f6c7316470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d55db96945dd249ef40d3445407345471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df018a281fc70bee6e3fa11e73ef4208472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc0827960b8f2e4c40dcae4d840a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27380f2918c3df63465cd500e7def4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadc05ec316c25e8b77f5cef90556e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2578d2f27b943c0a369fd22310730e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37572d8ec23ee7223f0a43718ea890477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9370420b5585ef9538c8759ba1556478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af411d59a7127c8b5656c95430a2d0b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38267228167e6be64f1bd293df0179ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c311c2f09be6763144163b09aaa04fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b45360de8c9076e6c50bee8782e318482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027c916d047d8bf98b3a4f2e8792dbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc394d12e4f72ac22e227755ccdcbee3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549382d8c43270f5e5b11380fadf9fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9171a259d795b1a22963d66b4178668486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44227f8112a5b74b4fa95609ba2e7911487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb37b6eeb51eff03283a4838d4f2ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b8f607c72a6f0d8f2088a833c9c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403a44696b4cb27488925b30c911b26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a530bb62be30b33dbf2a139fdd2652f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9ee5a39c69c2e19eacf718105f1f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc56ccacbdd3f1793660823900fb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc2981324b665811fb956ef8ba38dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f40f213b72297589cb01edb808f27f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128650577335cf1b51cf58237e07f4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cda85f2128ae0609b92de3a1ace04b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d16b6877922f80ac1175a257482f52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549eab32fb0016b55b12960f251079f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af6352afe78cd1ac049f26759573a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1579911e25ea53b1b9dde9749ca8ba6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ef77efe962ca4ed6a45fa85090c2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a266fb0d27c759ed85bebca4fd2663503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7cbfc377b0ce16e8bba2af4ac6151504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93ea61d5baec2339a43f85a05ef3d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f52b25fbd7ee0bfb07b0b9fa7238b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8343fe31b24025e03322a9c025aa0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aead079c10960a33b229bf716ca504508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb8e2b80bb01692a12194ce045f6d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03faeef86ba95ce8bce953e1a7e944510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c82a0090e51de101359d1f7651464a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5729aa9ac2f20351c54034e36267512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b044d796f46b5af9e0cbbb3f5911d4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082afaf481599c66e7e99c3791d6cc4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d886a1b8613026fe708376c8e6fa48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fc186892334cbb1bf4d3c71fceb43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47fdc0e747abf0e1367b90c4b68145517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ca3a54d97dafa3fc1e64d0e844b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51219bfb3a027fec3366f0b01b574556519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39cc94629aae0eced3107a391f7935520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058cc04e753869a9c32110f2f7719f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb02dd58c2ea25d45fc1d5f26685c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd375e9ebb875eddc2e7b4fd9a42bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe17a5f3957af89bc696751222be6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046af04baa20944633ac432f1aa8c38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb4c21ee0617951093ce22ba9cf1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485f58b52b47d763883e0dc3ff695cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a78edb5ed8141f50ba6b526a445bc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b78efbb25cb8801af4a108946028529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9d245aa4cf54158e930b466def505530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051aa7c7474375d5cd87e62c7efc35d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba8d610fc6b01e2792078c8eb01819532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67039581d429f29a95250f75ae19e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde96e5cd78fddd71122bffa23492c90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362bcd7fbea75947182e18e7bee4110535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559cfe5e161bccf2ec814d6fcf563b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e190fd11164150b47d9e0d9d4188a9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0d13b90da3b76768621dee7e4499538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d494dc6488a95e0fc42f2900dc9322c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257fc06ddc45244bf8a1893223ee4f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd4123e342f7753753326dfa89988541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5354d4d0aead6e9783ce387027af60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d25b139fc7cf0d37088efdb3af4165543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d66abbab76a0fc5e5243ccafebbe2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f22ba7afb027c3055bfb51cd7d4369545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2d2bba74a0665daa79a96b0b0c472546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ff78db394f6204470e2d2dd70e67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a912adc5da4533b16f76db5af4823548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84057b31546fff138e81454ceaab962549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b75ce99f6f977b8b6fe33e0cea6ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b502f4b559e889d07a84b2207c10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f13ab873cc54c3b7e75645a259312552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e67488b34960dcc669f260fac1229553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b31bc0fd773a68773d1c87d2b656f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c6d9efe47eca5cf25b26aa82c906555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037734302a2f864ff8ffed6f5b64362556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe4f0976c2815926b69f1b9ac7cfa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b08f4ad206fb96405a8e536aebbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b33104d397d672c613d0e894f0f10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc595922072ca7543bcc9bb803dd7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2e55a16370def9baf99e5ac9ed08c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40d038a1c2bae501bbc32c7c4d49e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd07c503735fa5f5cb57ffbcf89ad1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f49297d25a79b384486d3aa3473c1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3af9018518ffb4307ae094f66f630565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9a8d881e148b84f5ba025dac4257566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091bddf90acf326be2ded97239523df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b6b2674b8be51f3adc658c9616b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e9702b2a045f748676f0b16543ee4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaaf39b25f6c5ff025a22be8e15935570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e57261c7331200cdb5ce4395b1557571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345fc8a4b19787d0a0fc8897dc5fea2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de258ee34b174a67c67240e4bfb111573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4953b5d632afaa5d172b6f74c6230eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d881c40c51599171c13fcca1e37b30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e649a0cc9bc7d40b74986320e9ad6f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f0663ced8b68f0f74ddca84b5ebc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46f63434c9ed8a69b6d5e1a9b51572578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83005a6d35c6dfd8acb8cc15f622fc22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9cec2ac116c65900dacb6e7ca581d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09532b47d9f7196c922b0c7ca0a53d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8fe74e5e2f32dc782ce1657e8eae2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c747eeaf8daed332d44028e324b4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749290ba77cfd76aedd4ad9cc943fdac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ed9c1acbd33088ed423a4bc3aa5aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfe98e710ea3ab1432f16274cdc0e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e523188b791bb6bef0885037511b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ebef1471f3e5cb78ca42526b783e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e041282310ab925e8236d8a78df62ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb1e6b3c140306301af837685e1705590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874353678a59f22e5add8b9ba8077013591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee868f7dfdf6ee65cc7b57369d18632592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcddfe1d89bce4a10600879df223fe9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a2ef8ca32416959700f02ecb754e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f926bdac1443d4b358332e4340b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91756b58fdf82410fa4ac4755bd32b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95171b98c47b1451e50000e70b87cff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1fbc2dcbc4caccf2c07b87529db2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be95be30ad76ca520bef5a6f7f6764d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed2824978f1247e00c3b2bca8e60cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8248621ce6a24edff7e6d85a8e94556601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cccd50bf8094434025b1e4243724d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cadefb81c9fcc993c7a29b068f1f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5e252ba7b4ad30c1cbe4c3174167604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b51190619804c9216cd13162d6e3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31649c0191bf0f2c3cd2725e906ce562606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf48d3cd433258da18decc8dcd6f5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e78dbbf03eed5c899e9d92fe6c5869608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23109e0eb7ec94a2dc6536631814f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf7ccda3eddb194647df4b9c0f319d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a11598fdd79bbc80aae1bb33571c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eca4d54d05e4019c08b5bd294bb495612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a246a831333d16c1747a3dfd94ec6dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a8536170a1d568b066dac2fb37294614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3914b25141428d98eb9d19b365fa33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd02d0cf9ba87a200a6b3bcf5a88e0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ef2a6d7e8954f426f80c3f772cec1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b877b528a4d9441cf37364ad94c96c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cea33c520ea5db7ddf45c30a1f2d5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a25643775eb50b6586d6b2f863eaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feee661364b351cdf7fd89d615c50c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd098ec90c0ebe85243a8869b4bba08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f3db80aa148df36ccb7d27fe0d82e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c5c311004b854434fd6a28496ec7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75b0c91f9f5c1d7f4f43d9cc6b6019625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa4012aa7ad9dc3ccc5cee942450ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065c9628aa6a88d6a540826bb1e6d64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3a1cfeb55368f95a4c5ed71a9a954628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c7f9759bb87246238462950d07d27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b055f05eba8dd5227003bf84dd3b28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a378f53be3211d4ba032be3728f80a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c681f515b94a1c9913451b211511a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720582e164e9aab4902b68b59cb02707633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d9bb34fb5cdecf5f85792af6ab984634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01179a325144373c47f108fc45ab84a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c4262199b00a5636c038c6f79b70e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5c07d8302307b4abe0b9b0dae9a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa9a5d60db411a01914831eb1cc746638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea81e1662a3b09876e8290a3e6ad3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d20ac0aa9aa15e9e0d6fe9a8a5ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f51ea9f36daa27141bce3aea9d725641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee54644ec7c3d1b47014034c1e1d46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2eb8696989902eb767bed35147b87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0213f2cef354e5b7b8d5467914e70d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec78167c6ca5e3a2cc441d6e244af5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef604d5004dc1ce6e0afb711ae954a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57715f3ce19f52309a42c28241e490e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a424a42b1fa3feb282ddf12a4a4ddfb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669699a8d8924c0996ae5e19ebbece649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d7c82bf0e60d897eb8ce7031c6df8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb92c92860a5a59ffb6ca89b0906e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb305659d5b8a84e767ed9b0ca81f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4bca85148ec1467b74ecaddd91808653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3016100c08f5d1f100f1366fee3b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e56aedad5b74409d20716111a1fc29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921ec7ee2f61bc97045390cee21f95d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8c43756d58b99f82175285ed1b3a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe3173f38c0798cd4d592eb39435f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf256d1e25af0858d42cdd3732f124f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a998567d4fa4306e7343c79cc447e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bde5b40ed22d9501d6ce27e39fe4e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69eb47dc81f3b23899b9fa9bb461b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c698ca5d86ed50d616d6d410638690663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc4c4be9b7468c9f9e77725ba505ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c502e70f5476a2854557017add9755665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49628cb09ac86b225e1a51ef331a45e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea787578586dd5ee382b5fd9b65a0ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815628de6bf6fdb587f9214b0b50a9ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f5c95467a607ee86e46702e94413d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928362c2b21e70a0dedef1024c7f700b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e80fc8bfd9d0a60347b49dee62d8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a8cbbe48e01e9798479ffbc0a242f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7544f8b2840c33a4d7946122b26bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f8976012067c125dd462c97a4e44d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca627ddbf093cf373c9763265319c68b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192457efec3927c1f902693ab6350f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b93b1d485ccbee40b0369981aa10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae42b2be92ef9aca1a13cf335a176b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee2c4cc3f25ace55754a5e7e2f11b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61446da29d59c3ca3dd24f18e9e0fcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4f8ef03f4c4be600abd4d23c504e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e8ed78691f0b58d8a5895479d5085682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa50345c17677b36b85ae14749ed645683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cbaf9b40355322e4c867c57eaf4da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b112d84519e452144adea3659cba1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328638ab9446aaab60338041b829df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed81aab18e713764262aab679943e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed7379ac6c837332916829c5c3cd1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48159a7c8dd62a4eb5c0d249765d9306689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede04684937ee5aa1ee614187e12d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1adfef9dc611ce4b1321f1d603ea4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb105e5e2a47cb1888288a1d99493f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff17fa454f783760a2c5cf27881fb84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea51ee818b32fd50f473f5f6fcd32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963815af2057c8d629a2e09d7c6b178b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4682fe774f4cbea32db0bc169fa68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08f2b6518126a686cd6b74ed89b326697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e78a3fce3f788a216fc8a56728370698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231327d9d5a76880001ef735b0553e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b2f0439c67415e254bc69d53324cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776fbb0d40b507b9f390e9d8798efa4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eea216da46112fbc24de8828be2399702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a3fa4a94685ece38844b9adcf1296703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cf8b38e77c7ae7c35bbc422e9dba6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fcf05782f0dc3320130ed76277187705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da6c51d5d463872abe060518b01ba7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06d114cceb4f4afd17d3bb5091d09a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6325eccd1c49f569020628b19795d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c35d3aadb15b0606bb2b56457ae8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98071b779b5e872b9762fc3d5c4acfc4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654e6250dbb01b56e240cee4c445851711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359b812d0a77a478ee4543b9d4092a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56858bef02057f1a63e935e7f7e9da5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858863c019dd8609016ab71826e3cf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3ee7301bc40da2ea2713a6f02c1a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674b3b2d97ab5630c1ae9d7b896a74716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965fc769c5638ff5a24b66d2401411717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235d4b56cfc02f7ea46a5f4a750e66f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a0e19161f513765b28346dbfc1b8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233878e6d465b1165ae4d6a841cf19b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35fa1b668483778acc97b62030ea6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1321dd0e9805dbbc94e280cfb8c9fc6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ac2d91501132b1dbfa8e10da41819723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08150b9a49b456337aa1765ea7d9cab2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cef027368259669bf84c307448756725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201683524078e0dcbeabf5f39515df00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5d97f946f3080f052a41c37bf60f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cbe8c0bd8b8b16a9078ad082c6d62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c66d8add031840735c54e6915011e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94259aabfb0de1129dee0a4b8782a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c010aa71d265d5075ec92b54a61641731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1eece7a0386e3736dca39ef90009732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65137dcb1b8584fcdc8ea82ab983e75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd97533027e57b4759d4b1f5f9f4ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6075d1a571ee7c0038a1e6c46e1f7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300420d9911de66ef5139893f875fae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd4336251653a6be6c296abc79ae56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c266d7725619c8e05646d46c52e135738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3a22edb0ef430e7e39ac7eea88a46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f5a928cd7705b31377c0ef4d6eab5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c4acf63eb36411adb0114906c8680741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae69a48895508bf91b031cc15c7c86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967356c99a8fd5f680749713da35aba5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b7cd6443e970377cd69f0128b6044744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9a64a7e7a382291afe3b6619bee43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc82a093b52ee37fcfe14f5e603a7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd0a3f4ad5c7f26a8bfdb475e832a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d5a46cbd717e103c14618f87fb4e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705198d54fa4da9a0783e07eef906eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc9557a4c858316205ddcc5662979d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcae663fe8073c01eb7faa3f38f9ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99d8c8920279857ac5875013e519b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9f1c611c12d5ea83c6e0823007170753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c9005a85630dcefd4b12a714037e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f1ff88abb9dcef9a4d28accfa01ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff2949f6908164e1da54e734a9853756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a70d4eadd124b9acfc50876cb013757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b35f8de83b4ea856d53db0fb573f60758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dec16b2ff8f093303d4e8c54453735759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a50d6cb2fc5630246d80d561e3be41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94612d4dc610a010920c3a959f810dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a5d457b32341fec8b59f3cafaf6613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a7ffb2743510a9dee208d6eb5b184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c44aa37cdabfe4f5ff81f31f9ae145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0d88d0e87535198af343af99facd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca7c756b70e5260d61b0bc01c86bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef3ed4cf67e642a17f3489dfbe9cd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60228b75753765df3734ca1c99a594d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32deabfa6845731000ce4c14fd7c4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ddfb53fa1ec690ebec5b27a289c3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d6f77cd4c05b0adcd265536c92a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab21202db2b33b97bdc9fbdb65598ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5cbef5fe9f982d70d444c1a167a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822b198c3d7f8e84ba796e34f2cf39815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a0a6504978f7b72f35afdf0601f2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e74414ba9bb694a548ef5c9ef2319617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912cd584035e54123ff1db1d1a6587318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b6dcdfd582f8888b42e35792f9aa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7396a5b89f50851924f52f6f9a95d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9ce6940714cfa1fd972fbf7cf769f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3ec56a8fa232a560e6d136369ac622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce352ceec3d730ea807d1860face7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae645e794aa56b2b18ed3e0732aa4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59233bb18d0198d1ffd19df2b8682f2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196747ed9959e4c4cec6c491c119c8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00089237b3c15c8fd3e736e55d46b23227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524900b4587819ed5d302965566f58628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c76b0a07f49e8817ec15f823197a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9894da1680876a4aee938ff74711830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dd9aba79e12202f17a90abb3b52c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b8c6dd19103324c0719ac48972ab132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd07cb75253b9490367988b3bc9bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af81fa61afb8f2b1da6993f317c563d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b82945ddd53de9ce151519ee83b2f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105e08c8fed0ca18344c1ac5aaf826736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526e7915a79e0667647f4c07edbc88937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da310a64f7f150cb818a92a1c5edc1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8037c84d27ffec612366e7c4c61c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99126b8fb56929b61c2f107423c485fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f9b7b3b2427c5cdf17d906b1f2db841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f563f9d820d958af6e79366350f3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6241bb8e4a6490a5a36755e99dc409543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8651647f13fc090111b2b6df92316bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf2148605d7586de8a381cb4456f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6475efdc9f2e726398c72f5bcd45d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379626d383ef7378f233bb3be28ce847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cced2c2ab479892c5ea6e744b25ac0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c294ea0a5adb97fd43fc78f0884f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573bc830453288f1b09d518d2fb029f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa6f2d447a5771ed108c21ea6342451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8864195751690d4e7eddbc5a4da17cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249e6f3c7828d67b28bc9ed9eb089a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb1b6cb1f3497d8f64ee41dd1fa2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fdc17523639f5ef502ec411e3d5ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef69e70282ee4744c80866e08060956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3c8deda9844dd1d11a7ceb9bc1c8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573066cda44ac53becaf1c90137cc03358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37299e97e7448dd6a56e99f7980b73c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b52b12b99bd58aeecaa59c640e8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d9515f481fac23a1684d621654f8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa73500e94f131e765f72a0c3ce73462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5bbd7fe87aa679a732391b024b8fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef0d6349cf9ddd44acc08f1082dbb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a205c1e2f36c3a804e481443fa7ae8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625235608a5bb6cb3c72c1f3ad8fec4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f4248ab5f3eae604958f8841cc7f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fadda4c211119bc6c5919b08032a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763d78ed6e25bed5cd2e167635376469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c3e97f3ab1e0d276dc6670b734cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339ad16b365b8311b1662b09fa9a2eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98abead10168952bc8f06b0d96bc4df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2de27206db8de2ea20b54d1a128df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c3d154160869e5061dfd9dbe17a8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148b2cad5372343e40658ff5ece19375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e7cfea380be2c3e74020d8d1072ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb72c14f0bcc73f71d50cf80085c27a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21867984188159a825f2792c3bb6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bf9fc3809809a522aa9fa9ffd955579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55818a854419f439b1ae341079d2b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ede203ab79986605cd153bf3707bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62972f1cd6bd3a291f36a4f08f116e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cb09ca2f1f35f9a2591a502e7855d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2288d572b9dee83f9141720be49f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b069e212c249b79828534388bd44d0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379794793f320769e833f0be7e5747be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7b5146ac75fb358a36ea48a90e5d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe74d148a5caa1d13180c3c6479b7d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720843c0e837d51197a509ebef85d5bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6558f0eb0e77ba3eb89d0f639eb844b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d1bfe4f06cc795baff546d985d4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf7ba34ab74effa533ceaaf6da397292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d22b8ccafae3787dd24fc6108e3b8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ce47b496d10ddf872ce83d7699bca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13405457a9fecceef6db36007b6c52195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71ea5c0082ba2bdd1d2ccfbeebb4b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6b707e6f634e2179b0d6467ed2d8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e7ad255ad82014128f9a9dfecc68b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb94d4548d55e50e2edfb331b7ecead99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a5f5bb61dd19bd87607da9df4378100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7ef22d8a7136e1943155674a54d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3883d762b9ebe8822d4c7d9999c91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0584ab28ae75fbea92305d653c575e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8821e93ba69062f6ae501c596c212f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb0ed1e460dce29b303ed25f4a134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f35790a78fd56b996f1389e21bb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813e957db8f88b6024c6305e3babc6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946d77dd9f8e46951180f5fa86b5292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a9e531ed1a95e18c749cb8a4020bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96691257261a7ab47b3cf22088cb1e8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe4a9c2cab17ed628c5abf6754663111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0287af6e54c92f9f64735fcbb5a369f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bce0d0f0435e934003164ccd14c92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01a97e14888a3fd203b84ed1e2b477114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27894bf8349fa12a282cd4a77d75988b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6c40a7758e29af6969f1d9e111d4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7f90dbd7fd371180a27546eb4ecfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b568e1bfd4fdc11e7067c1a3e83a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b2fad617b82a0d1b891ec017f843d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed3f8772c063538eda6849da46195f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572216f13530ea7002aa7ed4a34eda4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f81666d1e4c6a968d3462171bc4c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54612eeb17ac8c00331693ebd791e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0df74aac23c591cdceeec79a9f1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e961f0b4e7d4ad8fd7de799e0521f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d2a9a548cf793cc4597ce5b122aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8cb90f2373de7388994a12a21f37e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740a8232524697ce18bd81c49a417e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573565185922015bec5874321b48fd3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c88c6438f63a623f9173edea3c7110130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd71cb7c10af0277623b49ecc2071131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d06ea058553d3918fb350de077edf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5880e731049651425de365df94354133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80649918c8db435ea8c13cd49b600db9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31737d7a058f73e3bd36113f5fc7a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee9c01f77abbe8fcafe5512670833136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae53707b1d57eb416657144bd7565137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717fe59692776a9e13dd2e4d59b794c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3dd62d440a5398e189f11535d27bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d752f9053ce7857875b54e67f9c8891140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4844cff4cc72a1aa2a888c2f23f13f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a11f01282ac4798406c7469a5e32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761a454205ef086459c38c8056c8ffa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41118fa64d9c4da468057a40a1e568d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b6213335fa93a3dc85ed3fc7c6835145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df85b68c614b6fdd0800f6319ed0dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac07c63eb71507e42eb45678ec8c7b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e2b2ebe6c0f59ea6c6831dbed5e80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23d3612985efc810af6bb23a033b66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805189851de751e4324446c5ea4bd36b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d402f724f2e77bd011c90e90a54b31c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531ded02780d3344e156223b462769152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a25a409c780966bbc556851736b7b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7daf208584e17520be25d8f6b7423154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d983dd216114818d5af748d13edf58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f6b1cf69c89bab460edb65478e7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b7656bb5a79cea482788afc049a8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ae7f445650c24badf0a930028983c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d5903fd1c5e88482843460aa84168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f46d5ab95fbaecbaa47ee253d29cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a498426ae6fdc3380639a9e1a973677161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e2c0c6bbc103c9e128b90f9cfe9dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4cb9a303cd5ff8ecefc0dfd96c57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9b1993da57fa8e1b2777e04741e62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36435009556e0b0a2efeb6c02124c6b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29296791ae9710a68241b3acc0503020166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60458ce960861cac421bb1ac60f8006f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee098bf8b79bd7b772f2f4100f2bed1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323056c6e49054418e0583a55c1c95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6312621d49bf88f63b08afe545271170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeccb5b6066ac36da720c8350734b6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac3507edc7901e813fb7dc15b95565172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0811e10ae0f9b2b99f3b2660ddc4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaf4c5a3287f57da1c724551fea5f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75822ca10441532e49ee5bfe247018175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b378753574dc2121b78783c7e2358dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc3dd85373c693ca4002eec8e848a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2be822155bda52c5d0551a0de4040178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4837278ea2ce13a380e42719372506d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a066cda43d57d52fe54b88ebbf0f47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a92c74619bfa081888b510b3887da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b764576208c3479fa7ec62a9b16b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6735f575b64e7a2b1a2a78925a4342183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26511b562ea6940edd32703e98e45b9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc9664371fbbf6f9d348098e207065185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee864a98d4e58d43ac0557c5124a85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37ec5dafcd6986253cd1af7c1060da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff565c5ee3a5e1da6053e1e3398392188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2e8eee86a38e90c6238f25c27ba74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed90dd19f276fe139964cb668df66e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be635019afbd858ae55d51f9caccbb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2a47cdb79a30f0ee3ddb09d56a695192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4821d9b0897fafd6fcc839fd50ba03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e54f138232cccf13f036ab1d8cb251194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae754731899f5fc1091eefe2a4f7cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e8e683f670713a8a9a6d31cd083e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50a226373ea2bf4cacd2d2a0722ab4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954af6116d3c8d459cc05a7cd4d2a39e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2592e689b254df228fb6018b9309199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a233639e7bd52ca4c558246e23b07c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c18266b1464c31c2c91e4aab2b21f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48ce2f2769765a81e42394ed8cb99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c6c1f2d7f4acb5e01c3c7c03a1c31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c28ce9db7bce3057744413d82ec2ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dded8cc75e1a865f60b42b9743569205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7849e896338fd22bf31a8a14428497206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda291f08667788bffe7efd214a37e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5fd430d2e5d7e1d19c1a90a61324208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01a7d805db1b586179801ab3204281209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96d6790d0c67c42e71a5204fd47e82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c399a1eb9cc07b7646bd3c56f539e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cc6c76a6d929bfec7aa7b71cc3935212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952c4d8f964130db49a2d58032e3287213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4ba0a2b1931fa3a89cd76c2296651214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d70e07edec9070ff65459b83cf162215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b7db78c29a5858d6efe3d3f878321216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1d0baa1f36e62f27bb516dc239ff2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c2586a0f4ef39387a9103835cbbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074a8c99d7471273b0418b4728ab594219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a49fea27f0d36bea486e2189696c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b195c169696d114046864fc9fa4e52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0467ad64997803c579306e653ea5455222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833e776941811e213645998a6cd14bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ede2dc84af6253e879fccf408a629224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483f5fd3b1c19100ac0f1e976e63bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26667003a2acfd29f1242940e17d874226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12501b5b0bf9849823ba563c009f05d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d711022e9c341d0b75d435f473ba2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d717dbdb621535c49a072a3223b92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f53c9705966d56a9801d16b042bf97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19703ee414ba24e7aa58caf31f7c44e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f1aeb4118efd0f5612b5a28c79e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518e8e42225c062ba030aec8d4e9490233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d93efebcdbd8e8f1df6fba30aad1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743aa67474bacfccdd9b9f1851f00f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b791acd1d22a6dc6d8299f8c13b35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff90d5ce2fed00ac0e26160460118b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bbaf169d6defd6409df4e46de789f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9859e249da21366289f95f97417894239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddbb6d36243500f0e3c71b2d72f47b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f42e8b69e57eb04700ae5949be3056241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbebca68f982fd5a2047fe3f171a85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6f53ca028cdba47eabbf20a46e9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f22411f01321d779452a7bfabc96de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938009e99a51bb121980b67ed515098c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c778a846c7365f0de40cf942e98e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c10723522f93b4e4532f116a3acd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e418f948a02d2197a7f4d15b68cab6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505c5cc4de5cd5e209b7d1e2094bbd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89463e8f744f795c719ebdeb39a6c8b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6329044b6d4e999600b7690ec85363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830c8034b6c86be646338c283981b42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7947302531a865b6ec53ee5796e32ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c959af504d2f225538cebfe411407e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f14fae2ab6fecbfd9c360e6439ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210eaf24629b5f2f9477fe8a8379cc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e9aeff2f62fab5ed07c7cc686130257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d4419aa97705edd4c14a1a10becb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baf68439793ae86d7f5e42e7fe2c43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d09e94df5300404bf37ff1d30db73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9240cc96ae19b4048089aae9f0cc31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a84935ea43b6e396a1917060f625bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a6903518019595eef7936716b737263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2dda51e61801feb729f42efc47801264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85806d8deb83e0ddb441d58a161b5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe7edeae4fe0f330bd042cf08c10fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d145b7976b6dc37a4e6072dc2d62d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0013de105a1fe09cf815cfffb54187268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6176303e1a01059da8ede4b0912971269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2bf61425bbe5124a1767fb68abacc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d32758cd2b4dabb44aa8fe30a0242b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cce8e086d7bd907c4d9571ab1f649272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cfe846d937aa49ccfa13b1995823b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8c6ee81bdccca4059ac0ff6fcfd50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dce77e68fb202407672fe405f62f62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c35240d9e2ad5ece6dff2e8a27a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715805080624e2762fcac5e89286ae5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8f4f9e95437da4213e918fa8a9503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d4b73ef2a3d8e7ae4ab74e53a3596279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc47e947d344312634bad9f7f54dc48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a2e816f4e9b56bca5aaa0097ddef9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554e9a0919f3d08498c0ec049d47416282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ad8d955e7371b0de3562eb2bef314283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dae0088588c1b7cfdd6cc8060b4df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eeced6b83f26c8efedf6a2f054ddf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9f38bc59f420feb4746fc6e671781286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d3f04a24fa5d368591d316ab8f55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a6e26d555f13da5598b394eb96cfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c899fb13187651986e8bc080846468289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f623aa95ab19578e4deeaab8832fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90d079dec6a66cd2720ea251f947b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf87c6a79b33aa302c606e62053f15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c4b8735a466b25d2ea800dd46ae02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3551f2548335a07ceb43520ee24fd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e0c5d206eac845d62b25c2944c1fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac6c77fa1202c162959b28d4ec1a19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b27d7256269ba8f47820cdaf2506bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e6c6e2bbb3684a70a6a528a0f01c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b821507331b6e89ae908f0758adbd04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d027ab3cd29dce8c829b1106ccb744300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a7fd4c8a59e7126c3ec48e76be7ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d4e5e9f769072cbde1e534d586506302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65135f15046e920f1e501b72b3247ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e422c68d0c9f52c58d1740c441b11e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccde8efe2ff2511ed68b28fc4e570a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e8f8a39ad541d5a407e150b8adc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570fd56b59e59d88fa737be6e3edee6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dbeab1cb2bb85ee8ce6fa35b5c829308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880b0799edfbc91941dbf42c517767309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc255f89c86b8c738b78822a7f23cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1edd1a2e14c52d2e4f1e9bc152fd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cfc940c3baf38a60fe70ed0a8b8d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3903f700f0567d3ec741f2eaea71e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a9e25d63aab4b8e069e6e0614d48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b264d2b65b2f1baaa3423aeb2edfb9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7468d5368fdd2dc43e42a140ed876bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7794274217eda91538b8c9c5a862c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9458d9eca02e9a18fbe25f8a65aec2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef1f27f2779316e81468e3bad6af6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a28bbfebe288111d40afe7d0e4de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf483aa0458ff4bb6db79bb6d443d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725d8e31254adb3a22ec5f7d7f583a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984751196da1520ed9cbb13b9945aad9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1304888c7e1835a617d9086f048c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec176549568d77104f787b6159e6ed1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987aec50b12384bdbbf32b672395aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33733c8baa611b86e4b1bc4f6f19b39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb9d02efee6e0bcc33dc9ce1d95bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222c602f1249874eba9c605eff00168329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905e4e92443c22bc9a6149812da607330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf3c8389a4841ea23f692b1ec112c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39afaa7e89cad61338105c3af552cb0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47448952962e88499f665670a0437b17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6de9cabb1a80a800989d405b1ecc0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fcd185bfa271df19863b145ec1c98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f40f5793dfe0c0ddf4a91470a531e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc229e2eb1191feb542829543a43132e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f226ed5872fc482b1625224d42677cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc81898d2772f1cc187e2cf61ec5792339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd371798857ca37bf5b730c4648379f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f19fc7b6c1f2b1e2e32e3cb52b890341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495212fa2b81f027d6e5129d353ecba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9670863e4ad68456476e90d05d20e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b47db22f7b060f397e0cb0a11f8f03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ed442647f2ad7f3255a496c8a85b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43fdcdc095a5b99b43a4d355cb7d03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1517ba475e6bb8414efc0b85663fc4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf04b1fdc37409fb4c23f7170d8aa1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a68afc5b5d0af21bbf192d18387fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166fd51178b09b403dc0a1e531b6a32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0662dba2306f9f9a8931714340206351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0623477a95858b1cc9016970d97c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61454d74524f790f35b28db00ecd94e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583182c28fc6add5dca0b350401a16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d7d7a048c10e289692311c6bf534d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bf8667116e8c64d71e131d35686bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61acda4a97600b7307d123b9218321e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36470125ffb72681869152ca6d82c1cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee6c4e5645100ce9a7ebfcff38fb7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1795d3efadbcd82efeff6508eb23c57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b0ecc045a933ecbe430abe9d8f2f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877a3d7d7b6c7e7f12d81ecb166d7a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22baba6ee8248464d3522fbb07a5533363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e26b74b3d852fdd5fda09a5aa2a487364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206186f70da01ddd279e76987e017bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f475169c551717d47e8effea159110366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ea5285f02dd8d91b66fbeea9b0f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d20c1a099d7f0846a8431349de5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad63a8e62ec2743f2c93a5bb440a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c61e6c3a890d8e3b20a75dc52ca4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84781241c9b2137e10c8b0d5452e6c7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7a053b5f2de048b8e01c6b4391441372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d8386542c1481034b7ef69ba02b68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097007e55cd6d3cbdfb403b0248a068374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261285e81f577085d4436c5ae86a0d59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f8ee6281710326d0e74a819727e92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933fc9da6b1bceed35f7e127ea3cd76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d17adfe8514f02e860ccd38e5b0d0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22673b84eebd5cbdf2d0ab4c0ff706a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a8ee4aace523d2b83b96de55b624380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555fa4e2195c1c0e0dfd469b63a0223381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d0ef99af0d468539072260ffe113382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a7ae186378e9f452e4e270ed11c07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305a4e4fa0addd1938128d7534286e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8624569aabf66ac9f1bd5f8580aa8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ed75d3b87ed608c9d8b499381644e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762213c616ba9e5f4b4f5a545c20e03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc57ccef114844d95b467fd52093ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048512fe75ac0bf32c3dafc945dad832389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0f972cf1757aa59f73ecce80baa5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7f662b454c6c894bf74872028ebf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419472edd8c8270cb8d2add71b3b28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af20fe70717be2b5bc985f4f614d4d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01624f22de7363a53db46074e26bd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943994ccab54eb0ea27ba23beecb0dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27338eb41e3069218c4631fe8b706cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9d9231969ecc7af5d8a9e91956c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf73bb7e7cd12c1a1ead32342145db7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af5d5add127321006b3c37f62bf0d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641471c6a5338d22bd536a46777ce2ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a95acd3d58bd120cb7c2b7478878ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7b09070acd4bb45e932564ac65c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595e73bc051cc5e4f31e9fe0f614fdd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be69153d0342c01bf58c59abbf0f5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73b7b9a578a4e82ca6d45feaa8a10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea7f706c4353b18d20a52a41df977c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366e2d0cde31d2e0b69e4863411d0e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530dd9e1d0aae1d74f6cc4702fb29d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335fc8a2f41f1c7a680a016e2709631409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e79f6969e268d2c7186fecf042b3bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1303677140b8a99b70c671de20fa0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199e0c8b4588260d44669c5ee80a29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7347763f5d76b6f9469fca33935d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb671c6ce89242eba69b944b24f32ee1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084d19d9b79057e25ad7e9df42af446415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec7418349036f3ae6896bb417fafac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2963608fbb134a33819501bf64a580417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849788ee86032c39b0e8dca769127d22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16261dfc990b43f6db4c20cb525889419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b404e0744a168324a2a95b13747dd6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecfd4ae00390de65968e50d2f83302421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ba9354709da4030e1211f2e066488422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1544a0c0fcf9220f05fe98d916d39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca581a2fb4330d34a9180fc9d594db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6c74c22380f4b0bfaf5eceac5d53d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa6392da00f9403c4592ed157ef49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53d6cc93c414363c808c280b72fe0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121d0d6b4eaf09e91254babb1814192428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5f5b3cb692e80bc47ca50c7812f1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100b5fd5a093741ecd4ae87ea53255c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173418af54e4b815b0fd62d16b444a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed202568bad04cc48c68ee37dd07043d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac02b7dbd4b48579ef21c76cdf5a7b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bf07adb8e61b9cae6db3030f8694e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76140902d996ffccf51da1672c619794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb9203a8970573dcc27e4eac2c3a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078c52d8946ee56915c2310727f4819437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d49e1268b4966c25b220605fdedc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5013d2895941dab4cc9575add0f25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9ea585ba53b016969b8ecec589dfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1151b287cbd421429548a197622375441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ab8a48b9ff3233fb5f5c5e7f15e1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c652c4927f9f180cf15bbac7651793443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d447ab6558f2eda9a342c04a23505444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448112ae8110de24ef7729d9115ceaac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85908dd1da2902c13f35c9b23676f0dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42576494b1d6a48a81bb16af38b89b3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13058f0ebe08234958ac2e8a7ae8e2ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e483f7a736bcb6dc04d92d74ccd7663449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd554c173eb1961a9939884c9ed8119450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbfd672fdd4bae7c1e3c6e0a9eac73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7db4cf62678d4ec277a885e8a1f08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919875b4e293717021c07cdc32a8a6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af4c010f75ae541ba30989fbfa1b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ee1151b7d70342575604d6d8555c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04df637fcb1c9f09a9e5fca4ebd241456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76340e4e632e51acf8bc8bef6eccbc64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92637d3331b23f1e3c55bee9f3108005458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d834f0fa6e74ec0cc29248d4499a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98396e56c89e594dd6a0560c1c1d5653460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a3edb847d7d59c26d8ea5df03650461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3535a726ed52e1b2fff2e20bbe29eb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a46c96f2a24cfef3234c673b4dff0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa7af6a2742d46b86b98dd336f2eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e97492b45e17a314f64948c53a57d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23df8af182c77bdcc9d3420481ceb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd2dc74c175f08f5867001197109da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29f9c78dda42c9043836048ce12a3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd581a0333fbcdcbcf17742172e6bec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae493ea977e1e3c86e8528b4aeb8cfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b268180d64062af29de2a127cce1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d7e8f067a18335f73456165a846ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef6782aab90d694f8e38985d6258cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1eb3015fd94991416eacc6a8bf4a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874989e284d517962a47918c7ae3dbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b14809d45a53db0080d65647d67a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa95bd95820cc39c048044cf33690e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c61c3bffef5dcd991718515e0a579c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe377b4b5a41d555a4a9ad005f0d96e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3c4464a22605b6149a96916035a73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab03c27b6d0701d31dec10dce4ad4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453e4b8c5bd9684c43b84d87ba7ab05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f36b7500ef83fcf96ebf917543758483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72a1a4c2180bb456fa78f14d9e6528484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fcbcf02e2d804d8aa3fab03ef5901485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d55016c14221a5cfceca72d34bab9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091991c167b53196871ccde73ae73f1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbea5009501ce04a07bdea6c5ac9808488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503016bbe197a18194100430b39ccc56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11591f230525ebfb2ed67f61449b91a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac065279b4a1ab42be83d43af8adc36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f237e39d0e4a034b493396e2d614492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d3a57439be76db7cd2d4be6bb0188493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26605f26ed2942617ef1764330a9a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1529ce894fe741446d01201a1705d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534b2ef73383ea04b15a550f716ba41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f5674216f40087f834b781dc7e92497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede795a2cb61bc850134391422fa9463498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836ce86f3bf34754e05bb758d3f6e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b448447ac05deedc9a7d39e7e46ac8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde3068e730225a221106ad24122bf9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab1838796410c98bf9d7dc0fa8409502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308740314e11ebad1858ff1b9c34c51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22219da40e0366c61079c048352ef875504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368aa559a197af1b39ee41bc17b0019505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701d47aa71aed421c922f09f69cde1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce8408376fff2082d0484d20479634507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b0eef2cc082f179a2e29ca6b54a1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf6f52f0e80c468064e25cad727b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a263da94a719eafca5714293ab5424510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d48ac01cccfe87085e2ed355f3298511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b220459c0d46cf83ba3b9fc6aa75db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861d83081b183d845c6d2d1d9b9916d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddcce1ba267a48b4ad61023778fc13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90224e299d22f2d55a6ed6e42f7b822515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c0cfc707e6682a8ca2f76606fc379516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f00ea2688291c6e9fd389a0e69440517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ed5deafbc87e740b1e62c2cc0f05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c423a39ed90fd655a7949e96bf57d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b520d41fc6fcb9e59944c8ef90135520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef8e5d164f5051727f35e230ba80e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89167ff33914d64142416d1876250ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f8f7fcca8ecec477a2b05006337f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfb1c1f5729e11c321ad479d284587524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4d34e02b70876a1a608a7193a352525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5578c4572ca103316bed22e12ff680526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67496e4297c725aaf0940d7f887880d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e993958decea6a0ce189aa3213d532528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff06286d3074560e6709db44131553e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0875b69970031c98aacbfbf6622adb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20382705f40823ab8fb1fab5b0cff5e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570db268d1c5a07fb772a463c410599532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497a1839dffd1cfd244140c37afaff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd8e6ac0a77fc821c0a5d31202a1eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689989481dc700ea34e13f07ee8baa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba59a4d7418a47dafb77bef604812d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753076c08c737cf688e869c7a1711e3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01079a513468349d24aa11441c1d2cb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ab58354fddd023ff1e759c216dfdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c09896665f40f83a67554a58b5c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2e209389c99c330e924f432fa18ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa97064bbe103783fa03e1e930b064542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa93aed16f45ce74f85a4b00833080a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80c7ce089aea02e8d887db7abcc5cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaa99f98f9f1233aa7321e5db1df68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7344cdd02b004d89828626c920bb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09fded62af25f947f7ad6ca4e9da12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fd39608a97552dd233ded3dccb188548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8749e94c16444f9a045c54a2ca5b37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e916e67defba3e68ecaabaa897d497a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89d82cf1ace49feabe618bd8fda35551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cafa4fe106f877658fb65133df10e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b305d77d0b4bb952bb743304470218c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5811263d3098d3dfbcc74f1783643554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eade0237782a585cd75749b6c9e7559555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5b9daad796211dc2296fd2734b039556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cd63ef87205c2bb14be06a0c20dea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed007b41499b469e9d937d1e01e058d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc64e8b53bfa07a442f91d051a9e929559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96bf6e4f3bb4ef81942f44af1aa56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87047ad99cbe874d32ce89d16f737e2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b0ef139d8bfadf9e11518500d265f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992aa253b30771b853a05b76bb8eab5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac765e5672b63fafaadd4cb2193b33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7391dd3bf0a3ae77afa7208df20a3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d1eeb8b0573bb9ef7512b58bb23a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204862ba9f86efb007cabab189e619f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32010e98a42c652836749c3359732e19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2f91d209e12935d4dd2730dcfebb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551457308eed009067d28bb57130198570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ca4d317273a7efcb7f2470b8d4e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728270ca487142e39eb9876d5072791572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db28620782d0e9753866914b70fc484573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a83aaa1ef76c403e8a0349d2295929574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7793992a702d15cd1b4f300da622d3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3658c7a068808deda189a979697db4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4933bd59a600fe0b892be4dd9c9be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5db987a3a8a39697798be748259d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69b115ca420abd9d81a6024e73620f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bc15673db6a83bd4da3a50ee75893580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda68fa4cbe8d0e5d89aa52f2d8d71c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f31fa2745f8e41d4de5f5340aaf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f724a8ccd844470b4cc9f790e7c69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce5d6a46ddc164a47c20c8a79d4b73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b788f9c53f90cec7761a07db95b740e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e530ae819b35e725d7c713b47b7f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a99af5f251d341762956630fc3dbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bb1da8987699fe93056ac8a85b1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3ffeed1a302ea6e53da09710a3171589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c128bffdeec1db7e35cb367dbd623590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5434fe63a6daeb3b9f2973ab7bf0cbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8e8fb1852e1116572bcd4c2a31e69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73391de6f65ad967b3ddc17647c6ff4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f68b818e4d77361309a0dc0a213e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07aa25d9ce4947751d30ce85728dfe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ce897e8330d2980e7ee32204d754596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487599d01bf3bb794276faead7a9272597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2306b0f6b35590fc240ea4f4f32a9bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bf4c65dfbc3b6b29435923f3e9c02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1a90fc9ce2a571a960d7c15029446600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a8f6568c84709256454c083f4770601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75fd8ed7c21b5a0dd3c3b856a79629602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99199ea3798da5ad50bb3a2a03a3abfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3817f1c51befb321a6a2c783f94cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70d368e442aacaf6fbc39176dfc8d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063dfbd7269da53cec25efc88daa88e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102a3e7f67627fd09d196b7cd8a60fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa45aa73fd5ec4ecd7d48de04717f9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15aba780a3803e785400588aa0dd84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340052e07dfbfea04972f264302bb18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac722dba747aebc402eba3d01a3c9622611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60045057e06052d35ab79471a33afe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4777a29ac93c3d7a1148326c504dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45eb664be44f498bb4722961d042bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8e51aa95021d34cc9dbd4f0af1237615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771ff13cd9ed42a902d3f7cab8a9a11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9525b7f1b7c2e2556d8d00ed47c38a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff9bb5cc4f15eed9e6026c67ba3b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abc97f548555581016767416208aef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6cb1b5f7213a5af40d19ef210a793620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c4e476d9d03cf761bd5e17738576621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dfaa0cf76ad7fd994d844163f98ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb828c6d08202501fb5dd431d3c2bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e1f95c207a2c13cf6c01bbf4ae43a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558faf000abb8a640c9207443f215a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739f38ece3d1dd60bb2251a22a6d93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4f827bf653664667e402b4fe435f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1abad9b90a5b0a729bd5045d22a600628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383833d3e2e2567e6b5a75e9f7ca684629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da82569e3aa9cd22e601015aba1ae0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44e1ddbd4834ed6017e0363f6f06e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fbb6606b4e84014a5cc9c02d1ec64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4382885f6b51a9dda51a010f07547c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31b8b0e7f33f3d6ba0b83dcce8d25e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb4257a456c320018a71ac772cd120635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fba9afabad9a3bb52bff0760da5697636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae73e9a0fac151655cb7ab53aa3f9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4985095adefba0b0e7cd04c9164c25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56229706515a029b5f31887b3f086284639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8b35a1976a366ad59de41b93e502640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe131d0fd740086016f21fd14163f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620213f39540b9fad2be6d8b5f9c980642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6391579d148cbce225bc05036e774643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3670fc27ca7e8bf17b74522b08c820644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c6f9a7200e671bc2ca78cd90a6591645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3feb030573cf18415b10a1802005a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e929292e4e3dc4fa2a3938a6d8d3c77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7f45b7eca08e0223201866c513063648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c690389b90ac0a811eda368cc1d71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe6b2243cd1ab92ae5972d77e5f780650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61452b3a41c3ba5ef195bb1c69bb79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0740cd0f2ec4683761e033cfcc851b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989921988ed68aba8c0061ccb2743a07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fbe1b97e4cda59291afd8fdcd80f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec0b49b439cc717b30d033b882e5bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb2c4851cd02fe7403e59a4a9bfc28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338288546810006e9ee60764e69c227d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ff782b3988f54742305f7ba26d9e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5c8e843b7d0ebecf549f6d7a31414659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832da629fe7a4ace5d963bffe5ab6b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a5e33947dbf25c3366d345f6ad01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc4a01acf4d3d41aea8db8f4565c8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a35e9a147cd445bf389ab24cdfab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62016cac3b3c2fb59975ac94b0ddf9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d34acc39183f2b861e948613add8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680ca4b612cacad0196a3bbcbedcd29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99531f0e7e9663039041f0337f1403b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4fb29444a0b6258ba13e74a3d90e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed30b989b0b51d8f07580db72cfb448669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc246f9bdc0827d5d60d09da9568a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00bf7a4ac384bbbf56a2c05aa11eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db9ef2da367e86472cc9850c96b583672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d2d9485c7806cba3a6ded8352fb9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb33a6f959fbc1918f6c9f30d67af75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f3a6fcf407fbf003bb9a40e3a3a01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b09fc698c047aef11c6d50ec24a6c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859d7da69c499c2a0e10edee4986a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0680554beda3eccfb69429902739b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114653016f8b200dceff8e93d8348760679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011c2349075fafd5f3666b6eb1e5475680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491e7153dab2516c3576b524de5b65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64811d9c45719456b8ca244221fae8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61387f29b61fbef4fee6be5fd830ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313679c91fa968ed8b896bad390170d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c885138caf16b1fe8a199bffaaf26da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50edd087f266dd20d6bd626979ae96686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75166455078b5a32be3cf6b5d8dcaaef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a977fea418a3011c81fc598cd02ea70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ef844776d47b4e7382c7cd2500e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac70d2dbffdc2e1e8db13f96802af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b787c274a59a3a81c621043736b7091691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ca6d9e4700fea3e51f5c2befd5d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38154d7d179b118c0063f943fa69e26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84643bdbc040b293dd5e58b96c9cc09b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60f895b6af6bdaedf4736c095ee637695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a78b3ccb664a97745ef6e080e24d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16991abd64fb3b8acb5e174fcd88cd61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da38d8e852383ee7e5d3a424df6162f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0d0b8c152114d47135eb9e31a7c8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7e255ec74a2d18c6c6b625f79c3fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2235e43a4efdca1be9169c9c7efe79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7cabdaab1ff096b702654f5ed83bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2e4b9fd7dcf2cc6c002b36e306bfe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d39a6694a629169d7dc5cecc08d3a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055d325b1b65d7bf208f0682c7e1bc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38688b011e704cf8df9cdabbde4920b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de61689b8c2f25e3d434eae61bee6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6d231fe0ec44b352a7509531913be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc619aa67385ef6f7392523695250a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a15e697e09937c076c605cd435703710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048484de420a7ab9d5f105127f957b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6dffe96700758dba4e3d5dcbad673712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6edd31c892ec30b2b2d40b15b01ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f20daa20bcad4f08928325a78d15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f6ead7a70ff0885dc39c1fb387f3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1c5f78b6ca1be1fefdeec3da89142716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648e034cef5c433285593d90357faac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed5a84c44eb6f7e2ce1b4de71960f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89a375ba6a9dba1a34ad70488269a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d17db1c2076206c5873dacac2250c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec9218e164f549a5170f4a48e7da4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305af53ac7a41a6c5b2716fbf196028722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00d0f0aee6aa38741cf08f63f84258723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7b5c9b3bbf746889bb7886b026f7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cd806612d927907e2875434a6db01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e67ea6766290c1f2f8d2448663d32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef396a5ee5ffcf8e26ff3566dfb0d008727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba24ff30b24a2b1e45cbb2c699ffb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea15939ee975ede70e67253d04d110729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de107233b27229b956edd17e45a6e27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5cc02d0866f4553751b3f8641f56b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091de8e28149eca63022189f2e9cdb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea4ba45cfeb259fe96d00076acf57a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17327158de611e5a7dd2429c56b389e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f198b055770f7d743b333e8b25385735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a101300985482d5b15fe30ba4be57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734345d967b5e94eb7deef68fdd46052737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13cfbbc7bdc838829ef74ac7944458738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d187518c402aac982cebe432fb144739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed5adac5395088ddfbef722b3f581740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7179964cc9f9c6918fa10ff087e7567741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d99e1ecf2fb60e59ee7655886cfb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982bb0fd3cb417ea3ba46ed9c35818a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78684473e9cf8afc933b1123565d741744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701495cd673d62a0dd3372b7b2c5395745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede5c8702214e91338b0ef232fa4fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e2525a8601f90cc89252a45135172747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840037df738090da41e95262db331df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaf20aee418a4bd3b094582212015e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95979b3223d220b8a6331894e5795750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2f19e6bdf95050a30c9f38b195523751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d921d79baa3838e1e0299d4ba16d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39fb7f707de262b2a58934aa825020753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cb6527b3091586dba32e293282619754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69201fb33a2bb004a0ada085a9764b6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d634e8e0cfd403c7935ed36b9a7d90e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d890f995a310b7aed10a1b40a88cab6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4809adf11e2797528c3f2a8b3052253758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931f77c08b0a5fedec4dc9a8925db8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>