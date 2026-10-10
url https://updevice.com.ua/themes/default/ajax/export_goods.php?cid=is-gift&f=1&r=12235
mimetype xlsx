--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d16f369cec84a042b8287942bd4c4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f46912570d23955e2e6851d1b75b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5106765f56cc3c717bf5df7b46fc29a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec0940454ce197a0d5139569f9ef7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a992cd81deaa777a1a714b9375b4c1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022372a4486afa0d57e6287108aaeceb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9ad235a6b1baa5abd19e34b0840d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702673a3426f6f23d5df5cc097e04fa58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc466762a7f648aea1a022cb2591d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248fcb7d625f05810d080625ad261a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8de4e878ea0559490fd9797c1edf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841ed86649ce0fa98c2ff43600a360b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb16c18b6b80478e86de4b6e0449f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ba09a651958ed2f892af19114506f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95cf9337954585f6cbbf32ffc9a08e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb04fe39033dd5d13b159e966c772c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee294900a0fc60e173e6c8adab088c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25333392f0df4a406e1d735bd1e131d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b612641716a88b6969afd1cef229819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb0d57be92259f79b3f7db10c62f3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303de1fd785580c096d38d6addb7be421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6fc910a82ca0f07d759cb410e5bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33167dd013a257088f4ccf4c6e8c1f9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e4a630870c65ea546246a6d8e87824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497beb7cba2dabb656b25e6ca1fa284025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419df7730186fc7cec055a5964ed738326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37045cc5078ae3b1dd95be37a1fd70d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da814edae11ca003e514a30ff8c2be6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85c293cfa72b1555a6fb9472189f1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843ddc2011d9170febeac3bd31f2c9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ab75e7be56cd203d86c1916012dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb7f8c8c0adda28c4715ccdbeec98232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72e7253dd0c6bef6fa5d7e8feb722133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05917e79c9dc7cdce9199adfb78ecca134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd677b3fc86257b176216d7d681095835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a48f7744255192dc0ba7325af2bae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa000c388d72e16515c4b995f9cbd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d70fbc408eb12d39a3c28a894bd7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec55b055e304e2cb0cf2e3eff84beeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f670c5acd9ff0937e9fb14292520b8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae6eeca9dcd39294ec1cc70070077041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b5157e40f1ba161418ab1586e6c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516f277e40ca013013339f3ddf3d1b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8017afd55ab0a3c23a594f1743d6c1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d326a40f3d1001fdba4724ebd4f6b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d6a1a3d4532999bbc0413f8be33c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7a1601685c3343395aa4a15b34edc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844fd99dfa8085e169d243c02b7fe6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff81346aee8262a1f16d4cfe548bbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617f374dbf28e1f2250e8e07a36d07850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b916cd24d944bc313f90d3d2a95b91d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf01f6f33837cffe6eb060d87e9e1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d310d3ae05056539a3b57d09c8a7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80824fe7b8f8ec436bbce3041903defd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d5b1f21add806ac58f76ca2bf3fec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa57f7fdb7e1f6b2fea59361540d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8a99ed474a376c03e66be89c44ea357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6a8c928dc73b579492d97116019a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8617f5399d54a2d0e9bb457e2a493159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede347e122c6ae7726829a60b79731d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f52b6ae886c8e52d800b7a51b26b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991540e2adf4e8948049751b632d11562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c063c47c97fc994e78242f68f8826fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b5f284171b8ab0135429627e5954f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb94cee5d1df7e4caa949669485756265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf50373f0b7d9d13b707cec9b12adcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cef914bb86db51161da3a3b4c554767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c059317444c914d09915568aa449f5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87eb6765b5f9db673a8295cd35873f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf42f533139d41f358a9dd8d8ef67870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25380fd213a1c39b855877bbfe637bb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace5752b502c92953a0aa3bbcd0b76a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1d2860788644ebb23b30fef530ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f009b6508a2cf3586337123c98a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77bdbfd6554436f2738f9b4a5c3dee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475536a18d0a9159584530b25839e39576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e36c0a4dd9751a11bef44a29d8f3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7731a577b39bcf8dc760958a83b46978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90fff0003e3789918e0f48baeafd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032167b483aec4fb05e99a6261630a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbfaf91a6149fd2b658c315c0fc99481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99982cfdee7b65ef6531e6f1fb2df61b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc2af1f22a38df05e122bb98fb2f8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c209bba943a8f65f41d0475577c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2b20b77d4882f8e201a9d6b5f50a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d51777a13fabe25914b1ed43cce586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f951dea8ec805f2b9e987a4f65740387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ef71935b9eac34a18211a570702588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f9d48b9dfeb8e297deac85a47a7da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1afd336453550fa0de8d6d8dcd6f4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f845fff6bb95851022f3baf7d5a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4c8c38a198db6f4f2c679560bd4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9ab4b5a114c2927abefe1cfe42aea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738af1e635d19c01dad391a403f334394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470df4b9b6ec6db0549532174fe8b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c1284bc0d4eaf298f0161eb3f746796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a473f1fe461e63311699af1db02b6ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320296ed2bd1456cc04bcbb9260c98c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71aa1741b190457feb0287b5bad0e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639f633350e8ce66af25d4d98d31e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b38f018250c344a0ecfa7503315c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a00e7a759c77dd326eeea009153ed1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a4d883deab16f289e01921babf01f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b49b70849dd12fe3d7e23b47c90b42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97912926c8869f869f9476bdeff0449f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d657c0f0eda0c75751e03ed237f4eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02b4e5df29153554b3e43e33529da4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3d9b732dc7edae1cb6a0e108ebf0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed670f7fa992e737a36e991fceecc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ad1b84c6fa3f0098d78a93adafbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11f34181d3909873ebc3761aa06ba7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6c9d39fc0c9443b511780baadb424112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467c36b5cce8fe783748a711718daeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095372161cae04c414e1b41905ac1c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed256aa186ba53262b658101becdaae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191113f9841b23ad5984daac76db6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6a003f65e24f384b58ebb14b7ea41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e090fb9afe0e739c4c497ab4ee355118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de8b2c2f8ed94e485ffa5644efb230119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc2e5abfec334ff16a49d21b303b5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa818f38e951eb6370fe2f6bd02573121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94963866faae6654bf5d939170c7b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a6b22b9f48c71bac53b56f980ca94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa945476330a33a9fd1aa5d330466a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891652f995628132fe3ad6077083699125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b59b8df480904f7d27b68f5b2e1618126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d905b40b11b35cd1b5143b5f99221127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dfc69fdd81e97b4f5ec922e5fe4a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25914d4fec30d4b2a2a00c7891a4ce3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b0588eebe9be1b4165a4d730ba2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d9b29644747c831b86a7e2b4d1633131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb17e3284479701094b615843424c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b792bd6180827aaf24911b0af5504133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca9fbf940933de61fbb24cb87f826c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d06fe8eeca198aa4b1822ffa8500e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b848528e8b6115df49cd79092722b89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dab02aca9fb181f4b30ec9f3345cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b79151e680c9ef4fdf9e1711e09c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc4533d08a85957b671146dd54fbb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19b4aac25b3643efcdf224bb3fb4f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef56156faa37c72000213d95d2263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1273517f1374adec907174b70bb2f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cbeeb8f635a54e1bec2a8cee9fa52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335de318bb0db6f6127709371518cfd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f10a954d5535df84bebbb6fef271145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1788a6cc888420079370565bc062b45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a257b5ca0e529b935b3a3428ee65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac008878d584707bbdc0eb316f6b04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcde86e97d2f26f75ec3b54bb99cd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab131a2e667e6e19ff825a0259d377b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b3e8f5ce28a4f73240724fc46dcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909fd6cc9200ea18c07a7a0d9eb5802152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a888073f339659b5ec3732730e67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947067419bb1aaf61ffdd3529c693d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8fbe4e88167861c94b59e25676b7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298f585b805a75bbf64d2aeab791717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf6724308fe19ce511735a5bc0d483157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfc04c3a772932b66caa6fd41bd92b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e375fdcef6582a23e9a9f90b2a1dc56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3016a05ab3ff28e110c6b6cbc2a74f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736267de0f40f801cb7d54f981ca020d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae667fffd352722e3f033b96741399162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97252d1f911898b4d50243f6c442464c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e80edb055c0e868399daf87a5fef61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c529faed7172ab09ddc163a7391f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef42247603c60a35cd04dc6389952a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50f3dbdc8e96fa08bfe42c2a017a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad23be3db15478faa0a7da69791ef20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c864a48d9a42b8108bee0e36efbdafa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032ae434b3180dbe33e341982ec3577170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c330eea58b33aa3a191ac60fad9cc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502019a8a7f471fc00374b419b9de10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2781a1419889c5432643f66c700c2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1d7a43501363cddd3e8c6a47e31e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615559431b448f51907248fd4340c94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1277d0583afdfb5e4a1a9b836d1c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851d8edff0a63cd172d29297edb1da2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f50dde7090e358c34e98e4adc0a05c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e478c0cac43178da51cef54f23a55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e12400e2ab009e1147072d2dd78e81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ef740a7ef92ed22ca720060c7c576181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eeef8445b2a1547f2d56248825507182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095dc6e22648a3f6d73e6f50ca5fa94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb82fda87f0bc887c201f5e2df57be5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0730e7fed21e88d7eeccbf2570e39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55121c9b57ceb85d8e6608939debb0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0fcd9b9e684b74e4743d912322446187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf447d0a0f7f88a20947e6b35892c75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b307085fee53177fcada27ccedbfe4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dce3731f0ac8c6854624271d590bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fdcc418f53732feece1ec774d7042191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d52f67dec741c1db1a844eac0a750192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca09ead0a34b9178531b1f1724a84f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcd98d3f0e8b159ff0a2c558e9beac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979fe008b4be85699f07efaeb875b43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4bd2dcd7cc2d3a0834535efab9329196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64db0e4fd646a30c6caaf70ee28899197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbce69b74a05d45ae926c221e9a3a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111205df80176b69bc80da2d67c7b62a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16e870861b74b094aa91c15eaa5e6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23ae4272a34c4dd2c44848cad8550e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227edcbeaf7187ad35ce8df38f8f6cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa25a705b48298646f1ada822091d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602baac87bd46d16e293ebab54ed6cac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef702b686ee98b91144ee48bfaf26e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c445980674b3d539b2333a423c10458206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b2ac8973f4875ef49449a9f738676207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345101113689418c3c4dd0536d26d51a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc0ea97c915c2bec1a738a7b93d6ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc38a19af80059bdf9f6f8b9adb5680210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f583e7f54f890573563edaf791642a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d9c546648cba3f97c2586d8d184bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c17f4b7d37a9a5886b7dc39a29c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee71edeeff94342b3a4c7bff5f31e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc34bd763a1bde343ee043a2c512e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a45b9a594cb5e0304ab99726d9e2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabfda5815504e69d5cbdc855a241be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21387919bc658796a12e3777051978e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb3689dbfe7fb23f499eefe1128de0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f010e90cc5e5735d438cbf7058e64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9365feb848f383345ec0d32106071221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732e52291683c773d95a95ed5983cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19e8f843047f5638a40c56f69677b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844b2223fb534ec135e427fde85dcf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b2991d795f2d175cb4e46f2000f3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8dce4c99f4ed86e85ecd7d33bc591226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc09113ac08c8137a25adaa5a3d9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba8379dfd375ee538ac15836516ff6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c20e75390fddf7fb6fc92ab23fa118229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b61c074174cace4a8833ebe0ae30da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d4e63daf0ea595de6f991e094c573231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bbb358cb4ebc4183959dee0ffb356232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00d4bc51675fb2383a9182b65aad36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad1f3ab7bb88c4341618d2af183827234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa97cc550d3e48ad73471300ca245e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d98aebd8a13fa61a9302c1aded2b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a0460c3d7ab99bb4b1e9c65af5571237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fa575897131f1549e64733deb53ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27d9f2169fd5e757dee275617e38e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b60ef31972713c27e3b82503a0a655240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a3e3802b172654a3b02450b3ca7e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422fac37b1f1dd71298e6781146708242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a66c8dc573808f3497b792a99c604243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d33bf0b605b66ab35573d9bef63d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac6184744e6e1623bd017c508cab6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967564137308736e22e5ccb0a33ed1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757450db97ca8da883e021467075254c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cebc6dd204d3a48c61f6b75b98c38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2f0b86a69dbd682961b253cafd089249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d804ad469e9c1ee1a263895657947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea0a1dd4a07553d0f23f4e36a7795d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aa4c1cb51b873aa6e945f42f2e2c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79e7726897db6acd76a97614e88ab7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab856e76c8ab2001466a454db3a40a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb468dabb940ae6f832dbc207ae370255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a6269a7745e7edc1079fccba8b641256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e12af5d4c48ffb8131599f1ab759257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b29942685af393024634179c8e38e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc91e4a8b4f5918cfdbbe04492fd3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a8f484eac8a2ca607f06a4482001260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd2b4a3cea7323e2bb46c6588d57ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f28569a273e0b6b7bb7d5d9c9069b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee4c4ffe0dd7d707e03f37a4ad18d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10e8017f04798b2c8a00f91b8dcb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf458b5a29a1bce3db2a144f92635d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec26c25b2443f0e1ec111d2f6721d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45f51a6e42741a5cecae64306467b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b619548e37667a87257c4c6543b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7e192fd0eca74167e1a23740e299269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c0b33aadb37691e03561147424594270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959957f8e52300557717b9987c31a49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e039d37d1f14c960ca9c95933d1174272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12927c72b5d135f617924ddd61eae47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f78842bcebdf6160fbc869821482274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a9e4409438c56562238175b17ca3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe20f94d13311d66ff3b16b93a713d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa55b1ee50fcb8ea09cdc2cfce24e31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219909a578fc2d726eddb43a8e02736278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe108819c03aae84b93ab98ef7ae3e8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bec3b6754dad3f5cd3d7cecf70537280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a15ebe463b417e46cc37982258066a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e906f72f114c4fdf684167daf1bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685af1202f53b04389b9285c7b728bf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6389bb0e2efd1867d9c4e81428bf907284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da63a1b58b3b7ecb8d0211444cf4a26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f37f0646ea1141c199b8243e055170286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3e2004184a68a569bb76ef8b11ea1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b5925c72986bc72066b92b2da4d01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885dcf78fde62b57c69028d1c05b52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836981bf4a4251383318042a7cdfe26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714884a9ca456b3b0c8608758988279291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2224a048b09f2bb643944a000dba487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79723d9968cda9794fb9dc9e0bbcf590293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87772b20a0125ef6d4ced896edaa398c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad01f7452a3a3ac87870a8d97b8b42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3efd582b11cef4698358e4346fc314296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea63ef92f9c0f0185e01c0f4d68f1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5f2b9e81b927c8ef094cde9072a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a98c21dcbb09301e39baf5ff7a030299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd514db7c2a613a3c5473b16cc8b16b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d3056d179e9ff32e91b1908e17b15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71227d5792a0886792a6b0380c01ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3492d26895296067cf39a43d31f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b02ad91e9c6cbee09d5d3f0e763f08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baba36b07347959c2e7a1c6a1540f73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cd9c0c812483ab278ef93c5351c1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408a6e412d24e67acd7ad5c126ca1dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c02ca1c8edcc2258cb6713405ebb42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f900e6d1d33e5b9da4763b97d8e2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf7e30d5f2627afa6e3b77bc73c6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca541e8b42925dee993076404b0c7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a1df50e1f4798ff6d33acc650983a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d7f969b5a94059cc6dab499d04bfa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205276eed9ee5acd83f35c18711ae1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced21d3c68abf0aaf54a88ed747a9456315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2eb37e493d7251b5895c0139f119a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84e38ee2ea2a46f4ff5e12a01f839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e8c0866ddc5e4b8708bed8978e5b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6aaff06d8b4f291e1f4fde5a7b57c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c148f2937bf6c1518825b69a6564778320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba8ef85e9b5c87370e100d9e2deef4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e056205a7b950986e034f24bf14477c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da88c51367dba1f7ee2f8909da24e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1cf3a4ba67b43c9f77c51eec6b589324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832fa8b75d150b283f24d23fd32759d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171719ad2022041322479909881c195326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8bbae8a511564d0b02094379e04c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080aaa1b044021b3769aaf31d092c96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee5fbaff44e733f56705fab9ec5b0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050d39d8bc9a70c301c92cf953908c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d883dc9cd9f4c8cdbdadd24539350331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aa2d5506be7b0506d95a0661d49bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d7870f83c8b7dacd09b663a01bfd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71601cc0270dfe0e95687c81d20a85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583671baa4e14f7f094e97ed86879d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba690e3188b2e94365ddb65fa13913336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f72077b2dd9618abae48c75185b6ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c437b9fe3eafb1a65cbb1b6dd85db3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a695a8cb04e32b5212e83c4f4fdd3a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4842388fc4497a86082900f2afd93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97892cb29f33d4fd253991aaa7ca1245341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed06530b57a805bc50ca22a94f933342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53088fad3327dc7e3f1c09516adf67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9fa664f7404a7b6119376ceeeb8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f289d62b7d3c457e7811082c88121c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bace3dd066ce5af7dd8438a9a12688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43608e575c7074261b28e20a4ce13e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33b38515e481166c2a5227e835fd2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861db502a36e8e5c6b6fe6fa2ebe778b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6b9fb50594ad92bf3b469502d9d76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168e20f15a276e73a195229f0aab907351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d9878456498abfc13b9eae0297749352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8468930e7745089a36d021c485516d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82710970b650a64881c5bff64139338b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fe378dbef18c54ba5698e2b1821f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4e5bc3c4635b26b951bc3ba49b6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dd8e455e1ab74432ed62cee1c4022357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069cd7743df531dd9c1ea60f996d9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247af327e9833f92875b4e2d0cbe5e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566428bc8a0c273d2b63304082e359a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a87b561980b6c97e4c403d674cdec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8952cb79e71376d6d11d3cf50ee3df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c59d8f96c31956fca66bbebc15b8ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f85b46aa2b08d5d5d374e2c179eb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93830ee6b952cb7b5ac6ab9d6826325f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365165c610454367fda708250891f56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723450048ebb1e0c74c5754bf2666e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593179b2263f63c2519c0f032921728b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eaf702ccc3295d7826a3b554e6299369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572589d21c78d572e2b6f4b145318f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1c524a659a0b3deb7eff3040cd754371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b364964efa2a90db2b089343d102372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1962e4c66d963e50231b860885dfe7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7812b2c229a8024516bd83cc482182374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a35294e493b735b8dbf8da79a1a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5690b9b556a0829aa89ccc1bcb5b7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193a8db4c55d8200cb410636a276376377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b000980b99e30a02d3c4c34900e40a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3c7ebca45b4f8b93526b4328b292a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3878ed28c16450aa2ea3cac88d52ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e5fe2da2c4985af799e03be828a03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d023cad0f0c5a17b1512f49891d2bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d26eb8d5ed6157ddb137d28bf335383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf458555049f30b4e0a620a763a49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b794c94c5cd9c83501e3335ade3f4ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e52d27882ab89504d842948593832386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b537234c3690a3878a2e5c8db6b5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b3f77b895945630e77c0f4b474598388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b662c39f82a8ca1097157c5bcf5097389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08e609a057d74bbadb08985b8219f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be44efc609fdf57d6d491d5935c603c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c187520207db64311bf8d8e472b45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567ea8331b8c1a213d85f3c4e277eed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b892a1ec025896636425d58c277f64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e4873b31db4308b05d66b7d69412f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92f9a862ca56afe670b318a7a1ff52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349133826803d54a6dc1c5437b99c388397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b17355ae707d86de98c3f3efcc1318398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950536b80f869daeaba931b42deb9c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34378374aa1a6280ea9e018bd55556e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e7583a2b8f8aa27b925223834f55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4065278c8cc4c4c89a4e1c08112375402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427fa556dc91bc465ac31871a21e459403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea983d78c32a96dc476d909a71017dd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c4705f6750185d31640d5ffadf9ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c83eb79c4512c5ea3ad0e8a1a2e0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e540732418515d102e7b5789cf3066407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803e0e171f6827b34c4000385a2332408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223027bd867fc051f22116941f1bcefc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3aa9b0a7a39035c6325fb1a0f9bbc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bf1c4c10d3e06f87cc5b3e0829397411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085fc4336ff13d31d9a5748fb6c6327412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb82771a80d648893260d73ead563ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce058e0cb16755e87a800c19da59a6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843e2c39b06f19b2dd9bc086ef304b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb20acf2cf2aa5c77814e717640da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0de20f908172a26ade80ec5888c2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab776c59a6da5190632cadcbdbaf7484418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84733a67bd3469ec63fbf369b2084560419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b8c6d936aee79d870004ead96711b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f24e898176f2e1d6c2c7ea3da2d62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc59a023af1d3184571b53afb8f469422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2c0c74d1ab93d0d3f9073990aa5c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0713ecfd8a60dad152a417081276ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf898ec440a01e3e765eefb170218425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ac33c63be0dd73675dfa56715f61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6340af9715e0c4e8e2f7a18615c88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3321466d9e0bc9638635562377bd994428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f3c416d3c46ba16dceef890d159b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1502dd0b6586732eeeab0530678a02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359c0fa450ad03ac41a2e7abfde6dfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b15f02b667403ac9bd5a7b0c3ceae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a7fcb9b728691c59ac7e761fa3509433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda92f9a0b4af36d3b4b9dc6746f584434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a1c9b7277bcf91c70711780de9e80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f9361aeadb550969930342ea8e7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00c6c024ae9f48f585fb3f443d1ded437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5744cc150b690ded9f2b795856efc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914be80f3f49303020302e0dd23219f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0251a0a9426881a22d0757053beb7c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124984c1a22f86fad77f4e69773a69e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071fe13b18378723f1e8f86c904a3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f81d3547ef80af339434544787bad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0051af6e3bf65cb70609cf78986395444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86084c2eeb8a8a34243694189a0a113445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c12d8ed0cc7c498e43394eaa20a83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c5f66e765a7220397c20c2b48b55d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208bea8ea9ff7f1a222bd1454fcf81f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b2f5a07a107aca24a40cc0a51c23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bc50efc6512822bd2a72cc03f9ab1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8c3fbe69d4803371a5e820e55c723451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d422ca2a92341a95a868f62aed38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc9c1b355efebd22a82e02e173b7ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238983329f9b96c69750da586256552454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b091896d17ba41f5d5326e116e6b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8204317a2d49aaaaa1e05015c1e1c7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a2090c51708cb67570cd90be04a40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e813a2b9109b0495d6fdd12924be4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a937b0d2a0a6373d511c4072744e0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea478538d6c3fff4d150f126d34c4ec8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ebecae1f361fce79090695131c3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcecc48f0b10ab6682f214f6af7418e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3798bfc65de351df52f15eb916d497463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d85460fcdd2a02756c2b2fbd4b3bb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac4ae961b1fd996fbebe98184f6eca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b99ea166727054fac77108c79148466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aff4406e3e37db068e73bee780ac4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1af937333d7405364ecb9a0233d41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb4c75b03052ac5d9ea57fd799cb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f443b0371abba3f2b9de414ccbd23a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fad5718738e1ad8c43ed9e71ab38d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaf0b5679b879c91d3fc2f215cdea6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bc10c6ce9ef598d1be84560ad1dec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc04f8e8c81e97d02a0907e046e2d13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a6ea33510a7afd2df594ccb4472c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b691ba201bed2569313b26e7928279476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa3dad7cb47d7179e0f1b944c03d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c044ee0abc72210d3d191b8c9113349478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2d4f96c098e3707a339ad1ca9856479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb0a97d580beabb80013281cb4ea34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4bd3a3d9e4df02a9fe2c0a5bd53fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc938944812a15b0060d75eff3960482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee06d97131f0e614829adef53d777e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9abfc6f0c27431e714e717d82dcfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee9246639c485270eb251f087f3af6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927f09769c283030f5a77ee49d76135486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6c027a101a017107b31658d9733d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48874300b40f710d0e3962cbc775d5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97783db46d06135e63973aed54306e8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928daf3527c6cf02d5da65774234747d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc145536ccd57280eaa981c41545c415491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aecb0e9509a6d125bb980b2c03aef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d8397811841482351309a2f9ba4ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9b31912b9c9f71b9b7d72c44b9303494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba21e45c60b243eca46651a15ef6393495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650c66938e7f47487847e631dc046d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fad70553eb71af70bf79663b9373bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb209c40abee9dfc35dec0bebb90b78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacd0d7d7808641bc72e891ba5d2e40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8027d30044d6e60d58f7c398a967c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e8d37468972a5817cd577ff236064501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6420b6f120eefdd0adcd35d666d95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285ca245f32211b4ab63aaf2bd105c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493afee0f9de6374a948dd03e43453d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920937f51fd558cd527e34b79f40f7ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a38ba59da8be85ef146583fd0eda94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0a724367bebadff3f4c5df498f98b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a237a1d6d14639133c68fc2191d2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cdb15422ef196f6ff3dc028c65baa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb722c27456047df48162d2c88b9afc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb052796b761478768f5ea187a32fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df171ceb96a4cedf8e4b266b36fc064b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c41bf6f391b0136d89badc7ebd776513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57b1eb8f0299c71b7e056954faaceb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8603fd587f17801e1ca8086454c8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050702ded9c99c9668fbfcb4b6c69f0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327568b9f30c69cb4cc506b7f6c0a98d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596537e818304662fdeb542b03bd8a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a3b0cf93576ea85590388d28fa81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492553cbcf62d8c068239b10fb334edb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28592f37c6db08a5c5c00cd9c1ba3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf149e897366b916d8d674af493a9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840be93ef90546b0140223d9ac0732f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab89dd1f20439a6a5bd46ef6bca2df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3466cf3a1d506337a70eb3c66abf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df847584b172c57aeefd23664254e435526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2049ba6b68ffe346f9655b8feaa4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15138da68e9c14771571a859cabbe553528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf29e5df0601dc7f7e853cde7ddb56e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e22f08e6a87c5acd297408663da7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31cc23e6ddea3a18ce9e1824c2d13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffa83a61f4e596e9903285087bb735532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa082cdfe2773061b67bbc77e2db5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4644b043531b05d943b5ee68cda07ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f86fb5def15e4bca395dc75b84be0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2495c9d4a40dac545b8aee51d89296536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b18582d28a293196dbe1d55ee0a3d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b394b61f72071a821aaceda253f1ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378581475181e9efa176675a78bd494539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6534a1b61990ad19dec626beb5ed6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45e28a2051d5c60bc16344d997be3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29571e0902cd12745c29b64ac69b9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea4933fc1a75c60284d6a36065f84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db48984c535d4faa74b3f0fb8023d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81896ccde5b8ccc5564185eadfca2fb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e173314e6886208f8a56abf11df6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de87a9e3cfb123919c3dcb3da8dcab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d49b89d36a0cecd4696303a19b03a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b91d42776a1f165bbcf983c15bc71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad1f20f49ef38ac0f5fba69a4bf754550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2399be88c1d79cb7e3ca0eefc60b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e35662addcf39a62bd013fb206790552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf600a69d931919492e76fbed2530316553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93927498da36947dd0c01cacc7b4c967554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba4aaca520c1b7d7e5edd004ca80b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b448ddbcfa3f766ed53a27df1ed6f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71bdbb3a27b567d82ed638188e5637557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc543cbd9c7a4ad401921d50c8b6de0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359f8f69d6e2da4e4654b8f8394932d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864d5238776dc9827c4fe3ad063fe8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de326a043fac7c77baaedb0b1bdd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea297bd41306b09c75eaf42f767364d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6436f75b6ec7ffa0a02fc84353117563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fbebb445f43dfc7b097066a557f12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af7282aa2d3ee63511dc9ee49b071a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a306fcf96a4e8d34381982dff2eeb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d827544c615e4c5fe1dc289aff5c80b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a3a429f2d91152bdabf82fdaebf55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd162d71e3b8f1f2b06cfbcb5a7d61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e0ec1d62bcb74619252ebe4d176c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af212bcaa86893eb0d947c098776aac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570f1f55c27d8c52bf0b0d1b768d366572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40d3b54e836f175c2c90c25ed1244f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f2694596b28d9ce1b3a8303329c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec012b6f544a4dd0d78f3ec504effa7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31cb30f4ef3b01cf7b360a5defd02c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775a5238d3087a8dec6b95cfe085d9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4212375763436376f94fe157e66ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a966aff86279d654c1f80705aba3d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feb3fa33dc6cdfc7b6d3914a3664d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d126c822cbfdff091ab723d5dafcfef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e01d3151a0be5a06d1bfe5cb785cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d772ca18b4aa4a797d3cb7748392459583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a1e12ebbdebfba310c11a638ef229584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a2c689aeb502d1fcb459edb8efdbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297e278e7d0ddde737ef5e6a0eb3db7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0a159e548bb2dd2ca474034f144ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16b00f116c622edc12d5da26992c2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd9886f295c7b689db98143bdf877e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3c1b304a069ec5bf118dd73d925f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee23896d657dd985a073ab1595f66d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bad4cfdb68a0b8d1c39e8ffb704a37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506d299157586fad02eabe153cbd51b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285ec19b75fe94a32bfef74d726dfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c122fa1bb2d162fdbc603d6f2ec8660595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20549aecfc012cb21cb53336006af29c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5b6533513271672abba5accf2432597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5a68bc6d267aa4acaf9bc683775a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fede75ebc9da602cba89c832621ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0d5bb3f6eba6f454aa1d5b813048600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3e7c7cc5988fcdfef8220180f6f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4311b059456c2534981320aa7c7726602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4175dada13cf92f54fa2a6b44a85d72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff662e953bf888d63a0656f1e99ec0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d980d6e99179e9a39289394fca731605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907fb929aeaaeafd95d77863a224fd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710431f20bb64a777de359bcf12453c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aef20b67573a176752ff997982702608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9e9159023fa97e71c981436542034609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb57fd2733499c824091e2b42c28ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfbc624e6f8a1b1fbe0f1510a3b813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22677f3de090e1ebbb3df8dac025b4cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be10a811b10b44d9b3a1238c08a37be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad43c2f445f88c508bfa60c488fa8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95951f4037a16ba22e2d08211fbd4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdc60acfdb09cacef8b5b694ed433e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef3ccafba2693ca706885ee6837a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d331e99cc935a759fa89ef466818f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeb1bf36adc1a930581ef2dd9aa572619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b621dc11a45da65a406b93a307414620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b5b6a9560486f4a619c328c13fc41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c26e9daa495b6c3706100d604508e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e95ffe6a64bba3400bc7e4e6e4d5fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10e6f06120592505376c036d8755de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a464419ae19e29f87ddaf89e88c25a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc4dcd434f40417c63975fc1509984626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091382cd95f650387ed6d5d3690cb96e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736562483d0eee9cb5aedb687be72c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030fe82c76f006abfd951bae5b7c964629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e99dbbf7c1a4dd5569c49b563f6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399f109bb9463727ac1ef52aebf33b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42260fc79678956b8e89d3a9637be239632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7620c6a63b4518ab51e8b54aa2cca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416810371b94370fe797026e69e6fe0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a5ad17f9e9fe72169ab5ce344649635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c844ddfa242202da4d1f81325044a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d1acb3d2a5eacce9c48335fde617b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941c946b64665422508f88bdf44a32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce13777d750b53f7aa957a089c0444e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13deec49f2aba77a24ab504ff3a699640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade0628de2e113d28e051aecedc8c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad2e9d328793dfed05e1a76e08cc25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38987b912f6b404b6b9368c3e75cf9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237a582d71d610f10bb419caf6d2ea3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336273a8ac756500cd3426fd7c1db83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b7cd20263188156ca4dd41a438023646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf1f5ae9a73272069b5025f82931f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44583bb9be5cdf8dcb4bf4f4ae3ef733648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1d85a9c648b1400e99bfab3b697c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879a4c3142c0137e53f75e551249739650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc77b5f3c4917a63ca08c009f9ce416651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a77f3a615063eb568bfd9e107d08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922393e9e5c1be5bdf8cee69d284f39b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02bf175dee493d10159ca85acdc8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f5a50297fd251d4924146c259cf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35996be65eb194c4726a44e983a7a42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a8e82982f80d15de5876906bd8e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585abeaa1aa4b09033a739a41365b99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a5c5a07ff21dc724c7947430059b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77081362e37c4fb70d80325d7fba0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d5936e2734fea326135d5421df179661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e99d7074b57eb0aa614b2c878268662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251d98a56b6503d7b06be478b1533f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f800f57f27425010316ea4571432395664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42974d2b8c448fc91314a462a55a25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0806c1f9076cddbede5a6ec52885d08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3db03dee38d50919b1fcd3c5bb573667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380ff2109ba6f2158eceede3e9fc70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3f35bc33e417813ade50b9a81dba7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4347c730b367370053956122a06b36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a2265bff5a00a21814e7e62aa878c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77cc58a111cf748d50ca37669b7b09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db8f8f4962d8a982f0d53edfe0243a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221cbf7ef8d6d88c6be87a1420bab0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde89c0d00a8cebafd843cadddfd267675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb36d814d338101f0d815f6c074a06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed20df711a0b5a6664c18d8ddc7f25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8431b96fcd3b0a37665e54f6493f94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1195e2d0476cf955119c86d5ac47f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03144aff11a232967086b4f3f3cf49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb1bd8746497cb94e027ede717d91f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570f131a6a7d9ad398752bc8e11f395682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee27d8448bcda6545b45f8a28ac1d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b95b260594f797563ee8d4b53a571f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83ddff0c0ebd08d6775e77799d027d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c854517a04d1eddc2ac61c87627950686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d2646e2cc3c4a4ea91b59d470ae4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae76ff0ddb746b4c3e08a576b8ab716688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8d402136d31e6ae33e9de1ed97d54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2173b19030c00106ed96e90ad44cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159fb7aab77616bf421e0c579e93e33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05478be0ce06b20d1d63e3e670f7fb6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42c5171e8f3f45aa65ec2e405c1b7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53026a4004915ea6bbddf03c9a2aac0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40b1544fcf8ecbe8ffacf3db2728a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a204fcececb0b3eb1f97a2054aecd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcada50fa83d0029c13fa9bd9148b96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2724e0cc6b8f1d31452b900f470605698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477c8590fb464126247fdba6f0984e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a555e60b7c8b27ed0c58925242a55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f05e896b0f7c00a30e8a39b6c0eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c70ab9b024263320f4dc9cba01396702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f6af176c94c1f4634f73b87efc19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebedcd86a1900fc78f5cfdceb14299704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1df41c361afba736592098e1798939705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f5ba6d8ba0aa87a71ac0689eb8046706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673fac5b517958c8124d92db9bb47ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0c3269402079b436b3710f216fa92708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444f928bb5a2d8005535a84fca0050b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa19458d25471105a14f4f1f3e6069710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fd3f89efefed217e6fff66bd8cce3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ebef33c1db25d8ca0e018f9e0b7ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a968548755d36d1e874201d116ba7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce044e0ac1d1f9f2eba6b2235922c303714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3899ea340fd024856142dd978926ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c8af47f7aa099d3996a7218e38b21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ac580760d2ee92fab51ca8aac8bc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd47165aa5798d6972dd8b456ca3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e77139ae302db4de109b12ae8a7790719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea69d649a998728d1cad829efa4ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c36d9c27269744e7b1f5523fed805721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b2c6f24cd468d19c82986afaf2782722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda29d8319302c29280c1a745cc9bcc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80cbc5a1acc8dd6acfd038c73fdd45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb56a6c046968a8b6e58d04cd70e30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1502d8b1b872d298e849aa7257887726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01520eaa9d4ff8f62acbb57a93039fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64f737967ffd205bc7a95bc73de056728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c6b0c2a6da42d1154e3c0bae049b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b49ef9f3018b9e3ddb59e3fb9ffe17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698071c36a312d53765ec6ad541b16dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cecc941327adf2e2399930500c90f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cce4d3de48ca4140fab86a38bec39c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc862487af0d158140f01289e5f23d78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a5f3f6ea286b939db1d9b7090a14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c2cb1ef774ea29081d0c9aa236ea7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb389a2b43c96adb96127b9fa898ac3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccbd79421cf5db8c729f9a98b1cc8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dff46ea65cc5a61415e7366db0761739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7a8df5ce2d8dc10a45041882b7db3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1fa770cb709626c1f0c6bf0e48c4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd288f7d88f396e62710a35f8366b996742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27755b6743507025f061739bcf15017743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db532c8af8d9cae03b1d99b8284eed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f84ec450addb246f488a6ea1dc5799745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dca3683c1431842837de01a2189f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdfbe122ddf0cd7e39fcb6379d6e05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea8973ed364aa1a125d24a7ba2234d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf0bade3da7ecedcca055467f13758749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740cd622938960896f338b583705e7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289b575c3cd84fd4103ce53842d5488751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52dd4049f5a6fe64eb25a82d19f575752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf875ad669f30dd847358d926ee2a0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646531177404ffb12315fd756c4ff14c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667341d6b32428ff06f770c1783336f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723465b9ee992405ee5b5c9f1a2ac7d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fa612d4cd01e78b2014d8618f6ed5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c4e31a26d64a063ff347380590ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a1e3bb7e45ad4f2bc03d08eca883759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c627730b6698274a16eee6a61c054ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a6ead0ba99587dea2409ecf9b067a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d13dc3d228505afc3517db7623dd293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca176632ba915d4131e0975b64d09ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd082bbbf5bf2eeaa34d86bbc223635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bc6ead08b3b9fa478b449f99dc9396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1996af7866ff94497acda5789ea91d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079aba665543f1f865c379abf704378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1b17eb5dda1e11f79edd468cf29b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c7e3f87e62d72cb819e39e4f09bd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ff3cb7d46f4f9916e3447bfeb0ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d88bcad8a2f4fea57cd5f759b402612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6561260f2d21072d1ba809a595c22c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f624dfb95812a560c9dacf9c6f080414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3010ccdc3d286f386ac706b62a8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d66ecbe1d32b386a00cc56e9f36e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86f04441d71dd5f1e63bee29ecb8d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef378aad44e8704afe4c694aacad10d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282734b731a6b020d3eb883a6f3ebea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ba7e35e31aae83e24dd6c84efbc1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85887c958c6afd2815781bfe5f912b3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad691750e127b67154e9d7f8dbce9af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3cc3d4ea9c051f75d6a4b36109dab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a34568dfd35b9f6eb305dee03d422724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0bb20c016302d8dd1463fc56bcaf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052ec6fb8790d98d3b6be6ca21ac9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5df582f3696356181b321a038fa3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ef6ccba7bb3d87d85f69ea2224d9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb682b415869cb27dec7679bcc798e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85d7deb5a3a820da688fd7ee99d69f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6cde77919e8f980e11775f0a9ecc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093666392821a3b44a12cbeab847f2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce5aad35031de52d80ff0b5ee1fff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569d3e133f3186926650adf846ff54d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff3fb5d72d2c676332bc658e46709835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f934de924a45058b6906405a72286d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5856844957bced73e7a7f3ca96ddaae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d0196e35d87fd3c205e1f8cc878438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d59b8ad801b241bffdad273f474ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d27175dfb4b8d30f111be7ed5bca840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5f982a1f3c2c7c66b18109457a29c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b2f08d0c1f2735fb4033dfdee962a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e429e287df11a23f0cdc8b42ea8ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b50f7fccb9f36fd3650cdfd61a82044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fde1d64fdb5e85d5552a210835d4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad0d618886110cb12f971eefea8c2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce75668a48647960f2f2d82cfa4d0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619837cef8334b1fdb31c07b26fd7c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ab72634d4530074cf9121f357a30a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868a549ee2d6739b89c41b109af39150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6844850d63a98963c91d942384912ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca02dc2531846f88f9d6049f8149d9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dec783592f51eb347d8c14e4e7384953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5186330d5253dff853bfbc9f7419354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc338c3425906481a7351fe6428c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78774fd986d4372658610aa12c19a78a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a4e6464389bc706d3100697221a3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ddaf44d17846b6248db0da1041f3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dbcffe0ea326af990c2f31cb33aca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a89c83f8226738f4cf37a4e4929c6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3cf0a0c12030c472642486cac595161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417aed3451a6c5478b97efb65582af162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1242c09b6c0c68416576a934fa2a4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bf13052dd7714955a36baa23d127c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2e33b1449120768c9b2222b7114b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454903974e5bd9aa95269480e25b1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e70413f3dfd5978c581a934f6f13067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dc55d6391bddee3e39f07c2c841fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b9b2fa0601963acc0b4b5edd816469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02826c5dffd6d9522e3cb7f396206f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e32ac1662c3edf7e3a90fbe3d1f5c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d01033069194ce6ef08f03730ae3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85773f71978df3dafd626be6889ddc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc499dd2cf87f4f8ff83bd399603f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1febfd081fdf3ff21e01ba72433b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9add956b31f493dde9bf7dbde81cb8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2637f4721860af2c4c52a145ce8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9732c7c61fe30095f84d0e0dde86a4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d71aff192cce73f5cbd6f6b7bf8cd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e71724ff0bbb4368280ad61e2b88580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d80a9d2271b304293cf4cddbbb8c3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03964ec1d5676d9352831633cb50598c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e74fbae450ffb8e304d4be703b248a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be58e4e08e5c2bbc20afeec548f04a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac3272ac0a908322d612a128c282985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950035b218b56a150849e47bfb84a7d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3de3d78837bf2faaee8853703bd2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c9604a88c3518dc41f856bbcdbe3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cd9eb32be091fc4a2d31b3722cb2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c462fc317dfb8983899fa6c5591cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ca7a64a733b41db1665f0d3b7b7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a38570117d73313d814c11b14d4c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbdc8e6d8dc50b5ff0e4ed7ee3edd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91283313947a9d97e6abacc8ebd0c5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091878e66c3a83552ee1e3b371ce9b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b806049cdc6b8c67fde8851d88376c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525366bb8200bcdb8a1e29d1a59fbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef4859a9fcefad5bdf250fcedb215a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a8232d05ebb34bb3c2171eaa252f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc160ae2d92ee68825fbcf5a5fbc5ecf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973f6069bbfb5cee98a26147625daa6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41440e6e446acd68ae51c5ac56ae3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e26ee770d2b9aa107e0fc19276cc24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4304ff225250ea47b82da62f65546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a97f989dab91f22a387923bab1b802105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d8534fc1def994c4ed7ef68ededa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e95d31ef6b78df5c67c3ae701d19f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d8b9d0ff5d260067f820901f94af1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b2f58a5dfba40bf678648b7de8a10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816191d3fc4a1d825a2bc75e1595f7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8866415341bafb75275c82167f1bf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb59a66b1c811edff860e8dfc8f04a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c865e7271640cbef2ab6dddb9ccd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9230256a2cac61768500e6776a9f698114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c6ad4dfd86f5f09e41c75a8187d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ed498a4bea44146107e97bc6d2eae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d9c1a18801faf1096f7dc06a6cc7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96e035d8354f153fc1808af38b3d8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217132aa544aafe26987b969fe0e925119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714f8bc813dd3220f84dec0bfa606f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeb2ff9c9920a8f3289b322f8b3762121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda24148c8ad2c0eb7ea8f2dfba79444122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f48f3f745ae0aa9b02812ddaa060af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a90161aa28e4daf76464c1aa610fb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d1b1d8353196a1e2ff13cb39782b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda69456cbf1e2a97f98f09b278a02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b42e2b8c04af42047db92e6ca5ff6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d046f217cb0fcf841de17c0c3412f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76f0d6879770fba3d6d5e65545bc3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9f5decde6a240b6a999ed854e7325130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b78f7ca510f4b427fd0562a27f6adb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e348c1f3b8d402aab15f25f66f01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19471f149daf764e49ddca7395cb1035133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784c8e922d2031b98dfe435c221cb60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd8d966b1e54f5a38eb080bd085120135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850943c680430ac100486b60d781dcc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c00d92b7913e260d5b94b18cc01a2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872522cb4e9fc4d31d535c9511b85f3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387887142135531993a2211b692dd0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9654e9a9a9dcdf9dffc8324265cf598140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ffb1397e469f54e640c8d3618b54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636ce13169829c2890ca1a4a636a94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66975868a2108bb5b7caa7cd6a5195c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6d6d40d19b78f5a8083f81babbd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a18d67c25f30f249bc468880a90c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f4cb47bf042ce42fc6cba1cceb30c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc789b5623a33bfd990627436ae91f13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31e128c7ebfc8d99da09f58afd4b04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec639e7e010d924e46728203b8e8893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69aae0a699584ce1c874397d4c607e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d4f697a35db9d3a76b1cb09fc69e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c090f79c50a18c2477a49e5dd3954cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0f3fb4393c57462958126e5fb10d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96f2ca5b61e5ffbbd7595810d53112154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e7ecad7a07744b7ee168b0e9d397155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca17aeafdff73821617c3e7aacbc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bab0eb5d11755374c68008b2c4289e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637ae3e3296fe5408c508feb36ce06a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f6dc22339a89bd2b691a3d23c57d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f504f868116e2f13d236cc0735f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddf3e0e49a4237bc29a795e328db37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c1ebbb1038fa2b438ecd1d9cb549d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea41e0a31283eb8e91ff323d98f8ffb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a358833cb63d2fda84c0c5aec59ed85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452342e0cbda5da4e5f13304b553fd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9842c95b24bf61e2210161a2d8dffb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0203017371e4fd7e4f877f841cd06dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec328354f2c5dc45e90edf944fbfb511168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d72265547d8ff1783d2bc5ffc32b41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc75e164de7f592ea31a2a3b1f7c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513d32b6e1860c852807ce343564b9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4d9e119668c4af13f1dcf68368779172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62238a6bea370de8a5898d51c6917c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78bfd88fcdf3c58be4a2ea8058017c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5430db136e1a9bd3f0fa54861e0fbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd32cd6685ab11c6fb97c659291a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c22ff47374a65cbfee97caedba961177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6cd8fbabf5bcd399579386b3961de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73959f7f059d059731f5fce6c757e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8faba3928610fc2be2101463633dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868fdaceb34f743981586cbcf23b51f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea8cc9feee4822409a2350496b533182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b2530ab87ad429757a66faffdafaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc589a6a60dc1209a6348d7831a9f39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d0aac1e3e47f6697e2055ee08d50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54260df237c3dcbfcbe944c3e3a850ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ce9c18115d55089096c2d804bb99d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c42c50e5d6ef408e0742a83795166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6dd22e0f8d9a05adf22a9307a697a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4274defb01791c3de162e60516e0d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e08894bd31dd7aa8b9e1250df453b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e106cc7bad4b2f904f14cd892853192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7aa48691c0a89586ec076f0d12ed1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44391b837cc3dfe7b8e37f2b41f33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41daec76c35fad26b4cce4dc033502195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1053a2f49f380479730165d6d955196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f750cd1e4f4baea4be7c486fbbac80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ac1db405a813320a4504c16510911198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453c5686d70ec465c53118306f4fa60199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5d6791d5362f997c42f640ac01919200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8396396cb501a9f4813efbdd29f22ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabc068665d1e7607f6a046c79ba0bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d629491f42a8561690016a3c054224203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988821cacde72ea67da561578d0eff3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731aa7b0b5e8d9841de3e15f61b2808205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc3aefdbb93fce82a2427587c7f03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ecac649df9c4e4da1094da6086d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290eff085a1cd92a96e57ffa9cb9c22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7ff24726e159d817ed4f3e14e1dd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac827d8b88aaef76632fb5faa01514210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ec32de1dcd35f81844eeaa9368ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c6836f728db9dc26c61710e4381cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11d9f381424f7a5b7b69977cd6890e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9f5c8abfe839824fb092f23b8aa7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6f497be7ef3480a3769684ac04428215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace57245882a3441f5532e0215bbf6a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868388d6a250efdf421b25efb6599cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff5f34ea6ed6eeb394e39d7bdec8f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f66fe91804fc1304a7722a0f8f3e5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e63c990c2aefad9b75ac86fc21182220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf60cb08da7a4db73d0ba93de0c2bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5729926601d8096775d4307816f3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305e5806499f776b0741d5e3c694ef7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08e0ade924f275d33fac177829544b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f144514babf252182f56c2a9fccbd6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31877f47d399ca8a0bd3bac07364260c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205f0216129af0f5c91f44e3b983e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a83d21cfe66af8e7d24c80573ca3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17681965dfe4a034ec0325efa298c9ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2378ae0d17ba34de95ef7be181004230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d7fffdecedd3024b38dbf2959fa2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc2c79f45f60ebab4abd9da47a02d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff884287da714fc3e4e59920d25a114f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47b471703475ca06db1ddb4d13aeac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaa0b28aebd9e272d284d5def8d36c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122ca2434c563720a4da84d830d05e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e1c3712e6b877b43389d95e1a4d93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f412746cb2749c6e6016decc9b626b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ee4c4413e7e894c3bd7e771880bef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee56cd921b725dd9fe5da2af9f0b622240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16fb6efa9bdb67c1e0a2230a9375b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12237d43d5b56a61a1c82e0809b8cca8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dbffd0b2502d2adfa7c3d6b84a274243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c599dd607a9bdb9ee32467b38a8408f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab1233c31b2022d9345103de99ed9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dc58f7274e5e6218e9375e5144d06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746453af449fb2328377c7364ef2d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bb19d98ae6ba2fe968f949f8b0108248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be9a8fa87e835007b0c2fb08ae09cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef5a60ad9c76bd55e824fb11e9e4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f13f1b85cdf9d88f61cab0c98ee2dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3e84382f1f39659ccc862021c46b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8992f494f9b2614c8845c2dc4ad58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a2ad12d663bb84f6c9eae1a5081e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb43850532f973fd832b9bc37eafae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb935f9cba4cd095ada395f4dbbfae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275e2f7de0794d4c64e06d6c62765e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c949647abd13e5da89f9a983a43ce07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a8b46c02868838395e4b56aa9a02b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae895c9a4e5d00472b1d92eef9953eb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccc0c2e5bb50d8562c4ddc747ff1d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdba778110153b9cf42396dcc04be13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28259f3f06ac12e357c24b7f2acc25f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b9303251360d5bf3e7cf7d3185c25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431cc2d698ca95822c84becb2e85d69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62122debf9fc4d5c44b4d830b6c1d82a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1902cc204d8130bd3d6589860d8718267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf5619a53ea5c7178f4c6662d70840268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630aa5ecdc30332be6c31d6d6714bf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d367e73deb4ca851dc7e1453f961270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede81fe1f23c095ba3fba78d52218a82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eb519f549093ac86f31d7af725008272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8290689250493d09fba7e639ad6fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc943dc0219ab5cdbf456bf84d20984274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b83770e3127364bb2cfebc2f49b79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a765264b17141dc69b7db141d7f660276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f10c1b0d82a436a063f5b459bcfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e8b9cb851c1f141c688b6c5523615278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191abfd4effd1a1ab5df1924eb61b765279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f79da57a7bd528fb29b80ed85dead8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220774d91ee86a0c5b5bac1612b06370281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d97c869192d2d67b3e9683ac9f19c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89101f166c3544c9e23860f691ffda0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128245536b816440df78bb001759d89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bd28ed80c25f88aca8053f69b9857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729538ec1ea402260a67fc2fd18f9a71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904c892f9cb02734d24e37a88269e7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df414df647103584f1e2a7087b3eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a9e1d9dffe5cf893b27bc4ebc03b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa254d83306fd8550cf9e2e8af327910290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e5b26f77105e0dc7f8239c09fcce7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce4811f8c7316c48ae62c8965ccca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad9f7418be0e58d02befd3bd72a99a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75610e7b7524b03798377e30238b4a06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91604bab9361dc4c6ee0653a419fc6a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ead7ca0fed8b9762a0fbfa67e16a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ac90157f4f3dde6111c9a46008a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e589c7bf0b8dd3e84804dd4857d9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e8fce6a4a7cb93d45f61894cfa746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad315e6a6caa4aebda140d26ecc2a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f126a9ab7892209755349c4ea34c3cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842fda2b9f2f602bda7a0432b4ff35a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22c4eb0670ed1e601f749777958d0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00172148eb9d16063ad08595153c95d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4681c61c14558841aa34fcce856a118305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531b2e03731e5f383697ccc11edeb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808623ba11908545e594c84e87bce083307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d24f010a2d8be250357efdacfaddfd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf48b7f824dda537c5771431bf0b5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f3b36e3cd0402abfe628cec3ac96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596e5e4ed8078cacef905f98f7221c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b5cefac05267da659135a1ccfd2fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707a47c5e33c0a870b7b3d9ddcc8f16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d755ed8190ea1ad1198c165f5f9eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8beb6a90b23dc103e088632df7657315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7764cb8f6330a254694df9140a8ca2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdaa97e3d7e035d6f6cfd603f1a81d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80338c0ad72e8ad7a7c07bb579be84d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ad1720475814ec38af08b2ba88d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039de8a66fde9804c393ebc923f2690320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec55cdb8efd0c77d17f10567698aea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d814c5570a19c8cfa37769a618b6d72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d203108ffe4bfd3f81a604a40d6a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738ab001f46e16dc78989569c5f3dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc71b760069fb15ad46fc6339fb5186325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0a2354c34de175853698df63b7af9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dc5b29dd04c045595bfe4f57be5fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c18555f48027e14cf093a9490df53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4dcdb13810c5d5f10c139f8cb6776329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d167c69695f6fa0d64b7a31e2456330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fa174a871c7465693c98356dbcab1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d955dbf0e4721baef2f640fe20e9576332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279906a9c07a9f4d64a9d59bf9bc196d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57f507282f1006064bd64f22504ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142fafb8f44d8d01cdf02e94b86d691335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f1526f379885e3fffd29014808914336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96580c731b2c0af5beb5f9a36933eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9afacf484ac5005e68aceabe032ec9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902da4605ada6e5f81d76a0e08105f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562842fd9d76ba38005482f4b02a3d2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc1c4a612e5be818a8ab2bc959920341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee9bd16f47c75fdb283d148a9305d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeb8ff3cf2bde685b5f0d388f9b065343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372140864a8639b7a8c1bc31900587344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb364039c5acd59b6cc2f063109d9ce7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5983ac2154bbca0772aefe4f1b3d47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f58c1485242ccab45741814f2014f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224cf4affba443910d05eab8513fa3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76966070402a926ba2038935f5d61446349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47584e51c107f318f11984f7abd7e89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238e7ee070c91ca01ce0a21177897a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd84a621a210213beb0887c5fda4367352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc1e7397a8fa16be8621ba487aa22c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9ba6c118bb65229e536cd7dcffe8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5892c7b907f34761673cc81a28689355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904f3b60c136afae7621348eb93dbc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa19b35531fc998620de4c8b8be853357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d14d7f07a7a156644be76fa0ee07b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6eb8eaee4fa55c7a0b83bb935cebb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6c5084e3d2e1c209d8f99c8459d83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f20642ee2f3398d25abdb03a513927361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9d24d770b12dd86a57d0b20de5cef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babe74cad509d140a3300e388381bfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54302e0994f37dcda8247c687dedc14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a365238d5fd180bfe35d2151ed96a10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f720b03769993fb2deda71b036a8e30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f94d89526ea950e402bd3c1d1797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7462019549a78245543b5d267e07d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472dd1876e5e7225846543ec2c778d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0d3d181ddca10a5c479e91e3d52af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f656a18fe891eaf0bfeb7dd1cb3455371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f14c6afff1e13516d54bd52c47d4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3417d6051b00a92eef7d5d98cb14cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06895d7bfe72fdbebb6c55738671df15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc4583defab4e44185ca7753f92b6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c4c105bddb75e3561397274e47b4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af81579bd08bff61299b25114a107377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10100c579ebbc786ce5ed1dd629361ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36bdfd55bf4d9c451c83b7ad3b9387379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628d0e2b8cbc08814d1b99bce13c5d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbcc4f8952bcc83b9a38e49e943413381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbc05861397a58eb385d37ce4b168e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27123d6ab95415005fae52642c4ea929383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d800cca2678e97a13c31d905e79ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0208fdd521e9234089ea36e4ba46fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8173817660efe0de2579c93c7bd33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9708e0a9b3b9caa4c053eae5241433387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f22afd56953d47a631cbd2485971a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc0950607a04cad942bbbb9bb2478389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfbd0b38b7240e16f29822a9d26a05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4eef0f30744993732f94ea980251391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d8176245085a4689cc83c7dff157392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffab0380889a85e77792e9f847949a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3c687ae6673423c809f7ee647214394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10f56598752419865fd69d81f4e296395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b813d3ea6bac050222b5a257af6e48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed6020fa2f384b899be4f2e2ef52a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667b53a30e43503e9c21a17fdca8367398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e50580ad5fb540085f1e57a635f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f289b74cbc3bf13cac56fd6b966874400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630b5e41631d48fa7ef9a16151bcaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ff25b6bbcd63db1039fb6a8b0ef63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148c47befc16ac88b31addb8f505f37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6d5363bda9aeecf06ef875ed525b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8b5dba4c1f025d98db57d0b01a5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437223615a6a7b6988e08a12db7384406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e3129c133b20f806ed768306d70e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59297a169065ad57dc7a5e83892ee86f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510cb7bd9b884a37566c54592cc375c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e317b0f3c4713a1b81d68710486f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a51484a211a258c1b265f2148dfa7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b39e7b60ac45fa3a63f7004c1150412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1191d37207110b7a7b66b47d333b267413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93e1bd3a7d8ccd7ede68d701bef104414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60cbd8254c458caffce97c799a1a11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe3ef9ea7b23be40500100ec2cb721416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44034c151e5aef12215aad2b0fd7a17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb58cab4cdba3192e4a9ddb08e1dfc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847d66f89d178b2afd156d7dfde0c0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f946b3184f8d376b9eeefc34a696f33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68f36020c8829f655202f5e3b4a8e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d674265460a8bb447adea191bde08f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72215fa5246ae8bedce9d366545806ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676faec0d741c9e6e878e18d73000561424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6757ac8526d5a0107e612fbc2670c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe32aa4769231cf993c35f85901d9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5ff5f48b4462bcc73d9dcc3d077ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309144a62a749e3b3e01c7122b6f91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d49846611732260838c1ee24035322429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd313db14d3904539980f1ae37932430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fc2485b77296f61d6d8bdceb379f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e620d65244ecf2aa09763a97eda6c7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca8bae7bb8389a302501dcfdc41422433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2df848b50beb531236b39c4e1a77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886e4a0dd20fa5062c871665d4eccdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fc8e1cabc87c00e32c103b358a8ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8eaa891c0e5ccfaeb7031ad15ebf3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305178f814644ff76bd8186d34662ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd3b366b63b1fb8da467171ec4c755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16425c7e6c5a2ad1bd3a80a1ca3f74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67649b87fa8a1a79366ac307e90822441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dba71db54407c23acc7a373a3bc37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4fc95731a508e08b5ab6a1a4864aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039bf2a68dc909832e2c53a4d12c0fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8557c46a9c22c9127ca8586f537919445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3f4f52afc9d4d1aa6ae608757896e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492b12aa67bda34f7eff4d1ac03bb97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb736c3e6b35f2d4a21d9e89f4c5b3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba84a1c09aaa99332d8e083c7bee75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995d71cc97fe4c9e79adab2e69289ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065035f959575aa5cc2411a38d92c5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005654e3f543c4a282160928ab5fe7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccafff32a824b6c8b656dd88289b521453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b52af146997b57c541d6745d9a8fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fe877157d24d07f9c7594f12d779a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a75936fd631a057b7f21036ef6169456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e670d28973cebb249066680df4850457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ab944ac6489c4536cbfb7e7bde4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527fae1054054ef3ff549e8be020a09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1c71b9307b5077e9133421ff78f0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0c016a693ff98de5a16be95dc669461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a3c6646dfd90b18056f228670078c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996657633fb34ff7b0ba6a9fe662b485463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b9d2fd24f5cd6c058c1298b14e8c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc49a25c5389090d54c7d29b69f46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d8365b24b53d1246b5e5248f1521466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d77c205db95bde978b7677f807e26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a53510274ebe0d46e70393c5533c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa5470df21ff7371350979d86f3564469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380438928604aa7e90fddfcfd552a2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed81c5b75f74b549188aaeb7f565e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107145c9145144cbacf7a047c0e1025e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a5e0e127c35ef34e8746c71b9f59473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47c017f6b35a46230f0fc0e8b06b10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216f8e3152c4be9288c957913cf4d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf551ebd2a684b286d34b8bec5d221f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e62a4be3455632570c686fcd521eb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f440ded9938bfb2b31dc0a49ac1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8d2e3985363ba05243a158e05a7fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2615c220f9cd70fdd2c979a06ae1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eee56d8b532987913e3d8d32942473481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515257a4063b402215f5f776436a554e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7ccca3ec0cd96b7121a3b48da01a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c74d404311440deb9e148f2d11748e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdc2042b8eeb2ff43e864cf416aba0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cef628006f5019ced1cfa1f3f46aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ce77f4c24b7e4f01d6f2eda5044c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addee9a3c7d6528614fdbc9bfd3c999488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924eaa50436bebccfbc423b0b8127ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ac93215f6a2f37f0fe24841dd1f93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e272ddcd7778e8cacf888a4d50b1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2dc07a14cbf40ecebd3e30ef63af8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391c0d30b34db5750ef7ebccb4972d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8a07dd5e54f27d4af88ca230fa8f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b5d08dcc84da73d24aaeed971849f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f100d261e2853db0150c2de057ba1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c745edee993b1e7aa9d3bb04f01d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f71900c7962bf9a5368367f9a0d23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5659a95aad08e37cacb6be5301643a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50b0d326af6348a5d7c247bd35ad25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36104e660cd4b7f774a3d2430c572aa7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f5b4e6bb1a9b79fc733c523cee42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4ac86d4d9af06f96b19b4e4cf7971503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b40785da441a3235013fb6090d39ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce4c3e154082efbddcb1891735ab5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8982dcbf51707edb988f0bdecfe0f3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f08de70758f02202c89291274224b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183608f268f4c2a19b742bf5195f69f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d0cdf48ca510afd73daf26a28c7a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da39e2fe302eae6d44b3a3fbfb64337510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d573c58e1106a68342b7e6c106d3a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4790e61922f776095d9cb7a33e63e9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d2fb14d6a3f051b01c3310d87e939513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2588a829dfc621b6389ddab437d26a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84454585a91982e1d0b1aa2985a2efb6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1166e02611761d6c5ee81486c78b342516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be94394478c9cfd95f547fa21e46c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aefab65cfdceb7658514c47038f536518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d432fb5812bc9641a4ace56b892c9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dd6846099687ace76c9f0069213f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e931b8fb8b98b863c8f7bab96759c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55fdb98a492459fa038b678b2062ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbbc45349f62831c781041bb976833523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c52a19dab94953cc5f5834c9423006524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca21bcce0689cb501598239f54ddbb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cad698d53e155fa70e17b7033acc2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19087eabdafd7ada5edadd214c75d131527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23c787a328dbf61ef59700c674f8be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca884103f4335d3b3f36d0af1d45d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc16469a6184901d8e697c1ee3dcf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f78e99804d545f736419340eeb04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e087c70bd167da866456d171cc933532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebd96d6bc14731e0796774f88388de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de465a8645b1b9c578f6b2c675dba522534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a179ef1a9ce5138b22b6520229d14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf26fc1ff81c71717098044563eaf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fb582df04d0f5011d2413743ced38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ed36380cf83e17beb66f25e0ebd39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adb9c3fef36349dfc2923ae3c84f79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894550a62d7b621b58bd3e7afde3af4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ff8f7735a962dc4c87d2c166a0875541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8340ac15576bcc466f7ad0b10a2d50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afaddad4564334bd41d1095ae4614a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558746705d7ba3e51757ecb18325238544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd918d6bb4c4b892e99f52cc5ba7a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e1cb5b7e30f994cb0f326fcc2c240546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d115e1a2db2ab4efb0870bfe1de0f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df0c35e8f4e0c7c56845b017b309c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f627441e3fd8fedc30c9e1c0090b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a157dbf6d46c32ed2259bc6bf1fbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d19c28718d277b4a4f3865b9d92ace551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038cc0380cc6fc00e16202160dde5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9435d584f10e1bbebf5ae025d44bde7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e679b284453590cb16fe9d99c0189a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd8f70041db265e6acde729d69fcb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1e22ec689aa75f01deafcaf83801556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c009495569453ed6e92ec46fbe65a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71687d5e7732e53890f65f80f58346558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a08731ef9dfa5683673c54f0f6c453559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9166512d0660bb293ecc92be8e0a8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4522bbe8099b7784fe42655fa4840ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fa05930c58272c60822c8a630e192562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7856b2958467fcc32e3858061048208563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2532776edb7d64ca788012a97b93f54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b28123ba4177a91576b7084957f5c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14334e39c445cb2613d5f745065f7ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff534e422afddd67f002d08605fb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b851c0c1c112a11da0c082a0b772b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b078ca710e590f36dcbde6da0ace7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31e4ec6dcb47d9210ceaa46f420ee6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279365bd1193da639bafa19aff19a5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b084e716b973535c2aa3a5d129c8eb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356763029a99cd543db208bae0fcd28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d2c37afdefdd3b5a98973dd0f74d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481137b9422609190d3c2083b1b4520575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae48c78a682debc76170a2c69b82e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca63788eb28abf3febbddad139c3bdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3702f0536ee13718b4d35347c9469f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21597d7e3c8673682b695e755af8f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94867eeff1ea9a25e5911d1453bd2f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef89b04c775bc0c5782245a00bb499581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73180d9bb52ea0d00d1ceed22da47a9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e0c14d93fd1813e55f3bdb49546ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfecad28203f123449383d6484bf05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3ddef192989e2f7643456313abe7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c36f31fab4804500b3795040bcb3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa039c85b9c22af48803de2dd9d18e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4fe3bf70ad350aa850af47ea48fb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacaf68bfdff7eda037032d6fe3a035589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a767104f5f1720e57c6e6a176a87026590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961be2bf9cd19d90557fde6e7f7e71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b77dce97f20f74b2a0cebe6174da9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85956b65879cab6ee68e2a45cc2cebf1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d733b6cdcbfc6c172836c0d61b75b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc56580c02af879420c316cf23ac2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad42a52484b3b197704f9c1cf8f516596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be38636d8fbcee56c294bed2ee875dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984cb6cf102355fc892af03ca01560c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027bc6d43b31080796ccd82de499774599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea1800dd305bf09e5504f8fcc1853600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b06e545afb75b1a7de7e23522987c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2047636aebf41b78fb00184a1d90a0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3b0e12c21ab6ebb87d2b1b098aede603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b70e01c6d9c9e051a393ff1ab946ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c509bc40ffa63a8739e9fb1b0986fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ead1c7621ad67020415a6a16b5037606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c93e2fa5693b3b08d40399bc695e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b77ff096512626021bb2f3951ca995608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a6b683ad09c14d6d5466755f8049609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26a09365c6f8a240bc468274bce5d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c229655557addfd7dd10aa23744dee2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8c107a9312b22ea801feef6f0c103612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f5f725810192375309537a23648be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6304ca66a86c68f0fe32c611ab0493614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45234e4012d885bd1d36cd63774ac8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb61946c796334635c199dc867290f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc16e23e818d942e14c87b8e51c12db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a79f24554fa72a9151a822d53aee73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec254053e5236b2aecb2d12fadcff7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8d406d2b59364d7f4bb8d5e265f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5587b2e11677770f93d84cbaf19de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba9ffc6004a9b51cf9bcab89ad0553622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67743064625b80bd00c2a8ad19544bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f951e07fb78244f9e27c84c6bc634d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b6368fd0f225b62d680b97d68688625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1911844d41c0d231839b82c338e26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e899b4089a6c0cbc917f4cbfb8ed8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ae8ad76cf062810079796b5d5ac42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2384a75bcb2482e16e0a1144fd7de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c654d22893de843dbd4c6765a84c58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b9fff22a283fb613ddf0561c834f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694078a59cdf56a4d28d5abcd3f1e79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff21f7f131a1c35f9a52edce0c1a32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0ad043545f7177ea9eeea773a02dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c052d22886aaa32e26cf225adfc83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ae333ed6aa1ef6b46f4d981e31ff8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508119cb8381fcaa05b7baeac430a73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc245ef35edf6e494f1749a954587ea0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c0a79828abd768282d5f76569ff53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a49372fcae9a033a80423a772d1a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56e7dd922252be0a6abff7be600886641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dccd760bdce8229e1c470b3d00bb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a33f8b104b8f3d0f70d4dce38a460643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faba29b307cda5ec6615a512458cdcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc248e7c28dbb5291598d47882335d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4304d6f4cc5f66ce3fdd1c0a10075646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69065b130c3ebee6c92bb54a0b3f32d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1eaca2fca40749e2a06a1b89299d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95533b4ab7d08e3a50d57bb34cc1bfee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6cc5aed50ee64e614ed69dc86423c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96102bf9ab49ba6a778b5138ad21f74c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1851de24a7f520053a3c98db31a01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aea61c5928b9095a3d2b071c05dca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315543e79f809ced38c85136a0ab05d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ccf62ce9c2c49c1a7d6baea3be5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91912ecfb57fcadb29936034e6d5dc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc719586d2972c4124d9ed073ca1a6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba5620e12e5ddccdc6036bb5efb124658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e10b00dd116b2dd2b0660c949205ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f296dcb922d87163956624512718fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37059d2761f709855f3f4216dd601aa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88341b74ab7ecdadeecb0639f9a9fc44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117514527b17a03ebbbc2f98a9371b66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf4fa1964ffadf15d2d96222b67f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6265a3324dc34e060a1f0b4833ae4f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a12cf81cf444ecfdfae3997f1efb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede8b121ec7dbc55ce2d0ca3d188e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b050a2b9bdbcc65658bcbd8934d23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b554df11d349002270c7e3efd614471669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cab854c175592f4f8b10b50bf614dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463f4d858ab7f4ada7a61a4a3b4eacd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814ece22660d9275e46f27b5b091151672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d6a2c2ccf64697637e8ddce7b0512673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e3cbe68c750f879c909219699d2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d738ca9f92008a4c3d78b740fba5ea1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b3fbefc87ea436a8aa600a55befd7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ccf274dcc9181b3adac8e8c224db4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d3d7781d383b5c7284e2336db2ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c9748420a1ea29ae104ab98e4e594679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cdb5175dc39dda2d7aad6ceda3df4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a978edd331634cd6311b3a11b0e70b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b945ea8c2ab94a71ea37d3c076cd69c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdedca5eed752201b847e8e650cfa0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6116d3105ff7629e35ab711f476bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe009113d1892a66b8ee09deb9fde09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366d15f0b0da7052bab6c1ec0b1afaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287580063ee28c917e78bd75799517f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79014f92e30ac37d14a377b693c48e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6463730e8187fb5b0202eff14c8f975689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555055ed712bdfec9db6f30ced3d6e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be8e702b4b575bcdc569351814c130691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba9bc389dea349577292395fbc0523692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa0a6805f61218685ef76ec8e3d94d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0fdc652409bd0a4627f30c1b973cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3762c7a9bba8a63c36bdfc1aa92dfdf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad29e144e4ec92404e17ea43aa5f9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851ddbe82b3e6be8de1f1e780a11606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1048b258dee7446ee2774f1d59e89a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eeaf7b2678a47bb2f494b719744d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a3791bd556762680642f9fda38eef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8477954429082ecf57f1c94160796c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee202edb5297c71c270722aa73e72ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86baee8b29e82d261d75af631e9e247703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2eb6f66a95888c21de29a1d691fa3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5b84c392e2f2702cdc36354e82314705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dc56020a8b5da5dfafef36eede19e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f2047e483921058131e1192bcbefc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c64b6f4dbed739cb70e6634e6c053f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a16ee823e8858fca878f90221eac6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5035c34ef185f444781f63d2a994a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4df64a40305f7d9b78504eb4d6beae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d592f4830876736bff466c597c14bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3fa783cc7f0f4d4046d136c37cde8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076df4ef1e1a855aeab22cbeaaa4411714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f479cff509cc38d710e2ca71b7fc3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726782c1861efd696ff635b6ad7dc8f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45192eaaf4812e973459de04c33180a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032402d4614d9326117d95967cff4ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754284043940b03f4ad9667d879aef5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c9c8aaba9eb27555dccab66f2199e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bcc918a627b80014d7edce04c0376721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293481875854fda006c4b36472c8ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58254e5f24126661486f1f27b69de0ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbbe7b20d3a9be49a7776bd7c0fc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c7ac2de0bff7e8cab812a734d0342725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b7bd2a96029f5c5e31b67c4e83501726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c551a5dc90888db3860a5a09db26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4ea834366f6127202b3217dc23503728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0585cb0f6aac00b54af59f2d2d5a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686d6e4b1bd47be3bde4c364db4a9ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fc0b78476c738aede5cdee296af4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d4d40e3bfd9d2e983cc780d525ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a5d65ff328d93c2ca5c85fa1c9b05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912206672d34ee3c4573958f3cd848e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da183acc31e47a280bbe687dbe4cdb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789074fe101dc24742e3f4f5e69e81f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e428907263daa88137ff1fbd236f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b67c1b3a56d720fa5f78fd131dd7d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a02da82c57c0983c7d877c175f092c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a9538cb1cc497b7964cdd793b8b04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae87046e74d2665458c256cdee7e65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652a897edc8b7b029ea6ad3b9c8209742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c3a592f8fab8a6878e1d1769fddb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde618b9ded19592444eeabfdec6b167744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d969faad973e21008fadf8be2622c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89e4f9ad928387cf49a0aa3f03ef5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339481975fa0521346154c31d2df78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335db730f09df7e2d3d69b86bf013b58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5293898ab61933b181246a85be16ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f649411a25642c7ed8de4272caa7276750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c1a4d15a6b45a417f8e84138d1ab1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f593d237737cf1afa3cc937c67270752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebdcf92b36bc1d8b884f49d865109b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a495e47eeb6637499f3a8df1d2035d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c6b84244a475cad1123db26653f91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8956bb9e61f20d8e2ff34a4e55ce7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4abc5517d938b532aff7471a00445757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185733d554cb2e0977998163c82acb5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95854525d79fd0b74ee56fea1c2d0d8f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>