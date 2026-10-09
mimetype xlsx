--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600a8d81dcc80e3cf0c2e51b107f481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8045d3b0a054f25ac67d079dc05a1212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d06d986aa76a35a69cb16d55b308e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474eb6274ad36ed873b9cd8a16be2134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f9b2f9443e017dd8cc682fb4fbd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a9078962385ac42094ab42ae1402e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64838cbe015ee4fe78fddc6e8c6ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b520b80c71f54965705c549da7e6f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191929f2eb36421cd15704a018bb7fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f304ea1355d781e1d608171a0b5f9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a70801e2998d13de64dd4a62ce288811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db16d401bfe91434f6941d76d6ecca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe434390f6e22eadc84b056ab3d9caf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4580450147f3373f49928b0f3b7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff28d8384326b2ae5fe8ec76e4cf9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec48fef1f789d5fc99b2d16a557f4e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23d07cfdee40bcc1de8d6c104f628217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816283ad35d67c3fe265bce502ce717118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2ce627f7890b9203d9a75d6b5b0ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f10d8ddddd643ee0612b81eb21f9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6394fbed8d4e0f2693d287fe850b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b106e2bf3a7dfea4b013ad94ed30922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e01f4f2e2c9581312e6ee4a8814cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69ca41f418a0258ff5b89f028744bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb5ae1547e4b24ea933e3d8bb1910925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef80e72d535fe4adc18ca135d5421b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc02bf120aa996d47bb8354d4d11d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865317c877a301ddfb34e862906f1fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fb56fe59937588dd2e8b894e809a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b457bd1bfa3790f0d04f0dd89b11d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d1777ad821d6b1c9e540eee58a0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467384a63f2676e067bebf3ac922e21d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd9f4797f5ec83e87e963c684636d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5ae42b867624095991e0ae67e732334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75bbba17e153a34f27b62be478b0d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef17199f92642102024c7dbe8bfd4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5c155fa2179fc835490a69796afc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923a76de83ca443805b425422233ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5b8057d75008d13b1e1f31f8e739b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f7cf0ba9d366e23b97974a6527f3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b36f9969aec51fd7e91a4d44f79341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883118227d8327433a843e5edd589d9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0f94d0934ea69f5d068517ca78b4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eec49d492e8160885f8f31090e57f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61fa1d4e92008b1b258d1fdcf9bd8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9169f8d594eeff2e815ae87f3869bd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd215e4fc5eb620d25b5cfa98de4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff299343aeee0abd82f32d2128078b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b91e0a76955b03ff60212f1948d7f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360dc97d5009849b941cb65aaf6077f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82470e5f4de7b360a06bdd22441f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b823951c8c68e63876b965f98c40a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a6fee50df3516f9722a9e323f73b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecddc66c5c6a2ccb0aec763f834a84754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4abeb4acf330566a6eedd86ceca7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e188f67f9672f359d459e013a459356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d021e7d568f2605af719f04df9fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d119907f8bbc58261b06aacf1c3970058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0e90f66e79a196a73171da1404bc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c048302d9df395fc8676048f1a3d7da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eab01048e61f288a38f455dd5485261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacc676de6deafcac1af9b5e2e76a5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2aa02a50ae94fa82ff7c01d8a1d3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053683b9269f2e49659eb82986eeac964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3287517f75be7049f3bb3264771b73e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b772965f9327321a679541d3197be466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258b141e0063791f257cdf8064459d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae95eae1d7b820da2153d38db88ea968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18aecdafda48ea6613df82d97cb0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f8c4f3b24dd282514a441c5a7ceeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3daa8624991c59139f37502249c7e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf733f6d5d903cbe24fd32d481dc7f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17406f620c2e92f62bd2ee45694e5c8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7383fbfc075f96e679d94e4e8aaa9ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdd70b10a169d150f7c7b064f22da075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65750a4ad3d7b0ab52ddcc9347baf5f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49491d16920f14ca2c14feb9c7824f1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8142a34dc795e655f0178a70d7eea778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc065d341a59a02e5b70d5cd1234b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424cafe200cac6c49f072d5dee1933480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e56e0ae7d7609a458d06cdd58d1ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b36548ce695bcf6519be0458df14082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd445e50a0ad404c9f146feb7467e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa4879f9c15ee7d4507539ac87745b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d27d5ed2228b7b1a292095b0a9798585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f7c7430998b498a24c03037adad2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861967f98fea5bf1cbda40e109a3e63487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ffa4007001c3ae8d1eda2697b7d1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527434d80d438db403cf3dd734755ed389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf254c087fe88785924104c7e71f9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b96f9869275a1a2512d87be30ceb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101d4cb4bac3f31264b1c299bc6f73e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ff3789f7d7489c4846a700f71e6fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a042bd6a5307b32ec8c63e650ccfa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82fdb2c6c707b84f9d9400a7ed284095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbe7975079c42168bf295b6caaaecd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09c306b53bb4bc18b61c910295afc297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d751d31a15063634a3ed26ca3d8ddf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236507f4538b293be54d50de20e2c2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cdc1e2fd2954e117cb91588d95240100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dbe0e070d5c81081b3a0a394e08e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd4912fda172b67959818ab1488aa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe32aa08f231382f51ec7bb7a6875103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af88babe021e6a7c6c329f1ab0708104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b670b58630ede3883020ea3db6acae6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf904aa0d1a6a9621d4fdd62c529c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa1284b66c7553ea9ff61d46af905e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6ec25713ea23d16048f5234d342a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ab8d5e98ea013982308dbc2e71ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1583080798fb0b3dcc33cc970d0b40b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742cb7598e10a73430ebb4ae7664c5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84d39522da28a4c6d2eefe404ddc5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24261460889cc9d6d6a2ff35a752ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999edecd78f7f38bf7c3ae899406544114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485383d168154e8829d0eb6bd0ea3ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d983c39d7ebffec2080de092c85ad7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83091a9449bf16be4f001fa15f1578117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d80dec7d0197cbda098a65e019ea0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c897ecda443078ae613fa7987e263f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504c196202d2703cf69450908f2ea97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287894a50107bed2e20754b7e4716480121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408876a647ecf110b63ba3821931a40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0598e4c8f9ef7ae47795a3b817d1e9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de494508b1330168384f1ede44efd4da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f4c0e0e4c95675d177f93dac214d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5482a7b06c0d162c7f33bc637828126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73987b3c09750cf19ab8173280ae42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caf3edd86807833171c4dca32ed479128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846c33afe344cbbc1b4bfd9bbb445b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428b576aa84f15f9a3888bea7edf107130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2502377f97e1e4122e4985f8af3220131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c323835b2a73dcb1c117737c8dbd67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f774c95155d3dcffb6dfa3f2d4896133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1aca96e954fa8d7f99c9a3ebd6445134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b88d1324cc08073e128e50898f4168135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63118dc0bb4b713ee65fda6cea73e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca24fd595a6babf3268d44f50097d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9097bc603ae57910c86b71616d0a452138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3d06b83aea411c872ddcbbe810999139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54420783317e13d1e6d26824da74eadc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffa9f126c1019f6be1187e6658d352141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db57945b15b0669c7827a43df070ba7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c84eda5f65f3cdef4d4655d86e03b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460e2853df948409d01a55a4e6ac99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c353d3ce6c54647f462811ec7898f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f486cdc0c1e8c0b6491d38c2d40ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86eb658a0d08219194ed5528644b72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4f78974952fde747b2623785a5d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac26b6138d5d01df0f35fa90b22a37e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7a7bc74136e1daf89f5adae4a1891150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9d40883595e71a8527d1b29c2443151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd6d0ec7744f1d7869a8b9ac41d006152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e724c9ba3c78c55ef838ff76ecf25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891d430094a73b2295b86ff15557b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af1d63b2e06093f71a31941470508c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b8a45a5acb7adc9f2235f4cd9abee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3098edaf3780d4e1e2f506891b3e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf235f01d1a0da4c54848fe3c78ea2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c752581bce91a83d9b90c6436f30c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d440622749b10ce6d43336e54f7057160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884edefd4297ccb94afd23f45d496c39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81597786ccc580d81088aea1e12e6bcf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6800ff4fc20544445149677b627cc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b778331e52cd602df6c62b2b088f63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd6809892ca8f05a82c9c95e9aae9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149fed1f899ae710aacd9454ba1f70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbee7c4068f095ed29bc05b5d1378c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13f993d559526a52b1f15d3b3f687168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38f922a83887370cd58dee2b6d14ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc50d6c46cadad6ae2973873a41386170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8cb96c7a2a931ef498263f187c959171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486e41c69128016ab89c2eda1f9c236172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4336795fbbb32a45366be725ef82a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2a0760ca4b782ae70bbe1d5757508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0088eda33063c41685253bb22c6dde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25dab4b6270c515cd647f492acb2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03381c91678b7f04a1bd4af1f80293e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0664fedd5e1c829df5b0f8245b4b96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ecf34ce975538c6371da38cd5c4e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e4f129297f66126af45b35a793dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cca56bd59e1a287cd0e1692fb2598181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee67ce0666c678d435363510774ebc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a394ea93370cc10b1e2828f3e300183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e9bd917c6c667efd6b1f9cf51b766184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9be571cd2ecf0defec903778cdcd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a27e24d5730fcd96d276ab243469fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e65fef378043fd021927ab1d78c4f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad13090534327925292cc3e3d5a7381188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3917b8387a94f1624e2e4ab1bada75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49c40259878caa05c3fa70891c833a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd6e82e4864cda555c78dc5530e0a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab99ae650930eea46e769249f20def192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab091d76f01f45d20bb24566165477f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4d3ed9feb779c5f0fe3f1cfeaf08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b74a70cfa3ae0d2a70905c8588179195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563d10cb0415fc242d2629fca3829e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a25155e6af19415a8fe5a659e8d556197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6e1d7ebfcc261dd82522f963c9133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85c77a40d79fdfab11650ec50d9676199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787ac3b8513f587d26d29fd8fc61d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a9cddbe29abd812bd76941f06556201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb57b8cbf5971c0d7f7719643202a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae727564d06acc532a70ed2351e184203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5131c804cfc206404912a24ba6962f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aad8d69cec71bab262b15edfd7bd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d566bebaffe32a718c678b4d0952206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522b473f592b73f069c89781339871f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa56e56f475dd6b96ac4cdcd6517e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c01777fb4139cbcfdeee6c3f2611e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd75db23224dd544b1f0656e16710ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cc39df43a8774e0bbdd232aca6cc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b2a5219598079ab53093b1df30ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3da6bd9f6abced53ec59c7c107724213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a001bb426c870dd48a0c17fbe9d72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d10e8d8720ac5995519ad20d2d18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995a9a5079e8b60505bc29ad1953c4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6ce4b32b651ecd7e16840b7fb9ed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a27d755083754117224fa9982eea5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0486c9721b84ae7b1ff8bf4ecf8ada6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c1e81c34ac1d2102949125c16f2e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ec89eec6eafd116ff3407b42262ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e1ade62216f6469c2d5c934b84980222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5907b334b8f4e350dba4a722a5c10d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421297cdf3d9a83e4975a44581bc9f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1c2f91d99ce5824c2c003de046da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cca7546e752a4c0167cb093a117fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648a9e46ebf9483027464d95c852a4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48df79c7e0e46bb0fcb4cd91f99a6b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d2437806ce7828cde77de43b3e606229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be7330132317dbdea9ca38906c5e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589f0f81ea327ef50a1f2d6a1606956231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07478e4965bdb1c73491e3d92ae3ff38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904260c1c1fe3908f74aba403eae9535233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c57d2b20cf9a4a385ea07a5b04b0be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428ff310c095cdb1fa145782df92c2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ca807dd475f9375553ff5a0e4a49d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84568e30d862ff987aa2d2af37a692a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2faafdc1fc02399956aea0a953b1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f559ba3323d3abba782f6a000ccbb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84508dc2dcf72ec67de390fbd5846f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5bf7506a74c8a44730af3fba12b70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca9e953b66417cb1bdd7e02a8b7c07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b36654880cc209fc356305d9a31c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3ac5b1014a30eea9f1bef510cdca7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db15e661d3f0ba309464e6154c5aa00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d07515a2664d72eee0d91f30dacc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcc42fd4458766f27726a88bea4418247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788022174f04911e3170961b998a9a5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48ad05fd18e5f1c417ac92dc0bc9fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c8144d3ede1022644236bc46ff80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9356e27fb56df44f4d619fb5c9b82d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c135bcf37a0610689441b9b09d222252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ed3ed0ec602516e62023a57df124253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a98a22fd2a53438f84faa0c99793f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ef3f823712483c04407c474a3c71e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376115951acbbf0bfe1bfe1d57ba8b22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2098a242bd481c84ab579df08d72fea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80735945c210ff4917b6c6f5bf6c98b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46ba044542524046ebcb2854cbe638259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180e61f527bfe564139e679504b7b65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28559e2b5deb83b903b8e8daa3d7a15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd7c4f8ad520cf2974765024c493ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d035db68fdd0d382ca87543815f5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f12ae97313cfc28c4342f65f1a2576264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca7465e23c107a411a754cb2b1c1eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15808f4be234b849b500940377143fcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c38fdc1f1075720f222d57b11fdaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf35cb2a84461fcf1c3bf0cdf80e12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5450ed40a14b299120e9843ff38017269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca197bf32f14a534f13f594dadc88b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46e86ff0a9cfc3287cf5cfc2e57ec4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f34c7f29390aba5c9f67852930130272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c13a5f65816ae50b25bce7e22afd58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610250d32ac867e2843f3154162f87e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4c76b615b8e1797b10f8ed423ab28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fbb1d259e4f5268829e2c31922866276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84567b07badf8b428076ecd57cf84e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab5bcf7fc392110ab9da1f9026b75b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af60d6e3f1cfc3a17f669fbb1767c4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7723690c3097648c7464d73e738b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f44e210bfe0cce76437718773ff183281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32c20559a9b8ea2681360d1ba12ba8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17affd66ea48a0d227700ccb769f6394283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4eca62f200f656fdb951ec38aed8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9c09eeb6a0e5c411507a4c63b27b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f13b7cecadb9194b9d1b5bd5a604286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c4d80bbb245649990a4dc3734855287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc02f01a4e9a58f4be814b426938b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b4d89d866ceb1601e1516018fe225289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02345f3f054e9b2c3856728c4c1aa428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a22d1d32f9868538ed9ba1e0cd26cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6febb2371f79bd77e01f8c821709e4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eeac133a3d35a55a4f3fd1991b977293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65c9293f804bb11568c86961f33d3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114feeda51a3b3e28b703b0e8e1884b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4d01ec6c168a6d6ce424a4bec90c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38873806f9ab419b247645e92379c5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f04349df1004f8f5a99caca7f5bda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef12fec466bf1340a050487e332b287299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5e9127e99f7a93ff2a4cd77e82a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adf94e3fef979dc8226528974e0e5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ee5a1496702e15a610bb48c88a7d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3c13866f5005ac8ea2bfb99f69f85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da41e4599d9b33a674d11b5a544af84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b310fbb1e0d11b895c79fe697a626305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac670e19a329db8a07fee1b66b6b8e28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1fdee29148c2ca56cc431df633ac1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4629e1ab02a515c397e6519be4034ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68b1398621837de1a25f9de1306623309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b5ba658d3036e35e1bee1ea84bce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c74e60b1ef1cba23b9d789e03bd3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fc13807c774b7912796c1f33440ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f28aa47da132882859a3d12b3293fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747bdf08d99f58a459085829e98023d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6b390c4df26dde8d19f50d9324691315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b442f43d09db9445adeb9dbaeae3afe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf021f6eca3fc7543e3e3de6b2ffcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70117258d04a26b062b4aabbceb80f1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570137fdf9421a63f464f1c8f1dad6d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b29cd173918f9d1d81c58ecea9eba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b8b874f8eacbfde9cda522e5886e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb54fc896b6649162a5e27802f6fb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e047e74e70a3cfcab57455a48f8b35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23c257b4ecb757267e043d9b5231ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018578b4009c6585b12acf5909dd4c5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc7d48b356b34fedb7970ae4f0c1e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82bd111b8232fde8bb1cf63cbb81a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab239710d93c3b815092a0e3651327328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f8149ac2d41d81290e61d5c7c043b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624bef644c8d3ca850280ff6cfd2d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c552b1af8cfa56ce1c39bc866ecdc7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3710b7f20437586f3f7cc83f5040a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ccf2812adfd5a915481f69ea94f6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f319bda1b0a4e906d965dd6bc1f81fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d42e0479f64e8da550661d7e7fe40a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21a45e0936f3ecf5b23d56da0f74e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad27d52418b7a9a1020007cbe9b9fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8dcfd04f6eb9dde4d12b5bd3bd2b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12cd789190716da686e75c94a631c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756e863e1e015c08f029f6ea28b676340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0914f11a1f2686dc99d2301e493f9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac6df184a7c5d559f2fbe1599a8aad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eb45a0d252646e4ab72f4c4d00b73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce74f0887ccb84dc11fe057f66c5e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f551086a4cee39b47ae91a19bb0e69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c930868eff7f8a6d23961ad21bc59ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70791517804f214e9c354b23640301347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988af303b7d8525e7b3116fe846d5be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69973a23826e8534804c95dfc2c5c6c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c7d3b08668d149f07845a93e4d60d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0da1d34ba97d3ad054c65694ca5aac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe71de12610bf8c2909f177f46bc520352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45cc38535a43ba6f3559e22f096c73353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba64657dea5618abcc34fd7835bb274354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd76a653a7d3b1c401fbf392ccc17b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53d0f8e838e716a639972e8444b96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ebb76ab900531e168044538e1c220357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655d0b59dbd75dc1bf4181b4247a91e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9147327ea053a5801274303914fee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2837bd3164563dbabdc382dc29f59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1976fb046b3bcadd3ce9b9d70d5ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a655faad4c26e795deed224213d38c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d95337f8de562eb1fd4526535759f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca0d0f1feb4195be6f2adc6dea63eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc71a4fae26ecd582bd074daba03e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f01ce1f258dadad9328dc0aad2558366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def8220fdc1b11481d3fe18985deb2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f78f2bfc96e287c36d005970e404b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622af24068a28437dae286e9b78cb61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc8a39743bf932d296c8fcde09482a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af91b6eea6f72cf96ee3449fae4ef3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de1ed4d8335ee85e5953599fcfb2d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b940be1e5a981fb52b4ab1f13ebd61a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74944db01dce75e462be1b443060c15f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb7a3ded9ba6f86404232c0db7efbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d29f0ee4a60dac514fdf6bc65acf45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbbcf04d381c0bd928d06ac59be4a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ff7b87f3aa6775ffda0cfa34cc3e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd73125a98e98d31dc36b976c0e444379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25dc2485b65acb5fa8b61ed4216c57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a309b1d1e362baf7ba5f4ef2e3d9fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4257311f73f70da0d351ac38811c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e0cd7e225aff12ac4bcfa96c82a23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46495dd5af445411c9c8bde7df66a91c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9219ae109a1b2c330099d8252e3939385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3195a446bea65b803118f4b501a0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bddbb1b4c017b59d39088949d0e3e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427b20e2b6b0765173cb079e8ae4c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c063392964fb707666dcf8d1ee6b54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481079c22430d7053040541e1ca16e60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be57a4509f67a2c1ed377e4ca9c043d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32d0d3ad07ce4fc9d6de6b1a3e668392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46e6d6aa32b8dc2a49b2f8618e8be1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b37ffeafe7581472f3e934cb2c1123394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97102d0641b4503e7130895f41e77c3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0cf24f9d21b6a674ae265d4935dba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50069bf3816e9fa622cc516c139dcdb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1461ffe404d093c733cd91177d4921398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70cd3fa3b7b595366604c6ff53800399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df8a549bdce3870a700d14f1b74158400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79f989c4a66267a1eee9fc9d5d0188401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852611ba5550e23573d3d287745861402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68cd2cbe86b18b107e0d88c5caf049403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260e09327bca7c4104853717cd51f7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8db9e39bc4802878166ece97740fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4de339d0b90d8b9bef6ed5ba2bee97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed0147dcb19f3b948adc8516037c4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a20e9b6fd679e7f6ac3f1be5f85f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2aa789de87bac2489d1fb65b9e8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193329d36bffe3d2fc7ddd83696de5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f137e71e4dd4761fbda35e9c272753f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5459bac08c3c7bb75acb4ebb732c34f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165607dfda2ac412b0214a9e1ed97766413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06155d9f09841a4d937e4d8603cd28ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac010855a458fe3f98c5acc343019afc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da860f038a8f5edec6f67214a3a3e89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b0c2ed2b688f867772d8acbdf6e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543165f8490d77e87ac9af9f3680d60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0f85663adb606b939ba91d7b437ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560e8b377e29a455e5dc810c8b169e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5048d067421aac5d9f5cb32a9cd45e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4897e7a5fd242d2edf8da282fb054422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d24d4a48792827e043600356602a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a4149083ad1463e1d0ea4170da08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b09add8030b47a510ae79530e63ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea10861e1fd3e37380455a1e15c20f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3762f08a0e12651d0b1812e6d1f0ae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76777cd3ace17c276e98864eeaed6b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d08520fd2cd2eb00b7774db898d264429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5c80de8941ef6f3723d61672866dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1903abec539bef59249caf72fb7c26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a61410cc8e0699bef1c050ce566117432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748ac4c2de76d6ec94657085c7e47a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c67f0963bff65db2ae76f58c60128434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a9931953fcaf6d72f5067e380bcfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef7607bbb16d043cb0c2a414560b7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bcfc96298ca1a85758d203317348e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac00f7c16d8644ffd3494ad1dc9b2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba90b1b3bbb9601c4a890cc41f27970439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216675a45c37f868e54acd520886863440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714fbcbecfae2c1684b5bad942ab6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735b36104079970f31292fcdd8236eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c71a6cb76e3b2b6ee6a47bac066a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8ecf5c2c3f59b80133928853c2a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4067cb473137586f5d932accbfad7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4761e17fd7bb70ff4a17d734cac009446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf01cb0ddc67f37b2c5ae2053f4091447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d70aadd8c3a7608e6084c7fc3241f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae2c0a287011b8aca57d9c5b26a438449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad039be51f3f07b7e5f9c589c004731c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65102ce31f730610d4cd3bbc58edcb56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e8b9ec8483a983a5cc098387745eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65471eea398b3649b519d72567504a0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178c3f753c8864696bc01e44e86a263454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751f404dcfb897460a28cf9b6720974455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f254f3f3edf82b7596dfc330b4dd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9eaae07ba4a33c81727da32788e58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f64d32ec246cd6286b877d0699cda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4105a0ab3135a10ac46886b75b667459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7213a470b84aeeaa7f4493316e365460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec6c190d9db3968fe82d133e0daff1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5180ffc67277171c9ad8837241cc83b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc458a10c99f292bd3c7cc142d4915463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c446e310d66f221d6e5605b712009b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5998ad4e2e481db0acb173b511b94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a235cacce209860659ef34b7c815dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b4c81682575e7223d2581c927f73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8737b88f403af23281910a358bf4744468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fccdb197c15ed7deb5570f896844e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9ba29adcc0e225da038c4c4fae3b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22e42fffc5ef5264b76359f645c50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33de297683204e9732945bf0484fbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d011c3f6603029b785752295e1006473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaacaa7ba95ac49c0e70caa45f4881474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6cc45333e3677fe628beabd5a82e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e711b5c97585ba896a9a80418dc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378362b1fc2069ce71c9896cd23d6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f9d6f6d30b43eb87449804495e87c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6f8c5b95ed6af18db13176bdf21c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d1ac5b4cdcf79cf384d28c483db9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37771f2808ec737ab1bc7642d15764481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1cedf721adaa7d96ac2fb5cf37d71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee312811e0d04d7af0d643eb9e9bf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c6a026f6face6720decd67e280ab3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c9fe469cda070494affb5d8bd1bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6ea7c7eb9f402691d4f0347a9c44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6daecb8da55a9e69c78b541cdeee6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944465172661e3732f26b01f6d608cbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715ef97a618b5a4d72baf59ca0f374489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e8c2d14de4e976bb653298506e7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217736f4da8df7530d7611263f6e900491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d935df71e60c500c881937ac2d558492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a998d4877748e0039fd61c7205f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b7259adcaa2f157f3586e816d140494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c57915d8e9020e80dc9cb5aa90b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc92165bdffb7bc2bcecffc2c2694496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215436c3a51afe72a8c440f2cabd5de7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45243043846e0d93aa3a78b50020207e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695029b841afd43f46baa8729e12ac4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042f6e3ca8ffd8bae0b54d2a3582ab1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0ff4e85209a22d433bda9d804de94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af936769fa6001f0ff0d5d2dae273af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51d51390046807e166da5f02a77dbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e38d9f1f8cf3c689cdc73189490eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d34203f02ad6117916e7b43ad60e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cc299ad874e060bfe6b42876af2e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d5244307bec90f080d9c1aeea60de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ca0e2dbe001f6be5b18ea241d84d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124687b29c29d9507ca3aa58a2407ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fdbb1bdfecaa1e9ebe4b09664503d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00292f8e1b070dadc08bdba10d1afd40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a2fbb1d3df261ad08801da546ace512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef7e6e9ad8c2d684bf50d604c51136513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2eca38b1dfc28763adb1dd8be8b75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1a1ffa9b507f2fdace966775feff6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd497de73cf4f76d8fec2bf20c7232d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef7bbd83be13fd0dbad4cdc2cc4b71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df83fc724a5fc3f3da404498f916a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3758d76ddea0866b3b7e6cd6008892519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd42719e53a0693d0865f831d395ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f0e318665f473358e71b71ab73d59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097442a8b6a2e5a03072f8f3316c81e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c6033076b7c8d35dc342db029378523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a053dcb1b6765cb3fc20045058231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c914a142851695f2b52d9f46e6a37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c5312fbb67497a156f4ce269a3bb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf15de9fc07f141ff3161b7c24a4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688bcdde40d09bac460ac4f142040c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dff3c62bbb16bb45045a37a147ebe1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb4d4b4884a30d9ba0a2f09212b76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2857fb2d589ba618ea1cd65331e8f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cebbe19a79becf9109af6b1914e2ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034b4536af73da2cc6cac22d1169c2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3f1353eeb6ec00ba7876d9a380db5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244eb58e67b537861cc079a28f746e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926714ba74d25afb62971c7bf902d46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68303757c17ff97935a449b384a0f1dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccad4ab9307183eb457d1124e02198c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d743c21daff5e1ad2bedb45de7df78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca6deaf8fdbcba476f1e4a71be3805540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122694ce46debed4d414ad01ec6188d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83487eebb7cce8df1ffac83b6c83cea6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1571056f6d08d6f5159eadacc80b8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1643fc82d763f80c123868f6aabbf1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b174c952c231287dd76a85385563c27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce142e52897e5137cbdcd5deb2d58ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471a9edfea9cf86ee6898e6ae7c7a3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d35b9aed93dce03aa8c50ba945026548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373fc5193afd7f3362a53cc39a3236d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9c2ff9afbdb09b2fcfa54f04f03c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed794914bf06f546d37f774d9bf148ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7fbfeed759934f9270264df9acf07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba795c479fd76794eca628ab4afbe5ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a2f6b954083561390067f9f801b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12384b49945ecabf86bd3ccf315572555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e186c598d26ff9c2d355557ad48688e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c326445969464e0229a5db2d6a21041557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be57e40d4692216602483b55ded6b44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b82b1c1914ea6f3b2be9d2617e0ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114534c11aec851765a1012adf929ff5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97cba74560e678b7ee0a855e2b3b86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c403d16ba10ca0aee5a66f70f3c5d8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e328a124e338a539dafef804b00803563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fdb26654ce2d1b33ce605f8ab1ffb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e522e4d3e7e47085d234cd9d82c18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f5a97f6a8f44b330d4528cbd5dff6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac10630be2e41e3c03bd8c91541aa4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a902c328694b733b4cfde2e087556568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60a9f66fb34efa656a128b616473bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4180e9cdd159d30c63bfc9f658b70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae1e08a1579d411716a16b64bd90a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff037ed4dc7a11292f35c45ad75619572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579a4e377f8d3ca263140b8270b934573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc6df9e760fb4bb073c7eb8a027c1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5b310799c54aa58fc9a4a29110175575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcda323d87ea5415c2f97e1c58ebb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7e51d2e3a2fd9606cfdecfc6cacd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad894d671596f075a8d77f30fb180578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a85d8689e971af94f5b7a0289381579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6a32ce22e2062eaacecdaa33c3525580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f36cbc2e95ccca967a4004b238644581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c980add894be13a7effda4bd9f8355582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf20cb5dc3015e1838aefde9c9e136583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d504acb03261aca19a8de43710a20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4f3bb37df7a37f21711b83207f53d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e411857af3efdd9f3a9af9a17d3b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db711eda6cf8612d84ccb1b9075e65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2b6eb641a675d98b571bbe43b2902588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef4febf97d0c6c6edce76a6448b88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0364f4dbdce3076fd6096be4b51925c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a14f8dc5631e8e9585a9ecb1559b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d4942174fb9ec5232b51da6d9f85a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369898d8a9573574bd1a6e1df6c3212593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7f71eb16d64392d554869d26b8648594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381360951ff1de9f672ecd2b4f917314595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3aaf043a37aecef1bd72d7cc84fe4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e098c7b13da8e277ed0655cb5f12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd546c52014b74f7f1a289fd07960598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ae055b67539b903ec019df3382ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d63eab3e6b3ddd03fb3f33cf1292600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486da6693dbdc086ae35a16e7bbf1c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69b94fae7fd437a3ad55c7f988546602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261720d165fd7fe0c9e54bf68fd7681603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68237c214a5493ad23e58fcbaf28cc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a54335674fbf11c6926d4f988c951605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531ac39edc518e5ad89da91645206c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5afd870ffbe7e6546e93a5371df79e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2b62520e85f3fab79d69f6b4ebdea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1cdac561b7aae306c56d57d5078a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8603019d0cbc9dbeba6c7f5e66c42d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75993d6b1f7ddebbbc32ef3912da918611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de3702f6d881d1eb4d21752c791622612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f3ddc78ab79613e34f489520b3379613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d04d3f53908e2294d274063fefdc1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e8cb64bf4dce8949b3d68c29801db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa279bf5126ad5ad413f66b059f5cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebccb7bb12419cb38c4dea30fd450ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c62912c8f06c372908b7484a212e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56704f8c18790d99275dd1c92a064abd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030b3d66ab3d4e9a9a96bdc7cca1045620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6fc985b8f64ba4e3b2ed29be2736d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39511e766287cded9e1fd93b4a9fbb21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dda6719b96a4d19edc78b141a1cd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f880cda3422f16d9753629d96faf631624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42fcec7af165f1068d3d21d5769f9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff288f1773598efd0853e0905352546626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f1c206999960f47f6c71600ae4527627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a8e621e4246dac11345d3537e03d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07649f2adc8d4e61ddc63b450b017d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c389c1fd985292872a1c29e07a777630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a544c7437bab149db0b7f700be7e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a54ba661900dbb62abf94248d8d3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db88ebec89eb4fab05cf04806d6acc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c52a0c6ad8c2096c15a3a6c692b0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d6bdc70f9ac2773afebea242d9b8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a74fd6c7afedb44f5de62fc6c03af6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542d2d2a10a4df03ce60eb4b7ebe3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b66ba98221ad43853dc6e8d975fb6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263620808a08cabeecd76b6ac3f38d8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f4c8326b2525820993b6295d9405640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c148c37c5e522357f08cedeaf09ee3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b3b7a9d05dd8dc2034924f0b1496642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0626ebfd1a6eb1e73d95decc9836f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb6b10fe6df44b7372bc7a594aafd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cb97f0261efe92e160ffd6af32610645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8c6adf774d4869fa478788221d530646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769cb28e6b0bb8e7a989077df2cfbb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eeee8facfb65628a9573e58ac3851648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443bb7599093e3047379bf174129977649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93283930bbf11cc7ceb05b2cbb308dac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dbabdedf1b5a0a3afcef0f630264c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fde267e6b0f008805d57d92610ee4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf258bad2e813109f4a73dfd0bd3406653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3dd7fc1d80edd04af0a07c67d836d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f14cec577370bc57d77173f798d382655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b58c10d7a5ee5719f5759e7a65c25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bb4e812eda1c316369bc9f9ca8e09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fedfd23292be97b2f04020f272582658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b9872ed33c03e7acbb0d8b900e01e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a7f7f605bb5ec14f701601abbbcc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76aa9511533f21a0d3885739c6c6d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d2796dfa1d2766e18e58f11357907662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a0b5dc933bfa021533040010fb2ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d765d0813f285039348423d0b876664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6f02c4dcf250e2b3c0753a454000e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44d485fe90a51678c4f7af26125c33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8e42bfcee29bd2cd8d35d93b01fc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f578cbf85c3f35c3f5e2e36969ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ec924bbb1b8dc9c3294b3f95b80b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bdac59f3625056f0c36bcf88290bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128be1b5f9fbd20f93b20f95ec4f55a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f540d91a46e4406fbdcac586841dec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011fd56013fcdc0b7cba34f3fd02c57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef8c5e3ce3bfe33a7e4b6fc55e02b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e70d516d5280d1050ece65761663675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398adbd3b8faac767bf1ca61c6a41b75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ac3b402d4992c5895b489f6ead97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bface11ccae26eedcc0ede1ac9fcaf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891cd371ed48df6013cde89bc7ddf54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e76e115703824e1470300c9a903bcf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eb8b91bfe58a3e4f36b65277fad04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e1d721080b98367652b0e949c465d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b90a0b1ac3dc914df5189a986c60de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b753cd0d635f38c67b393b15a2ab0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d469eda500009ec09a2f34c533588685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178edf679e5a68f81130d7b568a0bc68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91905575ae4cc32059022f26530215687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed869728d11ce9e0c14e4d401b1ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcdc7e7cd4e12435ec42fd37dd403f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2c7a3e3cbfa42a3ba67c5ce9767c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3b71beef13e82fbe6038bf763204691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741022a4a9ce6290f5c8fa4e3cdcfc72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2a7481d3fa2724d98fbe76ebaf6ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849db6581a886eee6667967ec940d8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1a952b68deafff3a88eb508681c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a41d07e3c2f841697b0b4a5cc220696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b267b19357f30a7983af66b632824697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2707b4cea74b6b9b5b514483e92b221698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb42a6898dba94310f5df16984e5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31ed036536ff5db1db502ecbbc5a10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5578b23873767c338f91847ddc3c15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789209bb745434cd972b306e8086c8e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9c7ff218a3fd196eaa482f8f65152703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47947a5e865b94d446e2a9c85ff6a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb9f24f7fdfbe8e32c86602197c668705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106975b00834826f1db778385c452b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf199ebd81b85d3f8b249186991daf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3581672d69969d58a2003021f249d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf46c7b7f39c6f31a6af3dabfe4568709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8fa7c641386ccdb481d3058b83977710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb6ab899161ed4d5de50da9dac82e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161ea0c8b65200df443ec1a0fb00be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545483d11a3ac1d53e0c3a3425758fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1340c9291c43ad8e0e4ae14bb31273714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5173a5a045c5d6909099baef9da502715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345629a91e9f0a29214cf569f2213b83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed80b271e8066527d88ce95b755e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6293600c55e369e79a37d6e3d2964718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039e8deec2b3680ea8d546d0148cb45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d667c49dfc501403d44616f3e347f38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea570bd3dc720c81ce8b8a53fba0c48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86224f70b94741e61147a9407ca43f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdeb2d84088acbc7920b8f311622a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92d3fe9feaefc60fef5c8a3dfaa519724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49fdc1684adfca35965f1af9569268725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f5d649b33396efb3b1f8576866da4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e1a63c37dfc756a6498ab0c6f67bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f859c8a71a0cfb6c37e609850d8313728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60d11fc40f1a91602d7e2ad3b15c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df440a6a1295ea99a656b017d0c209f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36d8bb982bb90c09489e1a0bfb0bc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d95fdbe4f578f3edf4f739e584501e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2239dbee4356c3ec290dd24218673733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6739ee10e90c83d090ba3361576a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12750ccb97638fa3179b8c8f084385d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b4d527abdf0b494d3482066c6fd95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a649e192b0415199e4683975fc16a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a5b374ede34464b4cf919663117e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a35421b1b909c9aa6a5df4d10e23e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e481b614b61328dbe4ecdb808edea0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d612061a6f653b89c0f14670e5c574741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca8ca3ad6f6e014f72fcf34864be93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a64d13905c4ea7ad0bcec49aa1d2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51071a2780fb4a856ed3024af771b9e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79adb0d81af1b2c6e8de35f10150d96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140011fab8435c33bca250739fbc3c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b75dbec7a8d70394a7a57ceb065a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb01c3d2e819b728b7711451ef8e7d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef6e8084ec75bb034a24760704e6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f69b6467f6c295355f116e597924c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe2461bb39d94b45ca41939cc5551751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a6abb2dbd061c7308b0bc441baf5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed449c3b1d0f34ae4ed87764cac7cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ef9d5435f578c22914703e593248754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1003bcc9a9f9c95db9845aa6202af10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1a770714319619c3c7839e7cb2fc6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fbf2dcbf54e78411a2c18ab68ddc9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ce4f9e0b6c58241fad7eb2acd542758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e461273e81629a5e778cccf3a3c6d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f092282be72c015545da43044bd7b031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88faeac6fdd4adaa010eec92f6b0f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5ee7be890d41789e43b3e6b0936883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d310aa840dc5ba42be0ff4fb6b47714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d058c3dad2d3200c2c9fb1e2159155b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e67c1d4aa5f960aab2326b3d4c1ff76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7bc94ced44516870e9d41640a77757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933fabf348f05817c977ec5eb600648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3ffc09c7fd0ae5be92ebfe1f4b36a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547a714910b9ff363996d1a68649ef710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999446d518f2d74a66ce2831fc784ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac95f6b10f49aa11757d0b14260607012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128a4e654e3e12d51fcad72582081e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0855cefd4748bd0a36b17e8139079114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba579b012edb093713d945ff241fbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd1991b6cfe7ae9a2996e753f480f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6633748002c3ef6e0a6e730459f86f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729f8490a95c3ded740a662d7f647b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb7cbede14ab339c32ff50f5989d0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ca3c088cc60ada5d7fa5e68aad7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920091681cad653cb15cb477357635921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313627a6514089957d6f28a6157e4a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c724c3100fb5d28c17fcfae7aca2f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf411183ce73ebdf67b543ac4f10101324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df48043dc8e9c6a2042e8cd2e89e3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce4f8c9ac4b0b405df126c575e811a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb93cc9b8a73b27aed1f0cb0aca1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d8b8ebeda68f840d470be084c5e1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4f99e26ff65f39d6446443056d0b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16c8e3b4b85bab1f9732c2479aa99b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593367373cc088dbb664b743a12d47731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a2511013bbf71a0cfea89ed66411432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7e5e929974fba0c3eccc1775e8eb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282ff9353e1d1efbf1b6afbde69874234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e68e98908cea75ee755da8ea70eaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d242625d2988f7947648f5baa786f8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c1d0ae98fab274d73cab8d95387d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f576ca6bed3ce59d8b305f45b508dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240c5329c3b4bbef983ef3c0e58cc6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317c2cceda7b08dc675fc4307b2412040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a6a0017a363a90e6e9a6557d3019641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118cc63ecbe35cb2228cd24d9bfff5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a61c5ebb7bb9c40c171d2059156f3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea17c3a71c301ca3b1308565fcf6c9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda0f19f526e11dc4b5520b57afb29f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337208903c818ec3d7cbb6faed1f9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd308806f3cfcf882b25fdd6adca84247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d22639a93dbc68718dc30c879f51a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65665eca1258eae4959c1d29a1e23949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ebee6143cd309dde36f8974854c7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c6d6384f40db7d935794e4208f75551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfb56f803faaac302a54aec90ef18a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9112f48241657b07cc90862e64bdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61217513f04ce3ac82617e2c486a18254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ccefe808b8df9876ef41114fcf3a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fcddf05cf0a94d459bd4909e42f7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be503d1e101c89163ee2f63f3f21477f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82c69dc6035141dfb463f514494f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2395fab8606bbe8a9cce6573dd27ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28b4dd59f2558ebaa64850b2aa4b9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171a67380be3443d60fab2bbc73a1b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32842b5b1f1d6ffe5e7c576137ab0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c3a027547703ca02ea65dd7f8981163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf34ba6f207e7f791dc78045f868bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b1dddabe72c12a1cd427b2fcc379a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a091c2a4d4d18a6ed794e975311c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340525b11785ddf64c85ca9fd278020867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c88c9c009d40d884b140185c7f3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94097f595b67e48ce9854e276a1f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee006e6ed238481eeaddd2808b9dfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2349c6ec9788a153927001e60b12b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573def6e7a3cbb74a23690bab93be80172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c6da294020d8934361a45e35975c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cccc429a21deb09cee73b5f1a37e9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39431668e3a6d7b30b88ed1d8d315fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147b4825ec1e897bb759b4ab0f8632a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5ae451082f0b71fb279c2f950f0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d028955dec71077e87e6af46146cd5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301d9e255e5fb00d839e0d1aa84ad6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e8d561a992fdcb9b74e1c419e48e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7497e2cd10b7d2f68f67d280c4af2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb9591f674ee3052adfe30272153ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001d6f27fc61ed2f77dcfffe2ddfa4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070707284ad52c01f01aa81dcb22399f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0360899263df2832ba61779d12bd3c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef355aea6f87a695fb7d63c221dc9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfac0e32e3699d9dca6f22973d66b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4fd7eecaa15d2b26e858d9306963b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2c6355ec4ea49761b63aeb1bdb1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc94de310e5467393514bb8d5dccf1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125d3f120fc598b9afce9b9d73611891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2ff61426d1fb4588baf4f6f17155d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49af6f704348da762356f09b1183b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69348f11c34e8e498aa7afe44c3c1def94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace56a31f14f80fd9c1e397eb1cedf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07614622182a4eb32577fbf8add4a4e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5203d9b74ac4161dda80a81176a9a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50115a15ec68e39824d046fba475a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ade12f57f6b475ced8e11c9d6cd9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301305d97a3f75b7c78788a9bbf55542100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2e33cf6128f10413bfa29a1869a2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cf617a4a48a49bd5d8521d0762974102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7861f2eaf1abb7cd0ca4409b551942a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda421aeaf8a85a1c2f341a1637e94d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e918e0a5ca577baa7276f399987345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c72bd03a671c0b1fe32fb11b22cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44df8e0374bc6ac3a4b97a5a0d0881107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1898196b2594110401e11e7b2a884c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f066a216a2f3bbbb47512e059fa1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e119ff9f6ebcfc813a9b81137d27d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e468a262e914618416c502a5e30eaf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f583c8f5bdb11781722e2b1b8a7a22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab44cd3ff6a1488284bc1ff1d4cc21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b954f0169f61a52435d9fdd33cf1fd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5fe97e7d71b8153923e3ee18e9e9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c498715f9723484c483ed224f7a11a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11847948adf5ca89cbc56da8fd6dbf19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac088e808208de9f0abea91e7000f55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc830686f83ce6e23c8c9cb4ab8dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf21ada7285079e488b76bac9afdaaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35f0040086181d13a651bd4ac1e369121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4976b5df983e3105b757540582878122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f51e5b875f5e11ab8b31017191056123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d7276e2308ea679f3892934ba79fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b654bd0fd8a8430292cfc40ff2d0247125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cfdc0d2f52acccfdb102b0495a50e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35244aa6616de70e81d7168a945a50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01f1ed1cbeb476a701605ae9d72b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c890854d52c7027a7009bc38d88ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ecd4203c4ac48b324e591cb29d1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbe6dac996cc924c794371c8f300fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a9bd044b0d0de9746fb9f5e099dd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7ddfc36e3f8867c3abe755d6df779133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8b97f2929a2575d3183db3aa1828c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb7b43426fa781174e389ea5c7db95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf320e81af5f47bd9f371eb74cfaa98b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e9c40e33b2b312322f07db90efc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0cbab4f50bd728b2b491cb9cd35c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673b7046175e1ebbff779d014252dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a59cdf6938b7cd3b17da5e3984ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950356d54f7cf3efd0141f9cf9206cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa34928ea9c9ddaa8dd8922d610786b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd05b656d339977448e780dc8d1124143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551774abfd2f82d9f99cd93ef75cedcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f897e03797bf4db06dbcfc6572c9ead145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef07f155c8e1a2867a3a4ba2d476e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa106a03dfb571820567ef94916d1cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f6746ce99dfb6331bb52bfbfee19a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d174d263825203c2011a0484a51d25d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087453214e75e250fd1d53d447c49128150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204fca11d9e8a22ea46640d376a1b73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62277e78ceb3157e21c3ecc173744ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f5063e542bdf7c4c5d175a2bcaf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bac0ac205b735807ce6afbf6737e19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22680e13fd7b5ed28408f6ebb08bc789155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3dbaf913f258c31e2b9d3847e46c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e717991361406462f2dfcff4218b805157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bf359684d242d5440cd1d3e077401158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda82668ac255487b958cca4e55de137159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b6d89bb8f94f1a0849f47a17f8200160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a778fc8eb26ff9dd829f5d68b4b79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be67e7aa4a6e8d87230a0783506d771162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7f65d03dc7cd8d7a9b89ed7072117163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99438ed44756541ab2f4b21dc67b10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feddc3379bade482d1434de12dc7f34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132edee693e6df8f3f8b0c855304136166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59adfa9f784749a1eb7a0527fc801c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81019cf7eb2465332f1390ce1d3d14168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67186692d9b8c0692851a3a83a40d1fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e433867f2e791d82c492a48a03b2c21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92d245c3c30eb8cc9da20af2341d0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b0a26d0ce6a7c3b59c757407199b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd9ec6bfbf1d461386599dd0a48b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ee2b4878baaf6fe33418fedf12ffd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844cf859b041a746c16bf2bb46953da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b4620ac049ad3d4aa74218aa0d01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a17035a18900b13afdaac504fc891e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a84f2032d303fefb79cdae7dad038178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd26396548d343a9fd28cf2ccaadd8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a757a6ebca7de5018b75a0a65c3d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc61c38723094308687cefe555ddd9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fbcfebc50d7e0a525a6f80a181c0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5895b8e15da33c2a76552f5e33800183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdfcc87cad5b666ef9131a14ff2ce2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272d56991b908e35e5cfc0af5f7632e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb360fe7fd15baab2a2350a346ca5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de57add471761d931f05513d4064cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ab89f5c43ee3f319a29e530b0c8e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9485a629c9f65696754e94facec82ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93cd4057f0f67ee33025ee9ebd4ced190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786d043f0bb2f1847acf108f97eff05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131da23b4feffd3d5c79e90994d263c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a8c72339b0124d6c900514a9811e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5e8f7e3afd330db23c8bd5d211372194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d200f80d1b293f957feea2d5b95e79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ab415a98244355385d16ac9815ff0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b93ba5238292e1c6dab5f0381409197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5cca7095d9e2f80c406ea22031db8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c746e65850b0fcad322dcff3284e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaba4e82e05b60b8d0fa3f8d1019b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c984874c04b3e8977c5968b07cd9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c6280235d19e09b5363c32740d90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c871fb7739a0d14a48bd47a218166203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d12d94c826d8024cb210f3f105b642204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981de16ee6e3c20dfab9383b1e0a27ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d64254b5291b92a570ea3d37468a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50693959d30b847e25f4877af26e41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23560b6e1264e2fee36a75d32f2ecdca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9108c00dbc484a91840d7b5342770209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b336848ea68d7874a445bfb80b89c5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a283551f5eb6c979046ab071c4106e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcccf9b3ac2317f5443d1f207967b76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42090735dfe07a1dff39016f34fe722a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ccacac4a8fbbf39b3c77370765b90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844357eaac428cd28a46d4aa08df8144215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a1431048dccef891915ad631eaf81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55da0ebffb0fcbe010f8df1848c4a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585cd9ca049a0b7816775930b5efb0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700cde24063483baf08c4c668b866fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb7ec38193935c06726b1c59b60fd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6912e7bb0cd2989317b590afc0e58e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27519db10f69a10a26b62832bfd41b33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53752a6538d1e3a7a587521c7ea4d828223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fdd622e0b1b6af9a841e358fcab9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64779069040f2096a380274b557389225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c80388cb1ce4a71c549f2fa092cf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7bb6d072ec4bd05722a8c0d932d52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bca0dca22d47997653b540560d219228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba7174f9ab314f45dd9e7d8a5220d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ff0d1efb482ee903117bffbb4810230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b216fca2744d0a1987fabf0db88ab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1a72dcc6131e429f9ec83b424e90d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcd7d83c017988539f13807ad34be9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36686ea29b9f5c02de31dcb580fa67e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a9f2dd9160793640ac21a69c5240235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b25cd35f82a8029221a4a8c2a5494236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d6cd8866d83181f8078110ffbf3e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82bec1ee2082bf75fab107cbdd7388238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97224208139d3de6c13f0e04426ae2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ff8cbb6ba3b251f8e9b10ea7bacb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9655f5bcc95969fb1256bf9c7c659241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0929fabab9bf621d74c0ccd4dbb9387242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6407c30027a8af4f35a52b2012f0e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c642a2a52aa03619ba82a527c093f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faaba90c91f899695091fbc1fe4906245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a870f1ee477d2d5f7df93577fc48ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2531bc8db702f0621213a4168cca38e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118db8019be12ab18c1b19976c41d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77de32fcc4bfd2e595c403c171c81c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979de4b5c005a0b5b1f9c383d213a456250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fbc3e2b76477bfd562265b2859c4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01af35a493daafc087501cf3ab21cc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294fe114d0e8160102378ba738a17f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f63f29470f37e8b76b0d4b499f40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13ac5045de09992bdeb519f7fc0864255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94010cd1ed006cfb9d0c9351b2440f37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5565cbd43595d73125d5803920fdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985469fc66ced3d3412b23e84b2d5ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db2766a0b7870f28f496f4dc999a6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d84692588a6c87bb6d77fcd7378fe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a2c542d5a381a7975db8730ed8f8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea5c0be02b408b86323ecbd738fda4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae167f2d360f58a942bbe75c3fa8c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f49e30dc0b0e392e062d96870ca28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959422c176cb2ab756fb402aa25ccb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77376027b0acdd6a4aa3e7e73b002a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452887d030200bce82cf91812f865eb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f56aaec59d078f9d6fc090a6324450268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145e63db5fac5fe9af6686d3d5b95fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358fccd5cee4a9f1333a5ef6ae7a45d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6464ac0ec2ec0710d9068870dfcc667271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0405f3bc063cfadd210322a0f5b9ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f00c0b8c4e6a2651fee6e98fa2e77b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78558b65c6208ecdb80eb597811488a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82036fa345b20d004525ec3b00fefe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ad72d2e36a910d1143cc96604de3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bd74af9f3d959ed3f286cc546f300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae43d9be308f89c32037eafdef285e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39739e90dd940e4965e72a13351ac0cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9c0a5ac3df900d6bcc798b661dec2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30346508bc3130af3c308b98b4431350281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289300fa2584024f5ce40118d212df5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcb4d1d12e3b5e9247bb47af441c06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d92b470df627da0f47b6806de0274284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d1ff724bffbe02e5a6b4ab5cebe15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b907fa0c563db71fd0d3afe4577f8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386a559c3f1705b60904a6b000e6b45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a5dd2bbe2f70d9e5b8d228f78f0e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d8bc61f74f3c263e7b330eccf85d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facbad47094062baed3ec661b7dda8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb52e2319c3331672d0fb9e678c577291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e016fbfad356b082c8812718aeecee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda6c5b9b581657f84807f6c9bae12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7149c8743c6ece45268d0e92e2db771294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13efb3193ba24dfbe72800831a27ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7bdeee2653e8aa7638543c95498ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8e822d4756acef008ad06217180d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a83fe6229baac782e6ae439ceeb9cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542646cbae9c153df1ed9ff9e6f2a8cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efddbaf0fde0e9d26177c7e5b8b71e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a65875c3e4bf08300a1600d4597ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfbe755a7dd4ac57bb3bd20364c10a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65493454418a21c5e2f7c4b65fcb3c48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67ce9714681be35cf747bc5d3947f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7a0b2a29e95f41e320f607768881305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebdcceed334db70bdddf3d45cb8303306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b7405c2d04ad51936064ed8470d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604434c3d092ed8bd3f54c143f285c67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec486a99455f7240e4b7bcf79eda69c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221b9bc0dc542f3b87baf2a7c59c03c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339751398715b0b8c734f46f6a4234c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262543689e284eac311a34b978f4415b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e2afdf9da0d6065ff7419b3feba7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab096d173b2c14a84d8ba4c5838eda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e602273f1707260d70901db81c4a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c97ccba6a960aa349349948dda1c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03489b88545dc2124576670fe180b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5eb52bb2cadc37ff9fe986e7b2999318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60384458c3c28f99e7ac0087df1a411319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3378cafb28cb8caf8ef796547ffb92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5269f369780d0a3209296eb2802ecdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3cb4fe543904fb85f4f903bc8b397322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a5a3d13c2e7aaef93387359384216323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612efa98d5cc7d011e1dcb4300fb3b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de504ba5ec9ce6d677159c4a6ca25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006115acb7bbc9efb1d93b3bc119b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94181fdbcccee6b2a2d5da8dbe879f21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25ff64e2e6f536610b4929a6308436328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd86b96f124bdacf8b37b8c0d2e81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283239c84e72f607931bb60c49e7dbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a81d43fcbaec3664fe2b3377092dca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f8b902e8c735447243284115b6ccf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd44e49c3c23c5772f169300133216e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0318fa056df48785faa7f08cedc42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363449e79fca00c741f33577b43a849335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd355c4f107a2200f845e170bbb76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda1e930833cd2ea4d5186c3358994b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9edf99fb993b7a75322bdd7fe486c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fd1cd8d86605d7935d263135a7b17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d655894d3d9902437141f30bc03712340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e6c58c42bf0eb06741ad7873331cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2ed75f7939aa12af61bcd825fb81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb4d2d4cfbb8fc026f9421717e7bdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287e16f33952263d24ac2b06d2e0805344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88855344301d8bb51c28d3498a7d4f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf12504f8e38b92730d9f794502de65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839a9d6962553bb7d748f855938c934347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a4db52f8949730a2a7214d07777f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d8728052caca7078bb3c4d9a1bdc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad754fa91090bb86bded8cd71230054350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a94dfd01f17b4aa9c67be982fb701351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2547a8aa852d31adfa6526054bbfa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bad77d031e8b731c2eee115261bc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eebbeffc5183a33e10c79b0d91191f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf392c83e405e1e087476850e0624576355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2089d473d786f0b45cb34d637cc71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bbae8ff7aadbfbb28cdf525975362357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2356ec15c56285ed350f752ac443e99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c561b13b03cf51f07d56e0bf4ac02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef963ce88bff22c305506b403ebec0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14afbe8f4db760ef49cad1c54430c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ecc3dd538434c662e74f6d5cabaeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ec3b591f2805dcbd079a815e895b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed08095d4850e841b2a27666019c608364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5501fa91c40a5dd4c5d0f639574da9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3543e572db97a3c0d3c348f7ffe7392366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc5117d17740dd3a97727d7e9054f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b338e2eefe54e456c315306728b1d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3563de7c3650670ca16756f5fc723369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd002cedb599715cbf3c487367c0134370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58417636931afde0eca59922d180e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8409ad9744b7823ec8b4e614ef80f40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336509c2ff211a658592c72ac35ab74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f59b9f0a6ef66597e9ce0e39d1ba6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7335f486a4045becd4191426a49556375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6a1a7f2a8239c3c1c4ddc3d75ec11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ed0a93b45cb7da89c2dfaee19af4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c3d58a9805aff6f85e6fc99714e8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb6e1d96786e8ca3d7ff99f3c1f2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836895f11db4b4f9e2aad3735791df56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc33d0670eaa70a4b6e8e80af3cfbc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed92d6e22f932f303a87be83116dec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e61048e44c2feb2df555a4f0dc1ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe46f271b1f29608ebeb3f5191f1c35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463105e05b3c8847dafb4ea76873b662385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1ea3cdb2c7cde8b62094b91f7ab5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e28fb320f1ff62b51002a889da6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff0ba0148dbc2ae1d1f40f0095e434388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc078d29b676f71cf4c6ec9880fe4372389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998bc681e268e4231bb7d276dcf876c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c0912ea529af7d1538c4744c1d046391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0dc2dbaa9bf3c99878636ba5b5e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43011a4da95ff6c88963b72e644706ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabd3d5b58035fecf04ddb8efe2535394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b784fea3f6319ad1a09793cfdf444395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb963455c5d07bddbfad2f28d232fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6755d60c3531d9efe9d98116fde86d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446020e6eadfc0841f48158ace02f05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a434ec3ac0bb103dfd546217d250c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a303db3b2d60a0bc7267f5315f2a764400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249bffea149b2a7808044e290df3ea1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9dca8e67e20e7e79f9bc3e9d6a925402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f8975368c8f3e1de102f09ae4812b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd6594bf59f3c5fa2e51fc74969fd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec033705af24a100f2dc31506308aaa4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36c7e967e4c1d123777b4e0efc2ed8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cde956e4672846dce7fc839ed2c30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b60da6df0310d53c75963c3d9b97c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0dc7ce9f5556ae1c468d539cc31ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7577dab8c75eca54b51ce52ea1d866410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260e802d7cc36b4078b22bbaae7a65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f3cb5c4ad1db6a7da7caabec7d5b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e40cbdde4350d357a403e6bc5bab5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9fb3d3dfbb958a0298c42f7dea56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc727fd5f06202ee7d25025d3c24c317415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1a208de51e467a5b1250745a2701416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab17bc9e3d9ea8d39db4d134b118f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95902ee1443372d948d1aae83cdccc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e5c930abda800b864bded3898fb9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83cfa2da075e3b8027eea2b6b7cdfc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a11c91bf5bc20c831e6635e228c2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e9bb3a588ed22a05038c2def8d2ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa027f67de5bfdd3759ece8f4de33c8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd17077b2dc19e82971f985df9b59b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fe41d148db70b9dd6443b0ea1457d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5cf539d79d4fd3f456775fdbfd0d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798472028c90f86c74222345161dc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1a9d2f0b767ba4b53adca2f8bbb2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab02342b6af41e405fbdf452818487429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8fb098780350508f9d8d583acd8bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e87085bfdad3c80c70d3ce4b04a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7c89e72e7648861b0a146aec4168432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fbaa86a2a1ca020a8ef6e99cee063433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf2f1028296b96a667fa3fb124466434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d22897c16c71ffdbc8657b801daa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c45ee2ec86f816a72f9eebfe8e45d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b542213be58f1c89b9672d9f2dc8f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639ae4977a2797d91014e1105f02331438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3826ec573ba8fdc3d4400334eddbf08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82db0e9b17fe47d7a63729d795b88d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606388a262311a584834dcc11e63d21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d20144abbf88a916198079719fe4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fbe46833ac8753de2418b4f31cdda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1e2dde59a5e3b58dca23159b08426444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2fb043e4f46a98685b7f6ff06c035445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f420293993c360bf4c6cffac8026052446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff8bd03d0d052764be773c74b7ea99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab9f8205c54b0a818e5da8d82717b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea548e24d9e01a9be53e3a60cf79c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ee042a0b01fbcfbbe14c60d07a703450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb025f46806cb1ed3cd9452accccd56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faf71cea78dc52ba70a417a6a3c6ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea10b7cbb060faba607d5537868025453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9777a3016202f78f65afb898df02e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d3788c7abc7ec8875f3f86a20e0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680420fbf1215e5d268bff933e6c41e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f2413dc18f89f88ffcde4d83eeaae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6cdb5c7636ab387f292e0d10a63db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5edaf01966f8e7ec30be1f24b112d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1791487b6322778c6b97da07cc3722460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c6e210df8da77283a3ac2e37f0e76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc884b44c8a60d017d535c3ec0748b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d15aeadf963e31f2c624b77ed880463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacea8f4ab2a06158fc5fd9aa89f2af7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b184524f1fac7e604de55207e9d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6152ffc9f7c8d9398944a5f154a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9d5ad5936dd86a601cf8f334aa9e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f660d677a2b39a13b9daf282eef55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d1562865223448340fd2f2c93cce7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29acd77da6d7bb8f0dfb4f2ee9f9e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca236ded1f91b0b9b80fb42105b4897471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf2a0b1348da7cb56120385cd19e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d3ba742f660a29f5d2a528e80284473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f411b968aea37e71ac729af109ef682474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ea00cb4a302dcf5c8e94dc08f41b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc89037d4915bc3d470e51146face00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b254af6434da5ff1fa25cf091e55d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130fc833907d524f2382ed3eb1c390c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699ee90dcd0622dc24a5fb224fc275479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c5f20a342efcd51e96ab1266bbe1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b4d5a3aaa7356179a0cbb61f59fc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0acdb969344d21265bcc8996f65ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0547ba6bcfe6677673602c8a64afa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c739e3e51ea3aef26f6af077ad83b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d76e3214aed85d11dfed4279a4272485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed984f2ca4b9f63b2714d8d46050dc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ede310cfaafe4f693cb4210bd0e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b91cac2cd061a25f0ec26b643853e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97216cc48ca660043828c98bf660977489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd76be7ec9a1ce096355780cc18d4bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345b775acc35358ab4372776a572238491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa40593a9833ca42d24b6e8a716793492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693abdc1294455d30d83e96904f44527493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d64a850bb10b893ac0a8aeb05366ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a9b4f9a47c5116b55df63950572e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7158a05ce0a7ca6ac9d3064bf3696a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b8184ad3fa35dac74aba34268a83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572abd152b8e448879d33ac7446f9660498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c738cef8e2b38f027cafab817a8be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd1d11bab9317112d600283d8adf97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec66abc3a651d9f5098d9da9352c4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960929d984015744d4f4608fb5cf6ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcb606bc85c1a37bd6dd28e47193b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a8618c7e1bb4614386b37a3610e5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02561c4203dd43525f3308dc2f6c24b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005846c8246a9eba8c08d8a9157507506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ee29d72b7159a77fddd88d99d82b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0afde396826fae524d7251d2557d62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7298a203be1fc50e283eb7cd06b8f3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece4cc2a067f86587c3b7f476101d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd43f5cc86077d508cb5b6a90d1157511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b37093451b75582481c14a7599e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae398ef93a44cfed68d6b7eab087ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a5d1801b7d11113a1eaca7ce3f0b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d87ddc7bd45363c6a7e138591869515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274293f16aa508ea15dcc4967b84346516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c6ed22f0f20301fd29549cdf21181517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a187e09d2339e8662f1d7c7d7f425518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7e3674590cd8caf42ec4d932383e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c96a778102c29fa9f90026e0044f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3250768cb07ae7734346ff71b9756521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412636cd806155372a7c5b035e939fb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e639598b3c165a5d2c2ae489eccf076523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1059a50c602362ee4cac715052ccb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff26792094859e0730f7e2f2e742aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392160b2e4fd29d96147bea5c4d3f60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3caa11c86a0c7a171aef184bd21bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae082080abfcdb6b06303a86827c60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b301fb6a3314d7e1378e317cf25729f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbd6526a0cf7166ce7f513555cddc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d69827cb75ce4bd308d3ae06f0cb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2b8801df3173e7bf221cb90dadae2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86a5db8c4f4b0db72ee4d9fcd4d659533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79464f07317d6287052a50e644dd52f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda925ca88ed3254a5d51098893502d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67398b253f1c54d39d684d998a1e4c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0c4ff731cafe29e4ca64e5fe96812537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5931cd9f92e20e799920e0e5ae44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148abf25da865e640b0c43e980d1c7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea1ef0aebbd22888eae43ad377974e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561cf20e5187df78d485546a871562541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215718d816dafe202fc718b2b237f5ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9f94cbe59fd39addb140b174ea67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13d7d65748769ab6d9b0bc772a76c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e30136062357fdcc543d552604859c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a758d906c19415728ca4840c8ccaa28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e391fd343bc267bb791e17df01062547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cca25a346b9f8c36f63ed3ffca5cd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c9febaf1c8a9d7c180fdcc1b3c7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ba811d2821a165535e0ae688f080550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0cdcacc5867c1d051fb6aa5172a7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21c2ddbc714e2ee7d10a86b34c8f9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79ebda5ce0ba706a1063b84bac5cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b6ad549c6b8ef7961835423a71c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a583d7da4a63deec0e184ec48722f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f96cc8d920637c18785174804873b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3d3b032934f5ebb19a7e436572823557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c50599cbfc607413d12b068cec40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8b67dccf12aa526e03e8b368fb3b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8580e628ce82710640861058bb881560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0e7fba7b72bb61f7a27ce09de4566561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c1ff536ab5f35d1618cf370d57e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db5cfdaf301976d526009efe768a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3988dbf8587ee4d84c4c67dd7019564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959a87fbb49f00eae804cc3caee24e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afab527083ab39af820407f340f83a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded36049a256e8b4affda854e3dbc7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a67a89a492caab69a1dcafe21e8cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e804e6b034e10f69ef2a2df8a46e39a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac2cd225214025c6ea7f58a5547924570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44460781fbde604c25b889bd23996b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da715007e11bfc8c2930c5ad0c3888a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c609d98bee787da83393bef2e9dfab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b9956612179517303ccd6cf58ee4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df42977a5c26cd9eaa21d8a1a275b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5678d04e17a83d64d8abd17f252bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882c576fddb4f8569ede4dce56a34fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd971b2031bdec6d33d5409f6ba072578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287a7bbb409c5c6e827a03cd1c6e2e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf03e20e3ecd28ad06f77722b6849580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff9c96119a453d3e37c1529bc6b20a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418960263a0864aa7ef91aa7ed13ba4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6361ef31fc441c107b1e842fd643ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14638b0022435007ebf2e91a60d7af96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1361bdbc8302215551cc38abced08b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b801af2281ff7c216d2d3c7294db5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be567ce3e2e86962213534c803d9f60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d16c82243be1e11dc3c1f3b32f9913588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2232c01c3c8696b5ecf53a8b56238589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da705afb2ad56a86c8baf887d49214f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a57275d4178796f4e8491c426c1eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476574d5fbc9eb41073bdb630784821e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb7a8445dbc8af7df226aaa639f42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b023bcfce1e5fd8753ca858b53406f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c8ec13aa3e77ea5a53c56ee903472595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d673b5891fda41166461955121d109596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6403e08a6fb75485def1e699f0324e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862522eb770e3b649fbf7a4cc1269dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dbd701f9bf061fe22333b2f71a173599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae1aedc136bf8eeafcd5bad7a2bd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7e761640fbcca8f5c82bbb7f4938601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110cff05e36947d54489cd9efdaac42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33792b2a79540d8e1dcde266b3649c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a68e9603d6bc72c2edf53feefc77cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f37379354d0500aac93a233a47ad0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b58a2c4e3fb7bd04374de5ad04bd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa0abf28373068fd1a569b467a2f7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b799bbc4eb0f6bbd1b587d882981eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75b6810639342432300933daf7f7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d52898b1c7bf593371dd0f2e618436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c070fbbf791fbfecca1d801c6c0ed4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b908a87f4cf7483bc6c57b512e4db2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15bf1aa113087a85e20a75998ba8da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2772ea1d092add6ca345db11e5cc0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88a787df83e1d42e214b7e9b4d59d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f497ba6808cd114c6169c7b96d097616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012dea656b7be9fe74cde17dc40e282617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e614d36deb50f29b3df4c78083daf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5863ee1384f7c63bf30729aa61734e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eee349379449fb75b245aba6e7bc5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c745ba6f790fa9fa1e4438a9d6da5c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cdc75db3af9be5daf745b213ae863622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed2b2f9cf6147d780f8a612f52532623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb53ca53e1a38c443aa9c847e09a69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0873038be9bc38ea7dd3d5c96ad6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75811f297e04cbc416f0e7a18540ebeb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028efd34a5126f469b0e9ac3050d5a59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc9dee867a470e17f87d6fd347b800628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1add10c59c7f88a9fc3ceaa9832d25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64424571a33654c3f8eb38b152a8ffd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4490c996a70aa2eae5feb96a94ef89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09164fe423c3ea9e52c00ce172cc98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13849b58e39aeb5be2d5865ed033da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdff34483656c7e509d877eb21a310634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fd6afcd01193463a54717a05fd56b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0f4bbfb19626b1e7cfe0a943c5f36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dbb9aaf7726435836ede90a5cf2f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930f80797882d86b7e1fddb835fcf6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45002872a7df3df380598aa8975ae47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cb99b6686c008a26fe250616a0aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317656f4718185088fa2c2b7110ce637641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba78fa91feeccbd63c9433f390ebf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5c872f595a1d963ca2c48119aa7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197278eeb096dca85b0300a92b1ef483644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d60453e00fe6eb8357ee0d692f30a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eae24532d95b04e8aa6e782718d7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a049466f6173b90e0e1f01ab734cf10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4396a44f3234ed449198e5322cf97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554192edbf3d8bb804ff31d929e359b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f2932eb744eefada32119b8a662c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17844b2d0e32105c87bb2454c1c967d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cd0e2aef0d985a65865ade066ee76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657c6b684cc8e781c54ec617a41ac8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f171a735d56c01dbf260a7d1f911f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ddf96cf25927fa5efb5477d406b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83109011f64bbb9413101ec2a4e23301656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef88817857de0533f0852573d12bfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1960cebfcd9de651dc2561933eccf8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da9916e768f8c411238ca044a07c0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660aff717cb13f161769fc7d90c5e9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d1cd56e1d4287c5c4d207331457f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eb92b59f6b44e7a0ef89c285f65f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56ba89822c50f9a23320d4c62cd802663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991eeb7fc47d7315e3f102eb2742d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85e880a4d306230eb481daebdd2df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6edeb374f3e23c2442fa836fd20fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9c255da18e4e359a78f1851d3635667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e1f3fb66068ed3e8d9560e3199ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e57c9ff2322d3fb7513431cf522985669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef32284ff288b4cc738571e315174670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5fe7cf2acdaf81169513dcf687aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b25b9ca66bc76b4c62243e29e8d5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a41ee48e6b609dad1c44a08ab5899673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25998158444b64ec5770f4fd09b269674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3eb1750d7508eb526618c75ed2922675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e413490ae5edc967e3659d38d438532676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb857ad7450c031f51ff4322778f6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fd9fea88f51aeab41a30dfadee4f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8a04307b0845f1450bff556ae0b0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e284c7d52eb4e079b791da503800e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24604e2c1de35a8c22e7ca5d86d9b26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ddd72e684496d693988c85089e2c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64751380e9609ad07b2c6badba98ecc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3dc900b6dcaf5cfab357491829970684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4426d76f858e434f9e320179347ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade90f42e572ad635911fc2e5147d22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8639ae731e3059b99088dbcaa4bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635cf48bb2cb34818206f0e1633dbee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316bc38f27e80a2ab82d4f1666a8c82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797379ef884a23e3e1c21e2eddb1992e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ff0082ef12005ae56b71b83f2679691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa96c1528d02fa3098e81c33c1dc71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bfa5b1cb48090f93cb92d1b09c9f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abf84c6b4523f14ebe12dcb8dce894694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d94c8180e71845a1bc1c1eaf8620a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e72f7993d6abafc45a64b4244365696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc418a87d1526300ae110695bdbe2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181a30e674a0b12d889e03971cfd9af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d202a06b37c664653ff0e151947ee2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2cf8f70e0add3b1b409f80bae9332700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d87443ba945d1e7912efe1b97ff73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03748798bdb69f7a9deaabc49ac99fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c1f95d6fd6a6e790ff04eaa8fc502703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935445b267b272e5117fb24b88abe1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6927f3379df6f564adf09912f1c12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f964e65d88e945ae73d6aad5735432c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db7f159721c39620e7f60436d28ed9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a10f23f6d9fc3386de0f91ee1087708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cfc98d5416dc80665a9912f42e438709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b699c431a7139cee38efc6459e31b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72d7720129fec40bceb47f71dd8ac1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f7ad73d550be9e7eb8767798dc41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042da4a18a229009d212ef117d108f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2c81c6a6fc03a2e6615ca6fb84ba2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731c2a70b3b34bd55568424e6feff7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d9301d19afa8d8689464b38ef4ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900aac2a4aff1a616a0aad1c99af02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094799520d03f02905ade40a0118e25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd2b207c657daa8f824fb040094d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbc5aab76c14ebe62658824e65bc17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca495f96d79be4ce4da2a83cb81ac691721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3070f55433a370df51542322e0bb72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36182d70cb0d2ce91ec5fac3a45987a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38790ae6762be8c40375b46d0476f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d638af7a35d57ce963ba453fd8e9d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbdcb946a9fcab8d2187e0920721a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1395a215abad4538f7c8ac1e9cc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41ffe417a3ea54bdfdb3772186648728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29fe98bbda582ac167db3880793614729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ae2fe8f2cb0ccc1f9838c30af854730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19417936a88cf0c1b5423b817efa763731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a905d7a397e34225b352eb113201732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41c5813bae5aef0ee3432f2149b5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bce32153eac48edb78e028de07e3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7c1c78641f3199546f77ffc8e6d17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763fcbd5e31cf155e67b915da2cceba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaa76ee4df6f99f903badc7c59ad01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba696a890a6cbb2ab296dfc503befab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d0059543b8e05008040d551b6841a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1cbf4dc481d177500b6327a65e541740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893c6f4f01e8a93110481c2b9af0b54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db038fa47ded9cc96f1d5727bc1f1faf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78668e10699dd5bf7d814a25fdd144d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46399d8f27b96d5d5d97a00b94daec8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb244887ac40f4399745c5842d0d730a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e2e6a11faeaff0739c513ab3b6b68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622526659368a9060d77b37291f02287747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f19251b7ed348ef13174eef87906b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed00a30c0a3cfe0993aa1908692c7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b1cf251d976d4ea201c2c524ae90b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25c0fec8c64d3b20afb91425a069a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921e5faec4c9eabf14dd8339f25d983752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94086c73623993a82047f924b7ac7d1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8975a2c1d997bb29cef0d654c98da8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a9d00c47c6454059f5ead78b40d27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005aecddef47dec01ded60c2e03d7c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ee24c64bed68c8fa5a1c1e69225c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76aa4cd39c858c28bd71d6bb63859758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044134eac916162d42a9497c47ce7c24759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>