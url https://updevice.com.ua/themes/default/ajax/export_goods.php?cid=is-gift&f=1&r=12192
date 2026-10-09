--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd432453c046293df0ab0b7179cd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48618edef3ce70de213459d42b156102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3762dfebf394667d5754316cba81733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177125b6ede203a333ccf1e1f23feeb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d46ad3f1058037482104132c643065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f533c887e46ee51fa3df339aaf1dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fc769c46a96f229771f05f539286f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508614077ce6fb2b13ea5f13f821489a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6d49152681d2a2502398fb772cc889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492907b88a434439b3b8fd96888a6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a4b7ce26a6f66b35974fdb478b57011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd12aa5273ff1e58f94ac34631714712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97d60b55c81fb0b78039f61958b4e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4fd100a8eedb04899566d999579d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35867a8746ef1cf0f6fb32508cf6ee7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107353b69dfa419e562639d875712f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411479ac6a1c5273b227711fb2ece4aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e078ec92d630bf45ceb5e48c49f1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb54ffb0ea633010c754556b6c87d5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7fa3290c93655fb5370a065afd00a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008391db579e6d52b8d6d0a260de15f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c5078c74a1270885f8ef7dcf972422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba407d16d961988be58270fd23a5bf2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742580b2680bccb0adf43889c573aca124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593229f8c98fbfa7c1f3e591e0ff36925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c90f4a4c9d00c795cfa9ba8b6322ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245aa9d2af0f1721cba7d02d40ebc5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e4765cf55181a5cb51d57b99d865528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb850eb144da7fd6d3be8dab002a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ebf83afd28c333c6b011cfcfac6a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a67125843d478cd7873ec2d993d0e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd1e4025d63393f6494e384e7909f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668f1f8ab4436797b58ded15e2224bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbf8680fb0e2be1217186512109dc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a5059807761a7697897dc1d34724f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094442c53de58dec3e3dc8944fbfbdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aacf56122a1c719710553d8dd2f0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49867673a6f8fe6cb1b93b61fb23a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16005279b0244e1045e253f0a2c7d91839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfae8c7d29a1135d4f666b3170117440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f640fe69ef46e23235d2d45ec1e5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e210a11f2e20138c97675a450b08cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23eb6990ae954e0494b6b0e7eb5f1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032237ef0fa9c5c322271d9139ecb4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f76aa04c795a69b6d58e0945c13c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efeaa85575e470a4b41d58b8b9e10b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81258107e90c236a1a3902727fc0d5ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b5b9127f42dc85e36bf4b8e730ff548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234b8e3c3f060a62c299a63340622fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbfade580b1619ea50c099ca72aa6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c547a32ed7f034e28081a156d2ea42951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9055eb4f889de874d4c53c3d81bf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5ddbf0ffba7b99a18f14ec890bf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618b39e2ba835d657c9019b00d0dd7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae441f1cf9e26cd1a1e6b7bf4b5b2ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21cdb1aa5d3690e2963b861c68780d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a37c8021842db89b0694a965cff0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff75bdbe5e71eb7c0522581dda7570158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56bd6ba5d9e090b372df8ed94ab07d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb79c1f56e902a44a9e51223130135f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2d56c30e4198b18eb0baed67f886e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982f46c33537fa19e02dee8179971a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac9430fe515229d45ac5a185f3f0dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3162464e3f8e221a9d70b95cfd9d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456b817135055358b1458f599459f1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee36eec3ed3acb46d44e32c07d8fc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d128510a243d75776fc65bf9a168167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e8b1ab66b194780efb6b92755560468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156e887fb4615e2d36a20f435638f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f408be36be54721d61117046d9cfbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf70b659e78b210b32c7414fb536671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc320f003d15ba21c837d41687d647972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cef83783e432e84e89746a4dd9ddfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae4e92018cf13dc14f6110a62e5d9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a39e619423230485c46068f943f9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8f9fe61f930f99367b02e4fd8a0a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f98b95eb90b9cb9fd1538a71ddca077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c660512817b5649d1f0357a4116aad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b07ccb8b96b6c1f0d34ca581524e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5f75ea9a22d0751bd24b1a88143e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad109a58762a971733920ee5956862681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163794f7aa4a2ef0eddaf32e3298e7b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357261fa0364262f1fbd2563258455fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3b4b18652e1f719cf119de95617c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d687b0a013042af0838729c6f58e8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a49e320e96a0ab3ed36c01908e2d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905f6883277ee623627955484ba287087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f009c1b55a07b18d5638e6f8e1a2fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4912c1c8c1ae4d802ae10fdbfb9e8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7991544964d402a1affa0c474c0542c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f1de7ff1b7cc3ef7c51950884cad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc085c40a3c632c69bfe09c03fba1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e56f148ab92006088e8247a738df0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94390e2f5aab8d4d039f2cf20d3647dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd2cd30cecd5c825736f1966fc5fb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e96c964241c7b1a5b895703376d7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18a66d31ab0ad5d5daca715cb7756497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0a8017ca075740c019a02aaa21c6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70fd0f66064a2c8b593fe26c3c527999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5902bf1c1975809cc2df04afd3db5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3317fac38d2d155a7d331921f69fe8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667773c02549caebe7987b5a08d34e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77c4a0eaf74d07a59c2c2a561f4d54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab4a07e733a691d83845b642024936104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f749c9142fdf612b528eb416b8b24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82615e30e96d35f2ba736c7b1385ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a396bb820f7dd677f608d8c54fa50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992e3850e29284843c8d1955592b3b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffaa93246778f0045bbbd87b2992b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee69e1e1f1054e047f11142608ccd90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba38b05bfb7cc52303d0585ccb55ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a10c0f51178022d4daffd16f301fbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d015da2b5fca1cff826fe9e425316113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b0cb719f940125da10ba2164fc1de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b5677d4f940d4e4dc8c0e0d5abb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569848e74f7a2ec4fa080d05433a749116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5d0da3e046437d0797ca336546d71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f152cac031d8941fe3b84133193cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55aa12516205f533816a1d923074fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867ede648182cd643fa90cb668a0da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a449659d5dd4e6473254839917e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4e2095e59c2858089c2276c466990122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b7ea250e4bd49c571dcb1259c12fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee03f4de35b7024d2459dda65f67d0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec4eb725471cae99247b7fff53b237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be90feccf18679815573d6703d17e6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c2b8f5e78ef19112620687cea88eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb0c0e0a6c9b76803b9ccec5f395a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d0619808844788997fc28ff4aa96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4105f1009b81448bea335095b9446b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32ec8345598fc8bf887d9990674af3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec448280b803d1aaaf2fad47d0738a62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad9d2933d1258480687f849f918f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034ee7cb90cb6869f86ffd492ab9da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053382c1a4f7fcbab66a26323b5f1ac2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f050dec5528e5dba4d7ec04a40d85dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb13fe2b2a75f30b3503e5ab50055ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34079910f4b2286be61fdc38bab6104c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da3b1f051143a5447a0f8080a3645a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e3ecf769f2d121dc8af8570217dd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d1305e0df06794dd49eae98f9b00c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5dcb59d3a58e916adf2676c0b18ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954466c766318b36148b38a05aa66b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242affbf81f40fd06e63d63fa50a8d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54278c7996aab367644cfa5338752c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074466790c27b47a65416c2dfa7a6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08d7fa0acafd34ace1ee8e2a7ef104147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebbdd6a4f42ba967d506577c657f95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296a719cb7aac24b66fe1c4ad8523e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed49a118c94625f7675e27be28c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a788fd6c1ca2adc4127f715f59d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92067500bf31e764d099504c309ad602152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b1f358886f8e443831c101416a1e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3e300242aa719c1e3f3e21bb8c8aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ced9e01b78215e7489036f3e082ecb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d92c28e87c58693ae7ab67bb9c8b5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9782827d5367a3d85bff901c546cf17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfdeda6eb030c89f6967a93a909d91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b5be7aab9d61da2a8cd1a22c73cb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f0db6677040b8b1dabf3b6eebd6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cc3840073ae09fc84aee1295843cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e5eb74db8dc2500917a5651de50de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdacb6f876fc0bbb265311b8da76ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf83f971c9a8ffecf0865ff02fff4b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817244cfd9fdeb2e2c32316bda5c59f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a298ce4b5c95b16bdf6b73dea70f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad3f6fa2a119cb25bc15e3385d170167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1373a263233d146f345b83e2d413e9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9979c872f0391db172162363624331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ed443c8c52fbc269646c72dc07a99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96008c278aa0da6744f911ebd2eec56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beb5c8b44f7e934cefc1cf95fa45d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df8bab8713e6f8f3c824dd04e4dcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b26aa04b0f0460c950e93eef124d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e519721f118127a8f6d696bb64dbb0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50f605cc9ec96d1ee399552cd80ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be937987ce469abd67d212cc7f302ffa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a26c20e3613cd578539cbf566b5fb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034ab73b63973b33a079429bfa6c128179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84a389b2a7b90a331bf721744f5e0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d06409b039217f743631e852f3c4c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406cb83e0c8c648ef4d64e09b0bf725182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3763a47e00cb9566b698227121d09a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b31bd0986a04c687a737739a6b07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced671823d10dbd1af6485fc09abaa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52583030da80eb4803d883cb6adeff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc883794597ea1190c87dae2ef86d609187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b796957c111529abf3320050969a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cda905670712fcf83fccba4a7ce81a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea88fce2eb17b2ae0a4914f93128d81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ffe6aff7fcfb91e93b88cf9e30510191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d83ec809aa0d5b278c9ec008ef6ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680019d894a9074f8ffecdd194a93a14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd669492f8cc541048f626f842a6e03e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ce575db4e7b125fd00303d5bb0c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031926a2079cf7458abd918463ef7c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8930f4737e6766e4ae36b048d106705197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe32cb9e29e390104c551f2e805dc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2478717f291be2a44b9e31b3898c1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fe716dc5de646e8d3179fc0a758b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17de227723bdaf5f6fb3b2f2125b41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ccf75ef1adccea13e22c481a144e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e4cae9dec9633a27ed214b1c2447b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108d5510787fcd42492fbe82289115c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc828ace569fd063bd80167778ce80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67470bc040859f031b57fb97f1e644206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751421a5472ad644461dabdfb8209efd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284122114e70dff962cd430fde49f6ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad25ac7a4482c5086a8536470c8e2e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86e35dce3eb78bf6201bcd64a92fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8ccc6036cb23ac074a641cd787d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b74a795fc336f15b3bde223f9046a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe02c8b968c02339d66e7cb4feecd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0f9a58e9861598f1cd9b6cc4bb94d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d777219887ef1d907f5d0871245527f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8af906c636f6beb1bc50548cf3af3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6f95ff6ec36370ca9ae38aadefc2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa2d4f396b671dd9858292d412da5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c753381aebf6e8c2df844920975f9f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902554e569f8d1e71686a851f34f9904220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae197e1d56fb01ee00af90cdc83ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f90f1c4db3fdd0ae6f5233d591b9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ce2a20fa7aedd57899f44657d153223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f9fbcef097ee8768067e356b5ac64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62815d87a8d68a927c3bec7ce68875225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98f0308752f2dec3f67a7bad4d6579226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2048bf1c76cb7d2cb4aa1c6d0636fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af9c88dd2277c0061e74266a120587228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ec648313b197ca969fed0926ae83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357444d98d16c3e9d8ad311151466e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c3c91ab8b6a92a03d288903ab1c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627d8dfa6196e4ce26833ada1ec400c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513f2ed09cd23da77797280f4223c0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e893f70f60038464b263756ed5e389234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873162c447aa2edc7e84e1a23734081235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24153d22c5c4b7114a9961e9bae1bec1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63e2ebd7ddee73ab1cde16792c6893237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8f850b37d37317455e1c4bea43594238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563690c3d5fb04bd2a0a6e7949209bf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4e2b80e6b6bf9da172a9c572e12dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36913c26673c04e1312377c7890b6f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2173aba0c0976dd8c513821139f88f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c30608120cae5dcbbbcfc4e78924243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432350552e057383cdcc15d926c9f100244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38934323b17b906ed4a828ab7a80726245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de83d5b4ee16a05300a7d8f9ac2898246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a5a82ca3071347c9c170c81e356a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d2096ad331c11ae4d3e0ddbbcf9a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85601d3e058e6b89624827ceb7cb45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa5dbe698635788600e1b0a171de62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb84aa675824b281e95527e31336d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a6a303dc6fee9aae0385d05fabd09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801f18f3cea74a803e0d03597774138253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe343118a5267294772a7dedaea1f2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81709762fa1b1baa40bd904a98259877255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213fc418e67c051916215b4c184edce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a1887809488e112f14a10cbcf8bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467d9bac692aacd430e2bdb44abb27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbc405c3b01557662cbd695371a1bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de431d18954970b8bed36bd4aa20ee1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ad4203223a21ba527642efd19818e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f6e37b42c52fabc853398048fabf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ddf51443587482db0c2f27cb8b171263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7643a43c7881d748ea47162e8dca4df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae0804ae5317240863408ee3742df3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4949ac319409f0681462b58053c511266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbac128f95e4c956e70e5f827dce4e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28d17194036046b2204a6b1f1a0bb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24e43c2c53e8f3bcf19bf09073aab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff017d0a44afa2481a7daf5b408c08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3726cbe2319561508ff6df71ea48e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f9a0ddae354aaa4af7087e1b1be6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897395341d8a5db0936df8321e0818b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92062f75f483b5948210e87e17bb963d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d49f5dbba7ace6abd00e0daa00cbfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66b558ba02cf7a61f37d328fdad101276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef038f91976ca17ffccd6f80777bf03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409acf996e77d49e0cc25296116ee7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129d4a86bc3e0ee709a9e5fc5a9f69d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311523733b9fa70b1cbeebf04954ce6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364f9ca3b5fc839f61416643f30dcfb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6c855e9b67bcd12ae02927147bb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa21b58d0554b120e424a72b9ae7c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a8252df78051ae3d69a623a19467284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002406dc5ac9cfe2129ef1b252217cc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe3dd5aae4c64fdac434e634b02e40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7665beb44b492ea33095ce0f2e77d2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3285e2ce65e39d52d7e6b2ed420ccb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f821d7de4d627d1f61b921382170fd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257752f43a99139228a76cec3f2bc9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298067e683f259a382da8aad8fcb58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799267c555a67a776f5e2f01754df11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373681c262472019983a907d91472e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ccd91d162dd5a41004506a93f7ba8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84686aafca05037d9d0debd0e960e64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fddf6b1e5e2f7933d12f960f6e803b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7eca0ad48537b3c7de1bb8a9c90a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8db051fd2ace5a692e4906d17fd2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a49a2fda722f0a211892f5cd21c15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ffe7fc5c9752dba40b4a6f59813f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288923886ce42abde7f092ee3221b1b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652abdf5812db83ef089cb6f130b078302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10526d058706c10d5005ff2fb3ea2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae278e78b1a62159e6bcb1e5c3cc36a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816bec2247669c80f231d77c59702cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c113d0ffa41eff2f33c025b02d53f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a21a1f2c73d9ab666db72af3dc73bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1f2789d5a644742afcbb4ab4fd390308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b96153e3916e085eadf92138a2e302309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d005ef8525d4541756707931e98308310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480ba696b6439e4417b2154b43e390f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68777b4b23171a63ff618c0fdc623ffb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1daa906c27e97dc0bf58dc850b478313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9758cadd438dea3b9e9f6c991aac264314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6d95091cea94f238cfaf6a49cd6b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a8c53c090edc7b47cb0ed5ff50757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75a828c66a9500eb4689a566ce5646317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05e58271088105de2b27e0799baf94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1105a376bf72d2e4554f778ea436a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648131d7fdf197cdf1868c4fb79229f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04134d7b38063f76745f29b9fe4b002321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cbc7611624998359a3954c7046ad9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6b5740690cc30ade33066e8608e2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acdfb7c45a2ed41fbd896785f046d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1efa9863e42149461c148979a9f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe04332a2e2dbea3e92ebfb23fe69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bc19287c73eea7a50ca4580fd971f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc66d76d5a86de9a7dec42b12009b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd55d2f3969ba07637bcbbffa407be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5255005ffd27d5fdc1e6c14f2f889330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203691cbe39e478a7f0a538148315a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a10aa78133e019e0f2c5199f27bc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7331937bf54b78949b40fad3750351333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1890989e29f6a181df4e58b3b941a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c5096feac824c784c656f6abf964335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d291d16bd1f31a8b05ab822a6103884336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bcbbec10f15e82fdaeee5991cee86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2d63975a9bdb79d3081068149cad9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc7fb8d6069c031c6e317ea5bbdd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cb0d11e5f4362502ddbf303b66f19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3a2a5539334b54d89e9390a398e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba0363e853de08d3ea1161bb6942c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d515d083ec9bea71596bb5db2a55f9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd91572fb0e5c1b2ee2d5f7eeae802344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7e01a1a32a5d2a14a16f35ee45efe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8555a36c176acc3e44c50d75c740af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34e83f47c5c61db7db8603cb686b5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8c8253104ebeec69aab9f104429c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae022052c4ea86091e9ac9aad3880349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab167d41314274000ba56b13fb3449d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b3ae0ddab1f48f7efb287deec5951351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354605179e26665bf628af2eccc51e0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dd86b3df2f652c1d033ca8c0b4830353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205cbb1e75aec20b84288a274eab50d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528be5efb110425e66cb8eb57330fd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1491189372aa7c072a9f9bc0ddd36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef15ea8025307bae0af3ff8dd130330357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d21d919327ddcfbb5d852c2aa2d359358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d738d06d441b2a03323401323dc4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ae550b06272d92d63ded5b399deb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9d626889f98a3fad8a1463486bdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8654f343deb29fc7d052620e3b97a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c283a286925ea93762b5a678d6b03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545840260a0973c9f528a32939fb7481364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf97abcfe88fabefdba614bcbb286365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a13f8a576140d4aa3dee9d00d07075366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38615b34c078e706c52d105fe89303367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f40ca74f1318bfa86c423739052df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37ccc93a6f062f63e08918165e53d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffa645981e75831343d303afb879b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97e2dd6a25d0861270c2cac80561d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495bc49e263a7e4f3f35686b5e3ac6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176db6cc62426d75332d1ec41ab51e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ab50205f63d8c246a2a9ff8bc3064374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345ee9cbbc9a69739aa3c6d71e434c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240decd92a45d3cf402ed77e9764d94c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531684c253dfb5c6edf3c81cdb36b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b5b9858992513ae8ce8983c92d8cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165197c3cac533a41a1c1766a3d8bab2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4693d30ad3335426348215513b59de7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d130bbc3e49257985393622795c671381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79a8a0b4838166bce33be2fa192c82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6204fd770dd7577b038145a59a7c84a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b338219e4ea46d9ac13947e73dc95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d237ca9e27d8e8ff1e813305edc3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebb820d7e1ffb015566772abc1ff58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351d55eeaf88bde1b285538a1ec7aec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615ded38d3e664a42e70686b67f5fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdbc9fb119e0fddf3ba028d9c5b767389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a66a07830916a0f01b1366dc6476a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dffbf9a7c5286e2e41de3ecd62840391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27eca4e26a52725058a182ad6d7910392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608eb2532a14f254e801be7998fcc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a8c73fa648a8f85604c2ff15647fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656d0cb4a0ff463cb8a342cf8163aa9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823a916723b6bb442f9e0b17a8a99e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030a5d5d3f25a32b8359138285c7004397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff14dc925563175dddb60de4c770ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53867a374e112fe2268e2f3a88173399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a6f30a41df8a37807ee22cb5b040d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392edfc1e27eb5ccd9b0f33d3a128a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76effc71eaf5276525db768d98780bab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d67f83b4d02137faf8cca1c4a028403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab52fb2aa5a1c7cd34bc07bd9b6855404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298e53044d7812b1da65aa6ecdfd729405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d778407c491c43622dd3a9d4e528e99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7934cbcd2d43cec6dfe03ea606b039407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e7fd0c7f8d3e7b4402a54a87aa20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d55859d1f5e4323107eedec7f561409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271164613df557945cc9da9f105f072410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4c72d41dd09120ac921cacfc56b93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6378a4af1dbff94794407213eec50a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11ed89a4a4ab6df18bb6fa3d1b7140413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2102457ad24518ef4601a618b1c701414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648808dcdcd6072f49c896e81f6897415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63acea1eb7257ca958e073b94b541c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb5d8c02ab18a5c00b4650650166db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b9659f3e6b25e70e350e7567032d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903c51d87824d72519c82d545fbe01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e326474835619d8bcab6d9831cb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a92ef606021f861e485810497167421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7db8ff95eb371ca7f440db999e61f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85443e4f8a4c7a0805331cc70f6c17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed40ff7e22fdddf0eea9d5331e7a58b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46652e53cf88535ee9ca299540a36e6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede4cfc18059ca392db0551e71f741426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa18cff816fb022a8a75c56012ed85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89cb82ba8e3744ff04cd1c05267a42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c74321404c1df5a70c74537381981429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b58f05abda8e211e1e0310e61c58ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724e51235370c3a0648bbe972ab985431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a213d909b196d9c6f73e61e354801432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae4675db230c55c28fa09471d90ad4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1584fc849c7c653682210ab392114434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756061a432e7d0d8bde44dbcf92cc893435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735452720c9545f9435c6c4e60a696b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72cfab45d50e6cd6c09a71923b373437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d62c85e5a57606e6ebe178d9b1d11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa646b9a7d40e6c884e5ba0047c156b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678693734b26b29a74507421aacb6c5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aee1551dab478e90de4c4daedcdd22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1552f22472edd37afc82c0277f57cc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215a1cb0d3686e5a10f6f22fcb86c52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3597a8961468679a072c4e866510755444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdcb0e41cf2a62ea28e52c1ddfd10a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f65a8252d5d21d6396cbd26070d92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec07fa059a5ff3f8967f0d5df04791447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8090f65936bcbfc6991828090ac621e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235523c72e1d9389a0a3ca377f86347449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd453d52481a95007dc7784f2174a04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5758b94ec783063b8a8d35a6ab6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b4713abfea2d9d2893d4b9a7d2d09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce712866179f12778040919f9178d151453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6f30b8e45e980c01bd5e58edca342454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd23b7a6b315b5e1bc3820e7ceefe72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb1e7382d8acef00423ef326e6819456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348e44016b6e7e01fc7aca5e880a642457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b077681e426e07604ec7094ac36802458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d662b8780fd54263ef4be385ce60c14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f407dff93924a47c4559f858e4a75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90fa0ff3f35bb075b96fa3668ffd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4dad0fb4abb5ff13524cd89d6e399462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3848cae1bfa6f1d02c3da8f92c96c26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e473e7a25d61811346688641f0910c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef3903f191d8647dd4bbeb1a48181465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f733665c9f87267049eddb7a7d1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49a7b981c6b5faa251c915fc2cb245467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c5cb4c9ad94d09a247c30f78543c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c370000b7e352b5fbe002dd281f233f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219eb8894182e799a483583f41abe61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9aaca00c206123c8761ea1072a766471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3d1a326b74db1f7b66f8b04ff1d1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42aaf4573ea6325e9ff04290082d03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864a2f5f54feff56d8e81d8948b217474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbe41c1fb7b70dc0c703c8d3c602b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3695c0ab1ba9c53fd55bb2f67fbafb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba3b56e98323b1126a5e9cf97606c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472b3f01a6ab129f464f39a413a6e6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2712b26026d64f1a5a2067a1100a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95fe63224060490b088a98a6c4de26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f69cb4b6248e0c5f6570e8f335b484481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db85961c280ed6b738704fed9d68b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abe392e97a8e2ecd72653e0ddc968d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796edfc583cddfa18a50fceb3cb6444d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347d6895c9fad30d1f65013df83b8e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63d3ae536c07e216ed3c4e570c239c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6777eb7f1a4ddf796c48fd1769bd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b5381071da8a8c80210f98516bb0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f12b61f34eb7f7666e3489fcb5c77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497431ea113a3c5fabbddecbe8ac6b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619168e6f6f246083a96f3035fd83a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0549fda8e1787f986d5e40a0747fc1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3aa9f84cb0bfd7fcaa2daca16c2df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b56c2541e5ddd1de23293dba3216f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c3dad8d20e54c0cb488517e8ae32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f0ceb2ad2b6f3a3a4d40b1d83a228496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fd148c6ea5b07442e236e181fdad2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb61ffb6c998659ea838f2c3f085429498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee85e97c0b8a093ad94a15b278a69b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6568251d1191bdf052803e36ee642c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940cf74d20d8f821e37cf107499bee2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941384957378a4c3a8259887b0bc51b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccb08c77f8420a5bb9eb8d4ad4d4ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc16865b76697bd3ac1c200374b6b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586f095bf416678d41c1713f3dd518505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2e3209492334b64b612cd45306c6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6afa088a257373a651c18ab4a32e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce612605c8bf671245b58b52fa34a96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca8efadb54f94f305be5cd07aa4a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e3baf20b54f50bcef094a8e2344c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c73e87d49b50498bbfd6c806842bdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c22acfdc2e75ffa85717832bca6f15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d2059e97ff38369218f58ad7570a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae58623f604b31c4c143f6e584ee1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8067930414443aad06849847516a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef39301558af7f1fab422c7b3100a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef800d824e6e7e0660ccc4dd08bbf51c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335c87e5a70ff0870258e2fed44321f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f1e0a959d0404871660446db458ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b2c921e086e8b79e81cb0eb5a37a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c479d8bd26a5abcb10195cb60cd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a25ae74325c41cafe7e28925ec569522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109a8722e9e8bc1c4fc4a74142ed583523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f84d75866e3c042510486a3d71cec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6df03d35a873bb9ab932a899527667525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94adbf54447bc3c913c314535cc3698526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d565ecbc974b973321ea75ebcc73b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcca31097c9b8f475443569aba3e1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae6ea79451a51757e1f1aea54a35be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b001c2db42b6a113c9629290b000c60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fafc287e6e97ce8f6492f3151ba5bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ec9d5226167d599957bfe232dc02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb58ec43e7d5313216f058cc9cc8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3341df85f7325887004649adb8e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1671cb29bb3240c18e815d21095ca9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b01ae1ef4593ab550c888c034d3f92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df4f77f4047f6973622ffe301f1862537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc608d465331d1150d6940ab11308f0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d7587b52782c2101c737892a6e746539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74e9809a3a800eb19c9393b2079abe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e81086239db85cb1773702bf94454541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a24c38c09b9373b2c33cd6ea66c26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade55b562fa19db0ec6a91b87439808e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd4e29f4d64ca2b0a4f5c8a5b1220544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cef10ee93350415a74207b96f9aac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b109b6e179fe94f4fdad635bef15ff0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a849850ca529b48c3d5aaa284c9502c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ce2c3edb004c32826323c5b81f284548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719922bb31239bd361a1bfa951436935549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e189e0b2cabe78868c61c4c5b2050550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df090e889dee4149bd6c9224589f7a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cefa80693a37343b0a12c58d6b95f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef6973c834933068f1b9098834c06a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e80e15f05e2cfd6388fc3475ab6953554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5843be3a5ead417a0af1b756b2bb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37220e7480e763070137012afb735cfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df64d9cacd7a7ef3d0bcd1f6fe22a59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75473614dc3fe08f05202d89523576558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00981a22e1ad4825f5ce8b9d845049559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b584fd5263cbabe9d95c0e3a5b52e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f3f1d3bbafa3f744381d4dbf00ba7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba4120bff02ad44fe26542075c6b65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207dbff37fa326b8bd25c5b6c2afa8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550a95147ee255a1079c8d4c60f3d5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260651b9b81c0aa6913d8ca266c408565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9318e2c793a9c95e49d8e4a78eb35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6697b0bd9b22d9445000fbe5af5ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93c9f685c825afa7d1d7c54e2edd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b43975eb5e468d3cb43a14eedd720569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3afd18c86072ad36855428e7da1939570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084c79aa45efe946c3e0d0095c475f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba08b729ede346ab59a33e3a1b8529572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c2e2a5bc66d2cb1599c89d428d15a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59645f2376f3ac860ac0e3f07abcee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff99055457f3fb333edb9fe5b75e48e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd375a88c770b3befdd052df65fe65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f89f22c5dc4fb11ac976746b463b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b7093bdd6b4def63feaf39125408e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9ac85a51fd0cb24a2fb74dbcdbc1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a969320b8e8c3ce51c4ea3367327d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71473df36ac4c3bfd18e294c4c0b46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07f6ff9be83a3cd758f236f932e231582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78d2b76b75cf77856475bd58ba51b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74198419a753a7e49ed10c59f6e655584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7457c83a9724d7d5b62e50d71e82cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a952db685116cf49525e32f6104e7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241aa0e9f302e264f6f596fdcf12b1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e024501900ec0eb99e7d3d3f52844f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bfc3cec9412de1d07aaa86368df7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eab531aa7f09d64be1028abed67c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc2b31ee767ec33dd32a4e42b58e4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2369ce10b830ae122bc57fa3a3a56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bc7c6cda2bd9cf03e35bc9348c2f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7debd5df543bf0a6877e51d71c1c17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ee06a58249e763cfacebf25a37e68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09167394cd1e2d97ee07a64d7e6dd7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b02a438679d87eae655bcd42b1e6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788c90cdd61a7f3968867dbe73e85e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecac4b2b007248d5d950539d46b590a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e1afb8d59ab34172e04c0ac575776600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32c093524df1ec8db52581999a87c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16cca5c240b38f617190e6c97558c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d26e2d06c6d2e6724ac39c73e18bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd03e4f7051209c58e5b9421180f612604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1fe2b5288cc1ee4d8a9f428e5dfd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f4e2d6127b44930eb13eac645945606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21ef90d6a0094af70123354d2e2a08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc051c3dbe948c5765015113c935c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd3d0f336908af814b58e15c939af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd72eb88b207f92ce6b8f931061514610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a529a2128178af268278479e780f5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505c5abbb739beaaf94309ded0cde6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197570b36483e75f8cc80fddc59c220613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e835675f66e1ac6a717121d0043db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166ed7c85c1d051ad9a62cf09e52d0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c648413a31d3537ac9d0f57f35f60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f99709267a460ba79b503b89e5591d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f45ccce1af4a6114ffa465a818fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179fd86d1df7a9497007a8936cea429619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798575125218fcdee1803f948a5fb974620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a46ed5ea56928c1a499b8ed3458b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8fc3bbc2e33294878460b6c916031622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407767b521a3a303d82084345f26cc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075199b6ff808b85c965b61bab9767c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934187e220f6dec357b02356d73fde625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80178e28f0f6f8f69a10ec2aa6c2e829626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bcd195ee37ef02c20d82c8349b6c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e198a35a3b3b23377ccc40b431829dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f5909b79235bf6cc52efc9f6f6be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee771dd926f0c37e95dc6a2cbece11f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308ce51032df5076a740949c8271d1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b4f67d0414cb81f85d3819f36513a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e1e3f960f3b36ce0c1ecc3c39836633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88709478b81abd0da184076ae71eaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d2aebdaaa74302286629b5d20e2b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cbbdf562591840660fa303421eac5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00780330f50e252377c51dbbb5c936c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c0d8c44c9c10593a858510fe438f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3233cbc109f3854f519e8f1f50a70b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272164f76accd3320319713bfee9389640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8edd575de04e898ce11205e93de564641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff300a65e0b964ff02d44b3c6c1033642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27be15db9174fd0b825aa0a907bab41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939c35908cc301fa063ee77da4b487b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd969c10ce9e050ce5bff000dc24978645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff5d76182cae7d7870c47c03d7c6ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510ee7ef2cf8b951fbe0870635610d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f5d281e4bb2b122a4bad6cea90aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ef7cc6de1db4ffddd93a04fb91c16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d090118624b19ea830140af38e0c1f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a26fe03dcdfcde8bbb5a46cac0de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f807879f38bdfdc98b6e1d5f9dbf623652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e84872c65d2985070b2ca8f68ad5bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ecc721ee27d96bd18cf91d463a55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ec2a7f1dab54ae467df5cba8c8966655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d77ce782373eba74b9a19272b9189656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59178dc0f14775c6daeb0cbd45dd9f68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9e8d08402764f4d7c255da94b8bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec12e24761f641b506c0a6f96dce373659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9345ecb55ba67c6b49d39ed281f3711660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093f65d55179e7bf3d80fdad9b9db39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cab26eaeb829fa5bc8eaadefbd64b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d65e05cf2344b9b6e3da17faa0c723663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62fc5117d16eddb9c1e5e6774ea9e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a12552cf1f8b1c30a837888314878665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b530a2fe6ad188a158b0130d49ade84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ced4091d12916a9b7908b719c33b04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32608a7dbdb14210e920e0c1f18ce4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4232b7754776012d09f5a683b26d01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7237951879488481dd40d912684d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa321c5607b231bf86c6a2d10a372b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4ac148b64d044ad2b55f8967caf7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84836c25c74c3951c2bffe9eec2437a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fa9baac2a2e25bae6aad95f0d1a48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d46764cdabc768a93ac025f8b8b4e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a3664b37b03172d17dec7a65b6f5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba187763f1775b9b67ad5c269a7607677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b435b833fcf5250cfd086df41de4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7f04df8dab14052375f59ea8a71bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c62142f1dd99bac12c4152be79b1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347c613a65ab8b94d135a47b2f50bc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626871f283c4aa79d72e4c24267a653682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddb9b1268df769a364217ca7d5dbda683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebca93734ac8ed9cee3fdfdc7af61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ad4a090250fe88135d6763f753ee9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60ce9fa5e9fb68469268e8fe19fa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1db8ebfe339ed5a18a90b14fec07a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b08969d1f5f0a1739965d0fc08f8d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192cb9fd457445a8f482a2320936f63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3e66d7b5237a975a20248fe843adc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025067d16812875997ce0ae4566beb0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a8342c8b2c0dd02f9cd866c672ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0b7f89a109407b012014c43e00a37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b90c562ffb73f5fd8f7354d1eb2539694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafd3392c64261614fb57c94f75ce42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048aa75efe36bed7a429682f5e20db4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d757c37e8ecd0c043158adbee20ace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb46c92f0f5f2fe18c746050b1c469698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b23928c8fe4161cada4519f8caf7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85517165069bec23bcbd5a0b476d3086700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa347530b7dab1528fef48939d2d95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d73adaf3a16b44067d40973ae3a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d847afb6aec5887ee332aa6520f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebcd2d5fcbc6d61b3f411242559b40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c271c85b038d88d2397c7dc3398f7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e63bed933d43ed7aba712a8a224d55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfac0338a5074cad4d3c68429b47968707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47571ca8edc434dee03740015142d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a7b6390bc10d8990ab8a1cd317eec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb832c7d3db5931e50118459cd49d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a80a74d670a0ff51029d6272c9e073711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5884c7ec398b9af0e41c2ea3e2fabe1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b91dc428eb9704af45946d682163713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08261f8ccc4c571ed5d32c7fbbeb09dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f436ee127d607fa3f6500cd906cc34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702223e30bbcfb374675f5d6d96b1d69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd417e75dd000997e775746256976ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a1170088421169bbd164ddbc03da9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a8d82922dd5585d1828d8bc5dfa21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a099ac1672e55bf9b6f39f49656a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bc87c057c5f7526e625e6227b64af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e48c7f0196b5940a5fdae38cbf979722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d41d3369cff2d312b24a299d40e108723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd86a59f420e066bd9785654a5b3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f76397093ac3623cb66975e4276d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4d18b0a8dd378322b4ec8c2dd25f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950307b93c160ab2677e2761cf1aba95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f34f3ea07184b954d75ffd233c18d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c9d6095470136a2e969d909bee8aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0f5c4b67f648d9fc6a7f3c38f74e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353279ebcaa6e6275c114c037a62025e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eadad41364d48898a594c0396dbb01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912a97ecd964efe154a3c540bdabac7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ab5a8c3332ec2cc89804d759439c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e44779e2de8145ad7145ef749828735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d91d16a174f6247bf3ee8e677398736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a508049838525b08c3281ce3abdc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ae97f29fc570af107d67050919779738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a308bef8df48ebb8ee22479fa96a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23a3742df3be023414ea12a115b98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660f67c1c6065a2ce930979a316b73f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfa5f0a41d19a1f773a8b1d5848bf8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c642979ae49fcac0bf1cb2d256d35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc9bb98c49c0e4d5d19e34546959b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ad0cc239dceaeb6385166aaf1b670745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84f1db3bdadda37cc5ca2914ba9b1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa388316fa07df1c9348343469b950747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c8f4f58fbb3b70850ce29e6612a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47005e1b33bbb5a123babc6611208e93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03507346abbe056aa4e844a670df39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc259c98900c21274f1329f451a2a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff94a6333e19a1a408cfa162d91e2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a171420241f89e1e3af989d976a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512b08a132e17c566ecc16fe2a8052c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dac0864034a2d978779d7fc551ca9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7965c96873ed3ff2a8830e444d14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f5eb0636e9530686d1dfbd27ce42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cacf86cd9798362b0a08c6568ea52d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a4f045c5a0d802d60e05e6527229b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8463ba4de416c92b997376c8dcb39831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc56faac6c56ea682560ffbab5dd122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92245a69204a324e8f28a570e870e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94adf33b3c2ef7b22451e85aa48244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d3ca936ea4cbe233e771c177ef2a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f9d338f3b462c46e467aaae48bb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395cfc62f040a969d70be509c5ee9457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdd2aa51e6fc75636022f2d32308258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74db7a3003b4c43b8b95b87683a00c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317639a61d3e73dc0eb217b4537722e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43113b03bbbc41f317f764760e5d52fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561e7b4fbb9ea773b070b4d80a25fc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c231f564c0643f0e5d4499d3d9f9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe81ecbca5ebcfaf09391ee4db23a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3f2c2bfe8b78b950cf3791ef2c55815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5326fa819b1a09ee16a9c60a67eb2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f8461800a3a2ccab9ed76d8815a8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7edce0346b7b1918c4105ad8c8e8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12279e80127227e5cce263d287bcb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6348dbcdd5cf2e02f06a0b994e38820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3c7654118b467a40f2d3685397a6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0086f7aa88655d3a2c5dd4e7c897a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee4b3d7285bb29a04590c51b1fb5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df2267d3f49ecc6b85b919b5b3bb8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc519debed6eb514f349133fd15e76b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398b22b560e52fc9fe9264483a1f08426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad68e89ecb7173b8f7089648fb956227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0aa42eb143e82d8bbdce47f6522d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea2775b65af7d49d2047272d4dd9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72f98f60431a1bc74561d082cf2f2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9b7b5f02c8e47692f8ccb63aed0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a5f745e4ae07a27f552016c33cee932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b598ce4bde8dc15c3c2e125efa059c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab774a01a73ab5b1f855599f4ef0753034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46608893a2485f8c2a65734f0ce7bcfc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615099c969fbf101e9a78962ed5f65836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b39e7b55c3bb68d5cc928357d2fc5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64086a3fc95e7f1fe02688f46ede07a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e772c0f7e941d00cdbe009abd76b95939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739093e6f6361a3fca8ae59acab48f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e46ed844971f8ee0c15f258271d8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a544affc0e6a8deff8eb7c988de6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473e0c8406e0e9dde36856a591d1d2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4098cbe2d40ee241fe5619ac2df9dac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0033caa04c2230c5a13be021dcc8b3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e981697f307c1fb50feb5166d83d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13166dad94f18650b0bd2f0a1b1fe4e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009834b1810dcd51f2894a71fb8f19648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d054fcd5423bd212569d2ef9df490c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650acd2998a24511f42b856c1986cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9122f61a226866a27f4115d64bd0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867b2128f126fb7fcea96aeb44b6a5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183da1b7e2367c7ce183fe713c3856c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee36068cdd18ebede1b22baf832c1f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff3b1cfb18ea9bf7b03276518d96a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782cfc8db48f13cc1fecb9fdcc2d3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35fe6b262de8d5d70db6c74fd46dc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079675f16ec981b411b2f6985bac918d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb95876205daa822f5a54cd7e1a957b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a5a42361811d8fe5cf4120764000c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62697e7b172d1789ec8b3b872402546461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b394acab1508fd2b788d7f29465e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c4a2a3b05276736721f292cb935063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2417151fe6ec0509caf9b2d5550366464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f25ea339950b76d5a736f8fb0e09465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe126dde01a6aac8080b92b130b1c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f36420850d0be905e25a1acc5614a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f613fc1af2ed6d06229ef8a02b5966368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fe3b066ef4bb036719e4854f3917969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6ff002f151b482f70cb9b8e119c6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910d2c86f7195d4b69b314ba46de64171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f935bbe24a75555a30c36944055c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ac305072b0c152991f66ac3c7827373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeb3a25bd35b2eb0f8dd3a47ec733374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e116e32570defee464898b2d0f8faf175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255250fa93bbd6c143e29dde78bc896c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e6dc1f3a64f9d766e4785fa6bfe1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc4827b0b0e35e12fa83773486066b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569c5dfe951cd9f6c91b3d9fc4cffdb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6cf86aa287f064fac691de4a3e4b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567579a3ed9d654db07cd2ba50c36f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cffceff8422ffea00a9860c1c617982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f2a079d2df811d3d7fb9eac75101f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a2e2b82d9c4db923dd827e896cc3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36429eb05f734cee7a318f8e5d91485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b99054e994929316cac2cc9017da186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c936147c543c64559d625789068293987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daae9344d94dc1b52522daec462901388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cca589fbbee717642a479a4ef4682a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6f421b7220880f4f6b27236c2c45f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5215df17c6d31132fb623f287fba9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c17c7d4775d221bdcaa49193fae092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a0a783853b5f99934e6716fd77a6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625007d9c63abdae7e329e8104ffa7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c7fb1a02837c0f51b25b0f9f9c7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720848a03ce0b6297e428700078d24ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548797867c72e8fbdab24f64ae9d5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6592f47a909e7b5ca2b31bef0daf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7aa17680b8c8d15e6e60250e586699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3adbcdd53adbb406a65d7f25ec473100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea10e82a8991a3e64f144a93bb7d0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e041ef29869bc2aa8cdccba8cc0ffb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db709cfe48dd4f83ce8b347ae2821d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d1eaa13a6ad7db1a43ab6d29f8f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151d42826c9da6958f7f9ac38d0d187105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58066936fd4d98f326f863a3c769079106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107372903855b24899de626d1a9263e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e20b17a093cd07608c30d2c4eb0cdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286fee0af4e01549314af278e8fbb25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e2eb2edb025c7f109a9875f719e1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d86733c7d3256edb16c6b99f727c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb82022cd581d9cbab7b51a814f4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967faf23b0bcfff9f3d1a073fcb4a03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f81a89307bcf95ed7636428013f3f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdbeb75aac947ea32d56d751545039115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8cdaa52b944d127723e96984d2bea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80cce5bfdc23c4c65b68d9d0fb6404117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7fa24f257d9a8673f153970e3ccec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52694af196c7f3ea6bae60804abaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae0dd6af5cf2e121413678a12116e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7310c8899ae22dbd5e615bbe5741f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0d179072cfbcc55bb9df76afac2b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d84ba46d1a28fa128bac9ef985ec9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca0fc4882f994aff251feb34b32e96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc63cedb66fcd1e98ba03406c61c8f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e736c31e94876b1675d6dbb65d139e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c71428bace137f8c3488ec4c18c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b2101f5d380c8fb5652e6ccaf666128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f40928f5a259e725f3b232bc482071129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41c50f35dd7129bf6aa6719b5e1844130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e60a1f1a81ec523dda3fb84208de0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419408033618952d08129de0f097b15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c4adf44b06d12e73ff905a5ee4647133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d372b8f95dbfdb99efd9d68396afac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b549329affcc06f3e81cca5453c0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c53206e03137231750e8c8494e9c1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d186d309b8d29e9a24cab365918153137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd27f38f4a7972aba2ccd24e4414a76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d5b1bce6908a95b6b7013ca67af5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111405720d25b9bba41154c8200c9bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334499373eb1b9f242fb3b51e705a4d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d934c8c217c8cbd07b951d244a7095142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8970ec71ad89db5f2a5522fbc39c06b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c4fc0e4337343758bd1cfe0c3a6ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26fe48bb9bc018d1086b716d59561c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf79a4b7b32eb8d7cd3058b957b96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf85fb06a10b0090fff13e6ccc84a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a631ed11d124127e41b0937325c2ad0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1f3fde435ce80648b96e0f92e3585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c5a3f939c477b455256d685f1e45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3805ca7891e7626acf704674e70e8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec76245f31202f437149f22e41e0d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95809fc82bc401dc8e73db79d697ae93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c575a4ff45f06dc0ff5023e12a5a83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5bf3faa6da3b028860398d4195290155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff6d475773243e5fe969a433b6ec3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3685dee0edce2811ed033101c3583157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a52ccc374cc1f9533f0d266264d55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef7db81bcccb1be471018a1a1e2553159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca05997996c910565dbeba92d6f572160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641729dcacf45102f7080e7cfcf4b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae584040c124267e8f88510c884be79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047861929dd2bfcf9005b2dab0c43241163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6384d9c0e08742052aa8ee33ccde19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552eb46e70d65b62c3fef83fc9aeace165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c1f9d6c77d88df52643983be7410166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553f06a518be4b2bfa945e72dcb4f95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cefe59461bf0a4726ad830e46be51f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28a1a7397d2ef07da6a333f81e428169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511ec666d8abc1a44b1def11a848fbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543328853100664457910b8096a8180171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa6791349eba717f633f2addf34f2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb3f5d1b902a1dc5a3932a6b9752c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c8ea831ba9f67bc22c10eef7d332174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa8c0f05838a537e0de492a565adb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5358645faf7b8b1e37bb3a6b5751679176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0457d138fb72f274ed1cd795ddc84b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119748744109bf540e56e08378753c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9059cdff08f0e49ddcce16afdbe2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f90590c8d8cc61b859bf13a7efa10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11ef1aea58e7113ccedee923349d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e62dd46ee56d2c0f9773b2a3fbf8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b882493e439912a96c83e8eac38c82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7037bc9a00874a7406a023d73a556e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc183760c49a9f795a1b9741755fa324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daac69fd71715e6d9f4cff495730e4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b7de95bbec0373fc3002df88b9f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c49f4a1163ebf36eae60db414087e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec02be09863079f750cbc911eab490189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d5d540734bd27acac91aa019ddb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8c98260fe5071f96d8acf6d46856191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ba6d414089cc4dde3292a2c5a4ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63812acd60e4d1d05ad5aaa1b868aac4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd168937d0d7bf0ed7a9397b1c6c27e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ef8b702c7545d97bab37b6eb25466195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fffadeb291657d17cdbe4145667b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40a7604d3e028d36a61233ff55a1a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff91586c7b11af8506025969cc989d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ab2f6e8e76c10b4710dc30218a0f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ab5937438da920c4782b15778db8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617724dc984f85e2a3c7ab362f425494201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc031022bbcb95cf03ab09201cf67b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f39ba0dd09cec0755b585359b0984e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc62080263f1dc9c8a8a16301100c24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7923dee3011573f9b22ae8d3b54db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887595c96a30528a1c712a8a019b841b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2418cd3f85d71757918af15abbfaaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516455db28a4ade6407bc0c01c61c52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788124d5cbd5fbecfd11031efde004b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba062eab4cb57d9150d6d18c908163210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb271d9f919b3ff0c16d8c36b505d913211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf82bc7c5eebc87d522596ae0d9f3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa5ae40189ff93b471c22ae5ae08bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e411f5acf617aa2924a16f0deeaab0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a27323a7b6bc5c50ab861a815d63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc9b0e61f93dbe337188b40ae2d119216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248f275c7177b2dea121a414496061c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c8d327dc84bcb19b486ccd45dea41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edff42068c04daba04158b03a988dd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75efba7b94c8894c848352b559778d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8e0c96251cc134744962bc798c3c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3fba34df6b9f2c3003626a58acb80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440b15d8d9e53d4ee27ac709660e290223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830b8dcf785b54ffc0f6a347e3bb0fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6091069ade9866fe7fd5b8ca5dea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5c176a0ce013d92b7c5ae43dc5381226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35081cbb473723c5a133247237a8fb54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277655a409ee99fbe0277235c434cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b051b72333c74e21865af1f10f432d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bba4202265ea345faf72813d5cc15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939f843821fbc81e6dad43131ce8f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0bac7aeee5ffb3749080f0bb008c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9ae36b5775130a1317054aeb22f91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b568fdd34e0ebf5135e9f4dc75ddc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b47f70e02e2f15468d36a7c3e00d6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd9c5b16ce8ffa3ba783f333a9c2db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512dcd6e68286d2b6c0794cb2643ff8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa4533da9ea15c913ea235997988f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70894b16144882303efa130111899f20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ade33170c5c276c4ce37a7bc434aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ace607e689bfdf8b5499ba0b7d5f86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbad005a5d92fce1498486aea155323242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a127e0f6066895a781ac1a4fab65a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545602c9a892f3e4600acb3ffa8a408244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f2cc3e38b21d301cd579e84aaa34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825353ebf4221f4933895fa0bb1fe17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b0bc0eb9bb8bf1704b8356143f61e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a54d5451e1f72b7615a3b6be5a9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5cdee3ca5d038c0429ef713b46583249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c186f1b4f630a8b3b1eb7222d4f79e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206604e2afa56737913116046847fa7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316ac655e149bd82ce79ebb929e1257252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dfed63d22af226f95170918680960253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac92b6bdd600e1c91535db332bc1770254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048aae10d743feba2ac31b9b4ccb991255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c44607e9065a034c19c02bd842516256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4c99294b68038998eeecbd36a91b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a793c45c4eb1e2de5abeec6a68b97df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e125d17d23b0e2658db0fda2e5742c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7841ae2246536829b271171858bd915260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77390b7b4ef462ff7bdd2d36ea40f18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c74a761750640bf6cdfcf2c10adca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787054a466cf45af2d87d9be4933539e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608556b90c3905473b471ae14196beb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe4f2567d2f0d977d2c0c74270b888265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461ebfc7018937256fea57af0725c26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b1594bac378c18f5e9ef9b5a0bdac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c15c00aab751503f8afd418f20b5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8456e51964d26726b93348156010066269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d539d59cb21072aae89b3c5de2ccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e9a99571a9d0f1f4fc2d16f7994f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b5af46771c467ce22bd9b8febf8f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2e111ed8247a7b7ac8b83b0951c83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49d899bb6c90a83430bb249bbdd890274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f294e22be9373db2d3d1137cd47b713275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64f7c9a15d962b7448d4733d5f321276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfeda0d59164d3e3fe8b9e704d7dff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49902e67aaf260d345afae29ea4a1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86055f1e992d042fc46880ced03b626a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c3fe71ec1eab415e792fb99798f17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a52ba8d0b04f48a48b00dbf38ec54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa6fbf353bc8df586e4efacd3bbbee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0f8c100868f136b9561eeeb9ff01e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78cb4b2d23e6ef329b940180e11111284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89157f0bc6abb60efedc7267c4bf3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d39cabcec0e6b4ece24bb7194b98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb0a12c5361e8efb190e5f53770e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f47f5ba9f2ed54335be7fefb82fbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a40de928073292447787e0968ea7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5caf25645b092ed7e2134f300c377c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f0ee988f140c984450b5816e2f568291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750df7dd45ff781790b1bdf523e77bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390f3c7da95d6aac974b10978e37a82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2afd49088a768aede1c5f5989c80c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02ece16f79d07c835109cfcc822ee9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358e495e3318917fa1fac4e75aa854296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e77cbea056a5cfc61a9331d2987c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad048fa5840624053e27e639bbbc808298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf311ded95f3d828dd82150e776f63c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e87480d7436dfd9484f515c6274fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adb1e2bc3d4d2b2595d68e1b69721d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05ac6664278f250652fbd778a7cff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adaddf5fc68caffbac6772aac7b4b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712551e864e708a21c21e81e2c489003304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9399ebce6af42869b5b4c83427bd9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a8a570a931c0f05f0d03a9d53ed6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af0ace0bcd2680ed273e1cb27d4844307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805294e9dbb802b9c18b58870bdf335a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dcb292af580fba39b58ea61740931309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749eb4cfc7c5d0cf483429e538f8251310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51486585f599c6877bacdf197a00274a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb14ad443749433b144679ecffed4d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db04d6c2ada4afdf885b785c1ddbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50bd49f5a6ffa362ce44669399e50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1829153f9522cfed5d58ed354ac010315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e61970aeb06b86e18bedd62a600213316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538de3aa2ecce4c0e14b593323d197c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c327705bf9cac3f2bc9a3aff2ec317318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1c0ae4122864c49cfa91afadb226c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12342cfb7c540442ec545a7a62b64a77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c2fe5ba27d4b778b471a581b32bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b74b2d80c7c6498c0fb674ad8b325322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1d3c82c74e6f2dbafa1ea036ce527323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e942f9cbbf1552b2ec9afa08d7dd9f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cbd6119bf74fb1da1a7cd81da708c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cadc7160a1c790761d4e0d00152e5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a247e5b4663e2dce7fd462db7fa87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33ee02192455f7db2322c94663a4e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a80a2b447c9d613e3289ac36ce562a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cecc9d6d659fd5a21b63299d52423330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9528d38ab3ee38224565bf135d0519331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8ceb92d70273d0282600cdc4afd92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40abecde34aa8164aeb52c04e5062e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c477f50bea30bba08550e695ced9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01722dd7cdd5f0d986febe624c0abf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d102a2f8303ac0f7abdcf4ac51a0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e54013e2c251f901501c74c61feb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad8a51d4bffef0b779b1e11ff8292d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cacc1497b223e6377c63250b477f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a062d1a7fd5e9443baf8dacb21546c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbdaad8b41b47a3da0ecd1a2a3939c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28fd0c2e9446d11c12dfcebf73331342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15a5da66bee644a936335adf480974343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d334f7c5fa593b08bcaa3e714b1e486344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ed8c630e034a75b7c18f92839af52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56824321d3b589b5c1e689864edfc5c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b043a6d6d6715800f6e8c75103a330a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7dcf2e6a7e94b78a92249137fdde1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6fee122c1a41a04d0eb2981d47e99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc9f5a8ed7537fcabafed89e7d0da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a27df87f359abb5e1cc35ee8c8b86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb194d82e7a83b13713d61513de24f52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3695db7ae95045b892aa65662808b18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9399244ca3cb450181ad1c5cee306b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2ca4378a0a67d23fbd311c466342a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cd34e49ffc4ed48289f9319f79f19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9693503d1385d8a704c80bd43592aa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4f1dc2fceb12e639da7f75f3c473358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cfda11173289a45f79fa60a65622c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f37653929376600e21a0873f65325360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cdabd4e93b9d6768188e04c788b80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3646d2000915f6a1ab5b958190b08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04684e8fca5acedd8c3388c5706b8ed6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69954a8a5a3ad3503d60f481c2a4a260364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf333cb17f39a4d12b4371f53b0d5ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d3a1e923d80ff57e6f4b92cbf5b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22312860f4dd938ae4939f6b77e2bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a5d3f6eb40847bc240e61e214900a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c68f109d3c6bd819d100f265e26f8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4506ba427f5ef7345561d3c12a460a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4233f920e5793ff5fe711f8687d82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2fdc992b7b3c43c69dfdbbe6f93e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294e81165f057a4e26c2fdabd924ac8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8633d8a48d84f000b6953bedcbb7f40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b80c069a693203df5eac4811dbb841375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f03adc7e41d1b39a6514a8c95f5bc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a98c8c77244201032d56ab8834156377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b9538c96296868c1e50e8d782b1d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c26cffc504727c308165c799f5689379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6120bc1fc16399ae174c5e55e6818380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1cbac790cb31eed42b892e640bfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc934cd83b28028e5a32210f00642f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f1788a9d24348ec1a4a2f09aa7cc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817df77068942b2c1cba0d228d1dddb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d6397822760081ec9c307fc9b5243385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338626ae4adba193d71efddb0aad04be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af473b78ba6d3d617494364842b57d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d829fc3aa0f7258fff5a5b6679bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a4f02cba5527a9df30bbfe0bf7a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04da36d98dd18aadcbc6dba3f3e61ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a395ec239c4aa20448840fd32ca952391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46986dc0c259b98087c6970db37a659d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245c1fc6e813b0cb54fc6ba5b73287393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b0df7f0944f43c636e5aa285b0ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf957c5406c2f1b4a34fde503e4115395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957f2d4ca0d7b5ecb3eda8273fa62dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe51484a6fa34797f325437527bc7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829c985c0252eb054b3d34e4ce3daed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea84f23dacc49a1b3a407a6f8a4d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc49e489b5ab74c651ae10b4e23ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05eb33a9ff41d435d2503be8e2130e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7428ce44e9b882915ab693677b543402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2efe17d2458fae489fce22bf9c89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff9ec92adc4db5c519da4815e2d2f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc6c067c62a3d5e55c5442b24126c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4da963ec76a2db0e3aa745b1d0d91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9abdd3f7a739a49419b307d1e7ef7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40468e694435b3e7901c756f505612408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114549d53edaa270356179e787d59dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d00659ee0cb1775b15e349396702c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c956b67ce53892eac034034057f06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73a13313e5e8f468c9153e8c28761b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d118aea0f2dfc2c5cfe84bf86f4771413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12b9ce697fbc6b3d85487cf9be4526414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c863b1098c5c5a1f55f17ad9aba6189415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a08b0d87f6bec2da74579e26ddd555416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435f39c77d17b4170ebe8ff0097ffa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736c3f4f7b99d7d1fe137a1ed140e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac1d5314a588495872bc16fc2a519b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013e81118a021193968613aec2e9a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e329bbcb5df44bde5a6419380f9c840421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e779fc1dad9d6aedd75d2b321c77ee9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f08207fa43319eaf97f15009c59e6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f12fc1beba2913ca60d4a6e30a29f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e1222c91a6fa221bc497eff16ded9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f726910915509ce254e47421b1c976426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aa39bce427ac38f2be625e7802873427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df721cb9b9bcd919b373b7e03fa4c7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea1caff8c54fc323404eb7f48384a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426dc51394baea1f81842bd858778ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff11a2a2f5f9fc92c368b29f8887b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e1e51d5d1400860c4e3bedcb4eb5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8c1b2c98cb46cd974d87c6ba004f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e4c2c402f13ac92fb4632d00b5929434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cb8f2943e66e4bb4fdf6053f62c19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ebe022fc742ddcf6fca9dad9341a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2df47c6d5265cfcd0cdd7f2dd8658437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711395d024ff48028b1ba26b9d5c2d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd8516abec38e699087671f0aa5989439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bbb8a00573f278ccefe11503185d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09334e303b71397cce652508c0ac5edd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d4aacc5a90ba2eb4c489c19aef910442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb857e415edf37d95b78788a38d73c1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78ec69b3c665d24023c61f64baa017444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414076d735933630df038219935f3efa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d6953d99db0ef00a072083bccf54a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04999043e38cbbacc279032efc046447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5ac56bc91ee3a003a8bb8dcc75e8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a3b8b919499bdf28fdcf4cf5416b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f126687ef73b5bd6d5597846b10d432450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff003d6418577461fb7d30c8853a5f02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d5f9ffa48414c5be4a63f94ce71fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c8eb704c8fcba3904896ddf2f4c7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41f63402d21ce7b5cfa146f095edf9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeec2ce480bd8150d98f2d99285042f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abe7e7ec597d817cdd9708fa1b1df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c91d669003797018d525da66e90b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028071f54a485dc7a1de9f6ba1888d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fdbec2b4c657a02a693464ff5d5b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680e7d1578e979ae4436648aae1892460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d084c16b0f8d674e39d031ab38b7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63698c810abd70d78240ff6d9d1daf9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf9d9262adde5e60c234510b152625463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8930033b031cc9b96168bdb2bba557464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6be07912b9669ca0fcde62bab2ce6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605e7294c5fa93223a74a5c67732821466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bc191e19c51aaff750018d4a5695e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c7a983959d85d02bbb4cd21385748468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf10cdce94a93d8c32bfd877f3e59b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1594c9ccfd35a2794bdf7780e38b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448c9c2986822a1acbc26e2cbfaba7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b08339296bd018169261ab36e1d21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf8f8dcfed770b4bc2a2364a68b93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55e3d80ce702f63a9acee9cf1b5259474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbab492a4f1ddbf6bc6be982a70fdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a13c23578aef5c6416160e93fdedee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dcea31384c72170019df43053cfbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc1448a734f666cba6ddb278f0dfea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ce1ec696cffbf77836515f921bde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f53a222d32ad3ada29e155c88733f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36e28131208b556d46ef7a796edab0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec68af6d25d63c6c514a183979d9235482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd630950863950b01dbf3b299a73a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886068d81797951a5656a8d0c1f0aa9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2763372d7f1042f00dd352fdcff44f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73259670b7b7dd28fc796ab68488f42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0681bf449486073f4e3857b80831f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6b8c94d15797a8a26e42d2c1f0729488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1be33f2562912812d00bd018989c9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27a7674096633c3f68b1fe4a385e5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f58c9d3498ae2d7ba0a506b4053b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8b7ded9cca77c1591d20da3f12ee6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a50d662d4a8d621f7907064686f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee23c6cfd8d1677f15096ee49161e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63231e1c09b537dda5a8b2212a72fc6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2976a80e62736d6c5ff29fdf645b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171ac855a01a16970be85706d77af32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20b066cf97ddb37077c2136e7ac123498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc98a388d415c39acae877d43399e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c471ebd98a523c1ed44fe15e2a3be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e02d9db1fac0a632af95d8406a112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825bea826d3674fb0277e31bd7e55f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da915262312eb28c1d456812489fd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce68acdafcc929457bde40fc43db207504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3571ca67a6f7bb0ee214c19f354b90f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3e7827f685e9f0e8321d5d2eef5c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673784fd4ad6d026976150df9fa2eb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d8c2cfadf7371861a25e732fa80ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024b1def611e1871b9cb8fc59bc9c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae6845157adc6bfd99c73d7d328b96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1a90d23f2afa58c77b4658bc4734511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea854c149665a87dfc0caf3a2c558a0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4550b615c89d56089d38dbbe92e1c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaaa0f420ed92c0848c2556b4d88b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b062dfbd450187d0d0405644ab30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e648983e592a1dd75cb8d9d362ca9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d929a0e6012f09a9338fc8659bd55e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe20149e5de5b5078760edbb86ec9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166062f16836cc5d127b0f5ed3901065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e35c889cd4bfe69c161795a10a2ceb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e83d8fe23fa00be40548678ce7e41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1543a44623e03cfe651da601577a88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8460d625c004f2e790581002108ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ab39a8b486e0bf56c6657d49e23b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10e47f09621ced8b7a1dca84c0b556525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d18b030b765c465da165e71707358a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3017c830206c8396aaf245720a68f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc8a9206bc499d4b42eb02c9beb8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f38cc230b88d2218b140240a42dd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8535d5c8fe877b790a89afc79b11300530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b09dc6c8dbde3c4f9b8ce4b2c519531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44696ba02180ea65b6f092c76148892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc41c0277df8aa638e9bfc920b67c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ab349efc15b563a6b59f114905897534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec179b2920799bcd41678267a7b2cd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b2c6aa48105a342c679d5eed92e65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca899bfd104059ec6a0d9da871ef2ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042da6ce18f3d92c3ba15300cc94851538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63358c75989f468cf3f0330819c1461d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6263c0914ad5e3bab8f56f37cb1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896873485c0bfa400810300d3bc4221541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe97f0031c292795af0ae9f5111c39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dcf4fdab19d082f099ca41c2f54c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7a34e19fad04316d7c61abf1c08b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027937af60b6ea123fb1f46a3b8502d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddd7354bd2c036cf76cf66f45c69be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4f139fad231e888f6c92ab792a2b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aab379765900ca55aef748bc95a95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a90a5a405c297cb5154390c3f2a96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d42120a5c767fa19403ed474d0fdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3fe9946acbfdc68c65d01225b4a5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e32738cc2be4c69f1781f9e9658d2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c31c38feb6f5963daea964aedee7ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fc4b28b1707a39bd5ee903e2a695b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839d0b581e81f8a3e9d8693e29fc31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0f3376513fb37edc25dff76b2773b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e08e28e732c442f748946b8d38750557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a77575617cfcafcc4219f1a589a0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5100d7b2395224a19892938b84a01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd46f45c32198c833bcf8d0c7b9d4a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ed019f8123e0dcde92a1ba91a467561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a9623131a0056ef66db19e7c905c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da6f28711f9f025e9dc7c262410983563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7875a2d5c45904ec8f08e68e8fdece564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4085dbbe4c92a22e9ee422942c9272565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb06c70a7f726baa2a62fdb014468566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc06a9bbaaded6ee10356a086c25a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d592d0ad5bb947760747245b7d70fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbf7a50f419f708df7fe165a90508a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb5c228694047c0e887cad7d31239570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea4c7cff4eb0076b1f9e5b7b492b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212f9b038bbc8ca1f5d69d9d490ade4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dbb166bf570474d9ef1f82d35cede573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d464dc88195831f764d49be750bd98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5a362a4a7a5eeb4286f38df495da7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4db470368d2edcbf91d8e8c78c12ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffe1584072e43f1dbd358846170409577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453292ee24585b1db0295e006d3323578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a927e92934a317796d75769d06cb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208680ebfef85316957045641fda237580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c6dc2bc25f23865d42a7b23ec3566581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38121d943f9168c96239fb4490d6952582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28d90161343753face6df2d05432d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765a6ba9cec1a207484f32180ab4e5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52bcbd4f45573cecfbf44d14168773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec698ff7585dff1c417631248aedbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e59461d087bf5ec855869d3f541f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4237f1d6f09b4d509c396daa9cbb6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f3c573010e36a8711d5d3fe5ab02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b567fba130b427355d19083e0a2001590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82e4d8b13e4a7068e1999665d7a4de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db9b4e20ba823f971d9478e9523772592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24208721af519f0d9fb101d990cadfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d4d5312d5dc0566f21acad0b939f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310119ebc5bf9aa03037cdfbffa4810595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab131295201202a5fa3fd6e029fa7f14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32b73e1bb47f0e3ac5f491950647cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b6a717aeda66044408cd00372031598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70bafacaf36b8b1c63c76e3d5f30d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fc0b7342f124845ca8e5f7488079b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f5b8a37d762172f9e789d70943d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953acab39dab1b6f26abf81abd16f359602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742ffb5412888cd119ff6be5008b37d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce936d64ed1da6ebf5f1be262b2bae8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc50d93af28a46cdcb89d14c5e11d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7febe8099118353a0c913e2c47b1b79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2d8e12ebd8d5adc02f3dfc665d9ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f46da223d5461dd21da0cc37ef10b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb89d7461cf0a438a9f4515def18bc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4006455ba426fa5b5a8244d9ec9045610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8534d9e61a9bd0177357a7f93456156611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96fdc0d28e267fb341775f9ec2bbe8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd0c67d0526c805aada40c6df9bfe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f58d3e9c55afaa792d26b5a7f6af3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5c919286b37e931dc2d6ffb60d241615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddce5b5f7eba5cfd383ce2fd88a8e69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0576140de6c1ddfd80109fc0dd67184617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a91127f10bbea3b2615e8829554ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b8042235f6155f6f8bdb6bcf2acc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100fd5f4af4d4702cdeb72c7ef14892620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b10684c09f316b6776f8c921db4920621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf8552d6cc84af810f5b35771d170e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02862f8de1e2839703da500bb4d42276623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e4de022ce5477a2aaafb1d59c73b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec3e2203b4361b152c5496ce953c37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11abfc1bee0ac2f9deb9a11b692a531626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d61ec58f8ee9cb8cc640a51a6e814627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c09c8f74d5a9baa77fd3ee269585f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed981efe607f7c70616a8c5bc7c97bf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8509ac80c8fbf348c23ae77a56fa06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fbf5997b6044fee07321b01ad7b3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aa10c8d962d5598b71884973712b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac458fbc789e4b638e4eab97f6b01f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5282c9805d5ebffdaafc4d6e4a0668a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1413cd2176da42a8a13cf7fd757b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a455aaef02799361e58c1128b8b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ba8b7408e55213f885f3ad1d6c63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86957fe1a706b6c4d8972fc99c5b0235638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db3085e7a9c0f7fd5f1fb2dd9c6cdd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec4eb98cbf381009531d32bab8deb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199b8105829f9c012286cdd15011753641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046928dbc4eea9eafa6d162e06e3f97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a565e1413ecc0801c03dceb655af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d834cc484e3744c0dc021df17488c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce60b504abd3880ebcc3a5fb9d76c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb636a33dbba5dbca7fb4cb28fa56bcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d22a75596078ef7a2a44e9153db18e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6dca2a58761aa7e4dc64b843d8f8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c178b66e93841b6164987f05d6c8c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968e8f5b40f24e992b6e268ec96e91d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849be7e7bed0bf24e18b7514033a49c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673f3355ef7d221b920bc3d3aa9812f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2257bf25849ad084c5138db54292306653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d21cff307cb6d094ba3a1f6e3833654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab7a7753c5cc26dfaad6017ae52eab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f558facad5c7da7d27ee1f9cfccb1f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710ca5e7bc31766f5c095a82a74a6d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d21806a3a905247dc2eda909f5bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698f796b6b1758d975c29a41d04da37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22972db4bf5508392f47b1237d76c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be8684e53f797383e3835821ab1af0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d32e191fd4907967d83589a90811a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a2396bcab552f54f7b70ad99e5e1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dcfb18cc27a2c63d1d50cb4bb1c84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cb07da8234c27af320840856be1ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dc61c917d89062db69dc72b3f82c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ecd1620c87740c89749baa984c72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76debe2d0bde2b4194538b565dc20c7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623703d2375aaecd218381f715aab389669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b72e76bb5523707687ae2cd94e7bb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90342256339b498c7e9a28fa2be7b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad177ce2a3be041e8d1283333e9fc65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17f9a3960d9d0ec85c1cbeff3e9254673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6efedf0507dcd4c3a701c831b09354674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab3778cfed46851e2dc9b43aebe67c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb9f496ca2f2dc3a5d89cd708a0331676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850107563a886554f0cc8fed92fa04a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c544f514470b95e60d99da8916b590c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a55a166989c2bb87998b90f1a12e73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b431d17b8f084ced0106f09409d219680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef5fb6bdd461bc39b50944a899ee1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16158b6172922930cd48b010e0dd2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b23d92ae2fade99c1c71665ebaf97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5f718f425191bff3dca10721be213684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564907eb174794d02e87cf7ff6903d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5394089bc40aeec738f917e2077667f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6626ff95972b5f6479b3392ea13e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da9b05a16860d2887a378ffe05e3eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e649461eb46a08dd0321263aa83597689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c3f70289c72e14388db0c5739b74f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc512805ef036770132c441b1c50fddf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e498013d8384f32cf8896682e786692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd0438025688f2ef0cdb6b8eb68407693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2196d84c5ec38903a15eedc588e10f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e0e8d4f0f86e22b68307f1f51df22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb4c0dbf901c8b1db3db98455ea1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b26092f5f8a3c8fa14454e3ce09de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f77493e324a9f75d0c7ade78e4d25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1336b15e79ea176ea6c88e88c7405f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eaa02d527b147e0c56717f6500a3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041514f4c5526df2a25f7c8ae194b65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd511246b8705ede13bed28da09bac1e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b728bfec5c68ed15d559ff1dd9eb31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28894effd8dc5b0e35869eb9dc12d422704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34905bd805d570dc1d9ed7060d6c8c58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69f7727f9417dd1098b61251040a19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a1c3d26d754b25d790b8cbd2a23ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff83bfefcf686c6163c8825dcfeed38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969c68cbd35cb5fdb799f50d4bf5b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246215dada0da6bdf06bc1cc837b4b24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad9189da418858a471c0a0bb0fe2bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870883b49612a37731fd2dc0b1e1462c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba634d8cfda0029f354a9ebf70bdd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2e924b1b8d97d4b4453eac3104019714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa270d9a8b0f60ee97ab6a3c00ed36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b029f3602b24c915c4d6da7adf5a26a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec2b78334e0ceaf1684eafaf28ba36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33618a1eeba9c653cf9615c6cd16b95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78b7d2a8d015463068270580f5df35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b65aa4503f24349b38dcfa5caf8e8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81db9479fda137344fa7c2bd08a60c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183671cb24476a057aa7cf5868c558722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8905877b3ef9b15c612f63c8f211c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a9efc5f90d6c5cceaed504a2213d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3b5f15968440182be7fb83730fc10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0bb4e7c9058b93412998365a96cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8310caffaa9b5793c29365fb21683727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624067fef0b36bef4e5dad56027c4f3b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18794813f9591d5e6e20de6f333921de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637813771b1fab8cabbc2de94e343e74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ba1517282212b7eb654b49f83c910731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23790e39967a79cd205aeca1f1ff7b23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f688668f80931ace6660cf297de4e4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5130b4b138390f8764efbf120d088da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98adf821288ff4cd600ef6e5ea8f96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536082e66365e3646be3387dbe1951f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfcfb18b7c516b87dea04b76eeddf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838da1d7a83043bcc239a697451689c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a783aaf03de4ae5ccd34408710a11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74224c4bebf2bda9f63c174c01662e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491c87f4050108e9973db942a8d1b0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbccb958a8568e272bb40747af9fbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4350f93bc2f7a15e3c30a0fad9c0ef6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a5846165159acd44f7290a79cc4f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602288e8a64f83e60fbd87998c27d531745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6abc7ce9997a399d750710256930a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74a9f8b4fd4f474620283ba6c6ce4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e7ae1246598dc5d3129d3a0656d48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e3a013b1e88c85eaf8f1e738dc2ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627a6ef00fbae9e4b3845e657728b20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33377c868e393a26b8990db27ccf40fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b3df85884fd51125262a8d97f780f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e834761dc184b890fdc9c3138004f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa8993846d0ad265123dc6a3e375c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf202bfe05713b769ebc7a1b4387c9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e862866cf57a72ccfc6da04d8c5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b3628dce39e79488e3368a108f62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286890e9e3253e37f78313513bb56c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0727f9befbbced265ae7ac2cc92b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>