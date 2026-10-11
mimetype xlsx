--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a51d69efd4198c4536cb014020e481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086b89ec80b4727145faa51f88bd22b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9becab740fbfc764d8e498fc3956b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc360f5bd812a561b116c740bf5ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb88c3eff0595ac9c6fee4d4ff5f525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c3df4b4f98d05761aff924783992b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bd345738f05bdb54c8b07c11c2edf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06ec27a1d725741417fcc2868652e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d037b8e9bd02cf5b25b7036417b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f801ebb08fd10e67ef05ca9940a29610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013ca7a78f900f0005f92705be6c41311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a945d6e814ed0e98176e9ed7a6ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078160787d35230b3be63e009a0d52a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af4a811442d2b377af793e1409fbfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612f76edaf358775fe3b92bef99a5dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec5d89f2bffdea523aa63ccd7423fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2f3a41b7a4d978aa85b33401cd10317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cb2622b88f701b6198cf91f29492618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732154238d27817fbcfe92b78816880e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba4dcf90f3ecdd8d958f6c593a4c7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af018f519924c092ca31ecc6c0d1e4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3269317d3ea00256ece75d996e9d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb8252754b7851f23ce1f3e2c5707f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f718283fb365c9f8241322a8450d5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00de48e05b1d63520cd0a499e21e3b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b4d9816b5084a1502b6945b27dc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d8f0096e0a525c5649c21137f6e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a04af80793ec984f9b718ea48392428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c18ca8208cadaf36613a070e5b3cab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ac45b00540df6d10ebd3ab40b22da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450bacf32c0f6cfb7999fd4f578a9b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89078316a45feaee03fe094fd283932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfb3a641eeac3e3bd09201613fd08933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957580fd0607467ef3a56adda236915b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea20ea7b2ec4845669005bd10f3946d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9b6388a6c1723951062e86a69559836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3b85ab44ac643e5bd45f1c9d4bcbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ac2b4cd5390d98a7235f97e2b926738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd891d956bb81fa839ac86776abe5f1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe33b124589c652df5ff5999a99ee6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62de76e4ec72f54f4d9b6dfe892653341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24497a33a6d14131fc61e5545d4a141d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c459428a7f79b8971e20d63a1a071843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9cea8fceb35aa6d2b52b70177d5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dbc528f5d64b63e18231707396eeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf17f201c9cb1025fbe25edfbd094a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20a2f9bcd041a91cd97986861195fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d53154c8ce1d4c0c7d183eefd1c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23065abc0a45dacc4b1e47413447cd7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91f8d4162d21b447f971fc500c1d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fe566a36b169cdc36ba0a23f8833251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15dc3a21285cdf784224ce0f7a31252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ac4803566b5ccff0b904b1329aba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e46319702697f1cf0458e309bf47d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aeddd70b8fca4d7626b7bb642c53155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc1b70a36e9af8b9957126a0d5e0b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadfb54136ee61b69afb4e44b0c9dc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694288ceb6601641bd53f56ce86094ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8197acf1511a05a60a09922276c0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a265ca34deea6a1f7f88cb99a215360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e51a0012d25351ac5e05a3fcd8845861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4df8a7329e2aac9e5203acfa372a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c971a8a49e65529b9abb92507cd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829e86ad9608ed753530f86a8cdf6bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792197862789303c3f4d58d9c064bd8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacd548007d5a868587ea86cd85361466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e086e42becf9bb99fb7add53a4bbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f94b48b027feeb4f92b680a18acb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604df61c810bdd0bbfa8a1f1689440369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b573205cd526c4309e86b58cb24d3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4dc975f13a316f23d415fae57317871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340360982c4aa896858f3cfc59afd2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efb58e28fb0cd5d1542c00d520592173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b09cb008f49d3c94543dc56c89ef474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dd5ffdfd22c828ce81d0cf814ebe475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f696df8262bcc2a7c04a0a1ef013976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243e501b2def24d176abe40ed88e3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db008f2aa1a08d282ccdeaf79fb6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9865bf460bd00246d2abd41ab1363d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e9351a33b3b7ea2a1dd82ba6d05af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2ea1bdd407704a3b5dfa1cf2baee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3a4307fecf14096d9041b2d8c45f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a4574930e551701b86c7988698eaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579efff12d538b9b82e0b9f458dfc02b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce6df8b6da0d44017dd89d6ab112e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7969749929a5dd104198e7050b82486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a65680806b7e9b845920724d272c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476bf6f7019c1a39ea170b6829adab888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603181e261c4dbcfc4d8d56d820f4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99541ee6e6fef3e647819e4de13c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a3b4159e39ba34a5885d95d5b10291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c8991abd9b87d091af9b32e30bf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042dac0a23be55b0dc07fa8172183a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0acf2a10bc7db020dbc8b5959697094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c271fddc85803ed37045ce0b3fa9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd838b1991d70a82b449c4feb4544def96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e318b7ef1e53cd279f014804706db9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2be2cafda87dfa21f6c843f223ca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad446e7c39275f7ac9ab43c245cd9e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6ac8d5b1ecff204762543f61e2b9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb39077199b4602877700d9280082af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420ecd32f84b2725ed8455550fb6e55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0c77597445d7654cc4b3df0eeed44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0ef65364097281eb76385b1c82862104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ecea31f3ded6e8984509796a3617105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83141caaef9251027f9e1af95dad76c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576bc00e8e2c2fe1825a5ca018ae046107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576cea0d61fb363fa77766be2a5883108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d988b9f00a46b9fbce8606883fd0eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed040de20f185a3b2e51f9e070d77f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a18324e264c2c2a08638dff23d092111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226af68f1841204077bd7e0f3246d8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0c5b11027d1223979ec521740d96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859eeb6323b41475e802e7110690962114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173137e6228ad718b31d18d9e9309e49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a10449bef46efcda8669f3d160586116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a67517b2cf4dfebedb89adbc1be437117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fe799698090125337626986215fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11299f7d43495cb5eaf16da159262119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d63a0c6f8fb691b0770bd1326edec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c012b8831f5e24814260591a136fca6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e212fe8c19a40c03c33183bbd6be2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda0182f73d7667950f2dc6f44048a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202784b31185544aa4ee4da103d78bc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8649533be913159f22b310a0238dc89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5bd807fc9bf1bb54311bca308b8b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0a715793787c3653af1c4ccb49fab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6328a40e8bf8bc1b598cee697018128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509db479d0b5786b50d9f99ff756de6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab1e06dabbfcda6382c2f0e9e58802130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ef78a8d131248d32010880a1a5601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2607a70577ee8a8b0c76a221f81a7bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bced400584fd6949b7fd6740f0d707a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc07d3dd5d87c6777a7e73e504a2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d0c6193f520a9894bc0b2ea2bf53e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1732ba956b51980424776893d15a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53141740d413352ca9f98c0cda23359137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f45f004779591bfa6f1d8c14079d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebbef810279047d4c625b10bf0b4ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ecccdf548e32c09d3078e662f7d21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b9feb4863a736578ff71a07c3a2bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768a1bcd4af641de2b0a359096b00f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2135f757fdbf43f79c0b64aa0e680143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b4220f8d31a2d1117214bbe7b5bf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca748665b49b3f009d1b28f4e11913dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a3cd2cbc66894c78d136bce79300f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d34f635525b300e99a6ee8822897147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215fa97b9af336c9889ab32299480de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f48da1b91da78b3888df7a862754aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e3d262bdcb30c6751277ef39ee5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94c0b2c3aef3677c9483a3318c50a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32873ac664178444d8f84d662299fe40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0e18f03e50b630b06e3828981cd31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c9f9bf4eddf0b293e8edc7e13a53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aed06a2ceb18feb46976cef69c64e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7684187f64dc08ec9c12b8939150e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5b688fbe950a39fb88c4169101f1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d14fc5f78e48f0e11cc5c80f3cca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461489a435b1b7eb7b8ca7c69d0bde1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f132942084866891d5ea50bb3c94b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfe0516ab9d8f0e59441c143a22261161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a438a91fea3260438f2d2a4589a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6b847affa7e9920b75017641e158f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70502c370dc27ba19475aef0dc532c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c6ea531a3298a17d91e889f56845c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f6af62201a5408e82fefd09bd1f78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ad2fca20e070fc039202467d9715167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3b3426ac79ca1c17cca13ee54bb81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cb75e766bb66a48efba972a889cef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7bbe096271eb07100d62cb12d4b6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daa89ec2b7e4be4c1cf33dc733a7c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e9601402b0b5a8bf989ebcf829c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529093ccbdb4c2ea7f0cca6d317c6fce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b705d6acb0a5f339a688f4096b80e3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feea40826f9e210b75c1a82c54c4f85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195b3995cff73918c3781007c48cd7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c0b1fd1628f247e8663b5b0f7b2e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd2f360ef0f9c7cdd0026d6e21ffbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c97e3e9c015af6bb9b31abe97e195179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d742d47273b4faf44e67548a0551c8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88b11b6ee97b3219b9572c5d84e3e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bea91758667953f998b26c4d72cb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a24b0f1c6ff3985bf3cc7394eb070183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1733521b61d76adc5f1ebb661a1a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d26ff75d1d2c4a2a56e100d2a9997185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa3a8fcc7654a7b4760289827eebe0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4bae0a51bb8ad7a126c28c35cae40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212db1b35f837f646f8c9b89df3af33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd3759dde10a9f11e28dedcb0e02c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db23b475f756ff8f7980ae2fd8f861190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f18773120ae467c35541c3986795c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe249054dad374891fee37a959a94387192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7233d7e82af6c6dbe9719b8b209a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c6edfa46bd3bd347c118f34301acf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933596bdf576b5976f36d81b5ce8340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf3569fa9f3cfd6a963a39dd8dd433196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdff8bcb11e967babc0f34afa36576197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad391bd498ded81af728b27050a499198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921b4ffe9d92ae4f2be0ff0e84b7cb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69345c72ff76e2e3eb69deb66c0911200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4e17b9d91c6b2afcfbb278f832115201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdccc530ee2e102505bfe1719bcee5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b70a577c088eb15223774ba15e420203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911d1ee2fb21fb752f11c0eaee7ef1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d884a8d0a07f167003f7f21e80eda9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb41b91871846ebc4cf39b6dd784ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdcf5c572b4c33c8f363575854586d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a747f155adc54c1dac11e1e5610e87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b837d50e87da9fef399be42ea2b0c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d098259a4708b077ea05c15498e9c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da911a8a0542746050d58b0d1a7f1b0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde76f8abff8f6f508f75c45d2c3886212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583b53699c6d7347189f0a14e25d42c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568ae1a545175df2edd0d87ee22786214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86698a0b0f97897597dc3077f085b87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81f7bb48bc2d19331882c77224f38a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db471c8aa7ac54989884e60212ac7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f375622c942c6c8fdddeade7794e200218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9248d1ffc5302d28b9566cf81202fb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b302045f63ce11f85d48f29a0f2c00c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb2556dbdea4a3bf755b4ad6946f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f7bad639caf4e63ab954c419bc2a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282998aeb9e55de530cf03dbbfe29764223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e08b829ad97a26c8514ab0ca90131224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c1ad963bf65799b959aacb0b87cec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99156c7eeab22fde88d260036deb0406226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a3cecf7caa7c6c4d70dbd3187fd26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704aae692fbddafd8ce3467a1b601c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fa18c4c76d4528d3905bb80a567ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695a6be8ed022c8be89f73905bfcfaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817bed005308db54ae9afa704eac9a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252f02b12da0c69df82a8bc906a059f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103596fc3e00d2cc342789327cc43a51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d7be32291bd6901233e316e0be06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6917aae9e56c9993fe0b56eff02f05a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e817842b1bd8ce62ddfb4cb5a91c312236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c40bcba12088f14e5be9920ad543237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ecadaa445be4b228d4cd2d704c3c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa2d9fe5881126ae51ece06ff0814239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31804ec4d18ca86cba22136077b1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752944176849d64e9231638b6025932a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6884769b0f384448774d738d2e911242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12463a98a24f41de1b91d00003134243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087f90fd4988d00cce72a9cb21ef4b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4b83b8217357f53df4406af20e694245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b9e156f464e5c7126b2c434be7b64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23ec02523d666acd2ccf11a725fecf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442506ec4d195e3e5def2adcd90b7650248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae9d6488824e2e26f7ccf711e477a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb4466b417ee6f6f65ed4117bccb95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79ad84aede91c8f3a1b88c845faa70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58851d585158bafc70af01dabac51a37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053adf51a74eb1ab180371516d8efd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6a46e08edd2a9eeca018ed0cdc037254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f060c3d417d68817e41fd877172d42c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a5f6a958e90d695f6876ceb7cc2f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d1070d3e9b9f2324388b75e3f880257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00325497fe123123402d10cacdd6ebbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f5ffaf0f657425a20f9cf8cf436ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d688284a15694c23e51eed0113001d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387106d12aae7d891ff67f1b7a8c769261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d540663b5ae722769e0b487e559d70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41312b8ac496b7d4003358e949cfb812263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666dbf4f19e9674aa4a40cca3fba5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174e4d6a25a01b92e01892cb2781014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852a1a76bff64edd9bfe37b8f7cff49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1880e412ebf6fefcf33062c3920cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eb7fd7f120d89a567d1ab530e53cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d31b5bd8b4323725d567e10679e3e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304d43e82e4bb692d6f17bc47fb7f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e14256b838bcd481a527dceb8d92f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8c56b86c2766033fd55d1cc90dd3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408033bce57bd99db7cba7f3fe4b0607273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1ab43d7361f246df9944d6feffb5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c51ec540f3f8836e2603ea7f791e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179fc7d844a33aab0569261a9302fa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb160aea26f8078ecff88b404f8b3a59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bd2894ea5cd53c1f9d3e738bdd2aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432fe0fbf5787036792d2819453808f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b88741cf283066067ae7a1ad6f9da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adc422c47b03afd7bf68e71f4fd0f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07accfd3ffb48992ed40ad0eb3e0bd7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad0b822a7a0007d12517db6acffab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf71425ad5b77422628785ff21b1df7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6479349098f70b13aad983c3eb14ad8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325cb4d89ab2f270599dec82eac0ab2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6dc0eeb892d9630ce053102cbc984287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539b730751f57c481a32fe7b32a8673288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24916b5dc7f96dc8954d4349c6d73a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61345675ab3a9148781d4df0d2e6617290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a7042e12b12f80621c9d41c78e0af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce336e9e391b8d32f0576fe542f72d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93439f9d34f56c167a3c63dcfdf807b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a779173fcc512c7e73a6c5a6fad4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b93b77a91827a75b70b00ec7a6aea3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed7a41011d48230c891049e1f8883296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3d2b753b2e5af36d3a6faba84c537297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ae99e5e4d8dc42fc965820d50594298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050260144a3fb7d112cdb77f6607343299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f863f0f0e98e81c1194458739f955e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e086e8bc10727d8cd18bece0fb68e76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cbb478a438d9e8efd041ec867144d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe441925ccbcaef1e6a099209030eb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31609c2f7aa18c12af1b3f0d15d29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e6aceb8ddb299be180aa9672ccd09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6236eabe888baa3a60ad9915f0a1415306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f70cb0f4e4f76b357e65aa53770e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b8a09c5db3783d596649cb7e383a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c22ebf3297022d9add71eaf3617a2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55716bf70aa2e4b7019192ed0f3971dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965e28e76e9afa75f87b8c3f15f1608311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36341f48cf9a86a1a6e7c7d7b939e02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c24339e729cf05fe3fcdde66d1415313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c36d1790e4718dcbd2f753af013808314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9f14f41c6bf0e24b6b8de140e7fcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f22bbaac86b55b01187db70cbcc0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe95ef2f4cdc4ca68e22bd13520c8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c3a8b1380c287014226e1a3a2dcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba667c8404b7c5ee332eda8bd290e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac351bb36bdea01f57c8a3aaa229c0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15670d0406aee7ecd52f8a2f89a5a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a3b3829cb5e570d43a9a1baae3cf6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f76554e7658ad23ee7d39ab1b4c39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a8e3c3dadb7e04c75546f4416fd1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea8e3539422323f009c6346587e772325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a6f2acd8b7756ee8c75fec9924f9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989b53005f5ec5a863100c64acf1373327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f4c5babba028cbf179db63b5951d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338907af331de0d29fbdc2266118171329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1023e6ad2d9515ddb2920193963778330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645788fc6e97321f64e4051f20569a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b82cc2e7529175a1ee66edb65e862c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1cc6d3d9728ef1ab514c674c1b0fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c37034b662ac1f7ebe3c6450e2201c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262c8e04b090008682af4922b636916335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59561c26a2125e4ca8a58ddf6f15422a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16533eb98e3b3c25fc56b45400062a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef7acff5b1bf49b536a751449366fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2318328f56fc9fecc7c7968130fcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6785b5e77034201b6016ba6679177340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12efc375c4532a703ef548b906b954341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b37dbe91ba6dcd214935f109eed4e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51bf5d07423bcda9cf2332392f09ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9b241850b276077e728a70bcbd004344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7968492cdbd526d39c956916ce0c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddbba42b666d659d1111848c63a2f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf068c8c80eccb09f7aaf4ec7b7550347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5fd460e3579c34191e2f28d4f24b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a1d150c8f705b7a3e59cc2c135c96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c37d0806b35e526cb2b1344235cdcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3be8167a7c27298964c65ceb6944c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff948b0d9320504ce69b03020a2274352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03db5b85b1b4923daf4bc8184352b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c765313fa53483b217ccf2d7f892ec4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b1c7cbef9dbfe16d7c01419557d24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32082b582d728897b0b95ff9985c40f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cafbfa9ec3f8a96117e897b3c5ff3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320fa96f4f263538fdc3df215383331358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bd4868db2146e72c47c78b07746e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f265b41d65a1dad4232210bf381be49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8c7dbcc00d6d1f0c432f25d081c27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf8a8224d2bdd5e00fc76f328e92e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea72cd979ed996b8751381f7d3a17f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ec61178e9d4e5c7df01e520de728364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ba2f0e93929ed7d1086072377fb63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be95c079d476c99819ed53b84bed951366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3627487e0ee8940b57b924584ddd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb47ed339efd4116e938281050ab9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f111437da2c3d6fb818a64db95fcd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fb5a73ec61defe7ba27d1bdbd6d85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8c81013ed83b0d2857bbb90aad643371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d713196156d94d29cf8b4e372eb9c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65363c19312854045ffd5f731e6b29f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce831ffa35055445ace3c3a8064d60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6965314854083299dd903237703d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7969b1fb8ad41332eb6629def35d37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e74bfe85469246625bbb1a3e81c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fbaffda8ac9f433a0ec8ec76f8fd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56401b9ba5255a8a57e01fe0ad41d23e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868bfba870730f8613e4957810cfff9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2629cf26f1fd953fb1fb3a447ec71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6344e25e0f17767d9a68b35bf2fa5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937cf00d762919cd005ec584fa3aaba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecd723a882b94fd8d06dfb99132228384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ad7829fbd09de8f94eedb2340d36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a65efe62958941cc3170e542ab376386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f02f7aebef41f165dfbbf088c491b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d5fd931e75180723da06e9bd9aaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3f18600f1ec47b45101d3c28f7b07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50137540738196c6298afe723a418636390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9c1ea7663608015a144f097416d11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2d944fe650567849325603ffa7aee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c189c23a4f732e0d2d010d42b4e671393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288d247eff32d3b05f5e5a40c9f8dbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ea589b670791c0252412732216064395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24713bda5fd9f9228967da5c272c7860396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79500d5c2cef4a4882e13f66c12df4f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088c5a6cb38b8c62c209a68361db031398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f767af21ec0c7548e6500570f38cfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f0e5f393a9a04d1f6ce7a776e227c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eb1e4e2328268f8a0e625def5006e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72340c2bd0579fb28e5f694de31a52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4924d42056cb678dd1bc876f6425403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f31dc693441ef70a19a6a08ca09746404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60056e09a1cebd51ec8066652136ee51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d69c3b41e828c37e4e256a8abd963406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774686157902ca92b0f9d08e4dd4d171407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbaee9ae537a60e00004b3af0ba917408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776caa56bb43cd82cf534a9fef9e03e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef734bee534ab310bb4c674262ad8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e67c79f24ea50f3294e63fd782f22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd928e47c47a9b37d966613a5a892481412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc608583e049920d2774dfcba7e6754f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61497c037259a7c67ca2477d7c9b76c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8519e707910c422b785082e5b68dfd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10277e1efa4e62fc3a66a9fab6a6c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e065bd669c4382782453970102528417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106c1cd47f58c81af4f4cefd1bb4e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55adb1281459bbbd384b9f84aea16b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f311ade056d41208a2096effd6379420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054e4e919d2bdc8e5cce9b810f4cf63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508063a8f838ee20a7d6d584c651691422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c174651af4882921995d05a600ae0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e416ea8cb69ebe7ee5e6353fa35fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f2d97517bae15dbb85ee84d40511425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0878c23a8acf4f4b9f6e8fa99910690426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd28334f1ffe453b549194a1da763e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b86f275ecee71481ccbee3775d18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca9b4343f307ed00e06bc0fc714d92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be8c56a3be888183d421ef14b741ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb668bf035a10a50b2bffc4461d4d9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22603b8c966ee67ac38869ab6c4f260432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca34a5198f8103f50c9ad5ec0a60f52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470a515909b0c3de8f98e840cd64c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3935709626c8c6fda11f1294fdb1fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7e9bc6526821820164a610d3dc94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bdddd2467105fcf9c811d13960c88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9741ee016d47c6c6264c021dbed3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b04d1fb68228f2d00ab13e21476df4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643be0371f7b6fdf1939a4f5a517e67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655535acf6743ff68c90baa0cabb923441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6041b83248beef8aa0dcf61bcf291442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecf0862c0b8992ca883a79c7c4ddc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f443574b36712ac51338d59b1488c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047c6324bb08ba1dff55c394c24951445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38f8c423c44809087bcb797b894443446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2a43cedebe9d0b707121e8d4a8f21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd6d234505e94cb794fee2b8550e77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3931ee4f41912df1e4dc607addd105a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb07766983a381136cc52789e4a56e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee510aebd0a3f71c5f0d075cf59e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ca1de6083a563ad2c823511bcf74a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b871a0bac710158582f66b5027927453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab4933e569d024b25da288507901fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a1692d23ace4c66827734077c301455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b24105372c3f68be71fb0f425feac2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fecde157ec3a734544f0a7deba323457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f2ad8570da424cd488288125557af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123aa98cf82af31f6aec1ba1b6d4c9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484542923d318fa4019d8d1dda9f319460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088b646c77080c093c16dec88f378db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155bfffaa5b1859b54eab251fb4db3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b5887beaaaacfe97ae35a6078b4ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e94b67c1faa92c181b1f9690d286c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9177c6190360dde8697c3e94a8206465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afd8355a38dbebfd087e5bd67ab5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a905b572a54a04b7d5ddee7e986992467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57c2d4bcb99da0eac6a78820b3ae86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f9aedabb722c97135d5fe32ca3b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40004f34283597f637fd9ee2a3a080470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fae9a8ccb534558fe5b80bbe48bf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaab4185b363070b38fd84b0c6eeaa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cb6ae5c414513a72dfbf0b1cc4980473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1108c6754e21dfb245536258c5264474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed7ea8fe22db8a45af0fa2175c1054475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a79353609db2a4ad546fd832f40a84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd11f104c562a2e422f7df24f329d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27b94263f6700c4534f31616cacf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4790e9f0028415cbc198cb5ac5022479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdedded238d913e762e8143378fd929480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aff8d3e6dc361d835833cce9dd068481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cecd708bf83380259142837180544482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db632997b39fb21e580b02e5e7e912483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5c65e5994d37b7293cac5063b573484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752151ff51220f041ff225582edc4a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b49b5c02ce666eb313e0038cd24a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c578d37372c3f4eef4fec1b65b606f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4a3c4544295bb4eb1015ccac0c15a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b851b678c399c84ad0f85150c439c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f841af0bba73177395309271267b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebd5e858fb97293f85f38129af862a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33f1482c43f60dd30309a10a5cf2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e61c76c3580a3901a838b3fff96b7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0409f8ab0909c688a3c856f3aa7e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae4b8e7ac3f620220a5e22d89ed97d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286cb32b9fcc7da642ab5c3da2986e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db272cbe74c8aa72b18edd97fc30e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c70c25e77150162022988973224c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87252f8d2a4acd7323c28c834522c058499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4866ed5386a6c534313e7974e9504500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760ef7c0a73db0322be74403d80d965501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cc0bd977402a710307cd42bf00852502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8adebe349bdb1583831510a2f11bd3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3036b7196b2ed36756ef1b7cbfe174504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c26d9841bf6233266f684a2b091d1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffb6e5e3440a69d7b7fe21b75ef753506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aee6a8d21449e1e1c6cb67396d75d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a61bbbaba0cfe6607023bc6ce1d35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2e9227a2b52a01cae4d44a8111a5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f528df563ee2169aa187112189c5fc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a31f05557aa3b787955c318510c270511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb000dcc84fb146bddb9f4c42cc8bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97e8b01781145259b039e57003e6ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166ae87aca3f5ad5c091576e5012d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3cbe896e193f14ccd540c3eb5ecac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131fac6cb8fcfe9824b142662618272516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90ef1ff392473b85d4545416a94783517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86b635ea23d14a140662b9418d18f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9a026cfdaa41c899fd53250c3f86c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cd560bdcd23ce4a84468fb4e8116b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8c9c506d00326ba05b35405dc98bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16209fa2eaabb90e70cfd78481490bb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5399b7b109756511885f70391e6fbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e385518bdc3a767c50840977a513a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ed75c6a7db1467f6924dd37ddca0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c77f3b9cdc50e90534ace68494b3b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8d7800109dda51a98462c2ee4bf1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3f0c0ec77b0043a8dcd62b9ad4a10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0718564b589b868284ec457fac06c63529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5561c2465a7e3158e9510d63ffe42b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be66c38f33c566326ddf56d480cbd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36d1b13f86c3024f4780ed7633738532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e1af619bae2a7ea2180a2ae8c0bc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5664e024bf164699307bc55c64b5351534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a0405159caf8b52f893bf679862b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed70af33aa14b835e044438eb5e5f8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafae7e6bddd02349c357052817220d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c15e809df9393dc9177b25853f6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa5d9cf6d20ddde65b97157b50fb1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac85aecd59b9a2d713044db0d88478c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d24dc681d771d977846ac2678cd02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d6fed138681cd64ee1aecf1d5413542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350698242d91042aec078df9b9c9b75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6df068c690d03d119568a2744ff94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ce51a362f0781a99a5a72066cc37a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3100e0485f9524b6933625ddfe9e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd58fdd837b5cfe8ddcf772bc2c9dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e0b1d44e18e6f7a02b26095b7af8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e9c8ae295ceda6306e0f1d3bc8fdf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fee3461428ff9af2f2804683fa3b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25824ad1a24460b64510b096f1fb47a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747ab4b5cc39d1483e9baa008f1e019552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9739297ec6a0f7c133c10c4cef311553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5addfa99e1a41828401f41e43a72b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2fe69809f351f8d22ecd62ce8f40d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72172c07542618e4d7ae611b7333dd97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc1d28308e7ae2d062e446edba2693557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c18657273a60896c7fc2665b55d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853de6adc629a3f0e90e82dd9fee4e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0d33dee302208a9a06f75590c864560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ab59b0278ac87cddda49bc727ef36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de5b6f9d834d72f7d748192d54be3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84815105076e77359e51c1cdea93ad0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20131f8666177aab0bd8e691566eee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4765cd27c630a1230e9936cacf1454c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3486e35b3d9f3ae044a320ca919f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9af6a2eb60f8e28dd656672e989cfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a711befa3d6837dd383acc003550568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b17e9ccfdd746ae5bd44676eb9f38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3e8274c09c08c384acac63d00d2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898076b49cbcf3cb6f997c606be7a979571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d7c9f04719935f69c85e6e71f7eec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5785fbf1ca77a8a1f05012eda71da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e0520aab43aef3c8513fa6730b22c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af51a500fc1cb6304946af48b5a3199575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29457a5b1ce8c458856c807dd09f1cb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04136ee5bf6736d26066768d2da1c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90ee5726657be601cd4f605dd7b375578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87fea6204d4fe93aae51ea24de6ebc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16924b72ae2e0f589fa1c738daf1e503580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f5bbe895e54126f7947b8788d10cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8ddb31039eb2bf5d8385b0ebd4ad0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1605a2d483f144ab0fb12fd3c333d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082df4988a3cc89887a000039bb42d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087318bb4fc8973f9f09911e7075d5b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e027d4551a908b5f9383faed747bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad0aa357b8b41bf9d9d4536f59919e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32c5526a2a04133c085ee950529ce7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8313ef44483939ffcc9fc4d0d351c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5f6a65b3513758d24449386eb94fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc5926bb8cb969b1ef38b93ce98b69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ba5207cc6b513f3c8900768849c25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f6fd36dcf1c3ab2a2c41a41d4d086593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98689fd7fcbbdbe108b5c0a21b7c2677594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc68aa678d647e545adf6729d948327595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ebaa39e62a8983071c752245f08b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c82b076157e48c242ce14c61d7abc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a4d04264bfa0adfa3755ad59ddae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0bdb87f04e62b79e4a2958435980599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a6a314af11d7ddc64705e52234311600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8ba1ad11f6b90184557e5e7948e2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4584fc6d5fa2a9f0d2644668c40cd50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657fb79bd22b38a32192668179e0157603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db24779ecb3a78200b4d742d24bff04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6239df0ed858b3c21ee36210243e96b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985a60881e77259f3f0a2ee331bb02f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f0fcfb81eae7a1172c545498114c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff582a0ae67905d311a768204488437608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf55f9788778d51cd29af83a634f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649efe63619381a3a8fa052d88de170b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19505c741e0871e6a0629c43296475611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7502bcf427b28d951cc1726b3afe48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3a074ce6f83bc0f3b2908cea8c957613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9914d0f531c9c1f3b43a21d378fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c931131641dc301802e2570035f88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f10900341d666c4341533bd768ccb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489a90c2cab96dd1776b2f47f9d3cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d63adc5b48a2d7d4bf4b84dae45f35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fc40966699e3d2810c6f64a19ce65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0d983fb94680ea455189d734323f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3bcba7c4e1c1f8108986be38c27ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc5e7a544af2a4f6be8987eb71dd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd87dc5c6a9bf053ac2233b0304583623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1d9a14831c7ffd6f15ead44aadbc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90646e66f17eca4566c27a7e88172166625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a635ab075c0e12c6f02b313041ed0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d008ea651b6318a7a7312d2b7eec390627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc97fe1ae87286236c50a78ea3fdd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0412611800accf6647d2487b2f3ce0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b239265aa31d9a5af3ddfd06def2f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18369ccb391d46f20094860bdb31dadd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c1ec5f6e0a4773cf1d121bc7829b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057af75d5dff6296736dcdda201651f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c3570bb57b0ab324132a2a2dd6d4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae10b5ec13733713e962c0c4253107b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2cf3f1d8a9dacbf170b543c2c51b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1a03c6f7fbf5abaef033b75f36f8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c65d75195b1da1f8cdb068a3160f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e127a28bfc13a0c0b091e85f8a2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db53d375fef6f24bc73bb4d65fb55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111f9c1dd6642e8c0cf3bcdd6efad1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3649690dd285015a4ab29ed29dcf068642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aaf220d5712ce6b8b003dc02ef53f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa99731b587333e227ae3e897b3268644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ce04278c1c52c2e788f1ae2401e32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fe2963055902653a08639957545b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94176b9105f52e45b5e8b5690fbb4692647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba3d7e793762abf2db50cd4af4cf6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409627e9b03f3bc231db84b58a8f5ac2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e548400aeee9617e86c2c19598c236650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd506a5b5b12f6f854ff1c334cc75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36b85ac3bcda6f4d6d1fd26f8f8df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4bb6cd5d2f1325685623d3e781c79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ccaf4e5f5c5e2604b3b05a993386e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa484b4fd9f7e620d2ec7b791c9d1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad573f4f105fe010e710725afec1c26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23edc0a8c1bb518ab2bb9bbea1a25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c84feefe87d5ba2e173a9f7e680ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea93c286a401eaa0f6feed0f99df1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512e962136d44fcde6529908690aac1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aef60002bd39e4ce23ef7694262974661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05e8e2d71f48cc0b06cbdf80bb72e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2b4dbc9b100745614aab066433862663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e3f2a0a6f888eab3ba41f5b308227664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa85352a7abc085731f95bcaf1515b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a168a4125fba9ad4c1c86b5e1238b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a5c9fbfbb9beacfc93a26012bb3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f76bad9cb9ba88bcfbc5a0169fb416668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747cf0e9143462f1c3b7b392eda2acf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed13bfbad7fbc085c30add58a5bec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d687879ffc1596d2a15f19f726ff91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed599bed49a9a38b48a6a9837686795f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7297b6ce3ed1b7aa9fd40984d43b237673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c01ee4ba5fa7f51f0648dba021d165674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96746105583e25608f159949318c160675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695c4c658434039896328a0123d9ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c2dbc9a4f0f7384ddc7f4e88c103d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee887d789b37f9a49df84cc41479f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb899beb4dc1aa239d81f6e291af5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bebe4b3537eeb4e776f408810076c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e51a0f8e257acf73139a70d35c06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030474ff44817ca6c6284e0a4d8681682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae10b7df7a50512eb781de2ba25dc67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186340356e2feda692f74cd595323822684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de48cc4f0da21a4d9e243583fd025a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab69af4b7bf1ed072b197cd73082ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bab666b56fc40951a8b0368f537814687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171756ecc8146dc6813a9cedcd22da4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d03131d4a78f1da70fcf6e332f87b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f62137fb8f52741ae748d9ec9f4945690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc7bbf88d852d8bec5a86f61e7e4aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c893b93d50bb80475090a08c94953bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f58ed1bfeb52d6eaa653c819431cf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e31282e1c6f4d1655d70419765643694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec51618b59ed019d50db0f9069e0f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf454dba5aaf9b25fc7d0d89870f3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e5a1a9dae6897d315579e68e890ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89308c5c93668fbd693e5e29007ce5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f33c306d3fb235a72afe59c113b96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913665cd5c6491ef7ea0924f7a190ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d9ffcec7f6d653a2a46926e8afe49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b706d0fac8bd90b10985ef77124df5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256065f590d08ca3c4714032baf09a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfa73fe98f7e15ce7db983cf2eaab8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e38fd965c200097afba360d4528ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af4522f43846f9b72019d218e9831706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ebfd9307db521dd4a5f3348e7d64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09132aa1b17f43dde234b84ed7ce8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba94943f57f24de6377df63f680e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec55c77c88d51d98d5328828a0aaca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551d1307587ac2317089e2f5053c460711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a10188b5ab47dab6855d5615c3a7bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34b4ce8521804b805beb6cb05b1b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae2879a3f726300c60f24c8f2b534714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde48495f3bc9123cb965057472d42d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079eb9d46db7b7c19758019ac262593716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b0a4da04d061e61195a92ec8224d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3456929efba6dcbe3b79826efc5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1583bea0f2a2149e916a581c4a5482719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f174e7f2205d2585558037d233f1226720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62097803042f37d03babc2a837d4611721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66f58187b3c31b30cedf9df1c3859722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceeccf2fd5f1b1c2bdd3a83e6590f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6c164af2cbbe38c3c031493b9850c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b5eddcf5aa3703a416f304748a384725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19a74f97a6c8773136fae54f4bb77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376e50b4983101d45c928221db34180727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61b5da97fd6b388d023a32af116ef1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856dbea2fc50f290912d759fa08af58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51740695c61819c9929115598dfd609f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e6ce974803fbaafc397ccd9fded32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dc1a6c992f4b6b904f3908c3f8350732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99062a72f31498a5d178fa5994445f9b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae102fadab758be0470a5042e524d977734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae918d354d1599238b27095cd2b05dc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68de979fe1d68d290be6f5f31d4967736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e3640eb95fb8692ab5d5824be7023737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3ae75200d5b13b9afbc9c4fac297e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da7aeaac129c7032cc6f5e33ea64d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6719872f5256d4783b0be3cbbcb5bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ada2568aa11c264d043d2674de3d14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f2a9bc4e185f20c103c79ffa1a6a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3151a15dc08a73d8b95409d73cf39f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da348ca216dca83b5501574a91b1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563e9dbaa06cfd29d8a5d219bc9decc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df2ac01e5e89555d1b8ade07a5f23d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f43a943ec73062c9f0162b4a8ba918747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1840a819cfec415e7fc14886d3eee5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa33f41f8f3cc33836503bca2f74bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad385edd5ab7079f12a1554fc15270f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa2362b70f29fd298bacd39631712751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79351733566252ad560ce2211cad718752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2680c50883797b090328dfe692e5384753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614733164818e58df1652bb40b7b510754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ae10d5e9f8a8c1110e20806ea5944755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a49459ef56c485d6cf491b60eb9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece9670a87a4f3d09e27331321b486757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805cb7d047d5b939d56e894288908fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4242bd695f92fca17471bb9102e9012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892fdf558ac6c5bc7a664d0f479df53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29186bf8ec7204efb7a3237d165222d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eec4f9ec9a132ffc1ea7deb903b995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ffee5a75e5af1d1d6711d4a58f6b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e69a07acc528555a20c0536b392207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ef3c41230619cbb9f98b25817b7b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed9d9fae4dd2657ca40c8d1ce4b1189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688f06d387157a0d69ec0b23837edb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042300e700479fe8d35eee9c428a76411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85621477cf3ca042d7d610c5cf70689f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eab0287ee4358aa17fcebc0db5cea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926959c8e2df88ec3a1ff06e6e09d5d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7306619595ee16110f5e54fd0b1dc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11c6dcb6f110ce54b5d16b3c46f0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb754dbd2423074f3248c8762043dce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a45bc088a0217b1f2d297b698797b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd237a12c1571da93faa8bd024c20819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683243a5631e86dc726ef6b46068e7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c33c8d8c34e9fca2c46df24e5ba6db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d86384c79849e1cc35c4827bcbc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46540bb5a45394ebf4427f7c8d14afba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121faa4233999a4d1cf7ffb8e2470b4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e503efe8fb9405df55d826245adca125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a68ad6a7217d5f244b96cd9ac4590a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd163677bba413905e03392ac817d6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeb2ab769ada2367b7507ee734bf5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f57676a9ba9e012ef1f4f4e372759929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3506f392fe5df35b0a6adfacb3c0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0dbf3a9eba976d2ae5393d5dd9fc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a538f6330f7bca589411b07cd737f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee7d36c70b755918e5c87d0de1b8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb2b10cc4bbbf0a02d4103587bc64334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba68e3acee83c12cf7d3b097e59a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c2d348c1280c5530025aef39bdc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aab48bb07c0cb6461886d354dd352c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10ac98d32545891537b20dbf0d06238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906123e2c0dfdf424e51e30bd300ddd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81618cb3cc567aefa628e5212ddbc75540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7543e702b8ee95b3d19361b62f810841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda243910428b1fff086f9e51d9e8a5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9b382eb9e67bd5b8b70d88cf3dc9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006f88149c71a1e1168d01c3c6c813944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c9862e56424212ff25ac8cee7ceab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe7beac5b72fbf2f34cb894dea9a3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc08195c47ea9893aac52f931a5d61747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b1863a9d04a3be21675496de3cf0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aecc54d9b7f24a587260870e4ee05649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49bc9bbbe98875b612cd7639e97ed350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d680aecbe72c93588194bd0d1a43abd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df070c2a4e08e3fd1ede26d50d3250552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e8f1b502d836894beae7ff3a210053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2fd458e4af30d2d56593408f85c5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fb73b2bf981ac80837d5ed51a994c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e523edff9fec96295699c763059ee1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35a97aca84910b34b3d01c56509fc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0904c4219909f0ecbfddc1e42bba79358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90843b55b0b8bd4f99efa217bcaf30f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9effa1ea5cb5da58b376ab0d012443260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdc0804dd056d27596509cf74c9bb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d163133a17089f9e1d898aa13f85c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c53be5e6415ff304adb817511c0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2cb5e36f3d0f7ebe5f7bf4143475d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c73c5f65e066c6fe145444ca033ca265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661893b34e97505719a54363e994b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474d2850f2829d0c95a3452243291e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a2f99478457aa1bfe751bc76f95068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4308893ecf8c024cd134aeac88fca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7cb916d87190d049a55e9b89588c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed971a6dc455b623926bcfe698d84671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2fa8b16e2a6ee7ad9f4b1ce8fdfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51109907b93f104b543a2b659e4d9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c52bfe302e8c622dd050045fedc81f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a84820030fd37f368f2e7b3e15036d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a6229752051f08606113c57846f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6ee4a7d3347c884856c9ef296e3cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f0c517e36c19ca6cc3ef3371c95a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ae9ca5ae8b0938fec7231cd6f15a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97e2e417fb91f4e16bc9393b34ac580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f3f2a323b01a0e57b79fa092e2cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3933d58bf84ee8d1af61102342e8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007b53f3d34440ba65393ee50fb55df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a8ac48a0b7e64e54f4b0a58be609984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed7c929bedf91130cbb2defb6a14f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1370dfcbdd918ff2d38697291b9eda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7b057d5ad5a40733255b9b63083ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e5cdd4869cdbaf344fdc01ef91c9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd81be5a524dc5040bd72f0750eca289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb523ec507fc7899563170467f784d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a829b26e86c8209550914a082d17591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9df27cf482b6bffaceba9e486405592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9566f4b5e85f436473ddc31f584f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204b0e71f54ce6f2456dc9c64ca8c2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f348958edb2eee8ee51a70813a2e40c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf075e938201cdef4803f239a745837c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fea33894b09bafff2c8abb6e2804a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4016d76ac8a7e0799a724681c2bc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0281463ccababb8d8b5e981e4a780699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6129c6c24aa787e2b842db7333203cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852ac2df8bef6b93445e153c82a6d7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca772ff3a6ede5a15cebf3fe415870102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f735824aa53ab6934b73ceb2a40cbb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483b75beee8526b5a365f5fb6e0a707104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f4e823c2079f80cd1cf4282ed869f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd133a93adb89072a5f04c85fa6fe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a04c976891fdf0e1934e7bb855f693107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16309e1badb9e7355680f7461bc3edf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36745f4e86f3e22506c266394334ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36067b1e8e8e6bbbc9bdc29e52872aa6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebbcce884da9546b03e4d02038904b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb163c2bdfbb8b052d2b35c4780f3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dae3a0ccb12d03886a88bd0c840f77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265edf763489c4116a943d5bb5714ed4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b73a10fbd9d7b5dc39ed15948621f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62493d797dbfc934c4b809019d30355116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c55ad79b64026f78839f1163def6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2334163a6cb20c73b8b9099c050ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7553e171a793a0664782627d83cf5d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76403dac4b071a3197edaa3f60e1eb14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69fcf516c1cf9820827a5d25f9da1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a214935dd1231404503f18f960a82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c513be62a5d049c21bb18389452ecab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c01d55d47da73779e39de2016ed87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7df19374e22b5ca75ffbbccc09330125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb493ecabb16f6074122c3cbd51eb01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e920c056712c92ec3a5198cf381b17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ee8529e95791be8f51613910ddf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb799e0ceeed32d76ad59a156d2fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11bfc98be86e01d5f84d5fe832812d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6698938d18580805952c19466b2ac1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f43c52104f0fe9e656490db8aa291132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b5032acc6ccc28c4bd082e1e6962133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0b090d4817f88bf9d6ded64c15d65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ff4758b02a95d6b623dccea052ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22030909014be6fe1e6a943221bf32c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ee79a0c09b1114a50fb95dd5fab2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b090dbe4463e44fce4344ecf5022612138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c5b7606b7979f30ee280fb1295f68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25ac434d6b74eabb99fbb4a3232aec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f4d402812f16809059ac8782102b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cac7dc120f5237f59ca9776f8eb793142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b93eda7e6cc3bd17baf47c061074143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48262a5f9ba8396287e8a2e00868f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec2d50e36656db73ed1448ab13367a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a247b9f3caa1f004b6920d74b1caa21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca4afb6e22d28a2fba30252929a9c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215af485aa51fd597462d0be3e87a29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a03a7789f974385f9b889569d4183149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe05681b49be784be4fa96c1ddcb2f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf00796b4bcc428c72cf799b8ce22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa816c0a400db4668c2500a10c3e875152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b04146cc9b5f17cd3603205400f2b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195724ee051f5ccd7c854de55847d47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232b8f4695a3daa3caafeb66238f0de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4dab55713b0ceb5715fcc983ca38c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1caddaefc1dbab5947abd0888435157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03024f15a7bc71829b3fa6c1e29c1b3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db87420381056f7a42b144bbcfe208159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec3efdda06c90fe54ff27cc0dc1549160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7503c96df6c00ad2d3cf7047a91e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a98705dd15cddee1cefb36731fb71c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408838e44d6766ec89ad0949aa01fa05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38c152ca48aba86509e9ab190b2fce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8b98b0f2faa9875da0ba7087a84a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f701701c709b5074268eb2bfe203e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358d9e74da4b63e6b6833d55693b8fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ffb86697ca7556b4a6a7efb3f3ac7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d1d4624521c2c388ed08a594718a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae459cc4694588e3443abb307175305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fec96437340516a7dde3e3cf071371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae938665e5d409d399cbcd1c27783219172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b499f6a010c5561041b32eaafbf48fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1d580e2af6f904966a9b3ba093e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0b082926f3a35fa2b05e18e2485be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d8ef25536c36ac7b01a4bf415eb3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc373a4461e70aea95eb4fe5d6ad9ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d1dbdccd9032a8e65327f033e81a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cce99aeffcf8a7487e0230461ccb27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba27cc7a333d6bef711083fadf5e18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627745055c69d42ed160e8c5fd82a686181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84ee714e767b6843e322cd98819da9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca6d843539b6ff23296d6640f0925183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa34f6237f3f419df8787100b4410b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dbb1273bd430ae42b332b759a515c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c1c589b89b0f1270472143e291c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ad061d88cce87992dfd8f2d888634187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc5a3e8d5e19f3dbffbed2bfa781b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d061943cda62a42bca96e12d7ebb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946c1464e05b5f13382c89c37cff347190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7047ccdc3706d124270fd1029a32c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7f95975b5a7779935ca859d3854d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd34f7d62f64e4588f9ab5292fbc64f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34957531495bea6a1659715d4c3b20aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708eb95c616b84e00d4d01a186b8ca3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8580fa840920208cabf4c7b896fed0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a1dc9876cf809475d309605a9ae38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40e4f271c08e86a415086b8fbefb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98d2b654c501507bbc97de8c553b17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3cd67d7435b76ce3edf88ba583c8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c84bafd59af3ed42d5ea3d16ebf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755349b3264faf16b8927c2b429dbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a523746d1986e8dcb14fc49a26ea9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa20e7eecaa989d29dc102792b4128204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a7bc9319061b2858ed495f27906cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde24489b4c7511161870b3001d987206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e64e2c99dea9f83abfd3030d978806207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffd63730252ce41405a56b86b2dc10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2a983c8aa8ed7da1296faad3e61a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578a454cc0707f7d759fbf6e681774a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e6277dd19311d9df42c36545ca145211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4db0840922039b1b6ea68e00ff2bd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40d608350b0640d67ed27877ce5748213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beef896f483e5cbd8778605c893bd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa98c41d498eddab1632297e72dcdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995ddaf251eb2a4d89d138339f98808216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e8e5b6ed1ab2f577f989f3a78bfb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851cf5c126429b886f72d7e0c049143218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623236f835491743d102fba3cdd1eed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976077272dcbd53484f307206ee606c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858235bfa2dbfef4c2bb5912d958ddc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7d2f78bd91896cd7325af701c8438222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c98240027a9052353360d0794525a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65caeb4b04ba2cdc925484f0b2d7b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32901a0002f550aad04e8579c70795225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94928ba7021fccbb8ca465e2c0f6c1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55f4776c7a1e4874a12d88b3a2b2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dca1201d3c8fc2c39b05201c57f607228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c592f236a2888c838b1e2f40cde94f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af70fc06d69ca00809541ad8326771c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514880d1e785abe97b41fd8806ab61b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bafb085acd091989127bed8d9004db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37f5e38f42fe8b6a0086da2d4a5b95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ae706b0598c600afd28a58fc0653b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa330e3cfec4a2797b49a3ed35361b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e290d3c03cb2afb0d1306bc6a3457f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d4b5411ce28dcbe6fa25fa14333ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98daa09c159e50dc547f82d13a94fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23e0a9de47d0bf36f97c97b98e4b2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230bb45759eededd3def9225bbdceb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cb05a0ba2694f88cf5cbf6ef611f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c815947149c77b16009ccd37b470b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd372244da0f8ebecdbbc1d79348d6b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8fc88d029b0877a22ad87469ae02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7488e182beb03e84151f7fdfaac2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70590620bce14916742455b4f7614a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c9c71f4c8c1e17997fd1b8c89333c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbeb579336afd9c2f731765bb50e8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c889c72cfdca8797f001eeb16be7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00025927cb27bfe5093b2bc8338b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3486f14820486809aa7735e8f7f864f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ec946502337b8b5e374498e75f1da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393e2d7ccd36bf272806936c3b56209253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4107cba2287b2b7f793a818e39b7c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3e90ed07c2501b0eb67d1931f806255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1310759bf0fd97b59dd6265cd68fed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14bc91488cc34c2eda177505c58b01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065d9656d990ee8f41ae4e33893b060258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3fb0bddcf569aa35e0c6dd6c7fd99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca1639f641eb3fd1a787abeec73a02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbb054a82ebda351e8ed723971928d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4e46aa16c28c0e60592bea532e9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0525d8224f9c06b86462ca05d81f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdeb599eb87adfc096dbe5648c5809264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bec83cb0aa6e955adc1c95055e55f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886cf2e8ba048222db851b311847be8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d996d01c220f30e4d7c0c946b3ae274267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0126393bbd5c2b21fa7f12ae1e8e1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be469422aff0a1251373104b2e7db4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e086653240714cf3d25904fdfa040270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d5202e80e0f8dfa7b76347d3a231d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b82a34917447573449f9b665a21801272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7bde9af8ad300f23bce00de108413273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca72928c2008979e8be2f4e9af3939c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abcc2c60dca64c3f582889a2c231ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae4b3c3ce816970177e6fe3af33422276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b0e793c6c393c853f35162af97e7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107f2bf89f7dc74a0266d662f1c5ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549afed952cc60f1cffe8851519cfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f14a8bfc1c27ed04a0f1d3174456f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ec7d7d443950dd6c19c3442df9c0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23cf3874b7d88920047fd2e2700bbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab5e392cc9cac4d4ef5e6b71c71750283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e6d95e3a9dc9ddc21d659c99b73d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5257adb2487a9c1bf0264f5b6bc964d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13f28312130ce498f2174421df587286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f78e99fd01d147cc23e7d3e5295be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b90b32e2eb51356b17998cd585d63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981c37e9144008ea711ef619cc123d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed482f857d00de229d2ec21cc33a7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f425b4e111142cce2681057219b58e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52443b58b3127531143812cbbcdd272292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa8519758bc37107ffa4b5ab4ae7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f891f17843eb66bf180e5cbbc37471294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb440ceb23ded4d2d1287a0530b5ef4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158609ed375e242c7d928d715069c6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba848d18eb8eefbd82dda5ce70b4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e02daaaad472dbbd60490cd79aa824298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895b8b5770ac7eda258e37266cc78c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fa08b841b830f57f68a996eea2bd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2819ec270973e78845fe033a3bcba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dc34c887cb57cf480d6d44533ff30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b877492b32162558dc3d01e0233c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b10b34570c04b255f0de4becbed4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91b1b7723b269eff0ca0e285d3100b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5069072bff0a9ffac9e4ec8f62d13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1078f6205a33b5d6442a860a27906307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9355a928ebe86cdd30a98ac61b9af6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9721f2dd9b734e6f4cda9ab9a6283ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a14c48eb03adb1daff72d30adc2a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c23ed7fd2273fa404ce3fdde08a3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa25e3f37a6a29a7265c65057d121312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77271a159917efd7032d8e5eacf03091313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe83e97d5e4481fc7da8f3c49042b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdf31a09567bd2701e30d46a72dd2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798906ec4f95fdff61ec428fbbdcc528316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a53cdbceb9cedbbf7bb1afeebacbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656afa0b8e15c5f3495fb49fea0af483318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e8208bc32f2c056f21428d13d1331319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef37e727175eec2843576a1c917e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67f57fbc2dd3f6af6431af6b0726d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66b8c246aca1bc561a7fedc356722b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b85915e0b581d1e0b6f8f20ed6bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7b822bb42a2f0d61f9de36addba63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f157c3b674a7bc79ac2275272809e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab8afbbe26177c3554e9d141f843a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d25cdbe752a9dd3d360fbce13a31f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0f5679be9b8ddcb1f63b06310d160328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b31afc99ae8ae4b37181e3d961892329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed5e435117e1511c1c2db39e025f58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800e86c6ac268eb4bc593d453e019c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82580235c406e57e7e2bf7430687dce8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adcfed3d3084ffb2d3c34a72f0872a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ecc5f42a15e2b000b470f97fa3ec8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c879d52f26448126d0f559be62be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9da19d8d5b2a458cba907f84bb236336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f32aefb014527a5852aaf9ca4b9dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abed37a807d73317d6db9d6e47de35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576c2c57c80194903cd5ecf2da932d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8bac46225e022d39f1f9fd77eeb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b976be60a6ec3f24fc3b1f867e19c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36890fa9d81a909e0116c891cbfdb6af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d9c8cdba425985ab0422836f2d794343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b813e17bbeac9e614c1f1fc16e4ba7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046c0dad24b93ce41bc57ae402aba80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb022eb725ef78fe722270d518bc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c048b9fe8ed097896a0b5b165a937347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce4eea2c3cf6d206bd3f5b7599b2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11b0640d6aa1007ead02129eb06b2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763f902663916f5909b68bdae0d1da7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c25e9f64a4ed0e49dca5eaf07db6f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819591da50a6ea8498ec55987efb70eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322dde451dd913204ea7c3ff7d67f1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ebe399df16358ff54002d601531a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2d02717a6e1ea44653d1f24b6cec6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f4f88787808e7adc72b40878600d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb39e4fb239492da58fe8acf3ebed6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5608d490893f7f8253ee420271ebe3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed258fc62a293539e02eb211acb85de1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adfc27e23cbf8cb1faa416ad543ea5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e24b025575e6c4f03ede141a2312d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f2010980e76ec032496badf40951b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3516320d6611cbc92dfc8cce9b4bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030602f1dea4c2cd3128e01fc72ec706364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4791e7da0ec9f99ae4b56f5dc1877365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031549f8552365e0e4dd84868c3b66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a726989147f831acb7b13a3968f577367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c401b6011a2311cf25b5e74d8f0a39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc71be43e106dc17efe030446d22cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c058ad56c4bf920585ef754657ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4f8a18e993aec9eef0d53df57de3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91ac47bb96f7bb2b99674dd9a60cc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063c42e472a3e05e8581959f136462f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1498eba56793f41b9acd07240f536374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ca1cf60ac2ec06f9d5846bbc01cc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addbd2c36a8deca8adb48e5e94be3ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15572dd996fc4d007e8380f074762c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b050b7e7267512ed4b53f803e9de2d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24d1cc2d3aca751ff1990be6a0d837379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b024aafc0af78fe1645673dbbd96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e30f7019d697f315f86730a5994fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c031707d0b8ac1c09d46d74c051f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f74a4a7c65735be0e6f88f418e3abd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3481dcd117d43939a422912b430383384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6008df5ffbb1b10aac5699aa6de161385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50637a6633fbac2768faf6ef9b090607386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751896c28416f39202baca1021c4cb98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa02f0196bfdb8cabc63d9eea48b06c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407f39e3b6e5c960d3c6cf90b9f113f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e62170726afb3b73e481f78cc06f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f89e8c13e0f90dab4ab0f096d29740391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1814a035a2113478147d4d41d3dcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd975d30270a6db3f07fd041a333c77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e5ec02770a962763b6b1b858f7fd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80961f94ab4be714eafcd34e6c631b91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ed68b309c831c88c3da88d24b434396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffc1834109951f9693b59867395feb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace87a7d3b9a7ac4c6d7573c999c389e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f269e891e368a48a34ad0bef7ff8e7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09c3347b0fbdece9cc54368e45b181400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1deb1c12630e8e00ad83c504cb6521401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02344c52ffcf7ff50c746e3c18cb28fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f256ebb9fc028beb18711269e4cad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17be230fdf67472134a343aac1e3a90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3f873e1516e4801348128383ee008405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509425243e6ed019aac7b83e3a935e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f5cc00b7e4b08c169a718e1a3850407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f2a19a5c19835680194ab5469eef5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8038f03d533dea081a02f0d42533409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f561c5fd5fcada78c850ad496589dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99111bef10d32c96b307050f9e0c1e7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d99792e0a6ec9402523de55ede9aaa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32bcf1ce55b090ede21f1a99466429413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cec6b39060bdbe5de595c2a3de49a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884651b4c613c71ede1a85d73cae039415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0467723f1d723b98e6a7e0ddddb94f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba0b89df4c6c6377d1928e3a086a7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b283db5f7403a188331d6480f815b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c916b6cfb4c4e9c894cc178bea772c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e70020cb7f88b77df06979800c02fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72380b051c34a8d5aff7fe3e663917ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07d3e0eaab742907e829d0575e5979422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5d9243bebe47a1d419d38de31e388423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e0f23aaf12ce256751bd1b8cd58d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4de9641bf378601e112d4241e6da0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63280ef8d83008e419c7f47e2f87d603426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224f63a6b68f73234dfd3f7103bcdf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817e83398b6001477f87293cef4c737428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68095eeda6e9ac065c83c0fb750f792429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b182523f57bb884afba6c50c5dbea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e793b0860b2e39082a920718fc11b3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a9b01e335f8f887aef0ca2bbaa25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caed832c398c9f56631ea14b82f67c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101092bd8db5d3e41db5b36c10eadb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a4f53f549c04900a68d619f797cb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8019df627b734d37446527b74944436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe568e3a0d598ffbeabfd03630edbe0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3919bf82a222d8a2da4ed3a19906c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c401cd9437537003e88a79da7a0d95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c80e4cf954797d025c82d605f5a5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ec98e0b064bf71a0b3608532c493d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d9f139cca3ad08fb6acc9b770ff6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8aa11df73a78457118c555edf0e29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd21e19ef064d26ecfd8df89b4940d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a984da4cb10dfc0c49f8852f341a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c8d4030b3a6427e0f1ebe3179196446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978adb72b5d79a2eeee202adeae29bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fb44f4bf74ea71adfde3abb3ed97d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393179484b43485f96d9b5c82348e06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e527b79289ff6ab411d431a78e815450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e721301d9c617d9591bc55bebe6ffd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba5808074f7762b2f8ec31deab7875452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd30a3329c60b3128cfe3870cb0e98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cbaa849e84922d13c5002ea3625ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a395729c76c751dcee528d0e6dbaad4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af404246cfbe20342d2e7c6dcd99753456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6d7e07e798037e39de420576cd7d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff1fa5e39e1042bb3f6d987b37761458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f499b9ee2609e54e71eb50233353ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37de132caed509a263011f41720c57e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219a098bffcfbfc9dd94938a8a9a674461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7074b11bbaa254f5e2cea2194ab6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6041bc4dc7158090cbdb7b5ff25b55e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d301494d4f3c3bcb7511f35bc7bb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d48aca9db478da1c521e458d4777b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6336b22af027d06ef423bdefac5f899466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b3240a3177d38e856da8dd0d22026467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43124aa254885273f5b6b5362f3f6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee51c6eade5e2a43a893d8286b621f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed69bf51dac808e71f84f56a56a659470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c16a4b81f16a731b97a0038e9de7c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a9c33f36548fcb45de648fc3f947472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb686eec57dde109810ecc716a7f31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a9e2d76f8e29bc61d1293fdd0209b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89864f4b232f8b13790863517580842475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97281ea15ae5e0a2409569e3d8374795476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1334ef19cbe21af393d66c84efc76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909379854f8baf8c143b334f6a65e8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580b1a63ab02e39c4a78c468084ed19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd486cf450e2a7dfcbe2f2b315821a07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2787c80c675a6aa86ec89c838be09e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bfb49c1482ece6f9e3aa23bdca4c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd761a88fb00b87aec49c869e33e5d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035801d008563cabdb4ab6ba281f36e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc761a5cbc1d55b3d2975e1ef98b1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c86e5a48ca817b2fc3681c1797a45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a38ebbbf8975abb84d9af7805c91d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2628116161ddebe1b5bf2beaca241488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afe84df31c05f7556c179b3a95ee40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e93932739ab39db0756378814f7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c250ff2ff1c224e884dbf47967737491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b784115e0649d5d829cd1c8688c79d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b605bcd95be9f97dab86cc275d670493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131d3be6c66d068f5f2c3a5bb045474494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880a88b7db41c3477a2be06d2a0409a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329781c779ece22d1abe64687ee011e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d00039957aaab5db807c873dbda4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d56eea55b662929fd74c0ba2ad159498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53f8b982ee1c4adef3809fec85f052499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bf53c35da06b18465dce6d392946c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe059d4f4a7ed074546c47987c4937fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c54466e41d7b376e7a87190f53436502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e0730d95907dbaff62121cf6a4449503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef091e2bbca64cdcd7b0587d9ba905504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b02c6d614bb106071044a842bf27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e689edbbac699fe00e1df1120a8243506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3be2ef9a8683c30894ac60ca0a4d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c16a4c9410b4a9a93c6bb83da52d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999f2896d0203fab1dc67d3bf824cc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160821dee83a8cf7efac40c46dddc62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e140f20182b528e7fe9681c0c824a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84731c25731309f3cc649ef53cecebf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1ec0e4b43554d1b3c6bbccd736a4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596381d9231e6e1278759aed220305a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb75e3daf8637fb36c7d0d1453f1754515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503de95e742b26c5484779cd9158aa0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a4531332e3a868fedb3f209da32a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a408206bd1dcfc4cade2d086796f6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466e6640ebb25488ec0fc0ba4d45313519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9439284862e7d737618dbabe0003ccf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e92deb740dd011bcf071be7dbd578c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b2a9523b59a81febebd34b5d999dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5153b23004451841bd8a30fd2bc85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965595abd83b414dd0eeb66995e7e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2692e76b6fdbce12edd15a13ecc1d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18990564271bfaef3366977f52bc9777526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb935bde1dc5fa0231982822961eb11f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e27d587c899bdf918cb14a50c7400528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49714136dbd5d2f2740f7aa9856314fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd688acd7a21b4d9c953a88f29418530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252369d2e9d4f23f356e119904701b13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a61546f69605d7cec7552e2e905a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2fc53e37a43e99d86990e4e575f40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e3f54951f36bf4eb7e92ec85649a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39f1f44074301e12d7185998e53ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130380ee3ad31ccc55561927ca1857a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277455ed3ec5e34ca912707dc570d6ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496e3baf9d5308054a8ed836265db9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7b8fd3620dba485c34cee58b45695539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4431c81e7dc99a3aa90d517d997f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d6ab3f30bd5a05be1ace33480cdb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec943c281c2018e46ae2de9fe3a171542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeff0082319bace948b7e484dbaeb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5435ad414db46765fbf715679e292d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93207ba80063f758daff45d6a764f194545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728c681dc174d9f9663de07fe9953dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5a32bf79b843532ba1badd6ee7803547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d1efbb7fb1ef60a62c47756ea6cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8957d17c0245257e9d2c97bda6f82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f8668d3d53e8a43fc7742c33cd20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc9e9d9f7861f0e13592d0c827ae2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce176b1560876788b4ef7a6bea8e11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bfe4e0aa07c0e8b85da302bb4f7d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36bdc019bf3a4c1c2f8717416566a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0b4326e76728643cd3027886ee213555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f503e4bb3dae6edf2f5a8efc3203bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a467db7ad85074e40ecf1ac89eba1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378d95e511a771b7cbaaab101e208cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42571264e6abe3e175803f8a7ac7808559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64acdbf573ea4dba519656cb696cc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69af90a133618b5cde7a855c65940c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4274a538cee961bfaaeb074b87a58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ff98d5be79d75dc490ffaa22b92ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b806b920bad9ada2f50d3bc491e1f57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755c3380effea97b134bd00e0336c77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a585af9a0db88be46654520292053566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32f63e1766d3349d6755331cb233e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1c9718654cbaf6a1c30924b5c6e2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b0593beeda0bd80a6b6d2537df9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f57dea215cccc7d4f2b4c35e8898570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ab350e547e31a31ca0204d97c659571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1fa58eab768449d186b39e1449e72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99529d7f7679f2fc0426889597899a1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15fe5f16478267011a8748075b94d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ccc9e16f2b72920d5a7a2eed3e457575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4304061b199a1f6752aadac3c33132576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a97837873bfc2ec1aada8e2eafe26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e7dad4df97b9bcc092165d59a4b4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5400b07d729063f9f0804ea6e036f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1b20566bf2346ef1a7eadc3b889b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4389ac56c53ca7a175ad3fc05ef28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0be6cfc6fe8fecc98b342f10167e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8505de1ed831a94304e1e75728ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586302fdafc837009ea01cd49bf5f975584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3e5b4799b9df19650800249af204b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294737b69a2d35284941408522a9ccaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b1b852a608d305ce4b3d6c2c9eeba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb497903fda82d9fbd130bcf45d26b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7996002ab1d52e8fb6f68604221a14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9c0e0c70cff83cd2d5c3771d32314590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d06439e7499268627c1f036c069df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5292bf45f9325911ae09ffaa433f6fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ba8319cda2b73883dd406ae5e50f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35971307b352435e92169b85f07c60cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e7f2228f99092812bd30ded96b76a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759dcccdc93c4faf9d92ac72d5cce6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b946ecb81b163f501a1973b185f1ff8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e4be4b3c92ff7a4f9e6305c382825598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ab90e64d23a5ba33d84d6b9641c77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b235edfc808e78e73022fe92902b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc96ba19cf8a57ef4792a8262e60eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994be8d88bd0763c8995ecc2848d831602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad751bf1d049dfd7c37f740c2e7718603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d920e5adfbe4244341dd1cc107106c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d6d52b93e00958662dc9a36e764f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693dc6e21b979c695c2ed8ccead3bbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d1e00688446af0f0e4b40eeae263607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463d10d1ec1573290aaea56b90d4d81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e27e555ca281da411c580f2f7bd08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb4346cd63edbb2b1a49ce0d70f58b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc0106e38524267684dc586df316d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd090ab3b01988d62686f880014e11f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f2090de6a6353a8dba621b5817b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517be22f0b423d76236b6ca6683856e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982d32cf703853590ec13fb85840d16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6cbbbde8ed104e3271088b0d41088616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9136248318ca8a2b4eb41a73d00d4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d088bbf951a067010fcdf17d9d9fe8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ad11b6b69fff609c8b48c8705306e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059e071243c87910dfe91c771f28e23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e936b4e6fb9b6c826fb8e5de32c6dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d38c29eb5cd517d9b887f4216d187e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ec320f2101b0b7e88b92b4a943271623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17219ae75012cd5240d02221655515624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9e0fcf7d95c0c2eb171cb37f7a253625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ba1321267f0be9121291fad5a262626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f4bf22b0a2636d82d171669559101627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d55c1bd437ed4691c373a19c60cbc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b79d3eb64c82e72c03e5f44f6447e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477f2e07bac1161ce735d784850e917630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408ef296fb3d84fe68912478b2e20b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c50edb625dc8057daddc3aae0bce73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aeb46fae6997c0b8bd065a47d3358633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c9965ddc1224fcf022b286ad85fd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f319bc21612c5cfab5407e1585cd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95a0e7388416ddc248a278668f91bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef7940d49d574ef2b961ffe85e1d82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a9c4f49d47aa4e258f3838ff5ec34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdb30c3bff8029cce0877ac2c676de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479f83e76af68eb3c4a834ce4004f0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab9eea0f34d37c5772c056c955b29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7d31f6a162adab1ffbd5a37a55e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e04367288df8897a60845d2537c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093d67ecbed0631d10c26e74e2c9db2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac1df16315d79bf26b268ff2a75712645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f523521ed3093dbae6bbde20a91a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6352713624112c26bc8d5cb6d922df3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d0dc333caec498c128ce4422586d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f372ff8d03d08ccddc7bc849c86735649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc6e90da7253158fb27b726fd2110650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b84d8989dbfde46ed4c1626eb6256651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c398976517839028471d6ea8b1ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04712e39c41b65c1fbd5efb7a33296653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf56a1cd4acf805166a3f56e5bd749654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1fafb8afaf4e629affbd0af18d184655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532fed8855c19e3b41e7fa173c4cdd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc677355c7fb61e6d2dbadf405f4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37659ab5f63fd63b0dfbc93a1cd8e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51499fe559dbb472466fa737178e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7935e761a8cdbd46513fe0d4f7b52f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd768ee91c1bd27828e01fa85da33b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1f116040e6fa07d0165cd1606de9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a589da28bf0973748d373f4312f340663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b1870791a3ef17d7ed900d1129808664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fa96aee2cfed7ce1f73ffaf55dfba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aaf7118088e171d69e8ae1d17fa9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3cc3ac97537c3d55a3f4eb59bed1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba5560157748ed034f98f665bdf5a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d307198e8828f1e78cc9af8095765669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe9429e1da04452c27c36c97d9ac8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca2aacb13ae7e723ec4d449494b61f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8aacf220100054935f70e417aef21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a828e0ba3785ddf410f98058b92d190673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aab1eafef4f475904d6ed5a09a85c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaffd61067100420862345d6342b8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab207e536eca3fb524770275e3bcb87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc1b7cfddc1c83a7d7ebc20eba42b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b473f2c9f6d54738317928a7ac10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f836ed62433634e42919feed018110679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e456ffe980683ca6c2921940ca1f64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e826e860194f0ceeccf193323c9548681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1f330be50b48a59638e911ad7e864682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f6c237c36a3192e776156e774651f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606785acc144d704b92c2f163a0dbd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29affc4347eeb95e0408678e11043713685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd67cf7955140037248da83e766296686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1503b7864396daa7a0bd4f5debec0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643bcc295b911cad9e42e713322d493688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9763faea3970d90b854b5c5bf7281d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad885dc4ea45ca4ccf4f5361fa652690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe075fccc961a2f696eef16952bc4b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf27b4db276f66b4cc77f2ce79f58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89989360d59afc0d70ecdaa9a2db8b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76994595ff47579ff645d0bc13b61281694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4942a2e0e9cffde1758db45bcf178695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df310793d76e5eb80643ce3721dbc948696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e4e95877e42283098492112b81d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e59635369567520f99abcb6012c11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9218ab1e12aeb2574ee7b7818ef92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68cf3ca20ec2b682270207a868d41c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dabbeb1b4526045505750a0acf35d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc5a553a6891d69b645d95ac44919e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca4beb2f95f6d0e0359bb2c426dd5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a19f61d04c6b57f60b8102f65e8a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5c0ce1cc06667ddadbd3de599b621705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72723a27b0592cb9583cbd3a8934009706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1907535dffaa8a527352dc604862a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb5124d21e427ee0f735ed483df4fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982bda9dc8e0b2f668e894c3b986297709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efcf090b28b9187a566ac46dc23444710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438c9158fef1e9f21b5d2ba57620954711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7edeb1ca323044848747c43610938712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027197c2568e2769b07666d291c08b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bed5ec891437498e91a9beb2ea144f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d6f581d027136c258dd676e73417a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b58a9e49cc19e69f8813e38e808164716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a5393e3bbecebdedd477d70f07409717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372acd483bbfa1f069ffc9ab0b95b4ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a39bac165b6354a82034f490ba02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d0b74ee4dc63a396b76e67eaca6b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40206118774e2519c687f12c5de33b31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94f709321e8424186b65ad8908efe6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f4d55fbf1b59f5f21058f1c7cf51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e9a619f9f6c96784aadfe1f23c74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e629ea51eae6db88f6565a6b6014b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86af18a36ebf584c9c373f3f891808726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995596dc2c48534b1b8b818e01cf31b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee2a681dfe2fd4616476558f42ff70728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb2c96db1247afe1be9986c2798fed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a37900bf44a69e4771367207f2b2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc994761c6daf7cbf6ca1697bce91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c0cddbf0c860b37eba5d3b1e41f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12493c45c552466532f344f8aab31a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b988e97767fe67100ef73db1984ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67305257ce387518508130132a0cfba1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6e0cfe0c2d7c6c7d5fd1a5fc9abf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbecad196955f744db562f315aaf90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63d1c0551503f5c00e07b939245c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba667ef485f0d3dc021a52cfaf875739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93cb5d31e26418542525316ff1dd92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef984e986275765edd3c1d5b7ad183e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e344bd2ac9ce01382e1729dbb51c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948882ebb8762dfff15835e4d0ae3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab990fb8d75f9af31becf8abf4e998c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c325c97724e93ced39e1bf6fb29adfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83820bc6f241191ece2f6ec4012af283746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433c91e4500757ca18dc70ccc207305747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558333a01eddc9d50d01a784b54c1d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9b04bc9e2e2817f182cf870f52a20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86ae2c8c0ebda563128ddf10b41fb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dbc95e88b6aa7a789333c4fdb9cbb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cec53517a069aa318ba1bb6a75e11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb8500510a24d7f4b8a7372a7c1df3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>