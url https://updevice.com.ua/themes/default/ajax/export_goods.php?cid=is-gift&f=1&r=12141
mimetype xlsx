--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c31dde29ab25152fde1fb3c24924b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ab433b2f1ac9de7ce00f94441df5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5d333a58a70a72f5493fb7ad2b3533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea0d7515f31c4599608c4688db1b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aca2ee1b4e330bf334eb275f83e285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b6eb21cc3e4308fddefd9ffea7f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3e10abb8da45978d717c011c66777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8eb7fcf0acbcc3c32c79f898524108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579e12b067ad1844fb4ef07992fac6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19df8b42abe54c98446904f99a3f7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474cf3cc1bec116996c0e9cd9026c9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64039c2d961c00bf1c627eadd94d2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ecb91c6e42d1921ead0910d8e36c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c3d43e22264e8d8e5cff9cee00f2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d934011eef74af7d9df8ecda21c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51795aa3b4411679c894a8fb090af1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d948d992a2c318e4928c10a8e4cf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2dc79ffe72f7f8eda85e938eae92218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425adc6f24db42501a53c6011c58b53919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c71ca62a4509685b69ca57406f299e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c28131f728699162c6a6d2fbb0fd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179abf9a66a9d988d27b2d68da789c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb34b7f341ab155d1a4747f5a1802d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefe44b4f1ab343db15a2f45036a30924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43f944da4db525d4beffe6154501ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1608082cb5d8f4342c60039aa189226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2ec512d7d47d90366b471f4cf185e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eb968540f31fa2c5242b950c8e32228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77e08946afaca4dfca295d35bf0ec829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a472f4c1ea45f4090912feb065ee730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908240ba34a7ed761690231f3726da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4071529058af7f0a2c63e19c10d4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f9f113d5bc3ea72a05a3674236ebf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b933e8be1d9f505c8c4f79f71e2b8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467dafc513784965fa67eaf0b79ef235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd90d82f3c08238bfcf4150c0b990036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b037600e9c0a2c66d966375071ada37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb4c59fbf6f304c95d46ede3d954e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd6ba7f31071e7de17cdd8e327769e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f03c5a2de3fae45b4012886ffc02840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835234efd98bd45c7ba47e61f963b4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4dc1e205ee8cc1a02fcfaf4021ac942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2308e6ae8413ca354f6712e7c284743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3173198f0331f0d885acf6c41f783d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26437a9fe80dfcc73b9dd073eaa0d4d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d344e1b815b2ca2048dc08f5dc5d41346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67146f18011c1d9434c33a20c777337a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f873ad94a8b3bf7feba4447711b42748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b9b863995a22112ba886748a6258f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e06da00e76a0c32afda1c80a8e30ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2be324e0e02e0b9a5d8a26acfadd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b1df86f4ca60bfc33d68e43d2a5a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cf570c02388eb4a6817fca3811dc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6d97a623b3d39048f38e9709656bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c827228942dd4069a328a885d1e81455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b08ac462530846b73eceb80688cba256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d5f74452392b1c78e02e043b57ab357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ce93dbfc61923780a052e629ba4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525c26518a74676f356074050a5026f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58583fa322bc4e6a8959de8235635cbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559ade279cb14afb28484af9fae2ef561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ed66ab564bfc64465fbcaa879047e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8a8f65ed1cee64f11b2898e86096063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709fd29d0e4dd8ce843e0118f51008864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec87c91e0394ef93baa5e92be4204765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440d1fd0717d0cc0439eaa15f63286566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49a903a0d470def8a99eba0acfeab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890999537cd04f82eb45e4612107965168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6847baf6176708ab72a14c84e744c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd776e3cecc5b8a350c43acae8cb9e3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886dcf0b64feb90eb1ea39a5131646371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e5b9ab5d24e85a039c4060a8f3d3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55841a6476d1bded3f09200d452376873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1668d37e5314f8c37452edcc03a45c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecaa6ff659f1b0ae0428f622e9f35275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bde8de4ea4773725318b46a7169c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec13ff687dc8af2e87d46d0b3d09dc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11328d73309577cfb1a0de2bf8c48578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015a22ac1ace383bc562483718086fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bb191e72b9ca30578874973ec2e0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba6bf30a4e31dcf1a0a3b90c903e0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470125659e2b05fbb37598c25c55af182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2508d1fd7fcf68076acdc353c991fba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221de974080871a47535b7b488072884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c95c910b8e66e0fabcbdec0c9657285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430cede50cc30cdd469851c4e9bfdbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c422f46412ce833fd3e2dba4eb7db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4f07a5fe764f09962f94747ba94df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a820f3eddeebfa572a634a999f8a21f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1b9ee3f600d837abdda3734ba299b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bf5071c8c7924b015eb6b98877ef691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5ed5503bade6137a0377d3ca5bc7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4d75adf2982946624bf1601cf583d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b4a7745f3d5cfb31ea51d04f1586d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d07d0d7143cc257a6f0fdc29eab2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20858f5e1d125072c1860a78d72cb3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22086311035be4989c25dd365adf9cee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d633607a88fb76ed76399ca6e55fbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec669c36865560b72873416298d7b5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2e7a43ed91cd8d2eb3931ae665ea0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f143acb73446f64ed5ebbd8f0c1f16d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191fca2351ff97ae274e2c3ad12f9ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db87cdfc73a195f822f513dfbd174ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8fd61be060023b364313448e45d36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5da93bc7394d84eb17ac307f3adc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09811f4320a043fcf873814e4de0850b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f2b302ee35544b9716f7e61f06817107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e78ffa8fe2cc09820fa0bd92c63d0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddfac0e5a9ba62cc2e8ba9906a396a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b55d5fbc7f65fc29fbe5614d7cfe46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b77440fc08beca7900b0177fa911111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1aa1801d35924d27a5e9997746f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f359e277376433f40070b497fe0736113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa203baea812cdae47278f052453e0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de4c6e08836c2070bc7e63a748d3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880ace5cf1e1d0712e1e23d45e1fa7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8d11add2b98998c8b00e71c54c7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df690c3a1f23fd8f8c3c6440de3af53f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fc7464f9bf2608fb7e7b9c44efde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b004831e34ddffac6a655608f836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5c358c6abf85bd47a38aba511d34a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713041243213b8cbd0d232c37a17f54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0879d773efb4831ab29871bfb5bc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4fb42eabb95a056eb6cbd4d43a3e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0028092994185d8766cabf0121c5ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa353a048fe51efa87c076199db282e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150caf9ec1a0b915cefb386ad7a71e00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2de1b75bec0880512468f92563dca3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074023c4de31774a89d32b539946e50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f627ea7abdd01ac4bbad8859dacde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b4ff27e5643aaded383195a9b4084131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847d914e0d70ea91f72f4868d01928f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a48da8d31c6f2c95cda18bb20e1db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b40d69ac16e2592c317f6c5cbd1fe2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3112b43ed265f9e8d29877a91f234135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215399de6625905b8aece1f10fac282136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280bc8fb4cfe1d3687927b80769a438137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106cad4bb560b7eae427f671f3448b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adb55a925417095720b3291940e317139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcc9ed5e7dc6d23de576003f9892cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced9e766e0c0d91a492cfe2cd6e7849141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96b684e347d5c35c22c2382f3c5292142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf472d191c4b1bdcbafabb94f59c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e7da25b690225112fe708137c2e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186795fe68a04d46dfb9ac33776b5e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df8470e22646a26c3b275d0f74993c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2061ae36dce09e130553a1033db02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4e42d70f47c4a4f056fb70ef86a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab24ef03dcba3afad34b6f9ad1eb21d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ccaf0e62919bb5b9e2603b3fd362e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c2b93eb019c8bfc7ae86bf85866c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa608b5559238fc28dc89d9e9d4a1dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb067018568c7ca5da082c0b91f90e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2ef37556593f445d26f414f488176154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30809022581f904fbc44eac06c2df038155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55043fe0e666a16e72955ba832d0caa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cfafb5b6e5c75b4321d1da0f61b98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9082c360a31e2c988188d060211da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf4f03a79fce22d04e1fa09407efd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb9711fc904b80772a821c5a6b78f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb12a1882883454e3442465e65b979b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e331c5c259a266269dca9e667b3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf3301d23f1721e54f3458ef961e93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a7810b8fe9ed015d61d628b435d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8408e17e8a2dcbca8cbfe6b5f1ac7e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300719c87fef467811bbbb8bda6f4c0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bcb2e766f60fecd697f13e260aaf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c13cf3a25c4822bef2518b1fd0797d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378f78c3f32278e8363f772a69496de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ecabfae848f116a6f5b140caabe38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93350982afa0e8148ab046673e2fd74a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6758f16848f914bf5e25833abc8405172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be035d24567793323068fe645de4cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8358c0cb0d0f08e6680ef6e503cf680174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15209e26f24ba559ec0834a23cd7d976175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda603bfeeaa11041238f877cfc5cbc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2b23c76d4f9a32277d1db0fe0687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdceb94098fbe2b4a69fb004a035b40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f688cc23bbc593d1924b867ea3f66e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f0bb7ec9bdcde2c13fd71944aa402180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c1ac7902a114d6af320daf311562a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b53270e999b1dd466b77ca63c0a78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cecfcf3234835d3ebcad83eb43473183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f4a5406d352f1afabbe3c7a4ef0ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff7496712095b27be0289110d654f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d976f7c088e82af6d04fb68d45cd95c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a870a130381dd02fa28e9aa8843f96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b70b6fde56cefdb66ee00d835243188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb83c631e9f32ac53367ea8cbbf3b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8b0602d8ed29d2ac2386ae8c8d64a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada7e46793cd56a2174cf4df9586653191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d09321bdc5932be64099d351988dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b037345c2298f1c41014ee963249193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cbe73da1229452a8a6f4e4a196625194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783574e9253e9adf61d9649ccb1e615195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41a87d6fa38fd6d00f585afdca0100196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8acca614a87fa4f7bb46533cd59c2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe4e0f43108810c5119293c368059198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbaaacc6bc29142ccf4d29bc8ef30d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b67b75b08293a1100dc66f91b950d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f293d2994725e00543f8484ff73ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11469310f423073975a89ff6757c453b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03533e57be6614d43e828dee8bfa3409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27910880f49da5c6977e4389dd066342204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5c88b1f3f977d86dff46546139172205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ddf15885a90791d4d2b97c555c37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9687275f934e1feabf5bc538b8743b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4dc829b7c6808b273725bc1c28bee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b12cf562dbaf7510cb4501a915a9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f70514e1ca3567853601ec3a2f59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df85802dd1f5e5b73f5ff8999b85897211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ab869cf8362e554ea5a8d4067b5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf3db4b33716de0700e71e8abba4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baf975e0b4357e11e765883a24dab8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed25a0afa926cf5a38d12bc0967c1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11839020089398883f62367f684df3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c219b9dc753205ae486c29284edb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c3da60e50fc2c5206b22ee2f299cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf491aea174f19831f7c852a472bedff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596691d22ec8e8fc41c38797b7d2ab4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74159853ec3c98c19f911e95682863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9024da9f7e2f940813ca9a4fba01a2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab1fd4d0b8341ca98bbfce55f27908223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8624d6a58554a9eb2ca898ac5ae1af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250ee550572e7230f3a5ab75ef0b1e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb497fb9c68d2d67ac962411a0f0b9f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b020395ba4c6b1220d188b4571a730227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85fbad2fb01e97712dfa8751318f4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89dfbfca2e250414ba35824216bd0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03435758ea915aa12a5d39d72df249b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8322e0289425f7f007ec368518d854a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791a122b089b6227d24031882c6669c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9baf801c69c18a5538dc73d7bd9600233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5383a071a2b8092e6808552e5643234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8341a60c8862de11259ff3ec450958235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606d9decc0ba27484eb2c9fca3f1274236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff619de76ee61832c22cd255e59d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcfb2f241d2c67f1fddf72ff343f0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249240354e2de526a6a9f13a88139fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad751710104e28e9d706f38d0b833b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429dea2afd6a469111e2b72a10808d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42411a428cff6a674705b4be60147894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea876720c5fb84857d9d277ba6fa3e81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd21abd301ef2402309c7811e7243244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd3801808ce2f8b9a75e8cf636743e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e46916322781c19c887279e18dbc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d9250d59113ad8fa59342cebbf744247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7797c06d01b304d2554cd420edfe53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d896ef1096cd5cac410dee9a623fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48b5906029aae0bd42efdc8641b1bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d99f1b30107d1c2cba546ca887c84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc77a61092ceacdebde782eace2b1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b69c5da957d0bb6f75f6436156c31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c3ff711163c2b54d2d80a42965e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b3187100f1e40185f2eba2a8a273d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbcbf526f5b79e7ee48a6e875c4770256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5c7e293b4f0178690d947528ae42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b69e6504ba5b7252b27e65e5f35e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06de09d2d548845380d6d10b1059fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f968f5c99e4136fa4b8b2c86d1084260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64768f05ea43b2cd7b3bd72574ca182261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dab55eff6432ac56cd2d4ff6477c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6699974cd164569d735781fe0103db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c9f5f839c7c0ac53566163d6196a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ccd57ceb9b2861c387db499182970265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4f20609b3f678336d0eafde79a8e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3879585eed6a3f2004741c37a1b4e61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d27533c9872c622cdcb98df9ecdd7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c279d999b384fb97c989effa12604bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4471602087c74d4eacfcdc72ea47a42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240632a17e6e6ed9bccd6508f9790a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dadb4f74a982d2c9698ec4696c9d19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527e8bff1b91e0dbe577dcc3bc9948d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee958966f7ca710b5ed40b89e2826c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbc51320240b1ebeb20166c1064cfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59551867d238abd0b1ebe3786d5004fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d6b0a55de027198aaa539e121fe23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec34571d765660a97989094c72b595278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb20f7de0cd1ddf8341eea75d0bfcd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664c097abcc7ff0db2881a49655ff56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c2fe370fb59eb5a54965d8bd11b0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa739320a5f8e6398c8d50c2ebe33df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eba0ecab1e7f8bdb9c54ecbf411f5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40823607aae0552ec6b28b0a49bcd41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc49b53fece882dc25b0ccb851e0546285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3344db6b4a02392333a6881e16e6860286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdd84cf4ded569cc9328cd1be08c55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89369c9eb7919363bf8235113b04b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a57270ffc6d27838dc7b204d5dde8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781252689a90c6323046d1d59ac2019290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b857e7b13e6dae278e2ca3a4697e7ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a61be677377c2af2a98aee37803234292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90418d74089ebc317523d71c18e85322293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9310450a1d4a47113070a71105c7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894711493e369fcd7f6a51aab820dc4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52ebd046548d433667f798ed30ddc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ef368900ad1df5f0d8e2eab204b48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4c2edc03096e6be00abb8740504d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408aee5a827f3f0d89ea782ef15880e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2265124ecef795322f275502c6b919d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f7b7d405338715627c6f55357810301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392e684b7acbbd61d2eadfff240de76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb338db797086e796a452e380d5f66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221d8416819e0581ba32d149384ee2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec952e2697de98cb61ec497f4a406ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ce359ffda280588b26825a69d849a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a571881ccd16170e4e3fb18f0331d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942a73517b2cfa4de66e65f8dd4787f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48434be7ffd8f53db3cea1f4104f2dd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9653812236b416d7a48e1e31e3e2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52360ce8d4a25c07d883531a950d8421311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8cb9e66dcf9c45ee5477ebf690d7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ca8c7238ef110d25d9d5ebfbae42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a504168d42f5256aa88d043322c6e74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a69f9427fddbd9ef6e33f5ae557903315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc88712e2949405297a604d1baa9a28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ec8b082e8b5d8a849ad41e4dd619e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b053f4a669b1afa2f9537c7da928318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f43e7f704c9c7d2fef587dd68e0bf9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261029871a9b3d50d17818b4cd1d095320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549e7b6f01678a3e4681b3d702aec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044639f2ae258a6ecfaf7a46341ae030322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced518ee266a55b1cb3ea11b9774dcf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ab7ea1907fe24cf0453d73dcefbda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13b5e6f8988139e404a987dae47b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37b925eae0ecc27b160e3ff642b2dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3dcaff3cc66a82ec117011c52e1b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3bad9d264b480ccd1094e60029f81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bd674e54b3aa6b3f15cf5c8e8e3c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88576da1c7f76af5b78489a6bb02f95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a4df1d11b14dfd67e4332393033a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e322a40407e6d17d8acce8b6b27e08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecdc48b4c0ca286afa25c79928c1ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98882b77353a2c32a0675bf38651e4e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d01200c4e058dcb4d9bc4bc58d63c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8136664aa43e8f3947dd5996a1ea64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c25dd82b127ab4e4e2b4c4792b5434337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c03fd135c208a58f5757f0eb13869338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225eec486cb54bc8803ac37c7fb8d05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8ed44332d0ee3bea18a6ca2542025340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823826acf8f44003c25c5afa92e2568b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d94523843675b1871f5c7a0766df4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202b2d891da0ec6921cc79868dcb95e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd2010b22a0275124a4c7ed88a2b29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dde079dc09d046a52712b55f0cab1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443b20dd3607e555e7c282659ab55dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abc47cc08775b3fd42844862ac0457347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0d186c54d71bf3be51441c06e2afe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f799cd9a50cb4aceaf9eb2640ae9fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4fecbb80dfda4599db6364a46663f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5465e3445f11d73e9e2cbd48324590351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccf508a49b05b8a4e729dc9c384223352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf634d1b82f814be1e67bf009b7d33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5408b7018202a3fbbded47aab18ed32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbc178de6dcd73f38dc730d3bae941355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2897eb2857de5f8e80e6ffa2b4e0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe37d7320eb462b16fbb1f8d9be9cde357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e4d49e44e02fe5a3bb160ab74c30f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849cb1b932165c3e8f0330faeddbbf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e21a42860e91069ec081d223a4a04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde102d2c876ba6b011c1c32cee4063d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecddc435b6b6a5ef063b7915343efe1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ba674d9486ff667703a5a744c105363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cac8dcbe5429b721f4d154b38a4e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56452d43f27bf666f6ebbb0125ce2020365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e001325445a8c42d2131045f1474b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb8734cfb1318d67f3e637b8ad88df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfdfb47ca291032bceb8015a9c23d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c549fd412ac130ec3248042b18e5bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de812adcb20db70cce3b78b8841cd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966b4e647b1f5524a0a731c149e99c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14012275a749be737f76cd632ffbe7da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b676649b40aacf050515559f0abe37a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e7e5be3d16e1b3e768e0f6a7f18bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c87a8bc223603db8ddc869813c570375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a974cc4231e1f74f3c157d35239b72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10880ec8b27c6f7321a946ef2a1e11f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743389810669cd2733d9486efee2ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce928b2b8cf96952c40c1979c4dfeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d02611eafce08b250ddc1d6d6fcf8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e671fb1485790b51ad0574b8f8138b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387610df6c89119c115105df7e605f7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3953f1ca27ffc9c1eb43f15a7a176383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25478c6aeaa7c3193f4d0ed41b8cc240384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fb08861f6e299cced16d3c256b637385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff88a73adac74a1b83faf983871d39f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d634247d48da4da2eb03679fc8da4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfbc3a8ae0f9651cb2115353987b01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce3f4ea21f3983c72f92aa42e1b20e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de70123a8a8ba7b89dfadfa405c2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3476f5f3f7524e4758e67a07d174a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6edb84b07dbc15e1e05bfdafaf8d26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f549f04ed54f101ffdf663cbd44fe94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007286706143b4107580bbf1772a88a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165e4d24875158866aa177ea98ec760395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9581dd89587bd0fc59019b6bff453b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccdcce2d67578a998c7da059af2874397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae694c1aa95fa38f8966ab66a0d77ed6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c6d612546b202d0f178737dd72add399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef98a4d3f28ef6b51d4c93ab5a5afb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d3195a090c6608cb8d40353ca058b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a14657472cb07026ecbd009dacb21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198199efda67478d3a4e96e7570b6bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7e6e48e48e9f230aa0aaeaa95c52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e6930708542c875d8e8b221fdad02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbb4b98c388b9ebea8b118a27a1a8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a91847f6c0a02a8f4095c3e756dfa1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47485c33779c12fee0919c87bbe27f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b66e09c942dfec53c89b4e9b5073f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb224673b6e209ca0df8be8619966410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaddf04d65e2726eabae19effa07ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b8fb916c5778695330d7954bcc94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ed165b43ccd12e77a42cb02b62788413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2364e3405b32ffa192eb5efedf87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455bfc90215b7dd213ea92517bc0155415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a55ace66eb55e9020d4b835350ed8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f569f7c48df8c7a3d5d01e99e3a32b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a40b6d1d6841f8b81d088ba4e31553418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696b2b1b73e14045b1ade4599b90032419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4bc35389d15aefb207c06fd96ca7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67638b42b8ea67a1eafe4b214cb5d5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe090a56602b9228df62168e0becc412422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e7a6337f2e222707f7d0b1a72ce63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667f12cd102cb81d23ab6ab8f69e3cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02747d8c27382488df45429f1e8e0334425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e199683377e2c4fc1ae45be1dffbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d683e27fa4cf34f8955be1360744ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759074138c36fed85877ec95426c94db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c4ebe38636c303c774689c1e6cb9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc7598f91a9c042fe00e4524bdd0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71587798a8b7848004a16e04f14a8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65b66d3efdc90f10af920a49dd45d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987eb438d94920f9c32d205bad4195e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa71b7872b35e610351d9270275971f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68c5d201760efba1ca0d3907ed49b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777a09a7dc5057b23ed1815901dae5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0117342d9eafe1dfcd9d5e5bf34fe22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af1433640cc4a2c0ad0a1c0c1522f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5783c96ca4ff9c742d23410d0f1ca9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592339d8f4bdb87949b407f3e6e79e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168c760ba78bed97960e92ef9ae0f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe69731f849e6477073e03e437818e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4bce93514b5e4ef9a42d9cc4bf4fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd33c49b4e8ae676d1767f2c5c88a69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc0c41d31ad65df5045b31b7da98e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d0d679dc8f057e374baf0d87c366446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f02deae3f9d62cda3f7bceee719e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe30a8f9ff19dbae0585bf07946bbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fdd3c65e37ded4f5eb58f0b7fd3c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd86e6065d292b7df8a7958772f39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f6ec4ddb9e4355d49ab7db8d1038f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14728120f85bad7a39e00e8892fed8a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d054f8345661553bec8c11d982db05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8515580f0da0dcf2a7059ab902643454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670885e88fc3c8ae69a0f9b40f5b2b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eab396531a3aa1273386d2700af094456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230125c49fe674776145e54db773c69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde0e8d194079cf5f2d8946db4e2a25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80105415938bc996e5cd5b8ff247edd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208a7a9c2c61bf137d2eaefb254452460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a6d263a37a4dda837be0fdb24574461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c04ab06d0ed06f25e8488001419d1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd318d6be399f3d1b73d641f161f4308463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a81e38e2674bc6ff2b165ac21c8ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5abed986533427a19062df9d7b572465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec44cd50132510e51e6c0f5476b950466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc0f1e479d5d0a66facc07d5aaed3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c0d40dd65b68d5fe1b48adfe5a7d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca3e7473bf76b3345eab7a9821384d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e8cebd40a082111028b8c5ca4fa60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe02ccbe29f085e0c81676afef428df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d493d288af376577ab48872fc1c9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020248743f9aa4c9fffde951c7bc6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530c93476563893768ebe0559a1b18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85eba8f5ec357a300aa9c0eb42e9d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a372639f4768c3b8581979a44f1f452476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4777ab2c72f8e9ee7bc50e84f8d0af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ce70d79d2fbee5333aed6657e75e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1096fb2d66d4ceda4effef218cb5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef299a5efefe61e0c64e171707278b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3291c1408af69b4f9ab9eb3aa430b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051dc2cc56d65ae27b84cb9d59ce443482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60563e7fd07eb96272d9e57b866bd0ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed99266c0df92c01e2ee0a0ebf7c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2014e5e836bfc480276c3d1c4dfca29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812bff58e77244d7e20ec89b7502cdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a4501598533e14abba22ffbc2c18c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2eb02a5e34c488fc595e71868b02d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7346e3b5eed6131e394c7f497b08ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795cc9b9cd38360b289fd628c4d299a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0468a0921a2671f9166ac1ceae3a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf84b0533e6c3ef9d850db4fd9ac2d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf39a113d8c8f39485e69dea3774528493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b57d40ba25c0d94524f5063f33979494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a70bb2a89adf6dcdb91342fc9b5f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb17d6dcc2c68e145a9485b5c402ca9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7aab645603a9bf8c786971354a5cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9fe8821c3f87be8b0a7d30bfdca44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353fa1808147e14d9f06b356748add3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2139b6d71dceb8248d63feb4dae2722500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af237a81424540dcf8240f38e2be1154501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fff2d73765a16819bccff36d342c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151ccdfdb569bd6c586e4ecb4c4336503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de97cae6fb21a07f99739139edf77f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6a88366a451ef26bb9d8e4987c790505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b79c4948deaa7314412b6e5d0b8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d0f9629e96efab20b585bcd8549b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62508f3c68cbff336365edc9bbdac651508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f3d5af398000039ecd9aa73faf62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebec3da1761afc9708de3f567bcdfc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ce3cb1d9ea342d07ca9e872469a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c4549418a4f37e78ba0ed3c7047e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226dc4044ed872edbd9ed7400a1cb8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3cc456b2502e9cf67fed7b661c3ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c23b9a8340f30ac5a2ca0f6694fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa499d91c9bd5328d6291c180499bb37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab115b30db23272dd5802d501932561517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d9a59492a976e79eb2dd2f2ff031d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efb95c60f3dc8eb0f8cc2b6d052c0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb199e461bb8119ae09db0c3f2f533e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5b8344a9f6e1591ca1f0c3427a32a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745db46b9c22f0513113d4c582863697522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58d7410852473acfcaa245dba80fa2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20024e7a1dd53eed75f335f6ed3c8101524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9038d2cce8908b69b4f19d591f2364525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d85824602b4f2beb84be635dac9c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658d7453a7676a8105254b1b92b32fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6699be5e6666fec16c6649f3f984b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7877ef609288e17edd6726f8f4aa780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e6b5a81e7d2652308fcb620ad5311530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17dc534cd1d68ea95f9069bff931a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a212db8fb34289ca265fd007e0f5100532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0299d5bc9fe4c1dd58af193fc2cda5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d932bd521401a71472ff107147f36f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1ef07ee3220a5c69dc0e83915988b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b98ba00aa03d1749836eba0990b8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4132057effda700f877a2899597d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506420efb6c859e6ceb3c0a9f6d7c2d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626deb0d2aab4894db97385067f40af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e0f15397af8fb7ecf67e6be43e17e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129be8e328e825049b10c4ee318cd60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c93b369c2e514646cc9dab5535c5f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054c5f7a6679b6fa5244fe89b40bca0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28411d97d5aa059a3c6a2c3366589b06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051a201b3481c0f091ae5b68ed2b7ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcc97f515080f00d1b7ae989db52cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06c955a80ce303094ffd8f4a61c64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19184a051084d88fbc1ce339be1814b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b6383cc0437f756705239b0c1acf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136b399fd4ef48c97b6d817eb49a96c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaf96f211c148a0e2c7be7b1b61b50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35817e33652bfc742980c303998c2d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629102ec19616e99ff9a94bb397791c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb8a0c1c91d0360a996a41b2e8b0f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe484a2e96a09f1266a595cc3543c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be1781cc0f726a4b34a35b09cc8f9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140015bf764cea7a40a624388f9b50c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd601a49948aaf85659ac35727ac797558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d264b7ee4bf5efdfe34beafcee137559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bb89b6784c8d1b4a99b3d4c253a3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b5d7727d7f7a8db25f21edb1377b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add1ab196fd213af9e4ad5de0e99e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761b76a527b91114f7f2ede2eb2def0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3426790308c38277cd7a722d6f636b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebd3e6bccaed620f27a02e9aad9f06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd7cd32a4d9d4b285d6a3a04a128ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0270554b8ecb237a31301c693795c50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d3ab5c5ea36d4ffae3f106de4a875568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631b6968d65e866702400039a9dc72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe67b338fbe837eae6636c2761db23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cc7f0030d31c8a16b3a806b8b046b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf691d88cb5a54c6a4c1e44deb549572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0984d004233c31025b6290b01f4777573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a439682bd8010cc819a9859534ca7af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018658ed12cbaeff9db6be663e493d0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcff126ea21d5f1c3bfa92cb98ae43e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ee6e847ceda4b9de573b26999e532577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88933ade719c56414d1e5307211c12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78642d5fc84b04f2384119109d4c6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f27fd0eee0069ec2fc7414719a069c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa85a8f64f44b7fb5b3f4cb9d6a357c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01e9cfb0480382415e0379d12b22c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb82285a2f4158b50d509df4d2a91a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f148bc27af0d9adff96e57b2d968584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d46e224c43d52af52520e51ff5fcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea32560acaa204e670545454325f39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779e7ef54edbfd03caa81025869a338587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0fa72d379d792485ce35a0495e616588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864825b50be8d32a8ce9993cab1a746a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ffe49c8c0eb1d494877004d9cc12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7981db4714fbe0181221881f5d6ed47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44992979de1524484a792b96283aad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105361c4b7c1d890a2d4403ebd3339f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab323f7301efc1912f6c7f100ea87f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a1867693181e860419e675d632fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d6046afd14d14394dc4a74774d4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a550d12b03cdde068e298d401792f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece14f93d16a8073d9d5ecd02029725598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995d15d4b3460c9949ea6ba7f6c8fb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e333705d5947ae375c816b8b01c9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd540ce33ac904afc1ca1cea176dbe4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b2ffdf480fb3e1296880a47852920602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f73e131e9839bb2d0f2703de3bcef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ab0a4e82e2b990fd434a1c26ce2b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7298c8f6df6cfefb44503c9a5c8b6e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb2ba2248adf9e57b3afd3926d733606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b6d31c4a9c61014de7e7c09c72e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7915fb506144d1b944e2d18a033da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343084043d776cf8488a4bdda6250d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6211ef0d59a880ee221d403f7453610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c89c1179c6aac22dbd1498b6f002611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053130825eb8f73280e727a985987949612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c6ccb7aba14bc96a4e969a519bd62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7757d939671e52befa4ff8ff5a9afcb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd2042fdcec48fe8037d342936f54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0150352a2fbba9987858914a6e048616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bad51b1f8a4ca4a22ac730bf8bce2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffc3c5fe34b67758d1b7282377121618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e4d0f6b304ca442796cfdf849e13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065958a5b9bde2cfb36b1536646ddc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099252e7739cb1e3e12377a09dca046621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940ee773068ec9f468a9552a909b7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ada20264d6cdef9c9eb88aa3512515623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b571dfcd3cb4d85c594fcf1079e23c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b12fa991b364bec372f6c1ed89719c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a5d6ba8106c7b1cbbdfa944547f81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ad9697a5e3e743e3a0f9c516517a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82984ccc3b81d2bb97d53701ff7f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f71406c7859fed20828d9638582a53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ff7de646d8a8066481e3430184f80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee4437d291ac8de57bf0ee64e1275631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816788c0ef14740cf48f54d585ce8521632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef7a9cad2dfb80c16535bca16911a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95952c32d0bca9f8625e031eea36ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe75043e77a5972f199fa6ca2030e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb33cd5f3bfe87954a2550823b41bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7411e8d1d5f55366e50c9a9e0eeea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c466083441446a84a931e032eb60daa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd728b68b956d4142c3f2eb93ac8fbc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76061d45f1048e07aa0ae67932a9e832640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1164295feb56bd63fe9c43836773c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e926901920df74d3eeaa11e9c4d73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407397e09fa0cb10d9cd27359812b4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e46f92a7aac4f8016f85667c339ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d31f6b9d3bf8810bcfb7cbfa418d03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45e6ec2754c013346f03ee04ec884c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3a686986895d86507030564618e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540540a59567a1bfaf556893cb9145b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329400df4e423cc045124a90ddec1303649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9fd7478b72331704eefe076a9f99d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab893a213e26b1cf878155b39d3545651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522c82fc9c8238d066a6a807a917a45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caea81cddbf673a92f6742e1f60b69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656baf874ff238a32226706d1e8487b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c804b8632624f8a5693ee4660d1976b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892780aca28dec34abac771068dffbb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ec97fb88d86d5826e574359fa7a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5a63c1c274027d5afa3b693c14db0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237e4254f99a5498617061473d82f9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2dcf0f4a37e74482d34c6b9a43caa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f86480c0ae76568bd555d4491a1dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a5aa93ff782368a834703a68f7c3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52748380d3c26c594e8e3f34a65b64d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad794c6deefe4c995adc064f9c292aee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63c721153bcdbef13d2817b9029d9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c49a3a13e9d1752416e9e92cfcb86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d1d5778fd9ed32cc441fc7f0e13d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28081e0db870369a965f750671c6e31e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab8fdd677104173ea64c0c899f6269669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e37565fd897bc7833376aa71f6362e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96411caabe560dfdc011f02df098c44b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be55fcc37325f8c59a3a6aadcff9c21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86349bc9fab45e844e0d993f5dcb1c0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9620334d33c0671173b33833a065bfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ef24f0aa6507f10d38bd5f72ff20d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c4f98c308be6cf4252881b02eb31b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b29d1fda5dde9c9ae76d80b835ec9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd51ea366beb921a6df9030cfc13ea3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a59671d231be8681582b5a40633f34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241d3b27fd8df15eb8803b6f0bd7cf1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a529398b982b7219fbd2f49ecfcb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb386ef7b1481730d9433d89df78cf6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebae4951954850bfa9bf187f15e36a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c844f8356df673db0a719ecc4c27bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec0b9373bb5760f7518f505e24fdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cbc0f6c31a3ac11517eacb438d5dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b7b08ebefd0eeab98cb809c590d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe997d16d38939b02701d21f5415cc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30735bdda1bb1d8ee39b04a1010f76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b00864636b137c1b394c1fdcb6ad0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba573ffe0dfd6b5c8ba96e93114dc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5e4ae476e37cd326df538ebbeaff6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d4f44207134656b6c19b7abf0a855693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20194f59b091af3f90476197e36c43f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a948ee1066329b5cbbd3272293cdc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d56fad8429bd904ccd79192b411b4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbac7a533cb8f1711dd7d76295685e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4d8d1a071597ce2bba98817593053698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067a5c06613ea644a3c44e5ff0d185f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e095d7173cc3a14074ddda072282532700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3051187208defa357ed106d245ab05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0310bec959507561c68a0403067ba7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932830b502e90f7ba7fb292685913dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ecc091275ef2772f2d3127fe49f59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2bb044a41442ab46974f17d70879a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f7f3c0fc9a5c7a27530da1a93218e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902692a39d25fa452bd101b496d493e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e94fad71833ab8bfb7b7666be32cfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e99e5aa67b50b6d41f4f72a5432ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c826797859d56f63bb7d41c0ebe2bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f35f3df49f287c90e0406d77621ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d447c4318efd16ea388a7b27f3a488712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d2e3096ec62391f5d3b461f3a862713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d415898c5a75d963b24f30739117016714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580755d2c79562c9025a51db075bc21b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6d75b82c5beabb9ca67b62b432635716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7ce8b4a04ff8e6b4838841727d86e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ceea4d71aa03d9af82a46b0a3fdce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c467ef25ed8ab15d66dc223fe470a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9626bd4b0156f2d8a1ad43ddd34b9e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3378245d9a56d2546221c41685874721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448930a6ed1b078f249eefb84f29438722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b37947fd73f031e214ddb3a0b019723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e3542c29aae6b068a797211c8d0c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdb7bdb74eb8ebd11c5e2f04f0e333725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaae3dd12d30ba99810e41b3cf91ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a32e250384693533b361e274b413ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57538bd4a7cb23bb424d8e405ad9a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6173f6058d4103feb43a13bccf378d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf0e42d4ce13ef196c784201dd717730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3cf5acad2e2aa7b0e8d8fa18f28b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a94ee314272323c936ce66eb34f70a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f0225de80590b53e0cd386eb6ef5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a838640147275d9c14bab4f13f6e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db7b1f6d4d599c04b2da4cb51a372735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609382192c0b6c6fba284a4aaba67845736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468192b5cd808d8cbfee8eea2f1680737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cf6e10357dcd687aee656ca78dffe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c0377cf2a800aaad8f4301020fb1a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db933925fb7e0e242c9ecfaff2af646e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062c2b033a3906420eee5ad183c4cbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e2321ecdd73a6abc0db65aa706a13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035d5676e590cc5d6a2016c80e00eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fe7ff6bb3577fe4e56db9bfe55d99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe629d3cbbd698fae1e25404e7254bd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c89847a8a57b8d552e4ba0d97b6ea8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fdf47372e5e8838b4085e79c5039e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b11f37f4b2c53ce6ac6bd0d3efde4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc2206f704f82615738a0a5f84d2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe434201179669dffec3db4497419cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804e7a3085b2b4b4fa31c5e1769f680751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b8793db6a35a4e45cd3a23401fb3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efa07ebc93ee0565f30009e07cd857753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984bef4b3b2fef329c4c102ecb8aab91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd157ebe19f8e5e0d87d827470e63222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4699300c6f380b648dbd388d9551a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7495049fbac82aa4425f0b9ed28c774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53db8861e57a52ad934a6eeb10b0ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daee8f59f98940512d0a89daf185686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123dd5ed46589d84b7a99a7068f4917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd53e3559f4e22a7d9b1a98449c9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6141c46f582a166446a84f8c4164909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a8d24823ada3e061731608b7aade110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5facc346e0a7b682680eeca9e3f471a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed61c21d9a99f1707018c4967b65d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f44d366aa615a619230ed3da0a8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a9f17af48b84bffd53dd68918fa2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41354f859891d9107db4d4e4bceebfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c302d9ec3e2af96b091363a675b1daf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91626dcad9b50d540a23ad6c22d869517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367d875c09627b549c754ba4ae4a4a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27eaabdebcfee807784239d597536319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0075a7c76a6a98d8660659b010139f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd90f59dbdec0845f1fdf757e1d332521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65283c701e3242ed7890e8bd783ec5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d953a250a5dabaa455e38ed23b30d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73117bf0f794fe3de623411b072ec3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45637354b471cb042b5c066cd2538a5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c5445f28e9dbbe256b0a0bca8448e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379845cca3b5d978d665689d06d320827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060290b8baa390bf61a8f5d241cba4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418337dec47b8b34c3a9c038fb04ef3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e969b0c1fa39b3cbe09feb086a974230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db44eee598fcf0fb143ccb31172e59a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e73543c1e0db4f1240eb232eddc6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b485900444ddf79b1686ca98d91476333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5eabfabf80bf0a0c2557956e9e81034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03d995bc34af8be93c2c2bffe6a01435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0f9eac97bf3d1999c1fb97d6a3db136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c22f00b7c04e3158ed128a703b0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08d7c667dd3e8fee34dfc15b9bb6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796efe3ae66bc85d77c04c5c22477c6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6f188528eb3b22839da580bd859c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef2272cdd405fa82f50c84cc547e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8883f05047073dd31cd81fddc4f30742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fc50fb8852ca4a191e0b68cf8e42643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e1fbab0c4365622854163052d025b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc3f39d440e2601007afb65c4fe0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021abead954ba67ad243fb99864499d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eddc34f6fb234e48ca72e1a77121147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01165a3767bb5ba7606f4a90db686748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d84fba2408d04bc6418baf7f9ad649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9caae7d5deca1decbf4e1d07806d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ef8358cf03a131956006537da2ecf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3278860a0ffab1094556af5360aaec552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e842d642e81e7e86385962732818d3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a17421f01a87328e22c588ded2a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15522882c2843d2d297d21de511f31ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08f2ff657ebe2624640efb868b44356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab6c1efbd3a2cef31086fa9f692ab157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa70e55c30caa2a7a103fe97a7dcf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41da0d05c4f8ee7886e0696df99480e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85be58c2f2b6a11001a5692313e5df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ffe92b957fe1b2573a6fcaf62f6e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd946d272214804b9cc5a6f15f2270d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18bd121507f3f8964059f8bbdd7c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2a2e6e6a306038b834b66d0390d9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81758689d8a89c81019d6249c5cbab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7161bbd9bb897440aa4aba49d7fbbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd06b7dac2bead7a8d3c243cfb1a3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e205c1fa6bc430dbb834df3f24ef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc89b7e3fcdb812359cd9e3bd8cf6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd2ebd7314a6a1610d07901389913170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0e67a326ef9c56588d87e51e33da171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad093d2d91ab80cb46d023c1c1d7986472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d412863600762612eb934d71baec3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87aafd6ded161a650cdb7736807aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a3b945846afeb973df228bf02210c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3630cdff28fa24b39885f39ce4fbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef90d9b02e26f39962f8cba78abd2ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101dd51816ad9a59393392c47048bde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae35de39de8aa1e359157e7cc3ca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdcc25be275a5b1bf82c3a6f7a161f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c727653796ab9007fbc779878516dc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436f7a4cfc17822b385862e434151082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83cc4a66a56d4df406915377bb29e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefca2487b67c0e5cb829025fecb2e6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4efd6eee2431bdb3bab623ca1be4c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117151f035711cd0b20da3c1988ae3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4334d7f9d365e7d8c53ffe4bfad5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ed6b86b9866e307dd0d58644a4cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb8b631ed80695d39a890501a4daa689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fb0d7977db34f7b8e51faaeffb2e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e706fbb7a285e37ac186f8d153bf3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd90d3bec51a4cf8f50542543d3872292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fd4e5db3ec1f5eb55382dc28764a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a282ef93fcd6451f041bfdb66f835f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e980f42e10498aa6fec001278353295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5081cf0d347b50b70ef31892c7564996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d8d881422b55616a917095e578c7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92211fafef523d4d8c81af90256c3d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446354ded9d1cf37417ec7dd04a4581499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858bbfb8c8b2dc7d382afe119768e51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247d49934438c98ee2f73b5af91c92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13074fb258b6520f3a81019bd82d3152102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521321dd09ca63d254d990be80d7ed75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b953a53f9799000e6d5823de1721f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4f57a8cb7e80af6643cc868b7b072105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78a0a9c14d578ff01472b76062506106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d705d6e15f02f42c0f4ee56b24e228a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f358ff7acf6e8e2ecef65d21497fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0242898af57124e2b5dd4dcf945b605109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e430a1afd8b8ea45924e3efc3177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b43c6243ff576c08bf399bbb1cef2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f8c4b86482d907aa9ca8cc9fe13d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13fe257a40c231785c3eba46a9bbd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783c7226ead8aeb3cacbe3498a0fa29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844cdfc9ad10127a6f6812c17af67dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bc31b23e33f795587c414e9efa6be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa261f486171d1325841bd0c086806117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7a2788465edf4da59cdc15badaddc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb81e96cefef271e1d1dfd4899fcd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf78f9664b23427042ffcbf116ea25f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab329f7cfd0a6b640a5ee6325ee6926121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454c3ee0cf0683fd192c01735ef455a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3a2c667cc05f143633b4da4b1815b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddfcb248a1e0ae4f13aa5c0253e728124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafe4fe4a097ec70a4120d80e662563125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088846ad6323225e83f8e244075159b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92533090cf4b074030fce06ddafbd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57f8619882cd3b806e663dc0eba03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e1350c5fa6808a9717b3a048ddf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54c7bf385138eff1fd4f228302d37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844166ab269ddfb8ad4375bb7304c22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca621b7d5565579a72605aaa61f31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95043aba59605bd6f310dbd9e8a7d65a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e06a84b67406b460172d290f4b474134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb7653378e4274bd4c37b680c6c029135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a45801360c1aeb02235867ae6037f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c256a9bdfb2c5a153bd0d3638187d52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c88072f564e050c2df70d6ba83b6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1126fe612a0dd6195362d5ef4c187f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d23b4b204a5e774fde53066b6afcd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503cb8cfd9af052656fb6a14e356484141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982dd9b5770de48e430bd13f0e34ea0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839581ce22fecdee4968d9a92359ada143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16970021c894b66a848038f7e95bbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe56d0e3db2ac23e1e4801a2179ea1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6505171d1491fd9ac4caadf1f85e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eda14f80d233c10598e9a1be1661a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effca5e666ace90f10604c88201858e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a1189994a759922ff940130a57da0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd032f87a2c7657652aac977ca614e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f41f0c81947b35bba620f06fa0d19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078b1cb8e13a006605b2e45ad011e7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85c33d1fd6c5aa4d45cb0f092cf0ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455582892d03d875456dc6ec4a353f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19b02e23d9a14a1cd9d6e4000b50fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f6f7be453f0f89d79a8b402bc94fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134df845435d4d53b593972aa143b2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb62085f577cd0ebcc7d9d5ce378c46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f94b684ada3ce3900f325e06f1235159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b454c282e9d2194a6b768022544d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f388f26f06991dd694ec643c8d2d81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54aa9829fbb47721320dafce0c3325162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdb2b4cdf7d65e975117f1b8f51748163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024a923d763cc89fdc8473479a573b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c65d8f5ded2ffceecfe837dc70b43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fa5cef1695e37353320708786295e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9f6604ff3e57a0c52b1b00cdbf28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0857cd01cb61c4d6df6838fdebcf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea893f315bbdaa357e6f26ee54229bf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5303c64db780a33aaf3c51933e711170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb79c82a0a4e11349ab9258ff661dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6581c7a74aa00abb2083d14091a5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454bfff9d49ede6628cc4e713303d12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efcd20f53e0c07001722ec1dc36d34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb790e50de8cb409660438bafeb220f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee44a675cf6090b9d1df44726c13b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021b858d1dacdc64d751c5d13fd95d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7652ee8740c8fb572092809bba3cae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070076778088c3be8fe8c4c0f597d205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a981a2b90d508b8a0a83122252a53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783fdf694580a3c8e77c237369673ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23e28b8a4c34ca3ca522e271ce083e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e878eda4a727fc8e49626556dc72043183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f5d8b14966d1d109827f4be5d1c21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90a8558141c9465f6d484ec2c37251185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586196b921633da14fcedacbfae11b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19328604f3aaa169a7c4910d4bdefe72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfd36c2586a979930fdd03d1043ff4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f7f5826ab8703bef3015997481bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952d0f7598ea63e7783cb30d58187a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969bc491075dbd1ecd98b62d9a22fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542ec7c216ff90ba127d89817401b45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c75265022b53e250bb03522efa0e7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4220c9e2f3e3f6b8c3204411ae75bf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be57873bb1ccc939c9fa3496d9b4b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44821d5c5599321e90ba91ab719d971d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895773cf18959333e20f51ec0535fae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bdf14d79944fd4783913531eb7552198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92bc0dd0464a3d83007044c31398a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8090c30db750ea02c0bec98c6e92eb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedbc8fb1ad7c21e75603e5fb7c8beb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0afdf91baeb79117c8a0083fb8a59f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c320fe5e8485c9b9f49c967a7a1bd82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a695ab51cfe8deb40e3cd80a42121204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebd35de7bb47cb7366fbed86448d11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974ef30b711acb601c099a62dcd07b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3fd824c4af58ef279ed3bc131c98f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4753fe141a24c0e12aa3aa8137e5d61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be21306ddda9de458cee01159852347209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8760ab7e158f580377e77436b9981210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc58c71fbcb91d211b0c83b7618d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb11f6ced818c7162e2bf6066996db4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c28ebb8616a82fb56d71351285a97c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50850f5bc5d895f70d615451424619214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad28259c3bce72f5d9cd36c937df8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c6a1ecda4b1a84c3fea18e6accd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71236ed2ee66cfbf051fb893d0781e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19553bf7c58e8bebe8d8133d89f7c182218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bdfaaa4c8da82b1345e686aab61fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f563037ecf875b9f5b4dfe9e5e0ba9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3a8e7bad50f27d12044e308dbee02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362d46ca15d6a2332c527880e1beabc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2be5a3338028a89ada5b0c08463435223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf7cd3496a29cdda9addbe5c4ad13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6266e40316cf51d238b0016f71ed61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628afbbfb79c902274c0b7daeba3390226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527824c578e66b27cdd34ad028dc85c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e73b96cdd3bf5f68e9c74f53bd46b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec72794609576f9303852e128c4c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0e1c28c2f1a214d17bc8dedf96766230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e640b39f8324a84e5d7841090e16be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce71e4a4e6d4d4f55bb3f019c7d45e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2fa19caf9b856d2ec46bc04815ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900cb7b3578c5288f41998c229051f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d095b9ea227865deda2c15f53467d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c754c3e296f4db5f93c254164c18f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aab93975a3f288499b35ed0f276f48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c0b3de4f3874062e0db40c35c899e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe495615a3e99766ca9b9b562a806699239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130e02e896d14430d0cd853e65757f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ec5588cbc73e95243f41226288b8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1fcbd654bd0da9b8eb04d0a08b8ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78c4eebcf6f879786583562b7651a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da2c1c06c7d4ba5a5ec09db82a87c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a473f43287912b7967011abcce3e4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc049047d792a63a367f5c0cfa4c89b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd5cab8d8239a3ef2aa376a5c7024247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7296740465856b3dd0e5a54456e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92fa5007d833364e90b0e02cdeee0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe5e63e849adb777dfbeaf71cb5e67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f389dc3c2d49777a6af72db90abb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8268a1108b200b02188f4ed40d2c17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bc7fa0f68d757a91880eb843ac5a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8577376c3794b1b08e9bdc71f40ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec82467db0cc8f1148f9352ca52a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a273a9e1ce4062184e598c98322a386256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b445b832986c181870ee9a6849ba9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19486590d1daf640987a5d023339e745258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd0d3833645da953c0b40643dd20a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1916707634acfbcdadc843fc488a1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765999a7dcf01c2dda6a09ae5ffa909261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a21990923a66bbdb1ddbac89ae3fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9279ea44f338aeb25f4785b7447e6ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ddd43c19d8c6f64af5455614a6767264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3cd753908babada344704e541a9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a7f0b783bb651398e913da6846c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875df5c64b252d93786177c6de0a9ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747b9fedd6afbf979d297c187be8890268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a3e3c7a36b834a7d9a1245c8e491f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb232f890bf928e7c39c914b9ceccf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f1301fff53a4e18ebae36d584b33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd82cf5307df14e38ee2b5227c82926272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd978e14668a31fb860ea566184f3db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dbfa47277dfacc7c11f3669f56e83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747de22fae214ca84d4dc19d6de7587275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaf651e104aea88da5682936ed922c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c830553cc5fa5792587303b75f7c990277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322243f77c0cc66711e539f8731a199b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803162d61e29057d1ddf8a8bc7c9a49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9602b80da4891d98d33ae344ffef77c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00959b87caf5c09dec6d54e6355dca38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801fd37cdacb8f1e7eda8f84aaff386282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf1d5b1eeb04e4090135871836ec7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be4cca8434466833792f1c225f43a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbdd0490d3be51080370c2672f6d07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88ba47bf391e94b3bd2e138b9e500a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080191cb0f66bca9fd006e2d5081614287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d949a203482ab78031ebcb9d776792288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b51a2016e7c364530a3a735ef31f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11678f99dc6ce318011a351450c7983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4dfb63915d007071b921926633257291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f0de01b92bf9bfadedff116b21167292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492725e7369704c50d88174ad39997c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe6a37f5ee3bf68ffa7c812eb325f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09033c2cefb82a17604571c3fc416e6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332573cf815552c3944e3b62e6bde6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5fd6d5990b69cce942187a9d095ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995b1bbc96ce890076f8fa9b083cfbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcea741aac94376446235afed127ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94515da7b0d1e6fa8fdea58cb4211427300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a982bda9054bb230de9d43d7cc58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941c24bac4b84d2915fa1210f07782f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39befd919db20d381375161abdbd53d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca2857ef58dd2771a9b60984dfcb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df744d87559fba3c96fe900fc16e53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39874064e6ae2541dbfc4bb5264fe5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5a44bccfb309060e4fb8ebe421e4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad28df912adaeaa77e3fe416366451308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95000b9007e929fe15607ceca5aa783d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0cbc37f6b8767ca201a9016acae7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db7a681c74c8f5d3f18ed519dc1e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c950e551e2bbf81a9ca04a2368f3658312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f0b355550b08fe72f932a2e189d7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7f9b15cc39bc9a73e001daeb3de2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef53dad34411a92f213ce423a2823315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e298c541869d0c27edc6ecdfc4319c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f549153d6ad28999669c07315c97df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dfc56275a8e5768314d47dd0cc2d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18b393385de18bc0831ddc769d7c0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ec507cc08ffb0988788d66bc097a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ff826a46f705f412717fcccf4a05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ce52767f798cd97a92c7fe588a690322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42c76fa237310515c72c494be31979323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30162496bba440b7b04853e09dffdca5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28dd7362ec92fc6935628859e432f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b8a825beb272e1a3f2622b2858dda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857036ad2871bb5d09dde01eb79dc5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7ad0eb5368336f3cd5fed28285e43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedf118bc20490d4559c1e634d3158a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73c635eee6567e92b12ff3fed0fbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56398dfc25b379e20bab0d4ff7cb95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef105b5eca798be5001a1053b549e459332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ad9d6293e02a8352d5531582be37b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86519668fc697596a609fd21c1a3faa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f702dfc9dd03175eb49f4778b4fcd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5359c30098db878cc2b8bb24e6a49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b9b7a387d14d9e583202cb3d658d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3f85a2e84ebcb1a25120b7b773be0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a470498f471b146fb5025c1dc135339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a58aa11d1562d1113caf9717f6d52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982b87de879459466bee69f1ee80571341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5925e77f32d04b9e2d6d9d9187995c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d741f21c12e79123e26584cb3595fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1c12b093a6bb221ab60fab9b4d3b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720de868eff1f487e3fbff7a7b90393345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883651d1f614503015ac437056750e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afce5971410888f49def661b039cf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bd50b11f2ffc587bd13aef7d2eeef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a21da40ed1cc4b187d99ddf5d77b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287eafdeb6bcd7cdc599c48a163fbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd486347c1b4a014605dbd0b0bdea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dc67ae9d2666aa38ca65ba085be34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5de507cf56efe4c0d45b4e6b2a83a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6543da816ae9fd439ab6748635662a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416ce8c63cb4228d348c1ae757972a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7117d5c733022e1abdc1068b3e0785d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af5f2525046732faac9abb69901c7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87241e9c55144db7cd000b4e627c11ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee10d2e49139ef5b8b2f7adcfc1099359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe5a29f0a3f3c0b801c4b9e8bef58f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02963bf41fa711e8caceb88d2936af1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807683c9a6da6c738645d9311e9b12a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67a1307b2696ff9af6523950e6a48d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa298d6f85a20162e6a3b4a781e511364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1719720b7ccc09e4284fe2847bb0945365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237f581dc21717c400039cf7ff23d9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7233aa003bc7e5eb686b7b4196d03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62535ada18a1d923f8db80d0081b54d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4c271299ea96ba533886c059b2606369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735b84b5f96c540ade0e4ef66479656370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd76b46f1521f45b6b2112a4f19c7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f253df5e8847997e92eaee5dfac3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92347408e198525a9790e73d108831eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57105965650fea0e23a203038f79a4a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e50c9f690bc936c08ff0e47c4617375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762808a8661435bcff8bd37c14005dbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabd22593226138d1717d4de30f6d30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288e6753fd58d8564b8d04eadc6ce21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e45bbc9085b87ef4211ccf66f5a209379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad89c4cb2ecde5f2c868eeb805e93b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de69bd78f5abc8dd117f8469d5c3de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e0b6bd35bdff3ad6d14c82abe3b76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89df0f08e2f9367651e3847b531e19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae7649c028ad529625a4e2b29e107384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e223ef55f04b5e898019e7a53aabc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde646cdf30c1e13b9c12207ae2976a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696fd4fe5a6cfabaf0eec8fff845e1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29abc76e5b3e98690e6a9be8ee185f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec9e8ad45b53e513610c08c9235f06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa26ceff9b0b19cd95f43d9734f45a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b034d38810911fc0cd20051c18e0d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1b4a0898372190d9b2e8ccaa63a67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c23d8d7b320c25eda2aa1ba6e9a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8012afd1694ad5fd7f0bed2c563a6eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67a201346b6c26b29f709aa4e07e26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af0c566aadf2236284b9f0678bbe24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7d53a6dfbe073247dca21a51e8386397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44ff96761853ec56a75f8d772a31b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da149ab936db3583df58ff98956f4f08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4d154f1d521c85d85fe9ea302bc3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86630f60a489d113d1831db61432df4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb84f99d9d7efa6e8859f54400f701402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a035d71e37992a6c769103e6ec6bf7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7b28468ae12098c6c1c7801bc778f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debc7d623464624541633c44b610764405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e7a584ba41aca4b4f2d28fe67833406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35596b34a3a2a56dc29ff32d59e61e17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa5471ab1184a022720fe82efe6ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e46c1a7be8ac9b91ed80c8585d21e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deab97258aa5ca021eab9e5dca4ff8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c95b93116c56041fa76a0cc4d1d8eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546031423ac735d262675dc7e9a17a0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40190dabd795079842c5911f15743eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827df06a655a18d55f9c5dd3440a5303414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdceec9132fdfb38ad67f848d4a735415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186608e4c500e3b8958437810e72c93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e4615def084bc19e8e408f15906c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3e5ea5f54644b48ddfe0b3522e85c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cf1fe5a1c5c5adc054de617cf25b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de91ab953aa2e97c2b77a27b1f3cf39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12784f5cc156ee01aa181b628c95ae41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382810bd7e9047f9e73d19e4ef8c412422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd488d17bfa4d80ebfc77a044097ee59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e9012775227df456ffa2fdf5e190c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e3f458c309cd578c258f27a799003425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d07a2dc66231108771156e3711c978426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668cb58483bec0027ed8d8d3b31cb99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e6c455784bb0f7c437e3359a606ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445903b033aa4c70d1c1e3b2ec564b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836afe85b5d3712e07eb4f630d213d62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa996029847d88f9c1a43e35305e69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf4680da77526e265eb9ea7601fd40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de17bbd0e3b65f748d180861fed271433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327e11c64918f74e7e9d8da2d7c953434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83f15807f7fab4da6b8388c346c45c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74538d361c7af84cd59d30c93433fef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab50d8f42b1f5ee4b61604dfb0eca78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b0f347c0e6023626ca500cd5bc42e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715961b45dc24742e64b50b2e018b40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5db33f89df24f22502531644d2902f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97e3461adafbce3ab3d81ea868a1be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c5988a7a0622d1acce20e5cfbe4f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f06c69a1ed2a1261e621e35291a5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4be1b3ffc71090d6d7ade497a1545444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed64892ba379d536de56d805c16252445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4908a80ef8fac99724aabcfad8ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e860cc7016f3825d81f9225f1bb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6167abb32fbcb6977f114dac5187b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20301bf548c85bec44e6a1340cba4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6919affd90eaacd6bed614c7b32ccd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df132be2f7edd9b3a8eeaf012fcae6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b04e76e314212fdaeec16fba20791d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448505ab0f95783be2ece4dc4c7257cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4872a4ad7f44c28f3fde1aff8a9a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd8b2055ecc8b97448d746f951bfe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47614ab8ec7d239d467fed0b6cdcb9c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d416855a2cfbfb5169f2e20add02b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e3d864d2be81eb3052873b7b5842b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726500c6de5096d82a6c96a6fbdb39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae7c5ae23729f89d1574400123327460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f0109c926ea0322dcac431bb3092a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15248d43072d92911602a7449dbd184f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2d784b881949635404d0de7056d29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026c2a6d6349db152ced14fa01a3756464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d1651f691496c139e76a1e168818d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d962af8bf4a36c450cd2d639dfe8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eccace21d13c3c8374f0e9c9242b50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58062be2dbb56a1a716d90a5bec9e70c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c87e04965976bd84af21e6b624708469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e025b939958b965841918c40ec21b0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53aede5feb9dbac0550dfb56809208471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcffbce4d9cbcce311508511ee97d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9abedd120d5eb9c0ef5c346f23df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ffa12bd25f8759e65465b4633bcee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee7f0d0c2c940fcc58392ceb588c0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a5e76672a0694795c427977fe3de4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01821d8fe7d5d9e1d96227cc595850477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89032d13cf963da8de44847b785994478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2c223aaa79846a7584a4aeedaf46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0634f67651a2d733f4b381fa74362480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd7067e585097d02891325a594f10d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085713161091e5767977215a4a20b71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1bca584dfb9d7d39a7f3ee1f07b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57af5537c313aa2e84bcdc82029f28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed1ee72ed55d2d02b3ce62f56ae4ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7933d2e9ccc4e19ca8531b275c5643486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b867fa4c1d451d3b6585a7f05634487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4fe13d56c47eed1df11406602b7ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ef3da83541f90429e1bf6a6e893c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299220c07a1a20bc6440266fe88266e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdefd4abd5a784b58e9b077f25a87c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d832239d778a90309548bbe81c015bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b81c5c123be5eaeba3b338bf1dfba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84ca774f09bbc5a0b40cb23291dbbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3237a649b763af32121e866993677495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd290b5d7c26d787a1cbb63f7d1775496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f935efea5aae1ecdc4f28b452d406497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa647cf2c761e8a4f15e1a609df40c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e025fde600608394ac73915bf5b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f0d974d5bafeb873b9c60099989c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f053375ea5ecbdcb6e913bbf554c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7ddcdaf5f7ad6a12ac095d8354e36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49388b474173bbbb323c94fd5d2a1c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e455ef8aca102e545c13394c092f5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48889851d4acda6c5028416e45d38503505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d6d48f364cd49186d1d0622101565506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5e8d97d7bdca298fd0c1be2dfc13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dff26471d2de302a51a7725f8b3d98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa848f2aa80718551965a4c50bfd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cff8751bfa2a4576658a83c1a46f31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d466df202cca05704e762cf0cf306511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589f65c3e5d45e7f2dd98c0b52fe683512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f730057276022a9a6930e91885f74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab8d3d16df4c73cb4d55173f5fde7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c2f2b6d666e65c43c820e2e6c18bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba34e06ae0b8876598aa0c07e98e04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1138eb5b7edda3e92d450d18a04432517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f74b1a9f7e1d918fe1b862e3d232e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a37379a62b4dd1dc121e1cc7952f80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25e7d705de0914a77d9167726fd48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802066f95981ee8ba8fc3133ff6407b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845cdbabeb64eb3db2fe5b7734f556c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a038f5f08ae64ec998a0324aff6883523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cae7bfe1a5fd50d0a228adf5ab5b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc9ffc9a3913502ca11f79405d5a6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d173cd4c8031bbb4250dea4783d9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137fe5e1902ab62d0c4c24fac8142b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5a6877aec9d70d247ecda4bd4781b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602633dc8637a17146622f15e8b3a42b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29c6086b8d2ebd4690739438852013530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac12c246cab78876c1d72a839326e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735be45d293eda68e2f0f814482091b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018281a14de6742e4b8c4acc212a1bc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac97abcb99d85479cb514fd856a33b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98928de1c25303e2e008c57ebe905f7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2504144e3b20a8ae4c72f9d814444536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffd75974dfee4f5141986f3945b815537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d29565810459ba25bdec84a20aec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432234bcf8b14c44b03637acf463b1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44aaf6cfbf314ad3656cad8940066540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a8ceda31f1e1f509330a452c2e15a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3625ead70e1529684ae11f64f335ac6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c53ba1ca370008ba37a5ff66adc9eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429be07a4d9eab2d5a24e562e345bcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d12e62a4c93b7045cdd0941d50c4a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebeb319a2652450979e4a06f5c233c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4cb2c586aa08475a29918b3357cc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c015d6251857de8ca5385500982c7f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4784095ee7e0b8a24a70173bbb2a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cc0e71650bed3247bcb8aaf706cc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e81e05a2bcfcb40d63e8f34a05677551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65516c18f7c827114c86f4d6d1985dbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0eddf0d93c5d736196492c43f5c2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e1c5e73a174b6e5a5cb212c8a8fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f4b036c84c92b27cfc947fe1e9b70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d80a46db3caafea1fd216bd536a55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9525c92d01faa404d95f18d339ab68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439d132b5a352474a42549e4e17f06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51511d12dcf2033ea3ae6ee8aa50d287559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb7f51461b7264356154a5a73eeed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46e85e9e714ce3461f053ac9cc03fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091655e4add1636dc9ffd8515a038576562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bf31aa4c31e43730f780abd96603563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5c6a2760795c123d3ff40c4990878564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af8c5231e0014b6cbb2bd42eb73962565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3194f5e1f848be31bc8afe7a1c0fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5d5a5aafe55bd5d2dd462aa08a2d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dcb0f0489ef765991670d6450aded568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6daaee8d436ad623952ce04778f9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdaa34e65b7a4de3ffc28432de321d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7eeb2ce5dafa4f1d35e315958b378571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f60384c1ce5a6ada8b94d6aa61c0f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c40e5b0a3bd74d4b5ee48a165db41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f57f0868ae35f0041032287ce4a88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4fce8bfb41067b4b6ba840ee935f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8934763771ff9381f7d574edc9c8dbd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c4e2ebe94051bf8ae5f0d6c8ea4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5553ae889da00ad676e7e91a16c38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9218fb3fc14ad15d2e54397c66447d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0e15569f2ea3779fc4cd389ab40c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f8cfc1cb12add46267ebc4bbba579581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b8ca8f8371e92defc9162bbeb0094582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fe1a8cdc718f9123de5c05b6be05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe75fe7339ce223b55b5bcb3b84f7d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5d75511d97375428f96b1805e91ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30458ae42ccdd6787f2cb07f13f84a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd22de702aa83df4a0cb97ab280273d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a8ded0bccd60019d7d5ae6b60e36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec686f975eb5a3c1100f1128c85e2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c881cbc5583f3b405890ceaa3b5d784590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24edfd271e05e1956a9439f5ca7da9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b348bff8ca751a727c2ff5d085b34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b2596c2359af2e2822d7e4c71c67d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466684d64d8faf9f0073556ebc8559e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770261dbdff11a88ff887fbb139dfcba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d090507fef24c8dfa43a5a1f30f0c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa1c09fcee0b1109cfee9583cfc57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b04a44098d7f75c39c551204b7784598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a72cb64c5ae132f95c5cff8d2e5a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88935e05b80d738685bf8be803eb833600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5109af53f90407fa67b4a0b9eee05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b99898c49e4b006f14fbd1715edd86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e43f806ff1bd44c1c6f4ae327877b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85d1aafe8b49242dc847743c9e33a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a118ab400d4e898ab5d9f25caade77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f62db6efa05103a65db7e170d1545606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d011c8ef6b183e46deaea29aa8fad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43072aee65fc1e30c1e05bd2e0ec7b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722431de6e33c5036a51bda2923eea3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d137a191b4c8c4d92304ec15c3541610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61897433a252b4c4e2338491e7c755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c6be92ca91c716045f20c9b63e967612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafba967ab86e1ba855f96dfa4dde15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ed80fc54b826cef75e37238c02f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c2e22c2607282240c9612261e00c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a6aad5f3e43aa9551486071b430d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b27a3d7aa21e465fd4a0eb2a9cffc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57123587de3f61e90b0bfa899cfec33e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb8e7f9e1f7a797416d1197357e7e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad468441e59d3624efdfe62e1596c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41168e64738489b321950bfd3487f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05625cd8c2d57cc1969fffdd37b0829622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b9312a01596dc2305f0b0e73ab5a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4ec7b1dc2af71e789103ebccc87a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fb6cf0a7cd84a6bda966a7d405fc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45731734835ac4e2ab936cd1d58af5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526bd86181c8b587d2d7e2e65d275f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba388cc896527db648a99f597dc236628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e5e6b95e39cf297b41f772eac003a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd2df6d0d74f9d515f69b7e90b7409630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b03ebc48452c205e644ec05b9e039631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371ff382cbc6da1179326893eb334f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c4ef1288f00f9f44c240b06ea722d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14153c870e527d57c91d6b29b32c8c21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb045c89aafe82bcdeda332b5169808635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e72673936144cd070776b66914c8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401abb4720bffd1b709b6ad4eda7e56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac2ba7f821ddf48f4409f514feb7d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88407952ead88815cff5ce573db8f9d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d33e9315e90e90fb1b7b9b345e45c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a2066300c6f85ead5b76b6a128ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796dfb1977d7832d26a4aa824d3b4ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191736df15b408b33cf218fa81c606db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2461fdd86d180e4b387990889d20b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0adfe89a0413b80f7d78d0598603bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438232196ccbe08be3f1618692139e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9814068507767c3b6030947e6f80ce1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f20424d35b2f23a39e22b94965f4d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183ec15a7ffa0e890581bd1786d90a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ae627db4a59c7482247dae26bdc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ff458f415763b67675a031cac6de5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fbca93fe4385b2709c7605fc137ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da2ad1a60839be04bb9e8e138eb162653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfc616bde9ba775377946a6b10ad9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb77d03829c7b599d86ae153fa2774655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1a2e0d9ea41735c81cd348d2eedb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d20daafc35bf638162d6312d4acb54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107d6051508af92ea9cb4b27ea33bc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cec4435b06ec1ab826350633743db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfed58563f9637914d73fd030ec06eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9f27dc3e3244bbd5f182e77862fc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ccaf36edb0a316ec090bb55cec54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda3c360c8899ff31d8c783a4667250663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4020abad6b78d8854ccd5e5351900664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707017bf1b10a3ee32091ddfb72e36d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b055dff3e6633e5907135d0c55532e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e43fa106571a01b044b4cc44095e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd284e373e1dc2b68426a5a78d35701668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd75eea3cccef7c2fd285ea9a90dbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20be869d41ac0b822079d5cbd0b309670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843f18c76b2294ceb08751cf6a4c94c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273f4b0cf9ac96ef89a2c85d083070672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e100bb82983014cf0c0ababecb36c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c37e43e7ad816d38fe028ce93e11d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3423665510f7fbea3efb0fe6eaa8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31b20208691373a81b2d1b6c489be8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356554afe93709d5f933f2b8ee737c87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567aa27510cebd406bc418eafab4fa7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56448794ef01cbbb89f9db2568bc378679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c565671293e4accbc053d5912e4ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc43225a5797e11e85ffae7dbc4d39a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e563cbddaa06adfe0e28c13a91f021682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0973c88a961d66903812cb298fb659683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de3ec688651b8be101562ecf69b948684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db634341ca0d286bf78871293a2de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804d94bf61901f51d3b9d69b0c28c57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad591b4de3d9212ec37dedb09963dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1980c2bfc19ee2e961279bec6098506688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e637e17569d25e60dd570d1b6b511f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e4e5e33e79eabbed597d1dabba40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef59d12d541c1fae11896a3214ed2c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ae87fce818d01944dfbeff29c8e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f400ede2c29ef059f5aa8fbeb454c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f24bfc711fcc4a415013fd9faef46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbb65a90c343d00a86b5d8eebb5a30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71eaf96bc5c68ef4abbc5bb47c58fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54630044d23f3e3daf5a4798ee2d70dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926bfe5cff4ed76f4f780ee3c133923698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858688b0df817c9396aedcb1ea7a61e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884cb03546fa54734122f35788103d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27fdb3250f917b63168b940058cad6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e907e542f7eac0223eccfa85050e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525f16ac4335aa26804d35bfa24602f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83c54c5cbe1ad80d13e6d4e35bf8ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eff4af3a91f5a91bee09ee92170a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae707fbb13410e7634cfdd6690bf8ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4118598bd254bc7c532bae68c13f95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2129dff755a9126fa14a4715966a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f855d69520effb826a19e2bcc6dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86355b2593859d7e9b3d0d8088f805710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a6179cb88a7ccd24014aa840c9a31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f9e9a9edaf471a66b7248dd077c65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9f767f2f2a195b3c7635209d2185d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085fb6b4366bdc759ece9f13b464eee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9981471601c24e17e5a831edaacebcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4bdeafd273fe2350a93e8db4e9fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da15d270383e8e5c259de846cea6737717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f87332b55e1b1eb903323036f142f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b0f13df530598279ffa0e26ca774719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf913adf4668f93ce0e9c03713d31d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c820eb51fab6ccd7a896d27d8e6e75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d1b239c8eae267aec099f074e86a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2968e2874a7164c7fbb247a5e498c9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766212b870d2b56fea3a34cda3ce0196724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d2ed5928ffa2da68e03099448ded725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871e5f1903454e182d8e064f7d80718726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96fb8dd88150b48f3d592ca7b9bee2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3b976d832bbfbc4adcb99a37fcc75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8603b1ef1c5ebb635e491f43d3f78c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ab1d7b775423f2925db425ac20f09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b217652ac5efe103eec150ed6c79e35731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ec2a5a5410c8d4cf58ea0b2825a95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da71b6d1e701e13a6d42623c44357733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcee3fa01bc6edb0b741a0a942a5736734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb77b247140151ccb704cf63f753c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292801113c68213dd87cc92b8117c43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca025bd544d10288d05c5eef94c76609737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a7bf07e1d628c2dc0c4f07588d0ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00166d8dbd046b88a8959ebbf31bee0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b574ddf7b49adc0e9479f9fdfcf15fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c831163e7bd10f815de2c0bb92de1cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853730d00761057ecf54caf45a04116742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fec6a0e2137604224bb1fb65192abd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb1639c64ab8fa380b5bf8b30cda9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e41ce83428562dada3bd8f65dea1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fc854b228a240db9733c11d76cc02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0bf75a3bfd70e1719ad4bbe1486f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3982b6e72143464df808ccc39c71b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce64770b5311a294083ef3959347c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01502dfe1ed8a89b0887d8d1f4567f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b10d2e7b44097fa3055b8ada3e115c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edafb552c16d4a5cb7cbbf9e81d56b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18452a5a0a66d8b293c91440cc637752753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>