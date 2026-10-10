--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cbe4fbebea01c303030c075f872311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb6ad314beb29952f428d52f5678b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f716571ae95f4d771257ebd4c115453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161fa19e1e89e6ded9d6cfb7a6e24fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347245818c6b239b17fa348d197d615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f0cf5672098317837d0fed1b3abc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2450e9380e483ffd81da279e256187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63087b18811bbcab66624ff1c6c91f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32087f6617a5e0c4d557f8de5e3a1e969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68909f34d6b765b232aa89580b5542b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47988e729b1e0557ba94a1d7ef43c30b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd2fba346c075e9dd3136718fa6fef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550cf7a2568bf77fe30aa5030463afa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4e5fd6a946954342c9afcb3395c3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca998b45339e733d0586f4a006d8cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30c44d7417f9e26bd7783378314f0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0124973192e105ac7a085ac351bd2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e67e97a5df4d219c44278ce57574e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c732e55438427337efdd477f9f3c28619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb5f6c1f70a563a6a589885d34caaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d557cca3c254a7f0a4dca0be9abda4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19fc190841a56b8350cad646d5de722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe78778452a8be3e63a27180ba60e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb731712336a1f0bab9f0db33f78bda624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fe6a814513120e1ed2d56eb456f8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe09e3a0e57915a6524dce39f9cef8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67671567fb72a14983c37de426dd0bbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d7a5c9c97bcb72c10772abbe682e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8048b6482d29bb4d6ffa5c10362ff729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e19f6003a000c606f91e0deec755830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e55d7d6d8cc2cecf1d64462dbf540431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359eb2e232e61bfd4c2983a67d8d4a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a227f67e76b95434d0937ebf2a9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb640852fea372668649a684ff4218434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0b6eb845f3fea1d18d262f1668db635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2db2b0bced9943168c5ee1cd4071036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b578d30b3e4e43f70949cab8df111637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb4c0a507a7dcfa0d7994d565031f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4bd1a1a52d8b8d47b26cdac0d0cbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb3bcb25191bb656a80953e607752c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaeecf66986500493b68600a786e06641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae9d1fe4d59ad3e9e0deab785825d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa88275a56035103797245a9a1a48c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631731d4c676e6769b81640a358af244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcbbf087d94ce042ce16a35e3427e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cffa125d753a49834d7e308cc40c3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c2eed61e756f9bf63bf0f759b53a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4c8856153d828a909f3ed7fc00af748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90141a7832b037b288f7c7ea1795e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef70ecc0a22dfadab7dc8bf42e379b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c74d40e7c6994937572053db0ac351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7004bb9341fd1d28bcafd708563a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef73ede920024d008925ea030683f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321450bf50ee163ef7798721e21980f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf4fe635d277a6d507bb95ef045c3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c948f7a5ec967612d3b0e034585756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeea6fe56d6b9e5e4933ad70907ab2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e351f61460f84d689f9c31954364c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d662c24861073764c0ec9d5d6fc7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07ce3306c44fbae422088a342610060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d92d855f7135476f16516bd97ef6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298492d7d109745a2e4ea46f7c106c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36109717ba6dac36a924ba571f726ccb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1233891c239be43b93a1e0ae5402ccb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16df280773c703bfe8b03642caad1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512133062f0604f9f9d3f9745468ac666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688f094e86cda6b92aeda9a63511eaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2159ce6da57bf6f0880e3e98b74cea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6901dcafe35c156cc3bf52e6449dc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce13ce4a4656f7f412fc1a1fd931c0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100d251d2f6dc6cb28f69e25d2722c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521ac619eadef0df825288932fcb98572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935b507e86b1706153e93958cf75d0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1a32d88bcda211e304115ddf61b1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82106de95b406611eae600d52eff68b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747cb34ec8092ddd46df693e42b51a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dfd9f8d2905f008537216608a874577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38655b87c8ea9ff52bcfd6abb6c39378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207732304cc8cadf5fdcffead993191179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb0f84cc57ba3212824c65946b488b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503ae95b1718b78edef388178c2c39f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c735716e1f0d262a7e1f2644796c6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260beb61fd381dc5ae75e9e38fbbc9c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681ea45b9f2be01c2addb4ca4ccd23b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be4faffa2fd9562510661f3cacb22885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f998a54d421d0b89a84a9b3b3f6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5968080f8877429e9adf102c32e63287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705ad319218a2ba55a2e78160cbc98288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c7cd441566b0914f97d1098bdf70889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caee5943342d43a54c49845cd7806f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797a09c7b39105f53f00c70a748e49f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9977b4057f1080d718a8e76751baeee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc03a4ea04b733c53eea87d3f01d8c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa6d365f872cdf4aed8c0c96dfe54e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0cdc8786568eef80723d288cec04b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0063480f5275721cd051c13024837a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8325aa321f5d9f0ab3569cf5ace6f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d55aad0a1a7a3b1141179f12472e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0781545d0337cfd987619fe1b00a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba18f8f5c48a79c1eb7fa7b0d58688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24abe7367229325af7ae7f1328c6e82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef165d87bb11f48ff082519c71d4d892102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b388dfedc11dc61bb83d392fe2dae7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da29bf539755e88a42b7d8434fd0af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c60daa7e866892ff06ecc40956a15b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10413c169392aed5e77808503f670cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491c8af79f0ce2dd7279df0c5e252da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cc311a34bf5f3bf9173296a47602a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e8b0cf36240a12ed504f6ef2a309109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1987e113268a55338d8792d8d97dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620bcff35b16684e3341b53cce4dbaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006ef4a8e9d7d07cb5b839f79670ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e57fdf01e60c8f155f9a7bde09487113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc9f74eb0061d88b0e713e537587f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d9583f8bc25ddeb35cc66f938713115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d5455c869170c94f069f83210457d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42dce12fa2915261752511e3562598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee821ea35c71a88d7b365366a565c95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34787ecf5098116fc2ba28dfbc41e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f7d5de82e79b5f38c6d898d173ecb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333ac73d612c44a5532344c58ebcb57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451af4f47e9bc1908b25b227940cf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7852a302b438bae0fd58af9680dc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5270312a9d714b9c50b7170f406a979124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed252f4eacd4a8f0982e2903a31c26b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecb35b623418a9ab90d5e9dda90041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b2179df95d21605974bf1dc41045d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb596f481ca2c0210a17d9224178a95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791ca57544a3462218884d962f9142f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673b41966f6a70692b2daf36309f6b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c890a1d5c56ba542310c6a2265a0d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bdbfcf11fe188bfd65420fef1efde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5739988da3e6fa1659491f8b553fc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a83646fc670c9bc8faafb5d71ce33e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4fbdd5130976b0aa67a8189f8432a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3695e466a2221b08eb63ee658550c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898e84837130678d6579348fdd62d7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba4112e7604c8234a0e72569dda9ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403de16ee668c66a0ac3aa2225ec1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aa99b0a5d0059775ffcaa84351996140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584266124e27cca33b09b17bbf2ca57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e974a0fc67a4927a2708416295d1862142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a66140bc22c7fc574e0305b9016f2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc8d44beaeaa094d86bb9dd35d49fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25db68d6483302ddf9458288cc7764145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630595bbcd573c61e512f3e26be03e1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef3b43901d5a3c9b248ed07cb2a0c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e26969d85bee223129e8725057b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2b4055dcda7beb3f399d74e6a115149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162ecfb2cb0ea775e861f0b48bd8986150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffad7df36d2d5462e4bee76ceb89646151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf77adaf690514c8ccbdee3a553c63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79153c4bee2d4babc869e579e421bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30fe91d9e3a95e420578b7f44ad996154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446cb47086ef4941584ebd32c106eb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f8b49f55aab93632577190390a853156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a0b8a4a4a90c9bf5b098741eb8fb8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b01ee21e7bdfecb37069ec2902077158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6bdf139dac03b30c8b19a11129b5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d407637cdd542e72b5b9e94ef8915f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e63f4fccfd0be79aa4f0d2b4b2c9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b40952780d76de3e3f3d3b8e9cb821162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5e0436a2cde71200430533e397140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0feee8e621310360e77ca3a07264164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a1aa0045d98a909e2908f102a9f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cebc6d0d3031d27e855a816884fe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6834220d2924c3198405b90e9f5feb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449872b6f588d29d216ea1cc7dc1ecc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db223f25237fa5ef27133b5db801ac0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af94eec44e9604fb6c5f48b9338ec4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381def4a3ec474edacb78b9e7c20e63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220176632a530254e91248ba1193d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e629d0886c951ff2a8d73806c17102e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1846835e20551cee992b0430e76fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9334034f00c664121149894ab0ea39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f768305d9a84bb8f434363a31d18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aad4b27230c9806106b16decb5e5c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54146154a59595ede189409bacc7ffb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916806a7444ef73b18c4ffbf38a7cb10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cece75547e7dc7843cf1ee6473f39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899adf5c3595fabbc5c3c5c1ae0637b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02399beda1fa5f26714e62ba4ced73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cee0d9734b2378369a6bcf78f9cd8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff7cfd89e1bc787ce44a37a82b662d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cc7af060da50efa042172cbc4fcb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e12d1b293c653ce272cb94f61a77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024e05e8f78c3f681ae02430e9b622187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd96bf21bb622a6818f53e44c27d10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f5063c5d4cf1f949ce29588b320ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194cc5ff5a5a35ecc35eb4b6b9e16ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5dfe332dc6508317b30129baf389f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c395640beba6681b961cc116400b46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8394d4ea0ee114c295578106c95864193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5eca2028d054b3ceb31cecbdb100f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd32ec29d04953a4a15a47c5b497e22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2425615f7f43d111c079dd526dd4466196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74abb98b01d2b5e8a856691bd71adb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f9953efe2f26de9542a2d221177fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539c0c18c4f888cc4538391985157c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787ac28528df2551935bfa638a311da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845eb8a98380e8b25a67396f2e63788201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0985bad36808af9f66d48bb5759c37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065d22ec8f1a116ebc2e422cd1a7768203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5578d7f01c81610e555a493dd2a8db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67544ce9923cfd4aab4d6468c5b7fd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e006223d15c365af33abfacfff769206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd4d886500af907f5875b08f59bd41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af69328af0e9f5ef93e624274999e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c68d219e1e11a6aaf111d2312cb6ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d20f687fc746cf3c0c1282a0784c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573120191d4356757a956de8ae0de588211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403731d5af7f133adb726306584c34cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f6cdb0211ad3b5d060fac3c4e742f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910520e01f9816d0171dac1809b1d14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e838ae2d92278cbad3b4bf63772c337215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d76852092193f10a6682b7436b876216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37fb978aaef2c5ad66d643475abdcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bee0e9d454d3f522991f204ead24b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd97292a235131b6c61787ab60eff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d7b6b132cbcb95ebbbf5b2e0dad77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d940fa6010df47dc4a9454d2874a66f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb6ffdc0c1bf486efb41b5363dede6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba623f4b8d1730f6f8de571a340870e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c271c045e84c5b2feeb28b4ff1aa1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f15304da5f415bfe3dfb001639b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfdd692e1726c28e9ef9148284dd60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da85cf755ec4f27d58dc00890ba294227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30913a7a2023c91b1d7724e2c06cd3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae19c4c894a5411a7b99a21469cd5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c61d9685839af15eb0e0e48a91794230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ab6eaf570f051c5c91b6b9fe88450231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa97a3d59e6c57c26e69ea606cab1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dea9b7b7a935d458972f3744bdeea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40a63953392e3c167f9d1a85024ab0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627c324c7c78937888c5b6bd45240cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6457c05ad4dab16193f7c9dde2276236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae32077cae1c24441f2a73c218a2aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310307a933f35a4870c05f1e1534005238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f837954a786a99106806b79ca646f12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738323e1b14a5361ee944ee489a97208240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41265f052bab0ebc484795985d894241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bf3be66aa4db24f8cef2f514bc9f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793c82119e5f5eca20df65a0a48d5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da49ed89fc3a336ee6c2c7a6938be2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800233167c521f9f7a3a865fb18b36a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c122995f89a5b1731845a191adb0072246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c9a58615a481c3ec7581f742e857247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe70ac264a1807cd8bef12f7ef23281248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01cdb280454b0f8585668bdf806bb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e368b55c6586ba0ee5147f70f55d38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74ac0c58eff70a7b571a98628f8dc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4035f8d87c30e10b32f775b430fbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cad630d9391facd608a4b9e119572b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3d16d0a745f8dd21dc8dbdf3b73cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860681edffec964ee9e0980cefe7fc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6ae8d12ffce8655ee4518178605f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445234c4d1498904658b31d2326a177257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451ac66aa895b15c57068e250ff57ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cd77553f58914e3bb26a5498059da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca208d1e0e1f22fbe578420095abaac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a584569877899a16f145e2ef935c6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1edb94a3247af7f10fdac98bdda21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e2881082981a692922f3a834914cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285cda68e91ff6261a83b0447be7903264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f42e5bd00fbaa1fca0cad0245b59d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13c334657e51c11e7842f8e9943969266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05375e440075cc49c28971b84a7cbc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ee0c81e03a87780dc33c73f021fe8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb89d41107f09a82887033778c94ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ca51b725adeeb78b497aca7bd1b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0815ee5d9fed262fa5bdd05c0639a59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb252b16c88c2c4e6def89cf105cb28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8d8d3d07480a6f279864b7ab89692273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3c51024c36546247b75312054d435274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905f66571a1edac95cb83a42e079a23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dc423d7ca9d7996177b7ec87c86e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d28313119c995f9ab3c532cd07d5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daaa9c06200add784481416c2b2e29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751646fde5672c70fb6db3b222203d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba787b0e942ef5065a8a92ba95e5e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b6f1327af589bd8e8e08ab7ccea50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7505c3742a99febae6179fdfdba71d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a6f158ccd6114d12db84148ea8529283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5197d75412d4156d8a52622ed8f71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fcbbd60380e07058767ad04686171285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327192c2e1f742141c3c748119cce12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3577b635894c19e8850ee21d8429608287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f03924e67030ae8a7a39f6de8f2f6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f199514e1c9d429819556c771862a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092b9f504bfa688c8cae93df97ed71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024376625287e765ef33e11d8f8ade2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311247954b2606aedcc695547d737b1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01decafae95a38a2951877aff6f2a91f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b010def2834dccc1e4e63383943329294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cbd14c57f2ffde1678f0320c32bf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a64ec5b1b808934a201876fdffeaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8408e6d74bd8fcdf4a5b58b4b80903297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ba649e9133c73919767560f301077298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d8853f4c1393eb00a848fe263287299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ecf8359f95de66ac7bddc0e7c93a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bd6ca4cd2daeadf37faad3c0513eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736d9d07cb0ec1ffad045816dbf2984302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3e82f694b6f49e57f7c034a327997303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f7dc616379f7741a9ccefc657b7d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254bc785144d10397b5cd67a3859cda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371eb7f15fc59edb5671f4fd6f8272b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4a4f635426aa5f409631fb51c141c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2327303e2119eb53ffcd515b2ca9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893edfa0a1f267fb913c9f583e91e9e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e80c8defb558aa041cfa2d914eebad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0294d844a45601b836d36ca1dce0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f1b637df55131dae4c056fafe2dfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909d13eb3d0b0e1c1737edd1e768c3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18949b2c3899f9a9ef7f856271fd046314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85586c34296c517bc4e41e6929e09733315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82087424daa0a0eed09433edd366e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb687698e7f791974f577cce40dc35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335c7111d1b4f26ef89f2a69c1d8b84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee774a83e499c9e75e141483183927319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853924469490e870a896a854d876d9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20f70caa98644aff28955085e12aed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eb6a423defd6badaf7213cfe8bf72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe091eb84b1f0b340b6fcc4ef0f1a99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c6e7741abfe90667111118abd547f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d6c9a92794deaa15fe44964a6504325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd21b915235c30cebc63d78112461e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f0f155c3938d95d223a3a18bbc1b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fb312add1f60cc80e9897e8ff0878328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea50074da1132b7cc757a5bb9e99f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e697ea9e10785d275356c1089adbd02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a702d872f7f209cf46620ace88d76a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a91d29601cebab3fb38d481e4c98aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8f5b5858cf76570138aecafcd4be3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad580fbf54e228ae54cd6000447ba0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cad74ca378ddf77b021293845640d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f775de4a810d469233817b8a4d2c868336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ac4d02f8d24c393a70b8b28d416bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c65b854f36de76f336313b9f77db8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5029e3041b13acaaf8b92fd11e7fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed93b541990bd2a08cd6e6085077db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112b1789db2567f9980a935bcad15c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43b8455650a5cdf237c88ff3e2f2ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f46b56fb0ea8dca0daf95f039abb14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d5b0eb0645ee4c962400cd32ccb3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073fee1971ab498ce0fad13034bd79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd898d362d10e7b72b0ff59768a386346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc63d9f78b9d000671677348632e63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276a03e012ef2100725f2493db13163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea93881e30ecbccc2d18ef50b64aae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7dcb59ee62796eed232bee875e466350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e4eeff6004b1951495729235f972351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ffa6cd837acf707af7e0a32aa5b96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed48ec2a6e0dae99fe35fd4d47e13a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809239938d0623e460b91e8e788e8bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869aef8ca15f56a8c7a556271f67392355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25ea31de05b5c3c7874fb796f7a768356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a152940eadf01511cb140175ab7195e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc455d8b14f6fa66653ad5737fbbf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6975ccbcfa5826adf3cff783b0fa9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c539fad28ff1ebeb4a0eb1dbd681f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f073f64424e67dad0894d93100bc06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4b0021c7669dfdc68f2f0a57d6b8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195883dfb57fe0225cdf62af05160c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b8f94fbbcb789eea4a594024519b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d83ee0c28c7787ca2064a2e7229702365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68759ae39dc74661ff58e7a986f27eab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac3f35a165da6a0581c748c9725a08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1340ca332df46cff2f4c378f9c27587368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c4478218b0012d371db29fdc93ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aedc85536d2ae3d58431487788f6db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8967eb99b322655611f6fe0e7a4dd0c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5488bfeca1f7f956f6a6ef5f506da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579a0c39d8d6d2ca364f8f7f5d9ff61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47f2217565edcda6c4387921ff5a41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f14822532201de7751ddded91dbc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee3c6a1f2d6b9c9ba234f2f73690fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862dc6a4d21fdff3e4e0ec0ae6d12b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1149eb653e9c664d5a735d72cc655378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8f631aecbeb2ae3b6e70fb2e88491379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ad15d9031a6f9f263a7bec044d219380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce78250c2d61ebcc85e4d761ca8a55d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41e62ac7b6d526c5e8d8ea2e3f7e09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a416ee5be14491cb1952a1ce48ac5fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea32cf40ac8321603bac86eacde1d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a8c45db527505d9db1b7d4fa228b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119bfc8a6165c1810e54e30146b8511386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e57d35e2f9e4d0c5d4574653c298f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d1c150723652b4a4fb5860ddecc29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48ad72db416e426531a784b6a34567389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6abf5571fc3f286ce6920e738f9b56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31f51c292f8e98d4a75c37164ad4b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80266c238eeb0259f6216d111c94454e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bff8bc287f0b966f88738898332f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296afce8ab8ad67ca59c7840e9b445b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3232d9a5ae20e03f3acec68838685395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c6e0f7970c5a9933df069bfec2988396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a74aa55b0a866bb593b5db13d42c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c6b6b62dd7847d0eafff8158f1cfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0179dcd09d495efbc2bcc3f5a2079399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944908d3e617f34b42860e135e74c37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eec3ec67106c0547044d54ffa5253401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42bf6c051577d8b690d849e88a722a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fc6a6598d2dd16e00839858aca7c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a69c79c33fc2acc4cc5180e5bb598a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a4e65dbbfdb9fab1e0a8f6d6132d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1838da8e32caf2270b777f4fcdad0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d26057e34314cb44fdf9334bd265b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c6e01710a5e4bdf7c55e6f52a936408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0e488e8d2471ca4c5ae0d8d98507409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed1f8491ab94061bb416d96d48a4c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f8f44509ece0d9129d075d83be00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c3a23cd291ab6dcab80f63b2b6a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12034e88cb5529177f7dbb20befb77e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b985b179ab2bb2136e2f5ef8c060b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72984b3f15e83d82078d2a3836cc96a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbaeddff80c6055305b85fa403017f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab68f85eef111280be0644c5c507d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793bc56e2faca281943944aae3b465d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9dcbb1c273196363725a5fe4aba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41f7985c27f9de8147e1cb960c7a3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e4090364bc420bf021614285f1183421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af4cf5c2ecffb53522ad0382772af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790c3ae40f5b60c7bbaf78a107cef5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf81103c42b6a679799bab80a9fcafd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98325f03e94aa6be099681f8332ecb4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bd080ac29b1943cb3658b3e4c48b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e61d235fa83fe7b3b86bcc64d1f58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ab4e116e237ca050aac59eb7fbcab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf18a7fe9535a237714bd7aeb38fc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e82cd152a01ad5559bae23834704b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d86978f14f18abff79a5d144f2ed5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd928f056e0aba32d27d2400d515b354432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dacaa143c8a4dacad7766fc077af1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5882eac47aaad93af636f2dabdde2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37bcd7c6127fb4eac663228b6c3e8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d88bb51a6a31114e2cc92ba5a7c9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c662ea5258d7370bd168cd0d3fa8f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9694798b11b78c2377c4e7145089e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6989b5fafe79004796bf2ae19a85451439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962647199efac314269f757c22a3fd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b88d2c4321186eb054a4209781acb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d8b3a7f91e6d8f89d9398efe74d2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af47f70ac7a0eb356915d3f0258e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b4ccba4c9b98996ced0ed5d77726444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371c95b26c3ac486b30f60afc9c5e18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5782401c27f0940ef2b1b1d1af85e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3abbb4cb38f1ac2631168d0ec715a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8b35e3e728eb98f0d1bb330d767f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97057cfdf2b82c59464231216a5653f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99713680c9f120388bd4d59b49c35884450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538cfb548f550af5f1cb53bf220563451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d543bbcef29fa2e9ef4608d6d106d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282e745550f52ae9d5f650799471822453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429a3cbcc01b0d66c8a4dec2d5247fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e6a17952feb473260f488cda14a9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2cbd166b9acfa5f77d462f1f4ddca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4108f20b0b389445dcc1efcf23014457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f6aef7a53f8cac95961bfdff0441f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14fdf51fcc6f298cacd89a896ff15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59094c2adabe17ba80d8c6c508a0553460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8034a1d4f4ffe8576a46ea32aac290461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471033e834545521840736cb4d6b893f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ae41e8dfc9d2191f0b38803a3b0a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f736d2564d22923cf0ebbc2090a2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16488cd1c4bff15902e1a89ba08993c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5abf2e04e57bd64993a3699c382a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674f1adde43a7275fea031ee842983c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4952a25625a992eb633f5e55f9e1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fff8d0e9a1ce7a51c6c4444c89d51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cc264446c7f2ca082357fc2b53012470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8fbf30f87d7a28faac8aec45f43cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6847406d78dbe73b8b3c4f774ca0ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ce5e5176ab190fcca0b995e322fd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335193ea42e22bff1293a93b6f87da7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc381a4fad00e9c349a25533300b41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e20cebff0912f74624dba50c81bcc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e39b133f3124f35f8e20a5f52c22ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66353ce9c4e1679f32e0a02990a5c24b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8c00997b07dddaabb8033c8b0cbca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3563fdc892f6948fed5c2f3e55a55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f121a52983f7ced7efe652931ede6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6919a90665ca4cb91febc7ad42d84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccdf0be0bd5d62eeafb84ddaa77ba5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b4c69922b0631a5e212fb81608993484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410db47d1107da4f47b676667cf1e71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563d4079f3498e1f44469a0f1b95de5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b531139b41f25ad55efba80145646487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdb4b8fac827261bc997fd98517df3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a389e9fc6f86b1a79a33d0cb25a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400b2d8286e484b25d82d6c00e6134490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9fe2ced55e1e8e7e4a08d32a3aea7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2a32c5bb0298bfac5bee3eb70c631492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1523f5853a8db67938c33aa24cb21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d69e5311125c6754983380a2b8ea73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a78f475237fdf0aed1d19470da0fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3180b8d3e00918246916a7fa9bba1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d7d73627f4e4b5e854ddb4f98468497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5855cd60556036ccc93254149d2a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214fc9f002ea04f6b201ff7516fb15f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc418a085d945655449da1c1bf96da7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d4c4d83853a2031b65fc8570d44f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59619ae2a764b1762051838e47b0b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435488cf0ba1696e1151ea5dded63dcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dc091dbb07e7e96be78213bf3ca10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b181af3b2972348d467424d85bca018505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f592213fe2a38e13d61f61ca2ba35f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da5f1a45fba33cc8bc0a24df704636507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7aadbcd3882fdb2b7378fba0884d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88280fa35228f2606f388135af23ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b31af38dd38eb76b59d33832242c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c844e49d285d11dfe80c7b909aeeb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3096abb0fdb06c51a35d95742c0f5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62192423f0b128d86942d0f7c7f7f6b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee1be2e5356b7fcb7e383425bed31d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47beb5ac8e57b58251210a9a910ce1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f22a28d5ec2374bfba5791a6a0818516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3a01adba37bcfbfcb3d61b37b5e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc207ce68aad31b87ae7d32eba378518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cd95bac60c2f0fa0ed254a16f3aca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2a522e53d902cc5b033b73f3d57b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4506b7b46794a9ac2d75dcafa8d7dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6db7b9135b409fcbc58e30e41ce9a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1229aa20bdeda55d4c40974a35d623523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d44eeab7af79267af5dee2bab7c325524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976e7d1e144440160bbbac3492d98b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dd42720301c73ac4abb438067b774526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f424439eaa6e4128dded593f17f5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb52f2b0c9c65328e2c232aa99e0cee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8276486ea57634e767ef39efd7c01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaabbb969b67ebda35b5faa92f59d0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df444082162e1de033395ba05d41a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624da9a544e8ce9991c96587f2acc42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4b1c6d6dd995f6c584de8421639df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9c7c599c179867822fcb4664b9ddd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd561b9cc029595280d649e970f4a56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134b0fd7900852d389195b7678c9c9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67827b6b18125b0a40ac0b4d4ab069537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff58a6f6c01a3c4a5105e99cd6621538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f615dc4c0cb7d3cadd391f15d638ea4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b9a862a5162d57a680f87a74f9acc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487dd976b826dc2cdcff03b84e84169541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152d7e980b6544f306dc37c58cfb57a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fd1fdf99d1030ea8044cf3173b975543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6715a53f0fd6636b2eef38a68db9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ecfb0d46622efdf79cf00c4babd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648df13260987a3232c10287497befe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffbc45da67619eb7c4858e053ce62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab65fa39241f54e0cb4c4edf053a8e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721b6f133f9766e0fbdc0f1fc427f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda80cab172edf3908d9864f9f74eb4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863fcbc00ea6975dd2979b4a42edef1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887994d62e72f7af8efdd6ff642b6fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379952f750600724944a4ca17520ea37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79909452b7008cafe684b3f5573c7c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366edc024c9c53612128c449b1ca9f81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a15cfaa9ffeb010328cb2ffeed058556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b6d4886b52897512c05fda63841ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470daca4c13338b30520138b8eeb36fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3fc3f68eb1e3739dd156717942346559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d1de44106cf5eebd39eebd572443560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd358c94eeaac19299ba20510ebefa14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b96aee12c761bedd743c749dc021e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ba35375940712bd3e1a808037deb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b29a4e34a22ad0e79e4454beca13dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71f8f601fb4c2dba2beffb07875c30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad23c30b47441c4613f5e18f26a5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc4fe75ad2e55b4e53aec266ac27b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe2b7027cd82fdecb702efc88acaa6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dbea8a4fddc7bfea6abfedf5964cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61088909a8b66133baf3fadba91ddb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a6df869fbdc206ffe77591288d7cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a7edd3773a700dbc4d42bb51938f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a7da626b98425f883291dda2a3358573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b7e886345c22a5fddd52c8a7d31a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d090bb936aa84d9aa2b16450057d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375e7e06c7bcb1ab355e6a7680468de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5aec92a4db1a8e41ec9eb839535cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac65c647a3708d2c931bc048b6873578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909f300bab5bda16b00408fb1bf2ecc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696f7b6d7feeaeb0a2b144614103197580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1146bc3600c6c1e3d04b790922669a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b461b4ba6b4322a9abf7aa5af98445582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa472256636346b6ac1d5e4a9cf7c2c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c049c2395f5c3983f6c26daac71bd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce0976562d0856b811abdb3e591df9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d5729fb3b735b2a8d89e217b9453586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19c96102906360fc689480eff756ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692f8c659cb9a787bb0468eeeda4ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783499d0772a24bcc4b3f524bce7c6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151c3496c469ec824f8e8d241c1b47a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb1bdc09f15ab40ab71d153a8a4f55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545feb9f113da78afcd16d92e14e5658592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954809985346865a91fd9c40c261938d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e01e9494000a9ec7cf0fd32136b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2b5cdd2f8a838ee48cfb7c55808b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb964d18605b36809ca8ffc78816633596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e944a1c2fd7bdd54698dca01a4ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6afae23d1071154bb47b610e27d0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe02ef73c91731da19bd71ff9dadf51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb877717a31a40cf4b0eabab4b4dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba81c8b702ff4e076c66efdf1280bb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609619a293a01363c250f18bef34923602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222799dfb8506322a50e6196d69e5eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d952ad6ae94257dc7853775068739604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b48336d1b29738dba81c6e4528c9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c194cb249cb643288375458be93a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa037e6804650e5d7167fa309d5d94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf983d1fabd10c777765c5d8f4e170608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da4b4efda67c775c6920996e5761d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b30bfa54bf491578f6138959e3493610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73243f507605b2a58c10674d2707a7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bd19138c546368d9ecd05a6e64e59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480c74946befe176ed38006e7960d97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16432d57784730c8cb1344affe569d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bc45a21250b92ff7e3ca76b52a802615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb68576a087124ec2d934f5ee86974616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e833f0dad885dad4d6220aa2fa8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13401da461e393f2823791f568dc6ed5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d620f32987a9ebb2dc47bf4ae784619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f14a2ccc3d3338d2501ebc14822b7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635a066574693ed2e8d08ca95f4985b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b7b013a1bbf4a6ae9d33bd21b0013622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1858d7e674ec242af947958b24d8482623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ef6707174903edb922be2dce7b886624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fc287460ef7fa3141610f77af04c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20440d55c9adde9d4eb807f18082eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223005b3dcbfb6f78716efde52993143627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53a82ac0c6b9fdd702176897dc15bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a0f0fc0b7677c52b29d3f35162b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b4cd7716b36893332874273c1bd54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538733e9fc070b51c3f399be90fa6400631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe36fc2034b0401fa94bdc5ffce83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186699e5e28616a3396597815551171633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e813df42c712fc02985155af950e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da5f7cd994c1cc12b1066dd02b4fa1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570df0591d0c9f44bb2146d0fd73f3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129032c0d40a3bfe79bf7d02ab435080637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3ef517cf95518b117b6f147ff1ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b47ebf46a7e6bd0706d681de08cbe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9659b5a5e5725e8bf5dc30202472b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0501c3abd6676e3572644262d87db3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5530c27bc2ebb6e500c6e84694ada51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c77c7dd2d4ef745008077dd29de4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4212d1a9d358bd1a6e5b647f770e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c8f01152a98d7d49f54f8130286b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daae46696c0f048b6e8b58d3a5a90a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c55d6ae35aa0f384bee1fa1211b44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5219f7324d2701965a143e969e8be7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74b139a104ba33cde5c40e9ece8c77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e24ffe0d8d588cd86900b6e1084dbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79540acea59a0e3dfb46c6bb702c027651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bffefecb90f1221ca2128d4ada34e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8af8c38f9a6d5ca3a7a8f9a51eba0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28abc3b882e2fce9a17dc06ea71d74e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a899cd38c6b1e04a9b433c0f7f90c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4571cc3bbb4445a4d0043a98a507b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc973dd2cc301569c966b72b8e1962657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6992c8b35e9a15e06122b5f01a6389658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6608f909173f51cc5ac4d6d4d1aa885659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b015928951862d182225dd154baa9ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311d331464c66a4ec75c4857f1cbac1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae99e6298b24ce5d664aad070e72b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c449a6ddc38aca6fc756bd38f6fa82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def0fb1c3a3533f77bc57922df9cd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef8f6f1eaf7d5d482ac334d4d50601665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e61fa30f78818641a7ab8a21bee60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193cb6b16a9fb1dba6552d4804aefc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8abc5917113c65a6c13438e51b1ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d97be11070a7d5f7b2fa5a97d31147669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33863a1f0afd916508e5e33709f83c26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad68bda2f67e7a5caecf2de656888a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc581dd5fe35eefa37b1890d18d7814b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221198c4b6faa331ef40869b8836732d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030a3b34fb3b3c263a13edc68d70c84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217713103865345d164ba45ec3e5209675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad43225d645d8c0bb412f9862347dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8b38b97e73568da059d846790334677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450937b120fe1a90c7b9f676e9e5285678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339327bd3da8c898d18112325352348679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb56017d573e88a15d8d4b71a3fd06a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236147165123161a4314b2624a049777681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb602d3e385234845b99e96f65fac45a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f45df952b3f0111a4f8e2045990361683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff2fbb4cdbd6841c63ba6c847544a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883315481fa508c33df6e8616b04b4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f1ea7212548d4859081e6deba410686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998c77eca4133b6d15d4823c3e675f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89a244e0cdb59e22898057fb6600e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1dc05e9023c19418bed6ff7142949689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a2403c59be1f058c18fe1f40ec8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b18d7536319383f5f27fe084551c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f1359d2069472d2b61d40d78d57d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dac18d551033a4c38c358042736c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0493152586184d7d20fa054630cdb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52342e52a30eb9050c519a864165bb95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5dcf829a208c57cbee6237b0b85a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed0fb330e4977f6c8566fb0fb37581697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447d8fa54f87cede796226351fd95d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3322f218f45a1684ba2538e8b23390699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb5dbaf0ef720cba7250560c22b1ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2784e9078a4b4a44883ed239d47781f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f6887e798f9f89868d63ab60b568702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb78fe774bad81cc5faf37f93acb6b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b5f502770da22e1ed00a53ef68325704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d473cdc3d92f75987b31532fb8204705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc79c99977c809bd9a41d19f1c7ed8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143583062541b92bdc5a3529a71da47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8532a24c742fb8ab507bb28bcc388d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e696cf78e0e920a59a7386e101963709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0cc6e854172414a754a08c9010d6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12c94e174c61ba0fcc44cc5d5b4710711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a58dec896f3a80c43c1d81e758875a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fcd506f871ee72319e3f6f9714321713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b7f391a1e77642ef277501906d152714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2c9dc34655fb431a0c7e2f2a5b9c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5aab89a79837d5ed1b9c5d3a5978a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a32d5eb0a1e049c59f47c1064c2eff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e472a6af06ae44dfaa8c5a1b5857e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625ea53873caced7281adbc8abe1104719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143aefacc809319c7b57d80de82607e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d078fda1b58a61dd784d36d7a8afa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec419e07da159705ec48da6f3392283722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79149ca2b07e138dedf0f32d0b14234e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d74d430686a1daacaea6a1d55d1408724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4536b8aea5937ac90a4d1659d883d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5255ace340f47cd7019f6bfdefc9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa102b6a0eb661abaaaf63c92dc9dff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf87b01f2cb4a1f59adf88993b07df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3b6bf87cc13eeec86b2682730218f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8faff3e63b9c7255c187445635018730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d61edc4074a8f3485c45627ab10db6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604de38643f0486ece53589eb836e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97b4e0c99a6b4e7e45b5394da945a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cb20be4824ca47ff28d01f8f45dd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e121fcb5857d541e56729ff892ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ac0d011ba9c3608c73ad42569e05f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a8af59ba92bf873d5bef1631f13bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd933be9eb53602973cabfd813a0414738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928705a9cf170e7e49a99df126fb988739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668446171363f3038538a9d915bd8d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d9f638fc5a77de43fbe47eebc7088741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02e2ff53fa049fd582a44eb66e5533742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de30002e3cfcc21e2e1f113c5c08dd4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5208602ad272b035ae799e5cd7b7ba8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6bdac3ad1da4a20cdc35630b4524b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6efe119640885e818711c956b1430746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2957e31d08f756ff18652d7305351747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286786aec48f960c88363e36826e8523748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7294ac1fc2280e9f0cd75c93ff3e7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a3dab3dd1e1c4c50d37717a98c491750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926b4199664926ff4d56c6800bd0bd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad1e196a7d335b7d77b005581c62de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9443efe9199b3f8089d25e5e14eb17f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb2052f2a49f2923e972c0348fde05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048aed3b7b6ad02d94fbbf9e49dbf9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c28015f80ae31a1b9e62be929620ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5056d360ce222b3262f3e6400556b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2aa3e1a5611762d8775b2fec17c4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb9d16d1e922efd368416a199f3ac5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b77116f9feb3c2101e39cef3b073e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b230cf98cd3ce8c022730cc41556ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6d6c045ddba723fbceed7395b57483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad36785b7e6d804aac3bb4891203914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0a042c410dd72d69d674506665dc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08874698b36bf38929bd0b8e33035de26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6257883fb9ab7eed43dacf24dac6a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01820776efd8584ec51b8b101ec32858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c74cce38567399bbf685c47d2de79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd435938ac2ec172096cc7239da0f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012cba015691c7a45512a64e5cc2dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f4da4eee5d84be05d0b2affbcc4d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364de2362034c853db15fe15f5fa921413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f959d1b823d48b0605c047d51a2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4495030483711eda008af8a1d1671b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e5b08da85b993dbd30b5899eb648d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eac09e8a9b3fed94ab09c0a9d2aab917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea287a0a3e7f0b4d6e87a8a02513018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce60301ca11067afb97f48fc8e110019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d0c0cabe86bda384d6c70daae4ee820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa68979698d5647ff201770553d2a0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29f35cf7ef716039bedebb647866c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75547b621ac12b5585824f277091fc8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bc2dbb273edfd5d197ffba2d3bf6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c95b164513ab1bb51d10570d0502a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278d93fd60a005f05a52599d8114c3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b02d27f7a19c40fac390c31dd992c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf315f783bf3ea014a674bcbd7dd48828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee7f7d5bf28313a0ae3d03ba633f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e065ad14efb53e93c460d05b5c5381530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e04ae7e3641b369c1aa143ba83d4ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e5e20b6b40af519722091aaa4627a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ca3f06d2e432d83749c8ffae233dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5572d99d8c5e3f205845fc51ffa72f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aba4e7e6f8ce0151acdeb6224bfee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e96b238fe949e98e2dd5bebcb043c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36491a8e27d843c33f9d52b8986435b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae460d77091f0730f950bcf3400df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abdb577d901a5fd2f9840e318169de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c30e09aa30be0d1482a23620bc5f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c398b67418edef648bf52b94f3069e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c10c5da81bd7f517bf1a0a0d2c3ae542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0a093e7b34e5c334583c930bb18743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e389ce96f79f2625e7db7eb26b6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1399315c8a7f3a02d1efa39b6b8aa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042125669f3f4e5ca09cc7d122b63c7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfbdbec1bb3a015e0af630a296f65f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352abad698271fb48f6199e443a5e5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ce49eeb4bff9fac61b6998e9e224849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa86efb724885f3ddc9832126b214050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edb3221412aab77aececec1133c82e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56dbc3449e4a40ee3e1449bc8dc40352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e52f8fc9b7253e47725c1aa8f26fef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1fdb67a5b87309e634f39ba64be0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345866b0d8e7295a174477509243b68055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20f84c368c3f89bcbb817726af792356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1496560fc30ef4198176ba50e74dead57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e9eebf460e8437a2252cf8d90e0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd485b20a7d619e8372574d731aa953959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060853cfbfbcec5d90b32f534e622960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae4688cb8a48fd9c571152512421b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43973d375ebaca9c5aca5c880eddbb4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd9c7a47ea79b71ef7150a76747c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0203b2103b0d9e7e1ac2e47d4efd8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc5de30194773621bd8d51a540938365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f1f73ce14218134af8063c933028566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26844427f3efae884de99cc7414041567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d992f93263a3ed4f99f7fb0338d9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05fa112f16fe1d24b210bc291aad5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213b31d364f810bc7dd00d2444f697070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadea2ff97f81df56eeca00ad9bf61d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6783cf42eef608419b7f6b08cf2fac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc73a9510cba803d8132d20dd9de9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94cbdfdfa7ee3092c98ca009968cb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852b7a3ca942018beccb09658cedc8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b910021ea1e61a1207a75dae3ef264376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b42ddc723749c071932a236ac674977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64392446f96839a13a25e00088ee8fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae722c6fda70d579fffc54d1ba19579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8128817608c627b6629ade05ebe523880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d616b79701604707124575c50052781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a88190c19fe5c2674b854db3059b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95a7a5a1532748594024480cfe6a3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd7a1d515b88928ed3eb2cb36409de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405515eec675505fab16a9b0daee541485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ec081e3790072656fb36ace93a7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72804cbf5983527824d0151db163465d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99813072d12376aaf1146dc327053288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede66132285df6a8b7696f1e1e7a879389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092cea40b12b680295b57060bae0def90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d5cc0ad991cab8b4aa132ee567ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67c8a6fe046421f8c086000d27ced692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed96f4feba6b9d542ecdb401ab272f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b8ab09f10e8b8a469c31d4aba75494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044983f258a26b4fddd8dc3c7b75b1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aca1ef0101e20068caf391ce3e8fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74569e367d2af19ca47953d79e4abd9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac154e7c4fa10cfbeba31acbba262f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142cef5fd26151fadb87f0cbd8ef8da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714850e715daf0cde107e294da7c7fec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd02d8523aca9e1dce490b83c17dba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84ec48086211ec4c628fdc6a52029102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335fce0dfa09c91e61f05099649d05e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729243c77e9975fae9317094f9a91f57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52127e4ab86cd2f242903919fd8802f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9dba1c9d161b52ca7cd453ea42619106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc547016f5e3e0f18af426da38f7fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113983cf682c240059415ede0c895db4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a59a7ba8c45a771edaadaef5d63a05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff10ff8c7ba0139dfb8448e8eeeb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f89ef0cf43b1c998c36e751610faf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db3980170a78d1fe423b512494f69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3410996c329bb52be1dd2603a988fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c09604224318e62ef0d688dff8637114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2011f5017966919093e28a09585de7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e83a09def0d50c0d1432dce7afa6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfdd425e76e1ec6b56a32bcd514f99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ad28792a36bbb5a8d4069b0206d99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81832d37f24fba9838171b08cf157695119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12447c4304561206365216fcc9cc6aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ca1d9b47287650f4b95fdf2a954c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f933845c494049d002331c8b8cfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c21e10a8be062ac36e179750128596123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cd08c3e3ea9b36d7400d11eb02a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8585bbd9ee294acf15e7f8497615e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c36891e7260ddfe0547bb542cdd74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc970deed46e7b5bcc7eca4c8806c0c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726cb77ac997772eed678eb8fee2f80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c45815cb9dbc11f6c88be6b916491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f2f636585912d41a9c5f5dea67739130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b2a1dd639f1a514e1592923ff827131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd77c853b8e2313e22348f58d9be5f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d31ed30d5a43eabf6edfcaeca87a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e893f17c3fcfbef8aaf95f15ac74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58433063d99e1109c7563a7db69fe745135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434bedcccb9c0d2d19059461fea0618136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f40b44d8bdc2777bfc95fb191f9bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114cb005ea9a464d2fc488f6aead2a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf77dfb79dfd362aec395949876e5ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b39dd67289dde39376bb6e4f20b13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc1f74fb2803445e1bb04ece08639141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818047b03f63a50a3b2e94840a49b9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424617f0807ee105873d7a700e7214d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2108919c5393115610d178b502be9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbcb192f3ffb9b8ecf3fc4b11ac49b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8ca2e0f02e597e31854443f0f0ff7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879f63492ecc95378173feb4f64dedf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbd8df4fa2075ac35476a4399bc1a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debaf1e76b7dc8bbc46de27bc57023b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c7106d3ec3ca4e2a9cab4853f8a96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a374d3fcbfc4df74a20cb6222e2ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed771af60373b21bd665d3d4a87e5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a0c72f9be1e91e362030ed86a381153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0973b3b335f9f75b5d594b3f4ff1aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753056e3d6f7567c5652a72b9bd7dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cca0028dcb85e4b1d7b462b7434be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732ed9d57c9edecafe06cdeca9f0c50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb742b1e9e1bb98fb21a81c7a4854158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd405ce838e23923532cc30f6a8691a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350482356fcd9804908fba23d1b635ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeaae6536778ab4a65a618acfc5a3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b9f4cdeeeb77cf3a98d4c2d90e32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a8cd3bdc876d0bace76e3cf46eab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead08e214140681a5cfa6b83f60e2227164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3b13ec05b8c6000316d2f9ba89a3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eb8985b2a11f9f108ff7bd234b1e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c659eec3b6c1449b266fed2a397c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e79fb1ae591fde859e61c2936dc1b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f8a095b1c3848da0386538488aa2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58249066279d6e107643837b24d712da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2118009f3f48029cc6fac39557b6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2ca0658adf62eb128e7d5f7e0187e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8026a907e50d49fe830132d737869173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813016de1763faa454bf5d8970b72bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4a77125a6709ca56fc2bfdeef605c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abae09a6c94ce985003d76a450350f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a671c9f98d70b58df3702799e8f10c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1e299ad5ea796c6f20d3b3c39168178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24738245e80eeb554e8ad102c4a26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd02a447b4d8400cb6cbfc66a92d35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318e13e7c5e036a9c3eabe81dff826c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173867eeea6638f21bc2be69927f36e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08085dc7812510890be4a1e2df382da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6c8837dc2cf98ad1c146aa0a11abf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332d6eb99d8446f4b5e4059ad6d268185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b88d43ece7a2d03048e8234791143186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84329809f4fe33f3f9d9e58518c741187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e87c983450722ae06380a09137a9ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c166f5ffca6acf59c616cd902290a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405a6fae85261d49f2251af2fdccda5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7a64ffc4ab44d9ece39e2705d9bc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb0f1df172a10ffb6afd2415053ca3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b64ccccc005c544a3fe4d0fff62e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf7b67c578324d4c3d95be360878c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbf23fffdbb5d0ffd8c198747b8dd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75495bd89ddc088a13ca9d02c12d03c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554383a7f806671c4235c45e1010c5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3768518f08d50ff78a54f98f9b324198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609db68cf0028170b87f1fa325099a5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b078325af3ae7dd1bbd23b8e8c55cfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9733528bebd4729a4164a863862c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38723c65879eb75bc75fb01a7fdb761202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc3e3ac9e27fb4793165bd4350e46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6882776c47db14f9a0863f605e68c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2f5159bb87158d3fe64bedb0d4c27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf8f4b1982f316b111f71043e4aef5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bce42e5002cf2abbfceecb1a8bfa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58963972b662e065bd3a4c472c8e6572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1966ccd9b76ea8d820e822c5ffca055209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f350ae44a77c836ba0200154cf7a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29f0d506834578ba1b6fc82dea6003211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01abdc5007e2663e37a77f5e51169e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb1061b297042f78a657f1e93e0933213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e419d6cfe6d44d81103338242f20d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f341bb509e4ddfbbb11bec2fc85dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c48f8e3790090ad06675e97094307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59d9660d80d6e36fdb807d418e8af0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e2262a23287e39dd3ec8bbd32261218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa5444357795c6873221ca7a1be26c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f19ce367da7a7707d2c185a2611b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0e69835dcfe92d7f313e1431c4328221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8b9bc3b871db2118eee7d614e2a6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5aa7321ef3f227702f7f5edef2b49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8ce984e6c173c13d5ca501d145d11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc1e776025e69f35217696ada8d5d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3ac4e9377a97ab5c4deab18d3782a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135b187d5a9da115c628eb1c1208cc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821e705757f29e4b01f1bc9dc2e89de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d4f90800b18681a839b0cbb890d8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ebfa0672743a6fb46ea232b8b2945230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8838d9ca58f92700bb1c74bc126c6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701d38bda570c7a58cafc1ec32d417232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf797065f80cec1a53a869fe8c731170233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4126772828ec794a1fcdd67baf3b8f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b85ce1f67baf94ebdec82b1e6c8736235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d213f5d8e02a21f90a8647a031af3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d314b359f34fabfcc78c5e0073622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf3a3f8e6f27e93e5872498ed2c72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bf0afc62e4d7c47a62fdafd78b1ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c28a1db54e79b6d63b3be8d5243b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198280a02359f46f4276f4b109c1ae32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9155fc1882164593916a9991e0331c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c78fb3172a8e66cf193eca8f3bd7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc1be5209fd07043bb7e10f663877244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e4c741218003a62072ac3579b540245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc6134186f58d73bf635399e103223246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da486ad1f6bd7af47d0533910a93a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c211920513f58bf97949994032b60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fdf02a7a2a51f38606056c0a8fefb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f09ccda8f4574b5b2427fbae13db6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e7035820493157a5e2d1b04ddb4f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a3d80f17ca206172a6d0c2b08cb99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3cca98a9dfebe50c37acf9f4e534e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061954a0f480161c150389462041aba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c4fb0bc4af347e21a7f131e27c24b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bff63cb669aabdb1df43362f8c5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ea14facbc815c41f38619a9f627c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012430245a431d8e471266ae0fdf2e16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d09341175e5d819810fb9965549471259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e946a041a3b1e87e877f5d01b97b002260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39707afc4a6303b1283ecb68dfccf10e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91954a0ab6d0d1257815aa9c84fc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d3c4710497d95e68e446989c4633263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b53aae27fc17383f5d38ff052abdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462dd32aafad7ea03b320999c87a6b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75662bd65ccd840c45305f02d66ba600266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0f0dc2a6e2927243f9ae8bcf372e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d4dbc61f3b5054111bafaabb4c251268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6c6cf26f1d423a54b4348fe32bd7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a71a43becbbddbca3a6dc9d3320931270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4547eb5819d0ba75d446173eb04fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb544b4ef66e14a520f03b562116b96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b1c5ed7251ba0946c1c2c6de3bd71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be82dfbe66b5895400f8c3c17d2e978274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef5b4c0f8d6f4d3375450671e7b516275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cfe385863451da2d679bdaef1d4cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debe081cc625a7a40360bbad995be94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07bc5d79a9d9ab6dbd3f6485c92da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bf99be9efb323385360d9fa9cbc35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf230561b933ce8adb0cf69acda153280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc781d420bcc9f38b7ae024362d7e462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f708df71f01843854545a08b18c09f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c46ad070c68545032f54428f784946283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408028cd116571e554d24b765002aff0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa5a95c2906420569bcbe5721ea44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1856737c11610b8ff4e0c3a808be3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca980112df740f9405f1eb4a6166a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c4cfb836d480591e75954a13426c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8b7378ca84c480a63fe5cf4b88d84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae28d80b049f29d06a5485068bb6d45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dde5f1eeed53e62351e9444764f13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74b1d4f9d965f784e991f9de9d200e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b1d808437cbc18a658d38b26de16c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54446834098951c047ed020eea48b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007de21cfb2a4a3b5b2fc7b561e6ea6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f841af59ea3040e1cff14daeef2d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ae691a4eacb9c6b1fb84e17b1ae9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e132f5cd823f24d44550758e53743ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782dc9649a271f3f409c41c44a8e8ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d915f1266b7317e40f25fcfd0bf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d650e896ff5bae95e04b96b8a1ab8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990e0d411d1111f388516be3eaf382f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34cc99f81a090662e074072704df0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389363a5a73f0aff15a619bd170955b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd722fc70bc231e636c1ac5c915148305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dccb5ffde49a89f7c514b6e96e3d51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654565f23903e1ce937f7f08009afc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d030511d10e7de0f011d12d1af976308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59206d2a4c688ecf21ae18e868f1ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c1b738778ed92a9968e22127e57b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f67e707c4666b01ffa2156840597c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c45216ab222e14a54a32a3be92d6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53710605ccddbbb38f8ff89d0a3bb0ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb1ede16b1c503ae62f0262fda1c88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22d6fbcfff2348d7fe943bd1d47fe7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b711025c472b54f0feaf3fd253f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba855c9e73add1b458ce41937f86546c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b89bb47be31e2705a519967aaaa7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a1b9f7f465b7dd15b7de42719c6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf0dc4adf41665aa2940b89dd710cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf17608bcf5b869a74dbcdf0d8ebb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cb1818ccf9467dbfc32255db236a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43774c768acbedc3491d4e4ec3c6d2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e61da4dcdc33538403bacc00e94280324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3cf28502e42b35c11194fd7ae609e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490cb0c9f05781dfb46333b4178116b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cb19b8659bb1fe7e857c086dc6d6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ff0cfc4072b9b851b437fdea44781328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9e2e349aaf9de06c265645e3c6cbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672866750d4f3857d055709798c62aaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd37cef48152270c9bf8ac5c17622331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d2b0fc4f231cba08ba977026a3fb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc439ae43fd7c80fba3fa1200a00d403333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200310762621b634d354a69e7b5476a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08242bf0f9ba00baeae20841ca23844335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef6b940b5c89207e3777123736e4b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcd28a497505cef2f72e3fbf0c3d42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0cd093c3982fbc7ab8f159fe56e3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced117a6c899924e38576129191fb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847a2a1dcbe0ed519cbbc52a4d8de74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8edebc8c7afddd4ed917b8e779871f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab41127cdb3eeeaae3350e7131fb8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3165e65fc975bdbd4e3265ffce29bb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc89874008536c8f85e997bca056577344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fdc7285a104e1ecdb3744521e44ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e5a1ba4be2a18ae1ff3026d47f261346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8802e4685b4eb2dd9b47ed8512628f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5339a88bced5c1587881bb63d1175348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978c035e9397a5e45dd241c0319fbee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f166cb5f1f66dcdf3aa72c47cf9d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c37b47ad239bcf87f94116e52aae21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ad1db51978873ad893cf8329856a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ee207a22d2ecb051a31ecf1ffbbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d40fa7c4dc0a193498f83d5c345d31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb07512dc53abc3caf4b714c22173b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe65719ad7800fe0a2596dee016396a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af30e66694a151de4504046d83c78d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ec6792512c3df2fc71aa5d1dfa60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d573d26c0879ce2ef4f11867ec8b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d37d31268ce39faddf40202b621f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1211bf3d238783f0d74daf176f4334361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ae48a585234c23c6da2e08b5c1437362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65251e08abbb43e33dab0361fa6d7369363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e21935ec7f2e2a0777088dbff4bcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53303dc1b4caea5d34ef35b2744f68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbee9e82ad8ea37374c8c68ded3b26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e98bc6ebaeb04918f1ebf60ce2855367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf693deaa6853ae2cd41397706b44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313b5a7314c0240e2744287c1df8696369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1e6563a5bb4715eb268f5059e20fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199dedab6cffa4b43c0967e7f9fb77f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae4a278d32a4996169eece7760b89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529b7f28f335b72a32b561dcc263d5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e3f7d725cc31aa95de375bf9d764374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf5191336fb6eae1cc49148f48f9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cbb86866213cd15fc53e9df062474376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f446387e848e658e1d7f651fad5d8c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd044a0d47e5b1f0d01706fed76ebbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc375b7b85608ff965e644cdbd1d1b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defa64e55e982033e364cf096533e7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1cef1a68db6de9f4624d4307ce86b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf5d1aed522a2c2d079cc930f35dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d466c111433cdb9a40f833f4d43fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b408d015ecb87127e5a5982d4ca1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72a6d0d5490b73a733e657100e6e5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f56573f5c4bd060c95a0736d904c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff3e4784ead0e4e6640b1ebba8d15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e86b3e922f677d7ca5561c0324794388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fa759b88cde01fd6c4ed4d58731fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc603230a2deb41b2a34eb0a943d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ef22f79a48db59f6d0169d2d3ce9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c267361491d30106b4809d91a532392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e149d5fdf99de63cbe8b29db479ec3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a4abe3d7478f851140a35565a0e64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78551b8b2574894345bee9d79f5dfd5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd26c2c8269097fb02ee5cae83e7e2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1287693a03e2c44264f3ad71086bfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d3d3ba9c877812a5f21a1b3b3eccc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d90bfbc9612b42164efbe9856be07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c1e6110db8d351fda30a936c99ce8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bca2bdc57079b740335ec9883187c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024143545fd43cf8b2afbdfe00fbf680402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8f0812770e5b41730946b9fc95398403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46199e09087373c9a961879526c31b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d036b00a27afba8db7994b4fb8a75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf2b6672d4f83f463932fa969f34e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c91ac6c2891b4fe5aa91e8b0ec6e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46605b719ff45672f1f7ac002590bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddc5fdaca86e8ecc171af3c4b2d774409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face767b46eef4244b9f1465dec34998410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd3e0ca967ed62382a316c80edfb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b75a93a177b78a64bce3c775858eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaf82d91992cf27fbad1ac8533791e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b761f55aac9605afb61de6ac7d2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dbc7dd4bb6f7f5700c9125c664f0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d6512c05b4d5eb8099edd9d94fcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80352896c58a93079c401aa3eb9dceb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a97ebc5ff166b088c35458ae7a4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ebce16c827b452c1e0ddc06655be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066fdf21462f1da0e19b532772ecf46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d6c145112d3df19691f932860e712421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe58f9a00850f18df7b3586fa7674422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b089202e14a4892b57d4fd04f8c85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb338f615429a14e8238901738b9ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c53099b8487459ab6ac3c7f026107425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7c22cfc0dbec322478193ca8b655a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8927f52e2935b571bfe87c2855a1dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8ee578f241f1a431c69866415781b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ad0c8d99eb3256e15b8adbabbcf9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502cd0865f7e1e20fd4ef8026f85a4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50523dddfc48175d7409658c40b396e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df01375fec54b37f8edd6e99ab8c89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5370f1778d3a614e4ce831806236272433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbe7223c34e962174ef9d892497f97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a715fac83bdb34a4e9bffe9166f0a8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ba7eebaef4e8a4f8453d0aa0d5159436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000125e56eb50b8fe848f7843751c07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b47a2661d2dacc6d3c2a6b62b5c5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf3f31b8942a764ef581ec410116a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf349b9f31e6bb9177ae7d2257b878440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a94cba85eee01f6f9ef57d2091c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d141e2553f215ca02cd09acc901e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c57b31536c2ef3adc03f0a7ab798f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18283928a9d15504236993bb78b12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4821f43f7f4102c4b962231e09f44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3154f23cc728c065c369a76bde4264446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647781ea13fbe3ee5b40167fd3ed881a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e1d8e74ebf2d2d652d65270b2a14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59455260a5b7820e8ea62be098bf4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cad4202db1408b3eb3c072c4818c5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c9f180f79f4405182296ba7d2e65b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d77331ef8b90bfaaf7e6cb15f83e67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c49082cf3611ea7a8551b21feec31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c13c8bdcb38a477762f34a42cbc6ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8b1f1c38f42fa896d87a925fcd3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9a03d450b748f32c8b5e622718fd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8e92b7460ac0d7173baa9f6c893d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9bc096b1dfb95d519109a0a2ac5e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce52cc31a1bb3ee57f4acc01f32240459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c755a8f0f53f2da7269734463173919460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b109359395f02820a323c6677ce01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fb3f06c112cd3f4df483f09dfaa82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b303c4523509ca131d59f9def0d5d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68e28d37c6a93c6d4722a72b1130a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf79f7d141efb1926898e6947bd346f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73dff33dc767aa3c43530f08395624466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39dd2bb242304336b222c6f587eac8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b4d5f0fd13ddbf8f3196ba47a036468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f825037952c09fb09fb64685a6ba75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6798e658671e51f041bd01d885bd952470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97abadcffe4e2ca81d50602b9794a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb98f57835c9e16a2681271a531f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39bb0a1977231a40d271f32f208d67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93cbdc6b6e5f670c9d83be6c31a636474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200b954aa43cd3e03aa9bf18ea540d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267669ae3a102fc9d5767fdff8f760e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350c1e2c69da311e943ffe7a2766acf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5805ddbcf32869da3f77f8473168a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be020760938d404ebee3d078615ced3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb5d7d838d24350d490d0e04e4d77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445d7f519429cc336c0230be7f6e18d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ff54550cee4a179a2eb4a3f260a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb41217bb142e623ad656eaafc67258483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e36c61ba2b7bd52ad3a6c800632afa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42fb04b2824a4b013ed346253267ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea7974d1bee14a91bfc2e64d1f06e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d0cd187a231c461e64283013dd9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2377e6e130da5b9c98e9b883b1ef1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b0f1055198cce67db750447f4a90f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3180439e4176611b204e94765ce31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74f67e680cf9a84477458fcbd2aecd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42250865443fbb5e1527f804f02a0b28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb08063b5a9e37773dc9f47995102ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bcac0b1d731d37948a617d0ff17e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757caf042770cea292861ce3c2cbac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d863d60e03382dd6a01e13ec9e913a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fa45e9efddfafb9dba4e7da7c27e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c60b47c35719dadcd08fb295b41492498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178c595fbc04d54d0b7c676e63f8fca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079bca826ec6b4b93dccad5aaa0e1db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c305e7458b3347048e52c5fd3f9fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55187d9abf3fbd53f807b9c3f8f87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44730946fe097a96977be20a3243f6ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896036564a8d435bdd7f514d27fdaad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb098003e6c88b3bd4998cbcdf69b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9e5465f39ef83346468ee22834ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5927e8c9781f3988a7d67a53d004507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ae015f1984afc54d3b9888393b7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f66eb3e96effbe519fc6b862304d5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ea80aef54d4da8299e72d47bdd285510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f75a57757a018964dd9d542fe8f55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c3f2d1ac4fc3fe2ae866054d779ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9dc74cbd19b5547c80d1ca67e9099513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0969ca49624fa2303342abbab8f16b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e1fd0f16b2975428851b9062ebec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98c5a887f54e253ac135d8e8172e1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0844796ecfa8c0727ddabb36e7bbf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316121bef48b865df847159ad515870518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9bea53882ca5a2cf01a51bca901ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bba3951d880d86cbca29b92d070ede520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c490cb13503e5301294c6f93c25c16b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804901570c0acc5fd7b84d9b27f7b2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f82fa3dc986f2abdf200c9d7a47ac0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b39d56be7fe1aa5c3613f3dda2fab8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53bfe32c926297f1462c4a97a6f6e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ff5dcf88506e29f68ac1f409dada526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570cbd1c17b75c89355db9e94034ebe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835606f32d9045200ca5b9330b50f35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea46eeda08b281263e9ea17c5b7027529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61183577e75065c4263652c9048e93f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ff8fc3c97e8ae1cd77280ec2d57b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0887dbb4042797d7349f3b24da437a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29d7524efde9bab7ce881ceae3314533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9a490b1de971065f47e383f499bff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b279946b1daa9c35b3ba0f5344fd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9002540c33b1999d0132b901c87717f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ef0a2f4f48e1da5c5a38e1e7bbf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba1a9b11fb52edc4e8844c0a62f6e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dccb9ff57247530f8c8ac5592d883b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee388d7f362f8bc0538f7a5dabe66743540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e01450ee3cac97bcc01062d78d4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f37824b96aecb1c7e97ee1bf725d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e42bdc7a09fff3542f7c19b64527543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019959c3b7e05053f99a15217994788544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebaebf971273bf3bd1d864cbc7625f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd3992618b0b0126f369fa12e0b98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95664259f7f96b77e1788240d52ffba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78efcb5b60e6394f906a8bfd723607548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c4821812b3c8a18508144c522f9f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d2537d834fd9f7cdbd67116256227550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c490b0be7a369a0d0d9a7c024540407551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975a1f1e3164acaa20928a59232958e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520a270797c1d40a9b395cb3ad71bcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0589ece2c5b8f1d695c088225863a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e2ddd54f31a19113051a9084e3558555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47f36e12df149684916f702d4dcffe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62176d3124b3f37e2af242395081d0f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4288fc5aaff77aea8744ef5bb28e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93905fd4051b8170abebd2778d0ef17b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b1675ca347b1053fd54f52f17dc5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29699a58381175e8859b5fccb46f39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411e53eb11593bf05da96972586b622562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984791f49a14a7930aed9fdd0890298563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5284801fedcba15c547fa29e8cbf4f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27842eef515bd8da05463c9512a5527f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec562ba72c14d6dd595439d40114e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd4235dea001783538cdc3082f4432567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba804d37d4e5a19f2c52e980365637e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f16f32ba9f155b54fbf8c5c6903a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84d25a4c0da1d5c8014d225e52a53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f690e9c4120c158aa9a8f14802d8a81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a776738e81971302cb60341fbcb72f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f08a7bd873d57a601278613b83b4f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db77cfd679378e41491c3e4a6d73be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe2d70dc87c7ca057c7ba23849780f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c9a88a9df9edc1e4fab5b82164d5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66648faae34decd477c2f09c81ae8b5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f03ce737a1af4ce7145f3852bb5de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a3dc5dbb84907c89fb2829859667c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c68035eadd219384e53a01a868e54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a280e6472fc5779ef88804ac1a17680581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecafe3066f05b88e6314aea6bc33f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35fcec6ce4bae5c76a9c84171036b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d5ac000f11cac2a89090505c1f59b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ac2c5611ab2b513447a68c573a10d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612385ac85a40b098639b757e392c41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7581ff889fad1769d868f4bb7f5178587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b73fdb6a4add9e5a8d344cbe2990e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815582addc8a12e3dde710582776653589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7decc6405e8d06c332a7fd30b6f83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cdde3aa199de3451caaa9e0052ae8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e87136f3927e90418780648b545eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855997f8dab84e37d5843e484afdbfbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387834b535ff00caa8a4295b8e872e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aad9c87981c5af58b2f020ad9af61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc8556a802aba225ffa849e2f9afc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026a115012b911e4d1440497018999597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a98cf97345933117b59e98e74540598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a3608f7b046bf1596b43e14ca976599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5537f9cd76064719bd9b0f92a13b85a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46550c85e71bc80cd92c85d1e923805f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def44b2b699f720a8cf2fcaad40e6b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09603bfd96d11b03ae26db966b699f77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad7d799fee2aad4676a8812316b77c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb5d8f5a7c85b28a8f1ce55d5d954f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff46c88be10eff1f2d58c801559278606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e00fd681bd2ca16f0282b46199ef3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9c2fa2a3292ab8c3d27ea4dcbadc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0fd5a5c67044fa60477d2b64bb709609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae111284cea0992a39f62f9917c9152610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d37eb111063697a1df9629fff3036c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c897bf704da40102e0d568a4c891612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861adbb68a1b9b450c9cf0346f8952a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f8f78a7832e9414bc2691dd8ef46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e0068f3de83ffcfc3d62f646870f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8331fa0a1144cf9fbdcf0fb099fcd71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a00f295d701674234ad377f36280c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45230b9d23cc72140cffea4b839f003e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809f62d10c97280439b4cf8443ad25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51b88c173c261f175c456e931860d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5d2da1f1554a2bda193dfd7fa5ca2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5455a35af4d4dda474e1c1141e057622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056fd3d58c7f32b94bf930df51a76cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7834429a3ef87733289017a577566b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b201ae3c3dd1d79e4b16a7d700d14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0dd96c58f55afd87b0a149686d1f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5524c392b4e2339975d2c1ce74dddfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0806ba5752b1900adb42ca7c57e78a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89084ebb3faa96005d06b51d308e9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb254ac3542f15d0a59a0955121b0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1a5c00c86caf6ef96d01e13217b91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f55e412f33afc9bd14fbd987a1760632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffac33ec8661dfbde61008eeed46e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1cc86e9894f04feda0483cd451853634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde88f9a8d94abebef93161144d6204635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894ab35617dfa34ab5158855461eaf2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1dee98178dfce80c041ca9dfdac8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed629a29b64bb6dd3770811ba61d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd094dc410780203c3b0f36cf9ce1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479adab90065ea577258731005569a78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c7b32628bd2d91e826905aa188820641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29a093f3849b9c56f353b396643c57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5aab714513e03fa8cf07a153cf4f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdedd1fca79ac17234fea9f4cdffd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febe803c754959ff75bd902675be114645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28347f06cac83f80d6bda9272ae91512646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45436db46e6c82a8269616748756cb9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c319ca3a30e506df7e2bb50fa2b1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef5f1f1015f85b90a4704a52bc81fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb3e05ca2b15c87a47cc49132ede3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700709eefffa23f161698dc7d062070651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df04ce9c8de870398236c3b842d7bfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1034aa49b720212a8adb81b0161504653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d13d716649f76091566d0c7b69be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ba8d40b40a03f936592e5d269319e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eebcf254ea71d79e6b18868d3086b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7221406d85f41212b7b912a42c853657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a8dd26874a988c1fcaf756e67c0eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46df98bf46afcbfd2d4d182870194a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceacd093b91c8b58b5839f2e50c148660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b9958d459c97d982787e9624d7682661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77657d4a58b36bac4d36d49b0b20925662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4477c11acd4f07b6464864c4a8cf0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de6e43856fc81d818ff1e647a2dfe0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b0b808c93e3ac513c5e42a7367405665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ebe615d681ecf7bdb5f4cbbd6b87f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bbd3405e6ac5e33af35d82b189533667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ede57a71b319b854251040377bf90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0074f70923197e7475dd70fbd90ad8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd94463ae76eb1dc44c7154517af526670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad593cf579d49616ec905a1b67a21f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772656ea0c143c87218722783901d741672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba99ad25e99fb92a0986c41004886eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d07c91734438ca40f9c6cfd4ef33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2413c2daeb4d2ace2b8e189cc9673f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b26225ecd2e199a08e23f06d214245676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b77768b6e0837e585283bf8928a8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc4cd6cb27d64e041a4572c6613076678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214b122a86bfd2eb69788dd4d46f26679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c57d0cca1feac180d430db45ac486680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98f3d4f26609cfafc9f0a82c88f4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71b4f9e7ee85e13afc7d458b8188c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c840307edecc2804171dadd2e85c6f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da34235efedc58054cf6f8283d1f63a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf50acd4c9ae4a411a61ee86b67965685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3df8b0084383398f2e248a6e990098686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e44f68c3e3de25a5190060d85074687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9e70e857dc410f6e4b152ae002b5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1591306f7532b44b04068a673e0d2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33126b2dfdef54ac365312158526b154690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b85302e76dcbe69fa7aa1e9e454d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987ddf28c9cac083e4b7a6f79ab739692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722b01a86d790d43b40f47e28b5d574693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9198398576c81a04c4eb38f963454694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafadd2c600002cf41fb732adf460f3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656680da432eef57dfcf38d882439e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f33fb97f17a0698c47235853711f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046beb360afa48b05fa61bad09100b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a1fc809c8b879b63df55cd827254d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14f995fbbb002957807b2cc73de84b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e74aea3b253f578ef0321b30f79ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964753144e505493427d5d75b84b04cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9a23d9f8a6e3fae19e066024ee61b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c2920dd9be95b1e96e43d2d4c1a38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b256a9c09fda188f203bf9c2cd99b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e718e9899c061aa11b440c03e8d1cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0349f1363e6c30d818233a7647e3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566e9ef836b68dac7d5e183bc38f021708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804ece06aca0357dba38fa0fbe2b7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58c3cacdc79a5334b799410ce5b845710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd8a175636395227b1232c8ae3894711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9246add4ed6415e1092826feba9f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b1cbaa02665ae9706829b20dcedf7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b53d7757e5d1c27f64eb7f52f145ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bac2a4ebdbf5e65f772b66c2987ca0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e74b7b8de91dc6bb43a1007bf67d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ccae57c6d2909d4c90def58c1331717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702da272493f1a4ed2cce60c662403ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4ca7e7da186c9bb2bbae9b6ee3ddf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca558c137f652417a30a02ae0b11453720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def1c6b433471f11341845ad3826c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08794ab0de2f0d318646f96e5942f962722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1896406db5e4fb353ab3e052866f331723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf48a25d4e2b21364227e694dd3a04b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a35d3408fadda5331ee3c8a2c08caf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d372a0c4b163be7d5766ae4037dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83389e6f2d738e939bf79a08d14b8af0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab011e5568f692cfc4598024d411454728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5cb1f27a6558ec662e856ea01fa6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43d440ccdd299600e242ae90cdf956730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6a71d2e9f76a31ec33cbe79c84826731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528842a41a6e00a943ff45ce7429abb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb324d40d23ffe831a0076714885468733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222575652284e08fa703f3d22b182eb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e9a58242ec6a5d4d89af239210c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b6e4d0a87b1695faaca4cb6d69db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbc5b06392d82b17996f87aada6083737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af4d8e83e7d056876fc9914cfe363738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb24efe2a828bbea23b2bf868f4f41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a0ce698011f0ee8a7a3e04bcad6dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0280b8d62a6f2888e522236468bb659741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202b501112db50cb98c9d1098b90048742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625f6bab7ed5aca1bc0de9abdde957f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e093389c859de1b6a1358742ef6bf3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30fe83f63abd8fa5888e4a1a9b5564745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2deeced4f3352e6fe573217dafec66746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf63c801f82aef500a38a9fed36cd08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229bf33d4d378a8f201ce84706c1e49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f53b99bfb8db4403ea6feaa4dbdc42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed3ee19ab52fee3350c6e015447e8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb47a49f5bf68fa5fe1470a8c789d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02284bd29ebad28fd851e9b2e2a1f9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de77299a0b859163364d98c55f4b61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165b88a7b2d5ac1b3c6c3afb7ffdf3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652401a25612a10ea7c6f38f87a42500755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9f09596c87e07c8a65b0ddb5696e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bd31236e964a9074af05f1e955d98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5d5287b68a3de645bcb5ff8e1fb98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda2020c5d57f92dc76c4a5cb07fb5c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>