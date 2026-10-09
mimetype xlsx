--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2234c00bfb5f2ca3c60a93f164f1df51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54009a7796b4fcae29ece9de716a34a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c5f44e1c9a42dbb6badb5a25c116e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080437765d9a8e6686c89aeed94f1654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c09bf3303234fa0be06caeee1ca095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0084aa4ff2908686647395adc606b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d842a1d0ae8af06b10c4f3354e5b477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7050c7d8cc0a6304433a31500e215c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419122b5e30a5c455ac39b2eb32417719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4460a9453ebbcabfce9b46575a531610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548594e45895c4d81542922438ee4bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd58d1dffd633d10a407e5c3376b0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc494f045e3b8d749214e0200df143313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f93ec2132a41904e6c1723e60caf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff3097a47e53d84841eda52c2c888e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309ac57642f9cbf6427c9a96202adfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed752f61196a740f85d32fdcf2a9a20017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119122ace1f567b4d73b2089c3250a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774c357e6f5b038bb91b70a150a4af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a2d405d91e356c8d44f8815e4e63420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5b0efa760f93a0c2ee0f36c21546a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24228d8bb4661db21e394194b17f8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa22b3ff0e792805ccf173d76541f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667ec649c0b92aac6925b6d41877f4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917003a43f051c421062c696b7fc491c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01444cc92f60e0c3ce2aa9b9cf8c5fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef93fc487f5a14aabaa9f6a6551d02827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732e845bdf1d3940a3c1925efc45dba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1548a18848fc435ea2f2445fba1ba529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca601f374c39e0dcebe3012300e773ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258b585a4e89f16a29b2e376900385c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa763ec2d85b86fd0420604db0e29bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe3a02c87ecf2ae30c04c7da3b65c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a32e784f05c077ee15c1baed6ed434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193b05afc8e357390e3c7a9b93463d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53228554c4fcc76e87611653483700036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2bc94b6c876ceefcba006699b61b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7453fb3baddc3a033c1cc3abca18338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78244d444b521110e6c578f79462b2a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caecbbfde813384107ecbadf8472d2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a7ed53a3008c4ee3824403a73c1e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce863b3ad59fad7067edd848677bbe4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68967d7e0afd383e1e73081feff8a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab264d5bdb59f130d89f1f00ffb0e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a017d2adc250da3017f7dc8a64caf3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327af1a19d5273c455a6d81d9266bde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ad4f9aebd989f821c66b76427ecaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48130236fdd060e70705f122ab897e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7708b6e6e8049478b26f4f8f8e4d4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d29ce2e55292c31693b06d0802ec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc264814112895434f5c843d6cfc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40547f13b6a1d216ec783af540cfa2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c083e8777db1af8adda860cef703053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b4b9132ab9c028b683966eee955e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be5f584fa2c27afac3b901087a204855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd57f648c5e16a2d96227e584772b9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e56e64e75fc40ffdb7582431c8c2a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c0f596caf2f176c177b6878e4e37d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d241cab1b55dd174cb131d592ca67da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ba7ba068430b1a51e194aabd4026060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff70762d800977a2c54e8f70b4d2ff361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d445aed0812512c3a28302d78e014562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52751a5e2454a67fc72bbbcd875674a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb319ade49dc8819252bbca542366864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c83da92241ba83ac41ee6156c3e68d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c565db042c841976ad3da2781e05166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331df2582fd782024ecd202070a1c34667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9bc15be4bf863194d6e5c24743ef268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b2441e5067fdc9ce20868fe1edfee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e45f44b6b0ee8706aa6f1012b16a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181fc7a55a39855be456095c6c3647b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d071e1b35242ffd07592b5247dbb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac85c1f496ba4f63a70327ef47e1a9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99829510321177653fd654595a105aff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee4b7c5bfa923ca43c26804fb1813d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44381cc6440cf108bf7de93f18dadc5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4703e9a0573fa0a62351f804fe719c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dedfaa23c6e2f22ecf35535963a1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db1cf9a8cd722f8434b6af0513a1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d95a9ccaaaa2a5dd0ed8cd4f6cfefb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb4238e86b414f019c5f6ab851c01281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c37597aff6d4f48b970d4e77adce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a523e92cffd7586e16772113705dd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4db07233323a92225b4b54c7136e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1183038c4004a975503f47f279234085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9872a169796f27d480f61ab675793586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cbe3517716b8cb663cd5c2c0dda0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671b46ab285853317e2606c60064c4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a0ebb30a90273293a69c9916b6de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814887359b6441442988e628bdbe0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b380d67db9362683276c910016c0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e002c7d150aa178ba743c4f95753392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3edf135b17ebac50fdd3cbfe6cc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dc2a170f4c865b69d4c59157f57ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba21e9b4d37676758f03b1d49bbd6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b1789ff6280e01e7ae65d1e69a0f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6b912be1f464600cc2eaafae3228d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95aa2446c93557974efcd13da45c5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b55f4cca795c08ceefbd2156bf763699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7756efa1521501ed9415e64d0d154e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e24cd4dc771639d01b18f0663e32e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c53a9e02ebe752feccdb2349f632d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd599ffae032e3ec633c505cd5868103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d922791c4ec5f087ab32ddfc81cc8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5a713ea6db363d6607ed50d4ab8ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac95d340f72549f62aa1453d998d92d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbc48eddc6658965af71441a457b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947984b1ac6b4f465d0f79c3c07379f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e11aa2ddc612821d5c31a5d9c76550109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132489fb2c114cec080cefaca904f34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc886a62d78a7a03a3e0ac606f430e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02201cd12afb4ec7d6ccbbaca9c58245112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283eaab18e1b52c1aa30151ec6db068113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69950181192f4093a06967875e196b90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ad775c58501b6b558b4ed607e2f99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15844ed687367e5d8194331650817fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8d2969bbf058a39f122ca9fe58fa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efdb061ff2058ca302c3520ff20619118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d941c7c4c7c44ae20e10dbba8e8f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad939052d75800bcb93c966fd71e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4fac5a7f8c146784a11ceafc7d5c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a731951f273b6e27974f240b5763150122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d0bb73fc48649c995fc7f17ba7961123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced31aee6dbebe1fdf897c0e81b6219124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976b97ac5d1bcf3025bac40493db258125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f6a7760a01fa9375211d60cd3411126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7865240562cc1001155dc3d052034127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337f6f82e17bc8d4e8c1fee85b3a85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32125848e18d28db87ec7a7d7ef4fa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b3f593d95b30bf6ed12b171cbd1e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0feb7370affacb99630ff3a553728131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566dedd3c88aa0ebf67ca74ce299b8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afef232ce0b62bd0aae6e1248bec01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd80f9132a164504a68ccb9a82e31e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae09d69fbf7baeebe3e4a4b4d93bceb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ae135e5f56a61a68ed96a07763920136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2e48c1d9bb2b201d4f6e747dd3c84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a8fd8d84d06bad530c0e4cd17166c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c459cf3fe6f1669416d4844199fe97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d1242ba2358ae418ee2f89c26c810140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb5d3335ca888ef03a8471e005db35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a8cf024b3c3cde3e697f43bc43f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b1ec4fa3dfa747b43aff38d80e979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f0a35e60f8c85f450947b2106ac21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bec1866e97b49c572f1d0d4b9aeca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b7c9f0578e2d75635a17c0997b71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5300bc9fde1245e878ff369ca9c4302147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890d7a83ac5af6dcebca9d189832fd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9bec246431df19057681ece13be2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7294c1398e916133845c339a50f299150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dd3cb1e866d521f10ff65e9bc8d36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f5fb9f65bff1304e2057928f83b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581ea01b6d2dc1609d865320a606b9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62a1ae8ed2ccafc2caab0904017a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6403701bd6d649a670eef90762b0070155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798a9bec5a24e2563b896b282e437e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a84e1412fea7c2552fe8beabadea33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b8c320bc30c7e67d363597239a2c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15f9486fda0bd3ab1d03a44e6af32a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb742a4e75b44ae9326aaea6af2ae4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b61d3fb29519e945c7dae044f8ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c31c7a7f533a6e36af804256c34115162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb58b644fe01eae97331ea22cbd2a65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1611c7d78729237d016d2baa65ec513164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210c43f91261e2a2268239177476467165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e661922d34499b9134a063541b48bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f583fc1141f9c79b7777d14d336e7c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3977f30429528308197178a715d55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85543a948d6f94e9f691536c72fe39f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d501b0d70e5fd82741cb3154f568c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8e1fa40173d85ec14062069aa0ac3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f48ab25e125b2438f2fd1009ebc47c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939184ecdc03666e3345f37338f8bd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd7909b353728ac0aba4832421baac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1662e5c36dd27ccc010c3579f296c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc606a02afd39f2566bdda868f92c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db42045249bd771af55b2c612b8ffd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff855fce475905bc2f9fc864d5c793178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5a9183a8b298818f6134298d212a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e28658049a31642576a32ac96fcc4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460255499cd3480b4df6a061a890b24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd842c1e77af596e237b1ff29e1fa54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c288625217bbf05289cd09bd15f62d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0793a9bb099e1d16236f18536b4789f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407406262c1e5ec91c0e083cf3314682185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14348abb7de0aa5528d3324416c4773186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d37b391876acef251d9316e187a854187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43761c5fb949445c459ccb28b870020d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07495ad2edec41414994a84273b7963f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e88c9468594eb505eb9425f7dfd585190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610ecc23929dc938df3b0772b4d7e4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251cef362786d4d38197056e81556d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130836b324b579fb83774a77b7d280193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763b47dda1cde7aee16c6a6c0c2cc04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6a0f0d3b9c06893fcb4de6c32bac4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29635c6292ff5fbe7ef56519c5d8fc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bb3398d026ab7b2d514af4e5032df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401f31f30adbc73af51095bd9e7e47f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568f7e25473308ba61b43cf84ff5b6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bea2604cf751b5bacebca7f9e37318200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895a459706302414ddd9ab5e6d0940f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60d2eec6f04091e366e6da2081eb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abb0a48bb1799f5623736216fcd9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d3a796225082557718496572f57d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7befb0d5b891294083343a5f24278c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db792c2aa24533569863160eeeb9f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e1fa968eadefcd3139552e0d5eb43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e248d7094cd5ff441632c0571006e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6aed9fba1d0aa783e455997907df5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15af58692c3e09b30e70bbe9f5617a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021ce97877114fc7d0b505606a65427211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c42fda9cc498c8baf12a969d55544b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbffaf270968395ab44536de871951213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822ef39efd1d2ea216d4e07d13cffb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21340b3abb090a8093f1225453920544215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146810382c79fecd735a44e549808fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffcfbd8f68714d6de7e51024821c24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b998bfacbabe39f06547b871b098a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08a0063b17bafaa05a8728c9b1e307219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae510d132f07eb890e223e8001ca8b7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c12f68a1f8e1d46cf01bbc0b1634b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93815fd68e2a32ce44f8a9b4bf56ef6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec514659143d70becca750f8f5ebf8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212687e00568fc349b6db5a2c20fcc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbfb0279b209ff6501bd7c125691d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeaca6197f0f76f1785af1e687dd17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177150a318ac44ab44aad386920cea2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c30b2871732552df670febb0209f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3786edd52dd6409cad8c11d06e08f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab64ef38596a5db6fa635d0c92bcc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47183c57c25d5a3c0656d74d6642f4a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae905a078cc6807649b197b73f827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3965928910aea210399e9368f561f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61020462d9e02f6e76fd2c88645deebf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd27a0869b11e5652b1ff9c0cbe1da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54d49f5d14b871c9c31958ee0dc1fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdc69ceaf2e87dd53bce49062519f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fcda813db179aeb8007535ca8911d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c4c1b98c27f7d54340f6bfbdb59be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695176f1ad60d9ed18cbf228b7ea60bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42054a49fd919ee090f413466221f49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e781eb30e65f2f6eab914b2dd5e2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa5ba46c8e380df2b97f85a39def11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5000170b6e8e9edfc38a468ba5faf08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1220b789803229c0b4e35738a8531c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6799233bafacf4aabb7b0f2f3562946246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9326abf45ee70193caa14c29a398f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8c4df766770c0c3a71e645795483e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36894987ed723bfabd269bae05fb2008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906cb0c65290e35b108d4c0622ce24d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61fe9edb0862d075c08e2cb7e9ba4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940021583d30f908d285cc4f952580ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700b1c0e85ccf4e75f64dfd0ead8f5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346593ff09510219031747918320a180254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0264b6314eae08488fdbec49012e52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d3d943eb5e1b9624efca60b81e5fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fbb1bc3b64096f5b3e3f5bb2273b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70696af48164a9a7bccfd49e4f72bee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f0c598da3ecc797f387cadaa9c7aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a12c4787ee0a1c26faee075b0da1b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fce26c157a2354420cc953af5c3aac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc391042b71c0229a1c8b218067f77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2eb0e30c7fd03575185d493ea3b08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa126d012c24b9392544708062ab6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7e5e4af245375cadf56f5f7a2e37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30038978a6012cbd31ab96d63c6714f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c27d0ac55b23a549ae9742cba7fb16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225fc9d7119f4db80c73f5aa2e35586268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1a0e3f13f3e56a7585638554ad363269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc088c9d109224b2e148aa18bb77c773270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36d45f70b5fb89524efaaacb91c406271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647b9fb3c1d4dc0ad1fefb9b75b3f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dafbb171c5d3d62e48b5caa37d7130273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fbbb313be7836d2ae2c8c886814e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd54e2571da75b6c2c8b9b98d378ce1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c144c5c32f4592b3c8cd991d82dc409276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd3eb9d001d62e7673125bf7db5592277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31ae2ae5f06e8f04eb114349c8d8a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ab5b9ecb205a2b7219ba63805797e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6bc8deeefdda334abb936928de3ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701358d800cf4c260b92d46cd2ca79a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380eb43d84ec8958d0d959a9a570886282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4176ae704082967a809fb94e228c91d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e935e56618a8102be928543a92842284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70b05942092b587d38756ec59d8201285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd487858e3549fd543f907ead1d1eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9729844e92e7934732054949faaf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edbc19080910067d3979174a081d9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb969f0ed79d662630c52c958528218289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597e95c148061a8e23ffb9d269b3d28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b45346d95971032c2418bce73eb0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be54827e816d4d51178d77c49e8175292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd76f90b76a2024096a585367dc79e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa87be04b16ee2a8e3e31e119f5ca5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fad628047319c7582b5b15cd0b3c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e112b24206e7d6e11a4d46e9ff3d085296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9a28eebe0bd7a28ef780c5db0396b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2060def3553e9045d359baaaa7f06db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfcf8bc373ab4f9eddf63eb540b2f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b7a3672dea8f95a4c36c8ecb6dae4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dd00c9884b87fafea7e9ef7b35ede301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23bc960d7d5eb29dc86d8be9aed81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734b44241fe59aa5222f717989f2669303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1324ef29205131583ffcbcfb35edab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfbf0a711b1fd12582a902c5716219305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d594df8f8b80ac0a1da36506571bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee3588a6d2864ec3c2f673d03bc6e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0441fabb8f824db04ead870206336a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f39350d102c6cbb5cbb37178c9cf09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ea510600fcb79c0e0627fe7aac53a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92747c7874d05e271c7cf119bfebb46e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329e40b0dff2100c6fe42f5c4c0b464312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b104d9f69b88879b71a7d9f061229dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de00fc73a332670e07bcb876cdb8ae1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d85274e618aba27ccf85271c02d80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339df3561949b29023cd6b097402d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838c9c8d51053a58ba79ad297360e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe61994cc22cfa9615e3452751837d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6708415fdc6aac36f30ff26a742a15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883ce45060a6b0db735a0d1cc152fda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07de287552e3536136199fd37cc1fd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5083273b93c18883515520cf0ab3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e601d612ae2cfc93ce6508fe2979ef4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1302160c1fc20eb445a0d269baf8e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8796a708fd4c80277337808a7746c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d2cf696c583d2395f5774569238e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad71bccb01c197aa7f774198fe37b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177aa05b38ce0a06b5a34b45335daf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac3fa76fa2a870725f4b1f257c8535329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a78f2b98e7192e7402b6bdd1e468330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e794463d13619fde04666f21a937e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21efd1a84496a6616f7f421bb028f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176a68f5bb9cb6557c8eb247a80ed23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1d22f14af4419020d13a5d545b4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3780ebb38a14bfe10c5199dca3bab1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feed07c1f7afa67a7a7113fac5c987336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ab362500cbaf3eda0dc0878651fa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813697fb51df1aa7106f6f594b70925338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e31a59e2c5d2b263e95d4f3d46f52f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1fd5b6021fe611cc04b8e530d5033340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daae240bbffc8124b085ad92a530d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe0c3ecc1a96e7af18a35379f9fdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75cdcb50e3a118ffaad1286d3e13e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f72f8cfa6527b77c0cafecc534e39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e611fc5965219e7838493ecedce6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1896a89a83a0a5d64ac12c421fcb471346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85706baca3b26d536ea97f9b74261c33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c151a58e433dd7a8b5b501f4f22af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fe48f85df4138354d606e30c69917349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089558d843db1411a1dfe69069633a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c689e1cf4f5473394a977bbafa56f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737494437be055baa9d9fde61d30cd59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee03aa10016adfa2da20bfa3daa7701353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b57fd48f3c71056aa1e9a364c492d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8652a7fdd3be4831f04d56706c7fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10586dbaf2543433051b508d748b69d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e7444b2869ebdf6f3bddc39516412357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc334a6f3cb39741019733c0557e13c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2010e2a385f1f484d62ec4a1e94efc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4c1fad940f1c1e27800ba6bb38d00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4553ba88fc2b8754c37f734c35028361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358147c7936550cca77c6d726ac6447362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699099368b30e9bfa34196986b7f0bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4b1c2f019bb17a6fe11a8093e9d65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539021f052214c51620c27e5db0c0fa7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85aad77975b263776b1b26248e269c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab25f277b007ae787d181194f531e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055193da8b1a05fd6c13dd6867101242368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e90c5389a09866a509b4eda2196e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f374c238cef87253bdd9ef8f27e9d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23e22f6414026106ddfc98ac61019371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9652a194560be94e8d515634cc9849372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8fd2a8db3fbd3aae2d999f3f18c79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683489fb1d44b74ec7518ea5f5c44d0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e06860ac9ab4c9fc23e5c2b7327e0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bfb353b4e85bc622b43e0a2dac153376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97714296a7758f8976ade72e64f73db1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200086d24f29eb909772c188455dab1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffd8974bb13a4409b889f29494bbf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de765fda45191977eeac44808e050a63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217eb2cb013a0320c148953d2c742e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec640e684b0e461cd75a9cb20a5c99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9fffe51c4de27aed0ed39361a56f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b00fa4a7195f137d8b73cb8bfd8f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ee0686ef4869d8af668a5076bb6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee21d603ccfd0d205b20d0df2a900d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eda5825475823e2d5ecfc73772c9d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226679aebe3e044123b70a7ba6d06a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc546b2de0d18723606f4e4734a3378389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcd8ac60c17ee5ef9a9af4aaaf5e0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00c481d0b686db138d110d1f9edcfe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d991e04e503e79a4fa4de983061a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb2ad06e90934c2a12fc406d646115393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c690a70953c161b12e20d450b71760394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af4015e6fbdadb1557db126b3bcec5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3cc24708f733fcd667a7788851e8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946c3c97a0a29bd2c5f3bebd5e5e77e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1938337db5a3a2b0e02a7ecb93172398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2121eb3db20594b568cd84efaefba46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d92bcee304a9fd08b5d98a86e1daeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3baee718ef263743c8d1320132150401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4afe7fb3d6ac337f8f69e53a983dd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c73581f74d9e7f277d628f2e67f304403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b651ebc6adc4d1003a8f2d2b8b6a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf7b43d15a90e38cebdb8a0d186a61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358377396b958934c8c1c2fc6b66e3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da1056332b27140ca003a9177c327407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817f18b90b6ce791810869c6c2a95c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a40048beb9b80cd7b29885799a74b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b230863b1d16a7f11d42db019640dcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf1739598e5dbf1d884d571422b4c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a932645775e15c2a5f7492912834412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4828b4763155d2ab89a546b3d611f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616cc4db65514b41e3cf3c68de54219414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606e31614cb693cb585c42b7a9cccf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b898284452fade98b0b5ddf780bfdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9c60322d67a1f45843c77aa819c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398cc9c7fe8c2406abcd70bc442eb31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca3fa4d1d8e005a70d5e3419bfa01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6534dd08f603a07cb7a6308308e5c61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03d1774f7da0957e3fd9f356b065d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece86aeeeccdb336a6e8f1b7a9dde0af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae6d89f399fbbccf5a394d854da31b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005a2be6eacfe96e0c0b141285eddff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528088afd8d98a7892b164660b3a83b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af13f381ee105737d4fe927bd09380426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde120b033748515187b7dff37b518427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2854043dbf86f138564473810a3d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1967ebd33abf0bc8720f1f71734da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c18b05f473962cf84cdbf03f0e24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145630a24ca4249f6764d83ec1ac548431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4530e468d4074abbfc31ba1bb144d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f41a77bee5892dccee994b6cb7ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ab8d89f14d8a6a887d25570d55301434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7536d226effa991ff3e7a3cb5bcff71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7c25402d78a0f16746081c880f6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18491e6d5ffed82fca63cc1781df4078437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564bf3811c173a871aabee3de310019438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f8913a9a2550ba6fd28538756c39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75eaf54280bda19171c9f84d1c63a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf20af5d3c48e8baa6ce212ef3911e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425e2e3941bc0f59a859697bd310b25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e714500c1b6b718ee7a877de9a276443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0150638169eda5d7bca4db4cbb1ebe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82460f03407dd98a154f97a622333a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a73a1b752c60e669fdee390d5dfebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0d1b05e9955b280869e97a6cbde1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b3ae1e0275219e4b17f0712c3dbcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bec119c63dabd68dc1680efa5cffd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae58c61f3fbe2518f8efad243acd92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a06817e7ebec875a0fcf35a6704a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e0d3911c1a84cdd262498ebcca1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060471a33f55084aa5c1d3c9070cb3d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279b53105bcb2de7504d0f0cb47f3e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f630231ddb7417cb4ed4fb4133e4b92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b649d60b8dfa997f3455236ef79490c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab95f1c469ae6787f82b59e387b3253457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a6d9d23c695b26216794486e973f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3b8a6bd98772483bd572d7e2b1642459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd756c839237449cd49cb3b564cb108460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc703a603fc04e239ed5a8a11ee9970461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8aee71919d8e3f55609d347e727a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ae54f9f2469531c5342a5f3cfeaf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d4d6a9b16fe81a6e5133e199c024d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbcd8f73a5c8733c0f69582664c9ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ad5dfedb7a4a593c18fa719debc16466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b9659d316823685e8dffdc4f2337c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d91b831f2b857dbab0ff21e3a5a35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5daeb480c5d30e52a1d93e88242e67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa311ebbd1764b225dd0f9639d28212470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bcc3d4fcca91394d7eadebb5eacc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cdf18ff1c5724f426b02f7a145e04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcf6a79a2f4ec38fb90ca1fc05f99c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4f663a0ad39413f54266f1a1badf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b97ce13075628292763db155b6711475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264606d8b374b8dea89018dab54cc5dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80a7f0356d4ac8d75a2a67a3b4e682477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826f4233d56a0b9cc91391fbac6c779478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28cb26f72fc9a8f0901e88475ea87a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb17083fb7d2048a62a1c26d2cc7e80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d79ebb34fe84f64968321db66f542481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a67b4b6ec350942e7265e4eec8dcde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fc1d272be0ec10b31017611723294483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffe30ae41010ab709038a27743d81e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c573d473696233261698777797b9caa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eccf9f0a638cdcbd2991b4cf131391486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b071256cbe0b3dba2fda1add8dee6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12d28aaa8beb1083481a973b0f14f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419072dae0e6f4db464dac4594e37349489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef782389df8957d413f5f2a2cc8c524490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be60faab13ae0ebbab9f52862649f51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1693823837d2f1a8e18c1299c85c94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff7b52436738bffa4046a63acba772493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6f84d4dd93c7fe1a460b0cddb5876494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a24aa2901a4b6f89b643b15d6782b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba58882ccf9b0af3d27eb07848f9aac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efeef4ad0f19a31e65bad86dfb2b45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd68aaeaae69f49bba3d543224eef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292166896887eac632436112533bf20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5c0d92eead2c40f122c6d448dc93f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e425c34b24dc6ce334cbe5e4c556501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c708982c97d0d5e31ae1d1e8f0a607c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a3c190bdf1d622bca918a5e05137d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60d80dd3284768594fe0b35b34c448504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d57a9cda47583f275ae058552ee20d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a895d31a14e413dfbb99f1eb29ad4cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944590396bccbde10dc6fb326acfd40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1ebf28a4f41c7b3451897a29a901a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37f572818b34d61fd3429e762811c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a518de7fce6e458d4702978850962510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb817f9a962eef3de452f8ec70aa11d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc84e23ffd17c0f9c29317b304db6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21776223c615af4ab60ac022a4eb699513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110e638bd9895b4ee55b33948b082c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095e80522d844737ee4c02a75d12d56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc718e32c030219f536db2dff45665b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408445569d749cd0895f8debecca692517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb56801bec1c494b6b9f685b6aaf80d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05db76f14a9ce4199f9c726e5e0fbff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8402490342c49cc0896f6c6bbd763520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a872cb8ad630967023e830b8db452c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e50c7a18ba05e9fd471ccfd88964f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46397c661fa744c0e35d462c126bb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919241dd7652329cabf2f7b765f9ff40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46361de76ad161900fb8a63bb098f855525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47aeb00db0c1e2f1d06fc5e6531e25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d550c1b39ab1c4c031801db6ea02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e3d8e8e37ad90d2d4e890b895267528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05815b40a04ef1695be4bb2e01d685529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317361068ba9e48be9a1ff5747ff44b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d93f8c3f3d210b9dd87bed6c6d00de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdabb31d2041dcf6968175e2dc03cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108097ca32518f151f93408f371bc9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383349515cfc43626b145e2fc9dd4701534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc78f32c1fbd73a82a0eaf67be2b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc14a17c32f77164cee41ea50bdd6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3602c960ec4012229e9e625de574a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7f715d81ea48797dc97e25ef81adf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2127371c666aa8df2094da239e8a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ce28246c8e693962ca13831a5c9f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf170893621f5180e1f1be82f64c17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098502a3629462cc29ce67b77b0b65d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc08b3e56a1474fe92792adfb4a53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927933b34f935749495170431a92762544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e518ec0627e8059713b36be125ff6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839977a9b545812390a869882e6ccba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63be6a0437e6fc1a43eb556516aeb7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab2398812ac4de4a7e34c54e8509f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f84747a4406e57f65ba0bef165e27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f645f44db016ecafd7b82ef7d3c979550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca319d295d55c98ba55bea41b9b369551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833f44a52577f4ab3ab7f9de0532ea2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5590cb6195278f06b071b6939be93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f78ebc73988019477f36e355e4593554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca4846c16b16ee6d220e7d1c49ebad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa0b1e4fd316b857a69b52db7d05a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cf60dd93b599b831e6445ab19ade7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5d1e8737d7e537ddc45a07bbd6782558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89ae50b8359a93058a2ef4ee22ece559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5a80930e8aad7001783a7d64a3bc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591850e29859bb416c125e087e5e346561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47194e3102b51adb08827b942f05c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145aee9ed2bc0e50c42be5e7e1677e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed578263e0e565781c39452c807910f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392cc836c91b0ebcd74b3006b845613565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1896163a657cce57a6f2f1fd8e492566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea272898192d83410c2f8e35d9b04b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee09116511d1bca8f112877ad23341568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9638fd7377d75f53999fb6d81e33d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8429d2d8e0e2a90143b562849073b73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80ea434e529e02de9578c5095b13bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a48c3abd863efc06ec8a9ecee773572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede74fab7ddbdc0378ed7bae5c9ef9c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b619b0eec2709358d645c9269f090574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437e87e6ac89c6e3a485de0cf72523d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333bfc23958d14d4d33947daf8211aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2469c1a9a9dce2009127fadaaca18577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a81590bc0204531ea722002700111578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f6ca33b31fa685a295dcf1be5dcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddd793cdcafcdc7e814a0ba5c316b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91275311bd1f98b7c3c9f180117ac2f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaa1e6fcc5c775d8edd0fe8f2e297a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a1f7fe28df9637ee8c26846b1ba70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b6fc077b1e56507423bacabda5989584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555da6dce52f34a64c11d0c11aad64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae505f4011f39b43dfaa2fef898e3bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd4d9dba3ee98af7b7465b5ef00fba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc993db48ab9a2614cf97002f77fb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d863b0564bb649c5d5b6b25c35ba2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a88ec3a8d01a1b363a18affb7e774590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01709a617b10bebb379e188d96e8908f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f8f6bd05d8d1875fee8661e96912592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40ff98c56fd7207d1c329849c6a09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e7c5af01d6c1644057892bde0933594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e849a44bc91b322d0f8781c99b862595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b9d239baaf45808358bbb1b0bdd47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991acbb40538cb3377d7d6cca68d40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c6fddb1cc9602de87a17d4a3788e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95531a15dda93b23fc5519e126b73221599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfef3f99e3b10824c46d7b3a84eb35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46971e31a1cdb97cc2d259767cea56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055fc0436a0e5a5e734ff2ca89fbc06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be864b93e285dac487088ce847b1c615603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be93b8ffb7864ae58e7aeff4e73c1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78261a70d7cd1cc6ab868f03c0789e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1e24ad53b1e2999e240ef61b37a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb03f5568eb40311882ae72835f11a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83d93417d14ea88d2f3b3b80eeb9d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e744466a9ae9ee47c0a141f74be80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c106cbcd272e25d8e6ea8850d49e2b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaf892eaba0a7c8ca3737487148632611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8478acba0802cc6f46215986a07f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e7e492c7637fdff231d50dfc5cb3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec90f13b9b8ece5551154e31cf0b319614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d11f2a09fd8196000bbf5e95eb402615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f38914b1a79b494b67ab2025d5f47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bb94daf4a8ba02ac5bb473f93822e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f944c98121b468ba3c224851c6ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c13f838d2a8bc9e2a1bf61aa48e65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6620e0344bc74924979ac938fbf3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e302d6900a58c05ff0f6ea6a43a68f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86043945ff53f313ceda362f48f7b0bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4639925078a68700b20121798225a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924117b5e4cf561425e91deb1f160ef7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306b275810f0cc59355b90e65fdcf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fb42a37daa2a149f34fb12475b4b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f144d31fbe81fc090155011d5aece04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcb1343aef167aacd948bf240c6336628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c83e6cd1854698b5a51c4e2679155a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12cd7e557967098a1c8b06713811f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e55c5edb230e9ddabdf5d6787357a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f377b6f40154af8a8b9f9ef84fd018632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c52d45b198e590a6a6317e94644e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b6bd666ff0ad72e9209510c39f23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd972a2c28f80baa49c6a28c5bdaa896635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbebdf62a2df53cf7d8fbf50dc6c4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba267aecb7a65b9ae7266ed544c50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635152ef2090a35e23c18ac748f764f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c86c2b8f654bce70add1ede1750bc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859326029008ab3b0a540e168faef461640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69541db967e9386d4f563cc10e52e609641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45440265bf06074ad92841959f633a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5707e3285b13798603bad1616f61a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6bcaa1108ccbb3d3f73ded3d189f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d1e3697ee65e4b45b1fe7d7df47a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ca0aceb748bc573c4bf6157cc04d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa067068af3bd4254a1281a8b242ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6957bef760be32f550fc5947f5c4b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeddf64507e5a2662a330759837281649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9634db7f76954e4499c8fd92b876650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9575c4723c08263a71222d978ed02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898502c7a125de7b99a1fa7509d64ff3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e11bb0b145d31b1a90f28754bc0af1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d67af69188ebc995fa5ff809ef724654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2df797dd67bf38b8d46e13428d577655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27ddd7b6c7af498c3713202cb3be25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97b6b52c077ec39844fe375d87f0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a3ac39ec59fe2bd223a8b6620d60a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e9dc5b10a61fb95aba02ee76c8b5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233babd3bc8916c952bc09a325708295660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf073cc40ec8a7af24ef48c90fe91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe772856c9f1ea4f6782611c27557ff6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2dffcc76f8aac420dc14642d04686663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b98e3c32f703b8f8f7dfa4b98f8e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a6cdd2cd482f11dc3ef1c3c7dbe79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a15d0d1b5263b04020dd187a7c909666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8828cc82a59de55713fbfea87ca1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ea8b7912dbe866222f870ce29e2cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b848744d759bd81d1e9e1d146ad034b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cddcb5ee85fb828a165200375b771670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ba1a734407507d6619a252f179d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff5e3764bfa91df33b41d63b2394fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c7ba889aa0bc2e659872c2af709f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a06f5f28b66812eab199d6fcdc04f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574220a5428ab0d40484c0fd621ade1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbef87cd2224b282f0cb8b90fad18d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1669c2ef389b554e843bb8b0fc31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefde06d2bd75472463e02383a50d39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b245f3fa94cd72961b2933493100be1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe2f3c9e1b3438e43eb5c34c4fbd6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e5d0cdf2ff3e1142fe1cc399cfc77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafd4cc73a77fa1a03df74d5fa7daf1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fa08759b99c78758922d955c225f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976792fdc012e80a5e10a256f56bb82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede3420524ca360d19df9c8c7d8439f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9533e0f3aaf1dd49212c804c7f22d92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d225f05a9c5bfcae7bc30773707098687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc2748296edf5aaa807c695b3cf22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b59b61b6fde59ce95a1c2021d1ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51f19f12b3363e7564074dad9bf2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf0b1b0ed00a8d5d51a1f8f5e22289691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b590d6c67dfccdebb0c4c41a0270c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28070e9ebad6124ff074aad23eee0b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0589a62f212edf50e289afdd3d4ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215dba3343ca1dd59f93baf4f39118695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9546a63ba8fbfc3831b93ea5b7adaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1005cd83dfa772435be1a001ebc46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b5ea2521994747cc243aa605858e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446a08b5240dc74abc2abb33562fbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51198391d27b46a257eed6ed443dd978700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddff706069291d62d652e1a42b50248701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fb34afbcd17af7b11d83d8bb1f29b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a702d308162897b0314729a868731703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb59b73210eb043781251cda7e19c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1763fb37df19b395c6cc9417cb468c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c43f6ce6c4cdb989866c9ac76368706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd1cee8c2664b55224c1a60b094ad6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8387afafa02bb29b2c6ffa9f662c39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6b2f20713fd093bc10f2d0935cb83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7486046f305e277ca38f8af40a40c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aba1ccb470b41d781c2f5d6dc7368711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd92bc857eee9fa9bfe88707ed9128712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502d739006ca5a5f952a9ed4248d16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2c7ce3dfea6b69099211882a7885c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475030cb598ffdc4681693d050882e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa1619330736c09e331598bdbf78d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb24452ba0c2d42763f61b8acfb15df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffa42ae3ce20a271a2f925da66db0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29455dc622cd428f02f0ab9aac75f8ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b605df367895e508f5ccd60b0a59e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5888299b9bafa0a78fa7d623808e51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8846991eb86aa6b5c212ab8cb5b817d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1856824f40670d8c10541e02bc6ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b276c6a97a4016d638877303af47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbdc178a4df6fd696a887304386ec8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6252d938846d7fe482526dc6f88bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d48e684e7c2f7e4fcff1e7c2c6dd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf2bbfc53959d3876432a1bb857400728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d4e7b106ee60822dc662f967253c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8fee99fb785788ff24dc2a47e1f93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be84550cf57357342c079e53cc15ef2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf6a378daee78b6504d576fdd329aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a417947a8c6557b10a0c50563293f74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb31ddbedcdce46cfd6137464602c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39033fd9ea4d1a8466c57d909e92c43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5387874365729ba7afea07f9d8a70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e9a64da78c3fa1469791d3b93ff60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc6b1cd15ea33a7b685b1281851dd4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc6ad8cc3bb6216fc699bb1b1079fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4006e8bd42237a4f38ec0d8fae8a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11751da07bfb6b582c4da627da71fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d142a3a9a10bb3ed60dd1708a1bbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565329d098bf9c0effe936ab0eacbe9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be3c49398d6087ca18edfcf2f329e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d813d4ce3872753e70233c5988bd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96620096816d2adf1579e2b587a1d18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d2100e4be03a358af6283717645b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b1b0484039f82beacfcc3efbce3da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0a0ad622459dd614958ff930eade0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d6b2be95e6b4eb2ffb44f9ef1b8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836f485d9935ff8e76bc77a7c5df793751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4f45d135fbaa1b025fbc17e7c439752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc61779723e7f174517b8dea3ca5503753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52485b42cca67ad7576a3ccefb9c39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683358b8babffd0a7f16a045b7a80bda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6df3711de39b4c2cdb3454e1d6060756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a628e40d6cecf27586dc2442ab555757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3373841ccec0a6ad581fd116fd81a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287b6382556908e0c66c43f04908c26759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81540c66cc36a6c1bdc4d002cf9921961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838dede2f7f233c49640d2cb4681e0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7c97876a9f1de6db1fe66f683e3263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf25230158978dc676d224460b04564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c46a76dfc48a34c8346541ae0b9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba8f81544fca24ed2e9372a279f80d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299e6554d879aee1e73895b1019bb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb51a14df141b8406738d07df1e1708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001618094ac8ce847348ff36ea2f499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712d567af5f749dce18b7f52fa9f8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c68c2e5cf83f62686abdf4dd3b65011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef39c9fc158b153f503dc780b977e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e03f1298c62c1be601e0445fa9eb4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d8510f91f9847c8da8fc5577827814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de9700f7c5f8d3e51d4ab95bcc874b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73636a222c38cb48973ff456795e532016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0864aa08f78c36b36c9490db44ae717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd3bffa0349df6baf95b30960a18a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012772e70e183a783838d6292588f7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df0e8a4af8c2dd34e3be841b921e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb457415b1687ea4248f5f8f53fca821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e4540d7e0834ede43f982388846f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5bed8f7d6818445058de4629fb39023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade66916101deb35d65b5b1af6903a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6612217e98289726225eb9a1919ac8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57057d3fa4032c97aea19a477a115f8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceb1238ea0dad84f8072f6676658ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aa131d1af0612b2453e83e566f73628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faceb62a6b88c1002a9d6647bac9cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea9f3eded43e17bce523321c570ad130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad33b0e6f40739e025ed2462614dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85580545953231cd28852ddcdaf6af332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86830d103885b0e423b5db63919c76f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9f3bea454c0a45f1cb66906072f5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6454d44da883abc4f171c49ad09d84535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb3daf9d4bc93b4688230c80c1761036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e3736297bab2e30294756304970dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526bcda8bee445dffdff928d4dca41438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b055bdec04ab0735124070f6190f90539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b60f2fd4b1d4de74d528c1143d742540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637af2ea0dbf8e5e910b3c31aca96741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53d5facb958293cbf06be73358b73c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d68658b4e9e18a11c0a06aa85ff0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68759a0cd49dd7289051cb21fdd52f3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd0f325f245a9263f150a20f55d42745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d5e61a82d96b74f8ec34cb69a342146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b9636dcfbfb5d3463c92f904e2a5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413765527adac2f50dab5351a2300e4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3724c7dd4397104c09817f2d26d54249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4760ba4d67e7f185d451920600b2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f647cd01ba6615a59fda6d373e422751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbc8b9d207e6020301d1897a6bddda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b7f3ff9fe9149e5bb7128560628153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cc4023cad60a10ea6b342d2121fff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f72872f8204432c0c8440d36c448955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8e9610312c83403ed5d56ec9c5b3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc463efb86bff08e851739714e4340b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3fc2e956bf109397e2870c21a3e7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac88e13c95dc22371b7f47b95e433dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2e6d0f16b7711ff84f3ce242dadb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a902d964f7991ebc7708ba64d6e38061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c979e8a6d73c0cfc4c7a8e887fb1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f5c87700ede9a3442ad29f1ddfd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed09ab82dd590b2153362050e362e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763866944ac144b900a5256fbbd156f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e72a37cad6987df1fa94f9292ab4bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459b4964ad13ed0dae4f8392621016267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03b26b543c56b8f17efe9df499e72468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d7541d314ada1d5f01f8b3abcb3ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885004693452b84c43890f7a98df23f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d69e29fc0bba10ad5300818263cbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb07af77dd0b5463ea6f13b903cf60372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcb95c964127c39ab5ef8bc31efbd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113376e5082250d2c6efc6baec736c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c402109e3d347077cfbfdd15fc3b6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c71060aa925606b39bdeea35c7ebb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356a56437454bb31a2b5877e654a6ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712281012723fe24b434f97927de25fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac7f24930a339996c34db47feee85c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c343641fb112fbf060ba20544491b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0c4a07037a8e4df419305bc0afc3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5b2026c167f3f15eb3d097c9135d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa49abb815ace21b91af94b9a3242a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4614aec2f45676ec8961b1096f5e8e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e850b8dc89279a322cff07eec1e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c412b16090d6faa0dc9689cd4e6ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c4af97d79242132c83ffc08ed970487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ca06acc06839d42a6ea9bc11aad3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cb78c3ad2d10625aee0e680d7fe8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a42ebba04932e8004af8538a7f2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1d4134222a67c86737f86a961f48e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb05d0707ed185d5741cda126c95e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b705645ebf5f09d7f9d300d966eb5f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee398ae4a7e6d42520a7316baa2fae394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc5d1acb57b60cc74843e7b41f9ff795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca66747c72daf19fb6dccce14f0f6da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a15205f80cdc7cd14256f3a3983e7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab3c7bc5acb38babbeaa35018b26b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19531d2efc32c3941de56f8f829f24a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2e5d602f270fe438fdb9bd9feff12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea5ef6091b6a4d7d9b1cbb26b4e682101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de75aeb9c2ba926750d0cf68f05725102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50382b3165d54baa9fb657f58938bf70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1e57f9da3370e1ef4480fddf322b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6702edfeacd7567b2868d229a3a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4615e25b32870e2367bdbddd0dc3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174421a739082242f86327792e1bfbd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3abc26d243858ee773485369e4d10d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef15fef658b887ba99e9804e96461109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7265f7f07c5d40a5207b6e489de853110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e03923283fd8de1e3410440e7ead0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb639304d14ca456e61227f7e61c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161557634e938e882501fd6fb20af912113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf9dde4cf338e17001b9c2fd207531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c17ab315600639840a33c15c58839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bd8d2251e2130df245094273f76fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2bb219a1294fe383b9676d94ace5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb22798ffa57eddef1b3754ae78a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f931acf2d47171479c825e56e3142119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924f191530a8392cfcaba46ae3da1ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c492b9cdfd2e810096859281f88917121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f085b83d1925f511ebd057cbdac7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f107228b3134ce0401e37035a43db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b604ca7f3f742d31dc8e63e77fa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83e85cd0a71c6c2f3e575eb10665e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25648ce1797c2e49fca1ac7290d98d66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fc43faf0a58bd394ccdd515d8f778127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a84b6a108570920dc3c5ded6dff37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596cc6df6e9de4402dff1803090dbc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad88c98240c8f3268ce857212cafb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb777eac6b81dca154a4b0f5ac8c6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf0f9f8396893913d925fb9d862af1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe608f14b4f9d2daf5bfcda9feb8ecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42c4b80f70f97501c54fc0ac6b5efc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee8a21363d9541363773389b09e4c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22de82a2cb82f05d3e3780a4852832136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b46ab74a567d2221358db7ece94165137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85d70914bf8b9d5952ab2b5379e4c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c1c0c620fbb915606d94603291cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0198f146583db1773e7ca4762167f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253877fbf41f5ff35e0a0b7c63f75d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece863ffec57e86f2b7607a2bcb6508142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265173da7939f3e66342fb8f0307615143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac45acf5bd69c84354ac271df963ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909edbc178860eb79d8496c54cb911a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642698d3f3639e034ba8f5a4785b2b90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffe2ac11bad43e7441e5c455d00a99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a37404ae719cf60d2d2dd0735f017148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb77846f32766a1c4461eb8fbcde75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba99d82f141a5cf17e1c6d10af280150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a48c659aca5e4d8fc79638709b2d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a85beeb216fad2094938cdf1d9bf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5987923e42ee6156a356a480a0a0422153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2a280066a57363b00a58bceb9d55c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b731a715d1d61c01dd3c639dc7e4ea5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c390df307109fc68b5b8e90e3f6d48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627baffb089390e5091bb2ecba16fe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564329487d14c7b3482389487aa7f86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffb869390a10902c16409da76d44af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b082c1a4f1b730b5c4690c6856e57f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073176c5995a499e8bdaf82ada44b1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446dada3a2bdabe0d2668d1609a01ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f8f82544220b52432260466b2583163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b251c60e960e56ac817a583107fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7a1f7a513c4f72267534d8f14a512165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aff8a32f5ca3cc7cf2591739d34989166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424a3989cf8b8e50546d5b879e323d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52364ce7e80f423b454cde2ace2c7198168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf298882cbee97bcca463821909e183169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98454b9544804c530ee1993e0da14f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429bd7644ba9aec6df9e0913721109f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16bde30460be2b567cbfe8ca76ee7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c8d08257d2fb905e14c91ee7e2aab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c998621b3d70e606f143fa0d30ab28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02a38579327909d3dabc7fa8388ba9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a21caab2995d0d8b78b7bc075ef7d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8e855cba7da4ab7b81909cd8d077177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d194550fc1fa926275f372775ff9e26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eabc96a133667a483084bf9866634179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85bb5f15fafa6a97d970f80d85026180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453e5848b3bb9b7dcfe435bd30c2090181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaea18a4ab25ed3e9516107851f1fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9373f1f6f410c02aa0b7f6d9b67e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d14c8ac3f826cafaa69176c569dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017ebaad2059fd9410584333584f27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dd2c9d4ca0a632d78c1333d31b0ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f619a88d651fd61e61d96e3fec4621d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616f7e743d87caba50e24b71f41bcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd37a3cd8d9fc661b706c9b2b6cadb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462e9d7c1788e0ca7e535046436c800190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051ec004285c2ae6c407ade6cb79bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff9c0395f77a248d462aa96ecd9e9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461139a485801339cdda62099c9409f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a5f3437a1661db2c2afd9eaaba236194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf54583ad85e041269f631c78a6c46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20871d23e370ccac480c4e2fcb8a7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa170f9b51ab26ecf12028d0b8babe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e1c15452573d80b8958deb3493f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e7825fc0fa92c77a50200a43663a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb50c829f2367a5f941f9c322c44b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9123f825adaf1d62805615b18b8e33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63559126d9b3369c60d25bf66f1a1010202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23951254e48de847282ae3735b9bc7e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59ccf77ce6f927f6ecb8f6e61b4b8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66a3999d3122f37a4f1b159129102f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d495c43ea6f37fbb7d443bdb072950206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2722d179e2e34cd970c2d634d74ff13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d385345205d19f3c0a3501db4d26c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed285843ecb634f7c31189570f1e84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa12ea3cbae5fbddeb007fdbaa173210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc3ecaa1a37a379d565edfe41d846211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772f05b43547866d8ffb7c60835e4ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29a0b9a6ea8c7f2df9cd05adc9fb0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cc41d765a61fa1a6cb538a42fd248214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762430e0023f6c69a42d9289749941e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04349719b0e5ff39b2e39a915b9f66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c512fd5251b2315eaa93e90cdc586217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b4674c9d71cbb115b58e538dbdbe1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dbd790c89de7b3246c27d0476b1f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543e28f20e03d2a4f1ea73a8ec69e67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb16907cf1a623cd3d03b6a9192b1f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be93ee58451d35359ee1da130c28e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac81a0dd038532edc452e7e924a43a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b2941f8a695988a7ee70e6e99052d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8790e3fb33c9fff5ce577bac1fe961225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23dfd54ed694c9439d70ba43bc489226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b570b19927c851b1b90c8e0f29f26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c840388202650b4e70271d21aa784228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ebe2aba553b08f30b81bfe3b6c3d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5ed74a2ad1e9ba38aa75a87fdbbbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959f5699c4be85ce51c7a57881844b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922a875e388b6fa6b87b08147dde252232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b9621f7bd4bbecb1cc93c9a455828233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033114a6ecdcd63677585e25f97425a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b605f0d89a09cdc302ee1bd026eb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffec2d135c55239d05fba1bd1761f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c13b4e50c9ddb5ab5c05c1c1a039c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4eb143fb4729630c49f35383df712238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf7aa9fbe2e996e0bd1b57e85c6a6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a825f88e43613e2d1bdc3795f0e13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc581f84e4701822196b5afa758d5a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ecf6f7a4589cef95f21b119364b9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c88377141b5007f1f31cf06cd7ed9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde7afa230b058f0cf423bcdfa79c99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5664599cd6efc3714dd32bed3e2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d323c021592c588dcaa0f8f0e43c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b20efa7b53e74e708a28549a84982247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669cc6add78da87f31678acdcf76db0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6bb043a5138db773de92c5f7e9084249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9bde5b210445d5080754f7e1d248a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e9b62f9003898a542f8199d909404251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615425dd2ddfbcddf7b23ecc46a2a2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682cb73db689f5b3035aceb8db85212253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9541653d9c9e310bbc1eda87b2903254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbcf2a76ad55c41082c82ea42e597c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745f55236c62fb51fbd4909d146f042256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94a3548960209e224c4d47ceb55990257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495557c4a4e77e676bda72a96358aa86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136b4a0a5eec376483c67fd132b431a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e2baeb6214b43185d5da19f16d68f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c9af5093703a4533261071f7b6fa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240db4b725bad6935f20b8ac506c1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f4e37b5ee8b87c74e9877f15324c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ba27ee6720baabb965d433ccc704264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfca8d1b1f8f784c6032efdba28d747265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519174a5e9932725f7bbf237f37038d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab5be37c245b0562e8b425108b41b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a96d3659ae338fd88637ce15885a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ffbc93bf6abdc2c74b6ade1151da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29fa8f23acd62210229c3e9da7876270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81155bf1d58522ae5d9d9b93accc35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717428c85b414a9cac941eed1e8c9c7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcb86c4db56afd352a15a36de7c813273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa648ecfd860c1cae65e32caa80d674d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e88c2381332ef58e04d334f1b1c2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c4d05d8bcee1e5f8ef11ad1b00e37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e21730a516dd30835c1ae1155f91a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b1f1aef89f1e2ca4967e7ca7b97ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf99209e1eb22c0d54b08b85211a82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af185e09256e693fffa2fffb42af2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604329e9907bb2821c885be37d026676281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fffa0d1185714144d8303572832c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a7306e8fc5c1506b003a281922747283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d56a3db38851e50d2ede223651ef8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc68b244d8e69b352b267b8863a5cf1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f39e82fcfac6093a8066394d23ff6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65cd0106c910ce10f170fd843f2ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f12a0f6e536a9109d7b064a96ed721288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342d45d3b3c5258c55d5ed60cc5af72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9e81b088c2819bd3b2ebf99ba73e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a0dfa075e6d093be9913ebab6009c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48176f3f30c4d2f6bca2d5a4239f5bc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0034f0b60ded81563cc9163411cbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f404197713ad662d16b74ac7424235294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60347e5e77bcde01e59f20cb568f95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f9559d82620f6a7e4097acaf05ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023461e4905002b328048ab0f48c3481297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417a3070e9a8755ccbfcc871a6e24d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578e5606f8f969d06a579f9a0bc1559299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dbb7740767fa87e5cce98a742d807300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d4fb171fb0de862c741590822ef3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabee51a8bcba64856ae59a36e8c1eac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027dc8bd2ede5e8699f62c44b891a22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46203953575ce6d7e6765b2de9f393304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6352f7017dbb4976272e3dda90204305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1db1183078e3a305d599dd1b4fde7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47be0e9ad8ab1ed833f459e3eedc8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38954da505b65b4ca1c4811b3a5fda91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab650fa2993313cfdb7f3413e45e3e81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9e304d7abe9e9fe1f99ecfcc89e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c24c52fca46aad56ff5494d35a0d9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb3b023e6206b2549484364316aefc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ee8d992d713392ead0077ccdc411313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd3373de2fb871dc413447f57afe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1d6307669e4629d3111753dd11ec9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0d1a4397b41929c0c858d1183949316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48cfdd9df969eba0d6ab0e0800f334317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d65b9374fad5c57f988a953e6736d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51002eabd804686aebd8e6630945a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24829ea3a8748c01cc68002c516e842b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118149f9a3ab1d3c38eff3555228f89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4402c4c0d30e7da4bf0f9f2e9743f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2299d58ed22faa8f03b75108fbae2d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0b083ff8338ae19bdaf1d430c3990324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7d5e153fec775ea9120d268cf25fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7097ed8c1a73bfc6f2240f303fd3371326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef23ee9010eca5f906c888a19e3e9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87c1e76ba45928cefe05cc69b05ab4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8665f6d43d18f7ed409afd28024d9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830535a4d39b48968bf1b3293ec2493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b1611528453fd184d17c190084ecb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f002703002afc56c9398e820a612e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d0154d91dae952132c1fc750fcae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c213da52eccec25bca633956714872b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446940593e513e677a4aaea7e7053b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c640d781e192dd22a9fc75b72da5da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef87a14ffbfca45412219b6eef839ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea1b4135b280c02709927f9493328338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f963e472066eac160520d0bebd0ba5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503cce846994d305ae261ad174ca96f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b346b31b2f55dfba1a91b7870fe94f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41bad871f0e656b07f516f5e546125342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff8879089ed45ea2f6c452b81d6eb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b894b1f675ecd6fb8a8895328bc74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af296f5c0140fc79c1551efba7cb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805ae496c02c3e48a4caa9f374c0de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d79d5c695b4c401952d8b0652b685347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a142471391ec2ea456f7a20ac895b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f9bfaa47f935899fb2ad37f0a6b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07bf8090952c3a002eb7c9fdfae89f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f7a33623c746bc23fb6331c829a19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acac82c13d635590635842601a7d9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c459458b5b7f42e0ca8e57ed4d1bda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e971e050850efc218e3c53a1ed62f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95706e3ea592e717d15d0140e959a43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ae8917da9511ee151704b82f54841356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6c2278ddf368798876a26f3e99827357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7755a043cfe7be6f62a9d0dcafdd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c524b6038035fd9804c4651bc79c1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050073d32dd20af7e865fdb051f021cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2a336ac132bb61af63093eee5da6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f971b50dbeaad3a9717dc93af644d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6649352d332f3946d5393f94871a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dac8d61d6987c7d3d4bd3937756b35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144db811c2b43c181141a9b2183c5c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83272c2a8d33e19ef3d99469b286bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebc75eb68868753d40541d65217e32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794c81a4aca14688ce9c08310e2ec38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdf81c70aa8217418c1a9760a05ff2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cde10f64009540cda3eb2531863c11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d321d118d76f2ede22ad7894d2e58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608208005598830722e71c960f457d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73698bf0082d9d24670b084a980274373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd26b591802d613725a66e903d691d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc270e3c1685674446f952761f183c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7d3c25efd199f02681f364b2997dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f078f782f3f77eb4e6cc182ee7518377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252318fa8c678fbec76602f70094fa3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd5a256b078018d7d30a37fe50c3e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c686cdc085a6f56b30d524a3a66a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fc9b46908c8e8879e19699ddf880c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f5d77c9aa32a9a5e5b78b54c78ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7924a1a53940c13259c814788d26cd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b20f4eaaf0914cb8044c3467f25477384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6514ba908ae2f4c8047829a5c91669a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff75bded712f93bcc1e8060f55aee37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409874b5b00896a6e928416fae9cd0d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f27340c18428238e311b680c74b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ceec62bacc63f90ebc08720554e0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e7bf2474f657d1d6d394cacd3ecba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551173c0c41312b9c7ea4f00c10a83a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c1b020d92580333b46e9753a07ba9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e12896e22fcf11441b6d762d99c542393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b645e5052d673fd78a44b0b125f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d07ba3f64f9517226a26c0da56b6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36918ee298d0843483b04093b7f0f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf39ac2d0a4bf319e18f61d02bb0f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78f90d65a095d578fc289a399e501398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84410dfb135b98d470f96411a44d58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13228b6599e5ff833c099cac51743e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184da138269c01819bd9ce2a892552d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfc59eee881572fdb53c056c51f455402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aaae14b84e8ec9897fa4e71ebc42c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09110d8c424d38942f743207faccfd24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b8c33affe88db5195c9f542ff1362405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3beace6bab7aa4938f0556d1cd5290406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c4b78a84cb82bfbd5aa2745391849407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb8ced1ff7f8006d54611796be218c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a329fb4887d1ee382c85eb318cda9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1953f8d29f3076d741923402e1754f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2bf11d5cb5605bc98c658f3e3174a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa493660287d0bb833f2974ed1093bc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61af29cdbb715846d38b9cf4660adfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0f528393d967eb08fa40fa12e4cb3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae66784ab4533cead309b7dfb2a0262415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322740bdd65d7c715b058b50a6e3c493416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3a18cfd18504487bf7bdb606b9538417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc016fd76b1da2e050589dcbac5dfa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc2f013c1ca3a504f2f7874c1ed335419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fc20778a95372a3a2ba97a9602f66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732031bf7917e6103f63273bc2e3657e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546a9c3186c1e46253a9a8bf0542fd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa3251083c3485ab3c0bba52372a7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07c84443bc667e1ae42234802521c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08227bfd4c4c1feb3f59711484c23c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ead35952039add0cf614400dd995426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e990f46657b7d16aa83d61af6ef5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435915b9e5dcd55c69cd82e3bf221367428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2da87fe9eae568223f955a50fd87d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb1657546fad6fa333e29e89fdad26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b43f795be6764d90f4d3ce2b0631b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d9e0eb8af3819de96cad4f0e850cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea662a47a9d9c2192715db48c5ca21ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65400065eb41defbd2c6d2cb43c449434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6571071834310813d5c61580c28a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87137f77fa5b31cf47f70c3f24d96876436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864a0ba0c25783c721283c1013cda8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670931f0742f19c71298717f14b0993438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9671dc746831ee71b0c5694801564e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff293d9035d6e57ef4e076797fbd71f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51a9047553dfbd1e1c67fa8471f78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b3d1a3519159df03ac7dd582bc4cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e33ad9fe67573b2ea1393ee2a67f01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4925d807a642a8905db447246e34ece444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824d01283ab9931ae446eb358bb13df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d394e4cd5fb5c6c6115ff82236882446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39bf1f1fb74a9380c67855768d95f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356200e4448b1c35aaf0491d2dd1f8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf81bd8de57717a1710ec4999d20db9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e8ef145ca99848baba17093bfd6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36483b928efe0975ae82fa45590e4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e02d6a56b2c6729d777f30468da6e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40024388a285dd1c487925e444b55ee6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca5034b042f8d6c8ff6c8558b7e59c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436824fcc47078dcad794e7e898f407b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd6c095fba4201ba780e4f329516a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10fca822b4565c127e43c1e6c38b6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268cc9140201d8ee51d8b86212fd13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65fdada183edc118ab452e1ac29557459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412154b87ca8c48d2ee79d120850176460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5430449b2294f34d6db3c1a31caee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b86d1a4c427acfb94baae48a2cd8aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c42b00914dd637a04a96762a07832463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799aa464afec29e28331db84ea5c5bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb39a9072d5e1738ea5cd45ce50d1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2772c5b2fb4228d6b2cb00cf4e0b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409d2ebd1d62aea31b1157cf80e7eaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d7bcf4fe44c2ef821704a0bea50ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014171cb6a73605e24e14ddb28a8a90c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4a3aa686f7db8b8274edbd7c8737a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a72934b3e80df0a2ee281aa563e65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c2cdcf150dd23fb5fda4ef28038ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594d51239bf1ac2c6b59b8b86dd0286473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c143a6b78269c904d27529f2dc1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afd1dea226495d46adf45dd0cb1f2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aa00636ddc5f7e39ce9e308f50cfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf4b83d0d2d2599df836e7b3926613477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269e9e1b91f3b4096e48778d1a96da6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a19e90ae483b85f62339820aba4cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083cfe1c18ec634c8257d7db75f4783480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17d7fe24bb48dc70b323ef2bee9154481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa61d88f3e199c7d622dc6cd3a2725482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0763acc44f2611eb3f5149409417483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357342b257bfd37a14cf34f3987ca918484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83907490714d52e3b36928ab8ac42311485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8bc6d18610b34ec7a97c71e094386486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08f0d757840e099573bcef7309ec14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf865a0804956ea42cadb1feea0fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeca2fc6b57ae9da3fc6e4cb37faad7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8013b0d6175529e10b8aa872718b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c038e05c0bc64e4f164894bea5c3f77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d62d1f96ad0381ec546f959826d82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53287ef2fee066bee3f96d896f5367d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d393ed28085f32ba93c5aca118bce7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ef3fd80dad496d9d369ab8c7bf9bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027eab8054dcf7b5d4af89fd2e8d0ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40e7981660db6f35993da32cbc5995497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10cedaf606cd30a62cbc296bee3755498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fa17f194027adc69f4ae0bf0bfe64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eb52396e4c7237152cbc4727be00e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d1ec810e0ac353f4d2e07aaa83be5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc4e6e812baf24356d4426f7d02c99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c1f9ee7ad354b6d7c7bcf16123210503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4569e17d899186c3d45f9023a51c65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6d000793b63c2029320445e804ae2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c374442978546cbd314c8d55fbd08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a471493683762303c86ccb75c44ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421748af460eb48856b2ef5fb8ce46a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577db659702d88b449c52958ff81e19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13e1cb6448d2a390498c58250cc51a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426b91bcc7394332eb0a9cc2a1834c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aab6419d55b946932c12eac56fc4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ea76c9422bc115ad09a8d3ad56cee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6e1c386a89ac46907f9a0997c95f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa16fb5f4a7c450b60ea70826428e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6ed6c50fc5e013dded5be6b0e9a7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841b8dcd4ebe600ab34506d4f492446517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c9faf2bfd4c24269ee202d5049700518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1baceadb286795d4abdd5629db4a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863450bd44d74c3e1f26e6b346148c0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133a1ec89bd1a905d63ac9374f549bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e370808ebca81ae84bb84fb8c9a62f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b634a1950275155f11763136063a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b50630fc6753a792e60bdb9a06581524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836fe35e7ae8cf7cf4283e05320df15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a703a2a1724789dfedcfaee99e79e61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926489f4704b3ff3a46028afc70784e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ac9f60b2639ffea01c70f80fc0c5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25ab00b3af0b40a72be5e79aa4ab66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a785735809794b2cf68a79fd4318ee8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ef6a49ba4c1a677cf02f6b2601ae9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09171e111669f72cb01c56ef149074532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65903988de9aed37c1d229d203f3ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf39c330ffd1ba416843c2df5686d09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86553b24d03f9135a66bfac1e07e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ab41c7f740daecd19d3459477fec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a25b57bb85f9908d6201c71826d0cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f7b127cbeaacf6ebaa0df6db7a35d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910f9ff267ee28aea0ef989543e152539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a2d9b59a3309547b9d68bb346ac4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eeaeb9c3bf8010a2adaae8e90102b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0f83cba2dead759772089de76a71e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be142228c5151c3502b2402ad9077543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d845d98db5a633dc8d0d3323a3b08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45efcbd1271d603dcd990d4a48b8240545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5fc17bc8e8cf53f0b59e3ee751307546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c9f0769072133843b1c693ebbf9cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be9c22e79991ae0f7d8e3b8edb59b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6c12b5c99a80bceb5f3c39fcee07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d3e89d6da8328fe15659335377e0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99fe704f917e74464d1a32beca8d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f328e2731b61ac99cb1ac89ca0b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33613d490c058b79985999a01b15ada553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fd1d861d3ac4baa802eaff7a82ded554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f86a85df506a09a736040e4b94ca6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc22a0430a8cd1341f9dd36bdfe832f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591205d740165b988eb6623527a993db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83dfb25ab49e218f631606d8ae8729558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db0d6400a0283491948669b655b27d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dfafbe5d17bfd043ec7171c06d078560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767a18dfca1d113d105240b1c50d8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55de6b1e6765944cc94b5e01c3db158562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04ddb93afd179a00aaeb120d59084563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0b137ad95d16bb443ba26f9e2a11b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308277ce7dcba47b0f0a77d1a8d72b9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807740fa13311d9e5e7e5b19be27bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603baec1c0155d9d2c23ff66f91870b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf91c9bc6322356cc73240790ec31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d8f06fa22bf9f642d850cb810c25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e93216409b6f38a03e13f37c88241e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd68fa6d921bc6adeb6cb06cbef585571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d2565b2e2b6b858ab985afe20739572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846db0759e2d4ab17e9314437baebc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dbf4419f4dfda60c3be3de4c924fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e770716142a67ebfa95c16492fbc88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f048d3bd45fae9997af6cb1d3be1a1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dcdea62e7c7960d421e67b1d1e2d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6153c424ac1ef41199092556babe0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904a0cf858ee95cc0d532eaece2aaba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa4a2e40b24499a3d56bcea13f1aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a1ca5bb0166acf775cfbda6769f38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97aab4442a0bacc885baa0c0e6fdc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013330ef306e48b9cc92393bfdd1c1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44acb88d26e4ead3a12b56e183af5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d4ee74b550ff5a6fc58bd29cf06dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a1cb53c56e34423f122750bf372f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258cc04dfebe7ff9b0c19fd54a3be92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd769fa16ec16c993d272ea0a8fefe99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fe57fdfe327c0b63feec8f205329e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bf7946bc5535a246e7477647fb14e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9d9d7a7fb1ef78afdd25381ebdf25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594443a66429c5b874c0caa29998a570592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438837ed48e23544820bcaab3646c574593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c95792105d76317897cee47d8ea15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793a4576be4a256ff9f9bccd1f1f038595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162de0076c0b225f9dbb1858e8ccdbfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6a8bf8477480353fad4179408f15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001ec18317f9bd26194834bfa9807f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986e4c5846f14ba42b0ec06424a073599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbe87626b25ff6b9e33107539a04c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9cbaaec9b2ee6113107f769d7cfc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88723d8ceff9ca6312e7b90c9bed2b0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58d7033107924bb445db4ce76d8ffd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237b4502aa8708a40be2e4ba78b1602604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0333e9163030cd1562f08e615f0c092605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c824b48139e48cb30d5f718ada56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d29070eb49988ab5e808c0d5318e6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b580beaa2599cee267e2bd22a8f977608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759734b97206415e5a66f6a4a0f330cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9bba351307d337e44466f855dc7ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba1c0e4a3d4fe0a9aad2a0e253d9f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ae63eb11c14766f4ec967295d8438612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e187887bde0bb3063d13b9922379c8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792edee71df1f7342a3f113ae831c2c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035550072d7da1a3dcbd3423daab039615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe636d0b056ba193ec0b130d2620d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc497597b89b13fc0d11e27cfdfd63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f0809646211c124e62e4adbd3c95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92b6a42a4b8e5033780b0111348903619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e945cfa1704c2d606c601c6436a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8061033720354e818d5f82a8e8e61a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56e639b32b9f60300f73bc747b7c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b61ccc999bdb15c62bb456efc684d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bc25ef4244c415c558d555cc41308624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10366bb3c7aee4824aef56f128bd623625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531c54a747c0391f8bec9608a98f27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e4caa69d2b23fcfb478a19ebfa63a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ce448b5e7ae4157f85e80ecbac92a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3962d83857e741e4f7bc4e2f3e43d8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0493952867fcf5e13084164a4b2f4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286c22a2f3068544f8d12d475da38d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d16f08c0f94859d38c57ceb8516e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d7e74204f47e3cd4a282627ec9fcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd9cbc1dbd005ac9db5534dd1fce7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd2e504238748e45ebe5b8f07ad5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331b5249a3d55e38ad109e5b01d5a04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d33b49584931c1bb1d86cf8069f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49fc9a97dd1ef3fc61fd2d2a9da032638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c5373d96856f6666e808ea906ad3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee81d6b5d3c81b7135ff0b8b3433a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269960a42fae57ee294d4ad9b9f4bef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53866241e2c1be6f0b446f748eafc814642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be318133e2de64339b4e96ca4a14bc6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070044b5d3d0a293286543fe61fc2f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca09ede252de997f365dd0f2eaedca8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeecf5b98f1514974980b768a034c46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3531f2de0813caa909daaa29239bf89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6269e5f95bf16bf9d96b6a6d70f7a0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a2dab092422cc39c1980dba98583649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5ad1b77cd817cef355ceab25f3c36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbe89cc6685e0f7341d45266a8eacc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b748a98d42d73fd865412d267114a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746af4a2f0efd6cfbb1c35508b7db84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe662c7793d3e174f98f5c2212513e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4aa09ffd89c313a7db11282a0cd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea69ef9e15857f204d10a61103b591656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d03d5570364300abb2a949daeaaa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637097e813759939467d8ec8de526370658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e71c6195538e4ba2adffda0c687e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d776c913c2c934ddd567bfdd6cc171b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f8568efa928e9fff426f039aaf13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c266b8bfb05cbd9cefa665d03642662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352356686c6681f2ba0b57d96223d8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4dac98718867e6d9dcf8d51f58e5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1d4fab5afffce8278780a7889a06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6d7e01e6f92585bd2e019ce2fa6be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce4f5ad9895c67622ce7552aaa3e99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fcdbd297253b489fb3788e353dbc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a19d11f63d9ffd13be5292132e1f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b32855fbb47581e199b922616456a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f396fb4105466ecb4823cba04a081671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672563b3abe21fca5bceed7da1dc28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0914be5469fa5cae27d8d11bdad00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f1757a171247938dcc431f38aa16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c16d83d862dec844f9fe3c298c890675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cfc5c0fa3932ddd51dbe1bf30f5e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7af8abda4840a1deb30903a32e8f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c3dfc9421c175f53a66898ca9b6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b37f417aae77afcdbc160a0ba08808679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978be990efc127e358f2da00ba0f3aaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab356cd951be19e37c82c6ba8a524c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60b30e7c503f66b8dc78adc43fdb36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f009b2b6f90c6f8eff58eff58d62741683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74136afec3152723ab072f053b0abf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e27e9f13c953e1ae748c3cdd7893b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad42c173c2925cae287b46bda093d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c97d076020beb6db4f232ca0e862d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c1cbc16d5634b9fd4ae79a9966927688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d0d674d55d5ee68401c524dd96430689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438cc7f10515e68a1a5533bc2abd91f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc4d6d37e051f1194aa101e09fcf45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7ca92540942723808f301681d9b9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d22e006897f5b39fc0a9c8741cca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0743ce429f8c864139609e9db5f8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a5a3df1af8fd5e20a1aadea2dc893695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e42c7b3bdf97276bc7d20eb5ebf8d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f17d55e640b7d97265b5ee0104b41e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1c6af9c15ef572421feea6fd9b243698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e015f3338d6376c00c6decba7a6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada8a0575fbb1e13a133c3f586dfdc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e449104067160c18e80b0c224b475701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d65cc753f88288f374af64fd268be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354082b3c23fe649fb0d1fef2ed1226703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91065acfdbcb57e09b45559f4a42b63a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5bfb1aa030a5403db22db82019deb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f59919a8ea07dc5994c42ae1734ea4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108880c55326b973e7e6d9eb1ad9c637707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885d63fe840e33e2ca98b6279d6edf9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdab6eb288a9cd74192ad4fc653e62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f62290bd6a192cdd7a9165cd11dafe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1203ee4ca5593dd29c62871a961af7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424ccc22011832fabf056404a0c7b4b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464be047f4dda3837994685032107391713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fecce44a03e3569d6022111c54dba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30450a463f452c8c83efcb0d4de12a26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d835e9ecd6d466c029ed152ed07b99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e28e8877099230a492d2950f499110717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6885ca90dc8dc96b98ea629ed2277718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad6c70e7981013b9770da2a8db16f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92862a56e485d37b4dac813ff99b48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a0f758982de67d75f1ca56c08c1dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf743f2b0ad055fc5da00ec1bbd9fcc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31754e8f55eacf918286f10a77ccca92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abc48f511050c5bc8a017439d09f83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e165f58eae073974f04b5773c016c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e91515be862576c57aea529031a019726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aff711aff6a12cf573f178ebe0ac0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fe0a5ac466e8cc3fba28281738f0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d9004ef05fc1c765fd666ad35e111729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdda9b216ccfbf339d92e786e2a837730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6bef1986e359b5f89c829d1d4e257731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61a66558026903328e6d17f2395742732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece042ec14da944f132e071dfe9c38d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8e44d8de6a330ec754421e1e42ec2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412b844fbdd54db5aab21b8dd0fef34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f30f39249b346d69801103cdd38e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00148689b901876d501a0968848e97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfc60f465dfecbd79d55dda5956a1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07617f260144a6e72a91ee092d748be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e4e531da2f373a8b52d31cc4c5ea3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c4e4fcffd470945dc91cc2e9f2b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cef2999fe5cf8c106cbd4181b91193742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247a553724cff8203da8ff6b4894cd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b28e30c94f244ef30c5be3703ece43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0893e36dba14ac7b140075c5b3b3d3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e37302bcf8095d78f981c677db846746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac50137668a9eb11ccb0bcf462d194747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0434fc4d776e05a0016628fe3dbcdc8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9faa2acb0d4384fb7c565b1ca3d7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76c34e062d1748aff041b8d8ef1917750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759e65415f1b232435dfa05c207e734751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373a5f3b583b139b97ee3978225b8c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943936024d1343f6702950dbd1b611c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675861223dbbc73c275c2bdfcce8075754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095e63f6d17cf901a2eb3ce6fe07a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f756aa1159af4771c5f84713648f45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3547e01a3c22b5d27c3f6f2e82861757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e77667025a707690d6fcd48536843b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f269c6b7954d270bef8ff41a3f58759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>