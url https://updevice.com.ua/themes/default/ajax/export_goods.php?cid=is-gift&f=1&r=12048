--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cab54ecb31cb7ba187b2d4c5d555b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b262bc6beb0ecaf0d89a060abbe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2beeb085691860ecb6a2acff633583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d212698dd63cbef78ba2c2c8298fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd1a26292ece0e7a9fe8d7d76de8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab376018a79913eb128eab1bb6243df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085662fbfe0c762b35f5dbbd03a707a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc3f81d05156967e38e179437538c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2699c9572e6f1ba1f2f655cb4afb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f30fafdade1adb4d6ab21bd6d6d0f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b843417f39cd8c75f1d3a7e43f977511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc062c7284180745c62b12c974feef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7db1f7e2773ae4507255514a9db18e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513f6f911af11358fd4492aa1f1111a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f552f4aff63900152ad4e2f33010415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961b7a7f7c25a8a93e3bf588d649c0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef8f18fe6484ffe1737c6f112781017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73464d4371eebbbaeb8365e0aba1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83559b587b45fca15b12f3e49a6ec819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb6e98ba41db859b3bae3f5a0158b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5564900ee86a6b4fb8e12d31771fb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad130043af4f602e13a1ce341087922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec112f6c13d1025a605d4d19690052b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a350d861a6aa36b31214e4c02fe709e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80617a24dba60e37801defadac70c7d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71e58aa3c0ddb4764f40ba096a974926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c53c6808d1f8085f5a9d73d04d0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c74df6496d793727f79111d9e20a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc3ab9e4885fb33bee19cbacc39ed529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7572e83b9457c7c274c4c5516a35a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3420c497454ce90a89c9785d1b5f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de51c56ef3f7bc37d458bb71890ade632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a48365d4b6f71a37e11bf29ac4b5b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f759269990d238adecdf91b8fe930434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69eb6e183ed8026a53bd91b2d5359135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81c56c615f5725cf4125d3ca555e3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a13fa43e9d61f4cd2ed69bace1666337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e019fc163619ab75395dab4852f1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845770cefd838b04413b9d2012dece4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55547fb3436f4595ad9d2d799f2fde1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f937f0c41dbe2b6910d08833a6e9b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56285d455afed79e5caee49ab13a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40064da31237295ce8b268d1a0f6e3c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece2b79f34fa617718bb888cf039f4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787388e890338efd2b02cb2bcda4114745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ec567a9571b22c1b596e9570ebfc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07afc3e1623f39a40a573be2e0bebd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554a473e91c44be345fbe806483c98248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e30acd03980e594fd8813ec80491249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54efc32734365e6f7675a32429ffb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7e605022afa2b027013ff3d6cfe7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620d27ab5b35bc62fffe43ad95e1df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a5a9705759a70b4e58d6418e56e4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb525d86d06f0f0accbd7dba6a75208e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f52382cc32db38fcad7884bdd2d23855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3356c1c0dbb16edfb530a4c27b36ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f89716ea9107269c26e099346f423957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db00aa7851ac2c0025d41017b9189858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb3c85d99a6099cd9eae760ba73d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5607e89cf78daa286d63c2ab9864d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4841971c163102837cb86682f819261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b0d1d212871521b8b2f525a9e207262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2eb9aa8ee13ffa8af7fb23fe183ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f00057d14877192fe8ded15ffe379364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b73bb2f7c28dace3a7286e9410eac665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1acbdd9c5ef6fda462a9373385ec766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc452c21f55e7562947c7b276c99c6bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f717e6a203045043dbdd7369fc78968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacef7d51052a7c677c6f74f8d6211969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8664503a96209cf5c1098e32b2b163970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6b2c3b750c71d17bc5c67324df4be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f85b96d0d4a95f340e4ecc3e866c6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c6c588f400d328646cbe3e10c96173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872230bb4a8da7652492586c96108a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734497f5c45838f002f270d272088ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1a8602234e32b02d555288354d23a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fead812e1ec2da40517a0f21522dfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3004c589d36377b32622c6efcb42cec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cd16006c6b1df52a713b06e0212f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f31366373af562103319f34875a6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6ab5801cda2b4a1474c55b67568ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a81af59e44d8e0ef3bf52770720682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca758c53270c04eefc7c10927f920c5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee3ff3f57fe89c44685db801276b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea176cba11327e6fcd22aa7b2efcb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219ff26821fe691f80cfdf6621865e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d9e16a8224e45995c0f0b8b2ada2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9f78194d91740bfdd1ef02ee3c7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9f3f62c74e87b44a00ac250633af789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef552c174ccbf1442df06ec01d5db490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b774d979649e501930dfd8d6af2ef491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708724a9f53c9264a86357fc7f900c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d79f7d117a5c19326c5575a084f4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde8d47e0cb13051d82118a578eda6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300a6ba14c0283a9f1527d807e9d95295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da122996bbc88b884c5f690a23caed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8472f43113d0bcbcb400ec8718475c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458de799aabc8a4ede2659cd413515b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482053c66cc2ca16a14c63f946038f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dabf51fbd56b77501b4177fd38743100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00145962fd93fab82c804c960f38e7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7b4cfd3c4f9a64da28a92a8499ce9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02fbf097cbafb1f159579b301e0ab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd2cb0ad47387c79ba77cc194df1db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa692bee7f55ec674ed102a985af4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925d38e286761ba13974ca532caa161106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0413a628619b0534066214694c37f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633d777c0aad5c70f026bd4660e84f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850e472db753d98ca0b23f1b7506930109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd4f2097ceecf4b33a6f8bb9c2113110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce25d52e171af0838ae2145e0bd0af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026eed2dfd50f1a8c438782c24a7a8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e60a20c1ae6cfe1fa9ea463a496af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d31637c21e0c3754bf92704675740114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32424b555ea2edffab0f3cc8acc22fd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697853d5e67b257f031a6fa401f9176116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0819db3124741e17d7ea7319964bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775927bc81ecfe98d6047ff379f10d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15164d3c7ac463c36b95453d2ca4fc2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634235dd2857973c1d287bfd9a273f6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb368536cfaa07a13ff8afaee8305c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9660c36e5d6ac6ce4fbbfbca7a3e107122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6befcf2f80366e58032bd82f15b288a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64810a76ea90d7436c0e968a4a7956124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d39981cbddc6a2b17a5ef9f3110a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc9be2648a39b1d7a1aaadd52a2179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d704eb8b3fb276e52e34226c483123127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac0ade574d1006cca49a0ab10edeac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dec847c360b153809da5267df4ab88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f6b692acbb3b9507c4b74ceeb4d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07660dfca8c4ec556c88b4cd108dbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33b566cd579d57d58879e0047224ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6fafb06a260b0a00c144525a3cea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a5920e6b2f565027b9bf6a05f63e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ca68134626b3faaa01ba52a4adec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6bf1542a26fb785660c6a954ac7fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e6901cb084f2c9a03a486e372d9b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881576d3e2d14600fdad4a3044ed92d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4508c0d3e56a5f926b24d70fb213b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5d92c1008426576fa076754807c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46316b1ed6738bacfe62b44b49b41e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e83ebf6f19d35c192460a6e2f15f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31849d780516fc3266774fa0295eb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9e8e18b66dea67ae06ab428017900144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e19679eced188df46bd6094d5fc50d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb0c4b93df8b4e8f633f67a074d138146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cfd06fa3e013b5298dc648b1f6b09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b282706366ae61a73ecf0494e3a68a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61d0d2afcbc13e76d81a1e50e7922f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889719cd5b0c046e8bd4db955238e705150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7053dcf18daf010aa6e63e5b048c26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c499c765e5e90ac0c5e525bfec072152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e885084d50c58184b161d8d68bdfaee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602808732ccb497fd4a72815ce64746154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c8b4a834b3a3a10c103824d8aef11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efa3dc10382f208df7839881078064156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c4e02d5d311948df11ac61996a00d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47248f58be45eb56dd7eb6f79858a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87acb4fd5b4a0cde6c13b53a8bc4b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a515fdf8bcaf1dc2046b004f5592160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77941248a6dc33a13548870355c121c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59d20575f677fa5e405a12b9762ed9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9510c788df4aa42a18bd35246969f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0af98a8745737fb8a84697b3c1214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cc3877cf51373caa10b8b5f2da5f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63060d57b85d899f0ae0800e31fb9a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277741c192587d9f81dabd12ab9d09f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c241fda02e6c397bfefe08df5d9fcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b97aef24447454358eebdb58c168169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2be154fabd5d0e57be10f5cb3cdb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e0d7128bd45dab70db955a41c2f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53042e079cc45bc5d288a334dcab44cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da03567f1ac0dc0aba6e18cda0ea9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76533bb17c79c3f09dc95963f017a7f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab879e9be10402c16e998c015c013175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb05344bb2db39f12346ba97a545a3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebdad56d82e5bc2c94a43008aced57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab714efff07dd215506dc9610f1ee05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d1aabea5a6006e345194a10bc51ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24842de1062f5eab4567fe5d6177771a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1f41808f0ab2e5e6e08f332f37a2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3d6d4049b2a8ef7935b2a72d41018182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed57b8ff863aa04bcda728756e521183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8dc410a606afa34e04ddf789cfa15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8d1397b2ea08b4e87c5750912bbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf78f6536f2a196e2be6ad238fe273186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b05fa0f973cde212a9dfad8258379187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3029db21ce2cd1d47b0cdab467f0650188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fb83560a11024676f5c8e304d0eee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7569284297e8ce73af636abf507660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaf3e789e500ed3fc5b4aa8bdff295191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5496c3bfa272dd1217458fcbd5962192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db21264eb821a707559b1c2f411a275193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93fe1075efd6652b5007cec19ddd85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76042252a349d5c75e1b35c0402d47fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45666f431dd5baf993a4ddc2280ceeaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4981e486146046c40de3913b181cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122fda3af005c454537a83b6b8b530198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c37e4003901b11bc15a18e094b502199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f657d6f24b84ba389faded1379c9887200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a41b37d90935a8caad326e5b88b9dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e0c7122c3118446c1f30f5528dfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec296e3b9a157ce93c57b3a0110bae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf616fc989a311c06c7d63be96c05322204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298d19d30a9211e42f792c95b2fff94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500420211978fa356edd2189ece4e865206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fbca7d8552d3f61497088aa1f2294207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a03af15fa9da334f8bcf50e4257a21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0768f8fdb99904e71c2c3462d9857c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4133fdcf40b5939589b915a35d4fc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0669959df7a2965acb4af3ddcf6af88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1117dbe6bcee8f0369edca2c5cdd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec798c5866bd7c1d8ce00d3a8d84f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481f860c4997a668c5d4738e69bec7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c218c072b3e8a51ae3a9ed65da3b150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f2b555d202c3c27dd3f1efcee6f5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781784b0b2c5e722dba95a21a721e73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84559e8b7b965b8e3909f73cf7bb4e35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b185f443f98598eae12f65ba8c1fab4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813d055bbd0cfe7cf1c622e6a3e05cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc07d9d7fc1b1fbbf8ebdec17c96d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766516abaed66b7189413fdf12b87fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132ad5447b89916a045803fa8b87956223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11584f6bc47f90ff834419e8f1ba5815224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fb696ead327367a6a454c9e7ce264225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf21fdaa9cc24a11cb53d05bb6e29f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc15d4f0daad7d17431563623436d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6cedd5505d0b1a67b4249a891d20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abedf0806a0a317d71efad12c30552229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eb1bef276478faac4bc0c27d3a26a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7432a2658a07390f2e2dd7b9ec619231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620600928995ffd6624ead90be781b54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91aa8c0e5b2e501e4e523480721715233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114ad1c9c455f786e3717055a2b4953234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afb5927150751fefc9f64862fd8d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91cb0acb9c38cf0d69a8802772f325236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e69c481167839b307b313b7eaf6ce7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc167f415fda6ae222d3db5b83eb374238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31565517bb2efcc8616e2465fbf5fc6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40676eb0226517e219022b001537ec2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556cea7091c88bb0c0a9d836fc67e79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d86f8012afcab836f760a777d30b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889534784f980188715bafa659aaf8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df112ee1c2a7be79b0ec8068466936f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aa1a983e11b934dc0dd9843cbc762245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a44874877a5139062e642189af995246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d553ce81fed1b5b1d189a0b1e7ce69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e7cbc2ede6409fbd71aae13e2897248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c7746586b4a88424d47fd932bd930249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65beeca73db4e4969be1c131e63043250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ace75a19d00e4a9c1448ef135366251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07513d7809c6b4efe505a925094fe987252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f9ee5aaccd2595016f69c7568f7b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d1a2c8b4184694ee6e37aacd73d20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18262b003e4d5837fc524b584f2fcb1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e7e415e7147d5441a630661136b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f22837503a8976288b9bb7030e88ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1870d72e0978f4f403b9507397d6d8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653ceffd2c232ce40f05ca5212be50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd27ddff0a99a8f51d12a9dce8989c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b2e6c100dff10e92e50046eeaf81f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cb8869b5a38f93005c3c47ac4023e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f18734b09a76ef7d4306db9255467263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a57cf396dab3747caac8ec84d952264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335c9dacc9c2f16d94a6b26c7a2b4fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584feee833727c9dd4dd723bd45f6af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94d5c1c26f7e6df1ecf858158c647267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc473d3ddfc04cbb1f26b2c183c314268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfb51cc612a03b77c53fc24ea8943a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f81657ebfd02fc7ccf52b54743a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee7e2861707ffc1b0e190776a2ce99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59fa1f9691b6b458f34708f0896e19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da391b3575ddac763deea6692a13a83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6abb29b6441dca2b6b3da3a4fa6677274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e64ff52fc54f30ad7b626818a62a0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4945451a4a5d8da46f09f68d8bfbd2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed5e0e7fa1d729880f515134e45c41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877bcf007f12cffffaaa06dbcba4157278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bded75690243b7558f18676520e77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7c2970450d1b168386b77659f8cff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ca6458b17a286af6eb92fa8c100b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec866b48e06d274a973d8e48ad7338f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b04bc46deb56040d3f0c053f737a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3b6352126c9bcf5ff90e70104f1e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811e61c6c81821b372033697454e05c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368cf052e50f79ae7c02d59beab81df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebc80665413571355d0cbf45c6b523287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d6f947c184086bd516bde95b6a944288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ed2586bb29550fc03862816ddd378289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3ea3a5af371a96e4649f4acbca00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df3c73b699ba2fe72292ec65c5f40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a5ee0a2d0f2674f1dbcac1dbf8e92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90187cf86b84967481810dc4543116293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff373da286c163cf871d66e59c5061294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a4bc1932e681afaaa5bfee731eede295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27925846d9a588d2d4146eff3808b90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a31087875c33e732faef320b61df9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe38f0c239e89f45c656ae8cc3f24ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093fe84f5f2af67494eaf3700687f35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008f523550e4bffa3ab75223258e8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595332701ed3c08526e8df0f14de6d38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303647a9115646605810d3cc5645875b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdae187c11baafd49003c0f9d76b16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3c00575828068a5bf68d2f5a37276304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032364894189b683f35db625e59dea03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8c85e2eda049c43ddc7c00c34d9ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cba5cef36966b6a4df7d57d1b1355307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f39e48ccf4e78d221418f37bb7f099308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e2d53efc35093add2dedfb6a66944309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823af5a3f58fd5510450b6cbccedc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4e1f46049c099b3917ef3bd7a6143311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a88e33d157966f93eaa6d33ee867d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2c49f2c810784d7b28fa8a0800fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c921f457d094cabbc39decd3c3edf1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf31fbd384250eab8a4ebf65dfc09bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657aa73aaca7b593e1a18a89c8ea021316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56a72cea25b9808dd31d32ae83becd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc165e62b341ef160089d61bebf68c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d967fd6bbdcad7a1985bf95a37e795b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac53927c414baa8f0d86b1c9e71eb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5106786da7eff0481e500b952392321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c3be1c8f9dcc514de724303e9e414322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e6eb282c3ee2eb0badfd2af1abeb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29836a53c86f7d88c803b77537e95d82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f8126b3383bacd0b885b02f7d3956325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9592837df788c7d86e58964825206d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fccda5e0cfadfc88d379a15fff2e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a9bd87b724a750b3105ab456692a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f714e14795fc8a52ddd3f8642e52d72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f6e09afd9d42b84ca1d0e1b29d82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444c0f92b717a19fdb82be1532ab46d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad862db12afe998fde98ac4873b0588332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3899c9d46fd954e93cf7a7156212333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab3562ddd66cfecd801d04bcb68f3f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bf2133ef70a419e4e3bd5f080040f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf05190b0a5be8a43d7eedc5746a3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3112ccca3ac14155d1e0ca8fbe3c6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf712410528aa822462d47b769ce6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2281615f3de4e7f1c536c1dfbf997c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccb60719b20819c144c8248e981b5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de281d6a60f535241b721e96da93ccc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687bfecf22476e4e8661818ccd04fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb5c11b659d2bf0482e7acffb19605343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564a56632ea516d3a6a4429dc923afb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4495d03446c15395555c2fb943eb38e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951ed096776fdc7e4ae0ca1c2c89516346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57be9c2d3b6f13c5cf1da846e4e48c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8a5c3c10f54a82b80762f88009fa1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891f2d992f73271ea5306261af7cec1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793886037b3d83fcf1dfab263416b0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfe2b890d71038d3da948da823cf3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562ab682fc5aa686aafad64c0f28711352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e605bc427b5a8f905e10a8c46c31b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc62a253bad47d36e46316514eec96f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff949e65e0dc79f15e2364bc599732355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf62c632a97ed37d825c5a58a94f395356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86d3056ceaa93dbe0927ce5837f303357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f71c9b5f1210b1281412cad2e3b6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7035cee257c8aef7dbfa10c2a38aad1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ec0ad1ec6bf3d982c2e1884a64300360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd1238e4ef793b3a73646325af58b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d072f9169d0a94c7ef34356954c10e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46113c8ece31d9290a80d028de680f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98117663dbf6fc50054e36c240e61704364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e6d5b55d4e19fccfe950d9404f352365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258a775a109e6ec833d8c1a1b6e49ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db575350f359b81100098f18494fe9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789695a54a5c32975e0092e4eb166fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6fe180c34362194c9d622def7f2d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062726fa036b665c3251d830c36cf2a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c7c9270f2ddb42c5238f8cc177a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238241ac6a8c3934904ce72ce0fca39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e215af625bed13f7b2448d6418357a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ceb27602a80f80135e3caf7a5525374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1bc2ee8b626bdfd05f20b5545b77e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29920bbee8f8ea4d68908ac552acb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da2c8d470e48f2b12714d82de69b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be9834df6cd7c32b831c5af4150ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd02bc71f387185b984e5f84e17201b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54ec32d93db77009d8b9c1fff8663b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075b6cfd94f6a31d043a1cf7c10f1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec307b5dc0b6ded093656042bd7f99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ac669fc827d0069847a269e0b644c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dec6e19b5ab1c2c8dd9c9643fc34ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0914b3370dcd103bbe275c208c749385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7d992283400072728d1af8493668d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d408416ef19f4cb53657aef8090f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88786b679d0d8627d14f0898fbf11d97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c15ef2887d522db40561737d58a5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfeeb40a26405b43a5826a57ca9b16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef070fcdca5a9044955b50b99da862391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6909f640bb07158ba331e2ff6dbc6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c18e6c708d444db3bf111227814bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f518b97a1fdb4773ac3537c18db44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47abf36f527b6b4da7e55c9453c6de0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495e9dfe7d76b4e9876035dd6a355d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05080a35c2635bc4f2dc497db411815397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2c05b0fcafcc032041109f6d65720398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ab2f0e13d39f7f76e09b76be1e50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44631d153ebd14fc31b756e1a9af3eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d0447904f8cbdecf5f011feffeafc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409e86011188411973e78b16001a35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da823e919b8c905615d4a8aacc5d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2e5931f0a43169cc4eedf48b746b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f984fc810027368777baa7f5f1232a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da55047e7999ddae6cc2ae76cab995406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf9bb1e841180e94adf8b495aa4984407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c01429cd606b7f7d6278af0be23da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1c53e741bab4da8bbaa95fd0ae112409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5b52338fb1d63dcb01f5634d75c20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b02b3f86f92c68bc481480a190f9ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284790555ed6562dc3f679cca63ebc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a8106c19ed32021bbe4307450c8d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b399fd63bc3f5c30eacfef800635c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f36c9df26531c1434b101c70671e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e7c31424803a9717ff28bdb7ae3ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a6e78a3985b39936312f8766f41f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03279aeba72d291c4a6a2025f225386418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3e2b003376b65bc604de4a428b38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55f3ba6ccb94aff154fbe3b886bd71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85de29d2c9c75c487d66a06dcd59186421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9effd7808a707c5a69ea52cfa0998422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe37bb8ad3126ff448515343c0963423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14e6755693564c3a1ab2f22ee62ab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44bb1fe163868bdb410c785a8eaad9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04338d8edc59641bf7ecf566be9c01f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e30e10b1d84bbef62e5cf3b82fbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553964c08a2869bd8360c334b343416428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5c64c7f30cf58863e8d26b979dec5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc552576782f144f04152d62045163f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486605bc31d4c4e94bbdb0fecdc1232431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed1327c36dc488ae7973333cc2a1a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6906ff7493665287fd2e4340fca44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285481f7420c7214069e28c3131fe67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340b6e4290ff75ef5ec9ccd48636ae6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82de20bdb0ea68633ea3a867e824433436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e74bd47d4a5bf21981ec26ea61c414437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516066d1ee37d7f969c1e14025b5fab6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5151db2bd81995180d9ba15f2cada93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea41740bbb5e38d3d4c07091ac658da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e402c82efe7abf72e146cd560d11eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1905e18ffcefc5d538bffd888ee7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ebba14040f851bebc77836a370b7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5648458831d3c929d66fd7a3c960c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49a6eb1125fe8c456a2102dae2b6a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8368900d3ee795ee29980265dd5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917fc318881f6cb26dd85ea3ef46151447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cee3fd335ac08a93bc3906b99dc11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47255a84d11e3692ef2478c6bd81fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868c4dab578f3f68e3bb60a959ac2fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d837042835a6a76890404ea5801c4ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602ee63df9287d57cb04446610c6972452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be654803a39f8fd1cbc5850aaa1289453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61957b53a9ca9496215c8093b9a12669454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27de6575808ac10da351b4f93d4f46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dc3581e34e82dc575fb2969e48b0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903032efe7bfb8179c1ede1363389e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652c02a68bc8aa43f122886e499a0d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd6422bf3c9d060eaf20009d543d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfdf4269164627f75850116d440f95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c9f5545bc72ae2dac40153f5bf28a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1012f5786b22de5ceba9d33d15ab7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97432f740daaa928c12e8b95834e84f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981db57ed71112408f971f15dccd8f76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14fe32e792ecdf0bbb7a283cc64d29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977857182ce66f1e23a1b60e6d91599466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be68d1363177ad651cfa0d7d2adfe3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957de4feed3ecc80ec75f6ab58c58785468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071b7aab09c479257e1a8c47ce46317469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25f2ad8cf8c4bed2a46a7d41412309470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa9297963ec30f087ed9ebfe9d64c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce2ca5d31bca1e614a472e60878f9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c0f21531fd0b5e3513dc11159adc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d68c1ba736d75ad1aa61a5c0e1b405474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e5a145b6b943306baf431f1dc688d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ff15684679f9055f0419497477235476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba19a62b6e13b8dd8741ae9be6c401477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932c92185107ca43e11c0e93153be8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777338e2f2a376beeedc6b6172eec60a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29fe70d2205983e801d6ead94ba7f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92b4cdff24045b9a1299883b13d74b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c14359d6a939b59fcf9c37e4b424482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54be7b6e9f12c31289f648bb9dddf2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15036978eb536d9cc43969ad119935484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f810bdb3f02c3994af9bd4bc0a5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ead0f03d3f299a006eb3e07bbf82c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe2fe2b37f14cc58256959a35915b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d19bebc164d9497e4a94d565edca13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52bd9dbed8795e20c1c35869fe6332489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69ef5bbeeabe9bf30449d48ca79ded490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958c3704bcecb83674fe4de80eebcd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067bbba8788255f93060c77ccc92e45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd7a2da96d81bef25f4bcbbacb9b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9e755ed171c4db31ab048971d59bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781280d09b31e50996c8c1b8237224c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ff8bd33e4f1d7b38af88e6145abd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9799535730bec3025561124884ef73d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf4326d226bbfa3cea0a049ccf0144498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750c19a456a12c2632290b603d3209a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415d5703c920fe12ce54d465c25527a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ba534610b2f76646fbc0945ca68a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7ec32c7b7a0d5eb2d0dee80160bbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e71e2f77a74043664daabea9007f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cd754df9fd8ffc18e5862a8393b48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5a529741c4fcc8600061f845e7014505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793f034e5acbd88e78aaad6e69d341506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf57afe4a27c119ad2626e6edd8f1e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c1529c4425110b2c3a7d97709c8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418804ccda89e5c900235df65eee6959509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f5caf1403c91066f72ec47846bb6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3136a8494642fe5553cb1bd93c03d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c951e35f344f977a74f180870d79f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12d925d598ba89fd8b8a4548b020ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c18aea7b018d1c82f631e0d191c1a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed9f80aa4693ed700f3b16473a639e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697291a3d33019c3daae84661e4441d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286672641fa76e4a8129ddc01292c2b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb1be6b3c0d665747efa0ef5508305518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd255eb844d44df972956dfe56dae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fead44069f71b12fffd8bec4e685a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720029c3f2b29c6f6f6b1af4293c142521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77e41932d06889ab38bc33f36e7cc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af359cb59cdc9acf771db09efe1f620523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6abb807fc377b71965ee8e0aa2db40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4ea84ef041e88a017a0d1429280ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62fe334abef8cc2cf6d78b381a3a3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24832ce43c5782239017d251cd54447f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577651e46147071bca8cd86cff3a5ada528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fe2cad99c0b1d0fa22bfd6c857562529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bc380b8c1ede3a4b37246651e2a25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd65f6ee4b5c0623fdc3614aed110531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ab235b26f5504db4dc05adb0520f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d46580857248fe694c8b056ebe9db8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d707a923df99c863e1a03ec33d9c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6405802dd83692382aeb5a3a804f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe33c773e0904f2e6c24755928f5f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551458631a4fd96c4bd8cb7d845831e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d741de67d1cbd7d41ff055d0bfb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c59d6476ec8648e90e3b6ae4d4055f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd01c47d29cc25781b2f4f8d43bf6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc359174e8bfbd743d2f6fe94c8348fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ee230f8ad49088f67e8344c1ddf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6693ed2cca1e69260f03d7543f68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befee0aa1df6f451b733cbb13603efb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f17d7deca8cd80faeab09b947b85a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2422b1161a17bf18fe6f55412afcb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281cfb54cc31e79b798b7d0c1839bf1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721580c73a252d128fe6a40b91f11817548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e6222cadf10c9c1aa2aaec82d1c5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c7552399d2d7ee661f75fb6d6a52b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f68e97b0d6af004baeb153826aa58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e78ecfff68e1ca3dd721174ad539d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1042af5321eb8b13a12685cb27ff02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f5a1320d91f9c2773ce31f4e3faa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3518d4cec5ca4b3a2d693f0334e86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb53ceba38c84cce7e6fec882e52c19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d43d5ba4a810dea2443820aea6a5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1cf33189e527b4e9c4d800f87c71d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed33272d8af04e8ecd7db1d6bd84b2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a81fc9d3196f80457d4ae8c77faa3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee48fb5d397af1250f19220d28eb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d28a7c519ce85f0dc666baeff59bd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38177ecc0675e53ea49d22e6b163c337563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7c8538e6baa41008a9c7eb98d754a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edcc48baa9c846ff81e8cd0da1e475565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22883b81f764cde5ed9591283af8c257566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080d7e5ee04f941691c1f69d18e0c98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f418333e7ad0f0dd8bba1f822aba3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283e02dc02eb8893f97d039afcd388f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82553e9b8b43a273e9650f84f98e2317570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549cf1edc88f9b8fbb16cdf3f0ed01b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94c4266fca32ca2b0ca098e7c5acff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053d9c08bd8576bffa578784cd76dc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcd5f36137c7396c96b1632348b87a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad08d81175c0e9041b701896bbb536575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35515994b3dbc03683e55cfbfa0528576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48996f154852195e25d6af86e2f698dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b7867328a54eacb10a27dee9d621e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214932c31c522fbf5ad06469defe027579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2cc7af157ee459a8b3043c28383a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45705bbdf92d54cf0db0efe2eecfffcc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282a0236839f861a3f3c8cc09d42fa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d246ac7c41c9f098cfd9a140954b688583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6922ee59848f60ef0337fb9523b8b3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb7b9bce82711636056d87fab30a93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf730e491ad065f8946ac60793017586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233c1683e38ef688a190188ba48bc11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19078c21d6515238f1af98ec5344c5de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3e3a881301d726741ba8d7f355b17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5d81259e0e8cb809a5d4c18c539f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f5c441ae0f1f26842c7b77e303a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c687940a4b8e0491cf8389248d1de6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d84ccc7aad48f2a31452e9e7a8a81d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c713822fe9ae3ed549c64d2af7ae0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e0604227965652420bcc8dd8ddac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d490f87527122258af6d15ddb9701596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbea41f7bc6ba6c94395ec07e5de3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037bb96d694755cc5dc50af637665f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a820a3bc62a8f087addddcac731461f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6759e3fa0dfee8dddaa1edf739728600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcba5fb9861ce5bc771bb605a9edb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f88c7cc05dffa7198911e89ad7dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ffea90f45d72fe9012f872479f89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d530afc2e10b43b6693ef8112af01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f518cd619af2c5ba3cfb92168ce851605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf06d991b7263427e8fe7a159505c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecaefc12ba62d8768daf6ea592e9fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6fca24f63c043981c4a7ea6f16223608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f3496dd5a6323f9f8e7e7cc6ab6e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ae117f15d732469c1c9cfc30fa045610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f0a1f57252a320b7da366a86b27eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82fa7b91c79980f7df6e1fe5e1b4f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7656247b0afd01e4552241d0093f3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e59cec3d96630423db08a4dfab6f34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c09ce7894957387475d8f2d6ae0ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e20ab17d037a8e8c49a536a9b5d28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaf8e6b98a39c1c7b9fad91d02b6d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dbb1446c41d4a5425cb420797ac8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d45e4f1dbf73de6286e1216ebd3b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fec95b41e75fa1ddc0844995ed757620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1adda068635cbdfd38fe8e7232c8c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bcdb47a47feca35a11c1e1b2b2d5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743fae718ff9a5b5e33eec211ded82a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf4693729215f61a75638276bcb688624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b800c7490fec08513881e20f57f5f21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e58cc54f4672f50131cd13028d61f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230b3d1aa6971540b6a92f06555c7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d36b95536d91023a3377eedfc509d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c575b2c511065783233b08f3c398b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a83634ad4ec41a5da60c8b5934b36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea934de5daa15b9650e111f9c3e0491631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45e29c372b78767f904dc7a94bb476632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916beee33c069b6a5532277d61bd9eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac975c0794b98d225bde6b339902bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf40fb5a064581ddabb9b2e8f8887635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa83762974b691d8be4f9c61dd926c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b18f8c57d728f90112134fedb33f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b77d4db02578631a1e81770b60530638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc2ad2d766dc5e732912a770d4af64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a726cc0c18d701fd06b38cb5c9b8dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48628e6684b5bb135d244a68632a1af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61732b783163ae6e2095955b0d6f523642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530ed5bd41e2e8f8e7637c767f9c1e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b492c2008b651472b4d005bef5429644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262f19beec21d220fbad02181f69fab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda80896f6a469941b38d93e4ca3a6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4967fbf6fb5a9d8bd03f8d3ad049e6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea80676af293779a08cee548a0225648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edc8988cd1c8edc2431836a32e6b8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7ba8654c2570cb8c60acdbb55a3ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae54d45db6b923a650028704776a60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9c783c1214b223b88022a1d722ab0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b7aed3eb7d6e6b569dc68baa8ac5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb9e7701d59d30aed8d8d1f3047096654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652924d708239affe14a13df6404e88a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21336155a28098089ed4ffb1b430f673656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605a1cd11ac1f2d3333b218992cbb71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3002062af0039ebbedd6de1141706658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099c04a7bcee8fd2368f8544e90449659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee9c13883851a9600637e05d52868660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03083a60744cbc53fa0dde8a079f7275661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070582614ba77884061926384afe4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f4f7360ec30c428d7fe3bedd9acc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bd0498630366f3771d493d579ad59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e63391d657ab0985237d3cf964b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7e403fc82c3b284ec90666733757c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7be3e95eaf393addacb3e5ed8458c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b56692c3a1312aa6d3b6189c2466f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcacb62abea6af0e466a848fa54b33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f7b5b48de9a7b6e2e5f96520e4198670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07456a27a530b7aae7f7b9f0b3b07d7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc45c8f593c38c1005d92a560335c3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6458183c99f23e4c18424223cc8769673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248fe358dff8840089a444f71919e41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bce4443db83cfa06e0c60aa349994e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b23c4257959166086e7a27ad5a814676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457c90caa214d2090100fe347212e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008032f72b251de878f4b247761820678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f73c290ff70eec15af083ada7e1c2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3a06b235904042c445b4043740241680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9bf389212bbb59ee88dce545df501681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39515ca4ebb1a59a7c65258cdbc36fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2595fc2946e9250fc39753ec2bfe49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd14d45403ca52254b60334fdaab71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cb5771a119c9875b19825eae031ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e458523c3ab85fb3d923b056346e83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49815cf25e4382cecb5e725f68de3ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148824aae36c982e0f4db8634cf4a52d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b54676790ba3229c468be651e51e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e385f13199ce995ce248d8574baf3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157e5d87ea35c499dcbb7afbabb7718691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d243d0d109c259ffb7ab894479c655692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8a25af3e72e00959c16c69ffca534693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af810a7a018317229eed00805d6d45df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe215a8cab41db2aa784b47a844fbf21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07db9f08dcac0a1d6042b474ba3f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b0b509a43aa86e930211ebbd446c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147aac604de5461257ab300aa37a4a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f53be00f8b26bde55c402ceb14294d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9eea28e648244a2ff29b2417103a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5638a246e41c7b9c588f738bbd37e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2c062dbbd3876fdc15b4ffc5ec9fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0099654bfad4443800cabb7038547703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a36b269dd7fe24425e07abf3f6c62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae3160c6eb78ef9b354a8081a0b9b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac45ef6819516de980f00c4ce36b793706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51c9849ebd0ea22c349a0899523651707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f014e0a4eb4de4b43d1d3e8ab452ba1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfc721479a222d906a5027478b508709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c8209f44813c6012cb42d63fe8b9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34597b7d8edd0cd941b3a057deaed619711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ccb42b5566ec3436bce5221766ae3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09b31b3b237087fe1e914b666fcb40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e61834a570fd564e679c42ed8cbfe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2d7cc8dd1e6c1a4ec2ddc6941c2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32104e8dd6ed7e5dd1c7b2688a26e3f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f63e5ec637c0243cb40446e05b9a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882de1d7c40b67f2891c90cb9cf97e08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75068ab21ffea410cb0612e61b5482a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef889ad089fdb699bda23315acdb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b5631aac63e1a525679e45d5b5902721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9452d20ccefd5af430b51e13f2a445722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c859799856a67009bd459c3449fe98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f212d8c3e89b91b12ffb3dd1123c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1b861cc6920240c2b70a61e9fd9b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27fe160d9990c8d1e7a36a8ed0ac2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647fba9d561a7f36bab880594dc08d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a597176606f0822f6225ffff30d41a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ad298708939ca2826e6f87eee259e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c0542d0ef3538c91eb3e2e6d1cdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd23b79ee201e5292747164566f0e96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7749fb54521d6d6dd02e7703d58890a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b2f2c8d0061358105b6ccb0951b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2a0acc074006030912c3a4d967668734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7e19ed98a5f2fc01bdc5a25bbd10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211af7cb14efa05744195e0f763b170736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660bfca809df812e5204e6621d02220737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9911d9558c6c1d7b01fbdb5aa1349738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114661ef1c3e4661f9c4a17fe3ab91ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc661b524ecf63b4b60abf087ae14d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a907ef7f378e6a9db038adb2338165741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15983fe568e052a7479267ffdc3ab964742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7af20063d4570c740e61558726fc85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8badf70ff7f00a86270e65c5d8556bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ae469a05ee7b76cd0c0189fc1219c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ecfdad7730d2211c41e5ed61a9226746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78798bcf93be7dbb36e845c209c10bd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe40d1a893e65974d4d47b5ef1871e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f62b9e992bd839780916b8a5d1fdd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59753e72767003b8f736e37a27bc4d1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b5464a765daa39a1df94775112a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabaece68eadd9dd08a9d96aaa23aa7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7520d5d8299bb5e350142f214c8e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b6fcb51a5b60bb08157afac642342754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc158aa1d22015edba5b173f634fd843755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a759f5dcd888a5efdb7d5f90e7ed6be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517990d75d123ff4fe96c0a466ebd8c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f4dae8e29e7b233ae53c1d5ddeb3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c5f5516ac9df9d85f313b1e7aa676759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374d1dd4ea7ff3a31e0940b24c2e561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762503becde9129cf890ec7af9c28a6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f5581c7490ecb8785b29023c8de323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c899c7eb93b26b3899b5be307370814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb155bc6ce39c377d6869dddff95575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb1b14662b328a208fa8bb2b37c3116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da773f4675d37ce66083dcbcd32ac9e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc6bc9bca7e09bfc44568db063b208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a658fcaf19c2dfa7c484b231cde47cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b2d251a5816d2058174360c2c97110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e076bed2143cde8f55344c86c8fce5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ead67aa9eba77b84eb65029b66ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef33bc857e9977e5731969ac49693313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f9771ff74c0ff88ffad22bd3bc11314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d1889c96f1e68136c67bb4fff5bfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd1455b0d184f72aa3571d984df52216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dae67803a432582df5eed4d3cad43b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23081f54ddf0b95603f724a4d7136d1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2c57ddba8ac6f3715e27ff6d07f5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc621f9b7a5f9e81c3462253b383aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6da906d79e474a160d8868205e72c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf89f1da053b54ebb0b3d701843ae722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c6f8760475c374961956fef39aa2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27571f03d7a049f858fd1b7edbec5ae224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7d6006b44ef7c0f90f570facfd6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c519d2a52d5aa9af0f682d7e2feb25026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fb33aaf16a862c4bca42189fc890a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34abff61bd0ef6ece0d561c8ca06128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f91cc0d9597d3dc6dc6e73af0e0de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef037de5ea29ab5a9232b4f60fa0ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ba7543392b6a91cbec7f9a46f114a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468ee099a5aad6c05b20ae1157ac6eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71fb3916d763e059df4faecce7187733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d1e8d27dde599687059820c80cfca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c58cfaccc4d9b36612f19ba4c8f2fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38102b97adf7fef5f4e5eac28bf8f6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70628527fbf2b246dd9eb788e01bd36637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a961a2bc9e210deea497d5ce796439e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a47122060d27cce93b3ca36605a71339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203b82c768339d3b4b5a3ab97a5af140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e97ff89bb10b363db580b5a67a84ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb3cc7297b1e64c56aaaf4f5dfab9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd4a2763ea1bcbbff0d6651939e62543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc59f7235f5fac04025f31bfae73c6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552745678e5d0dd3cb14b7a5c8fa65a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648f7f0b334b20659047ee2313de7bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66903f10c369d3f2baa41b5c1654f2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdca48e78befb4e75acf18a7fd10f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6501ca5faad6f341f21cdecf327edd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ed5a7a4dbd5b1c0edd660d7fd2be050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276242a62b0f617ed3ed08d4ee45362051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb872cabdb11a80e1749b510749ab8e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbe86dbbaf756569e15a5ddeea748953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607f23899eea9c6fcb5ca740efd61e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf28d1a3ba712474c3346bd07e397355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d45914ea54836caa3a16bf76e802d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fd41cf1ba18986ba294697d3541e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d6102f5c69a911d4c89af8eca64a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be1218c1e934d35a19bd7226bad83559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6bf8ac33908c85850bb93aa8d0ad760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fd721b90c59446e9ad88d6e1153ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505c31e5cfec96104922988ddd5a7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b4e0c8d1d9c63168396f403510ede63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3092ccd928c4848af96bcc12a88542764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f93377cc4169c22f95afcb18a454065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8807c564c5bc0e23174247adba18cfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc0d20f7f1de356308d197f27e31967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7bb19917e47fc9476f53c96fb209668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dfacaae7606018a778b1fbc206f6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910e6e81596c5aef7cb516e8778d49b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bf999b003463f58f5982c4962f7fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efeb4567943816d6df837d9b632b7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f37e7a3c4a55bcdf21950cf6edb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899175cbde49cac964dffe15dc0f656674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb63b34df64665c667815ddf2b04b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cffa00f9e8db878e0f175710784b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fd0fe39a04cf31266f4dcc7c7e5ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf59416f63dc4da14553b704f60b65278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5601eb3856f0e4a2b3fdef65c506679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b01a967b9e4727e78781c051604a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694694e74fc9fd98997bd868fd1c3d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41aa3ce55cc971065a36ef4dce241e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f47e79055908a99697b93932949f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700335fb2e0e1858796d8573eeed0f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be96803a3e83f27a550a9a44acd963785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b97a652b2d4e67e2f2839208b2769986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b9c113121f0f410471fa3f8e3dd3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6116e14cea665cd480e223a748e3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc483f838092c1dc85bb619b7ef06fb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac29e8d08cb20c3c666a3fcd69c90190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeed5066eec6424d7552791189f828c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b570fdf5ea679868931eeff1f46fc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33f63967716f986569900fc12e4b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67c5513a88c00ce718201dbe0511a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6e250c403c80ec0b19c868329b20695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0be697b7c449b8f46bce3d2d626ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2ddefd8f47ca0da8e617dffc4017497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7619a2a9365a1ad3d20392905878abf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfc5375463eb81f7d42f110ac5267999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0ce8b0aa81658192b0c6f53240777100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daebdb3a651ecb14cc3ff5fd88c3e13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f96ccc5a7b698f9c3a8fa64275aa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3a3cf233d6eb12e849516a99afc6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae635d94fb141432e827b3f2f5b97864104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6e795af57e9821b0d7bbe0a28cec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b96bb0138c3e97f1b40d4c4df83e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0add86747e1320d7b74ee07a492e2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a84f1a5231b22975ff1f94454b7f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19319d0a5e686bfb1676f226386d424f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16304bce4ce59035fa6c624bb6edce9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baab51c54fcac679ec92ad2a0f8aaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a2a20d96973b92f49c361c6ff3db4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108d4b93cc72af4b60f8b5bf641a034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6af83b0fd882cd4af5da3b92ae1965114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe584b4b327e0feb840d6a7970bb0dec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21556addf80c46e29f4aadfd94a62be1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df03f7641bba166a0918b566c3ede0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64415b4c0c45c1bdbf1e95d0c733cea2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f451d50f0504c189368bf03984fd81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e321d1d309326749a777a1c096b12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef309c86a07c228bed4c30fc3592995121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b40d7d1e0c6652c8ce5ca72b43f26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d86bf49802917e6b97837ad9fe15b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e8b13564e1c8b4b1bc998d19e492124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c41a4fee1e0d22a67edc756ce6a499125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354029c31618c432971fc80d663ecf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a912fba7034510fb3e276f7af755a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebe4fb1a1321f18c97694d1d45866e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055218829d4996eeb3d97f71d54ca6cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5773643ec4ee6736a3bd295d9825b9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a93b81c429260b48832b6207b5707131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d923990690f5d83a4e8dec619581b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc02430cc63a97075a0ce9e093c3ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bbc7ce2e35a3d3f01dc538097d740134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2af8e94da497b28f552a02116285c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29e29bae544cd08de5b28e0f8eea83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f088e51ba8f8986c455df79cb2fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7da98a5692fe109f91b3aed8cab73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce713cd1f707c13e553b7daa2c56ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0391f5c459d2e680ccd2115bd3671140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519918f7daffb91550a8cfe5f1ace8dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2d7b392981cdf9028ee445ac05d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff9b3717d646b5ce17fb89b550016143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51006f9751660bd37796db3cf785fed3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabc83c1843466c5216d041e93df0cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80738829d6b8ce785ec1a0b9919e3f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ef1d7b9b76de534d7dc2a2db4660e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c76b2aefe0f7741c2c87dc4ba7180a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b5a388f5eb7eb25b72fccfa1ec50f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa666cee628027f5c5744cd89284d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe611a95ddf405082554e4411f9fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45957ff9607e0fb0a7e0ad389e196a85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edf71aba6bac23715612f158f967b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e92809d097da26c9d413bd3ab6657154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324aa0c107ae3ac88445c2c64eff17c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0caec8a8b97ad84fcf0ff85ef2776b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eea9350209601aec6e96f84ad6e567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5c0f3e046420698ea34f4608a0e26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e9050b4e9fda76f7de2a93cf50018159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bfa7ba87771669211a92d9b94dee9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44c3ed352c615fdcfa41d75e9723ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171e9bef8091cb86890893439af379f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febbe4741b0a54183dbd4b7e1eda5c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7edf0871d9b30eba78d25478913f93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e3b202f07eeef53624b55aeeff744165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f0dce1bb1a3a808f83e9f2913ae5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f80b74e538bad352a4a7652c3d96cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a39c2a6dd9032299e64823e0471a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd3f2667daf8ec981d24fda0d7d174169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702cdf4bf0e38e185cb9305572ec820170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18937234b11e7f89d08d2290b2154390171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034b31e4e670b15bf30986eede0084172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7987f8bde5f33288287ceaa3302dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0af53b12512eb89f31e02c844c6086174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9218733ad0eb6c7bdb5ab93a4c8c1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdad5540155eccd5d5b64683b2e76e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5f4b371f02d434db300c129b7215a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a1b926a62d15ca6c9e4e56d6acf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44154532d613a5e0ab4426414d969700179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babb130d455fe0b5e81813b11daa05b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d7570a486f3bab596d3b63a6e849e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f96c9d61ae440c38e3a065713b6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b7fe4ce3e31ae61e72294096f7ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c9de47fb4a388c80f5dd3bb2c26ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b2532f85b035ba00b3844d5224ce0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72938336afd5db0afbcb8f79acaa6a4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf22e3534824ed357399b1a86f0a65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3c7683a1ec84921f66abb7fce49df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa216798d2e67a725a02055f91eed406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8afc152b4af3ed2d97e5d3a858598190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc244a819c9e341914b57ce13ddc8974191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321d762cef3df343e44b403477279ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61efba71e1452c99b5a8d8246f42dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f29d9a1a6427434d0fa8c83e9c57c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9eb47d762c9e1a4c37d88e5d33061195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2776bbd62304df6a58b6a11960fa8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9810a3d6f12682a7e79da6b3fe58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c78b7df45b76b6bb443531d4904b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6c7a1d887460bb0eb826aed85f2e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cc609c981997ea37655835bfbaf1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa071295a0b3e8e4919340dc2d933201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7edea9743cfddb007c4282c8ea89a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68255d78fb4a630d0aa45e4cb9be88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78418dc13d3b047a54b8c3865c7a3e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca133c09ae6e34c937a05261bd75c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fe755ae37830c197fd814ed6e5b96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90e74834a503472dc019b0d99bf9f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebb220e8f54520d1d9c9e5c83a283b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ce1c606f37d6680ddb62d11f673b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5ca907e4372d9530edab7f0ca168e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23763894697ef40bcafa6957211b04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673504d2323efb59b17935989a0c1db4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1b85def03a6d4b36792f8d2c53e5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd689535f46c9e63a4b1a784d3d676cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b0f63e28840a1d957bdb56ca9821a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f715fc1cebfc95139671497e9526a04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e122a935b11805f1054fd912d7f929c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2064549b600cf138e0f8341e9879e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f027fda79d95cfb60be600bf9f48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd495059f4396f928507fc86afc5d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b887aa3b3ee617a2f70c95c95f5c4d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d1dee3645fd3997bc212fd3635335222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b63685af68f59e2011d20583e14bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eca4cb40086cf7351d797ed080dd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b984357272d7cf5b0d5c5db3fb7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241617b4183b79a4b6f6d4aa2ac2a0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68ad055e66c96b5c04f28d0c19cb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd4c369a6de0584de8bbc3e63c733228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0b51c466aa51779172254e09d0c14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91a5e1ca6db37f2ea1cc3eee0c0278230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790d9b8457d6a631e29e815d2624480231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164c8368270ce4bf38a19f161947cec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b1e5175e3c92405ad3be871d2a82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b048d7a9c7bdd88b1c60dea2cfec6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2bcd7820e3cc4024da6d01f305f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959648ed65611f5159edc3886504f67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ade16193dbd86ed2fbe6356568a9e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b568afd287595596fbb79b63ee2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf507024292d0ae5401992ad57daf9cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5342bf7ee6fe3221d32afb382b0b5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d54ac003552b48e33745a174c642ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3edffb1c494fe81f85eec51ee932242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bd6be8ef542481db115ac9d7beb2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3676a04e3eba9ab6d7ae2e33981cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599ea528567db979057c7a52254af5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a059015e5a40a5e7bde7d9ed830c40d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b9d92141b6b10990a4683c92617e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300096134a43bac1af578403d6d3f98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e6c443180aa716cb3e169df011cdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f641ef82f3bd2308721499bb2297250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790f0d5ef4f1958d86a1349562535d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3429146d2c78ca0386cee2141e75d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8b3886fb1846958ea84e2971fa2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057516434b146be9c4c47c0f6669f14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc48af824a5d5acd0ab28e9f7e9af30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02576ef1e068847a2b548350ae7f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948dfcf6298cda90739cf8895956d80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79747f5e998730f38e411b42436e7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf212dab5bc7f47111007ce446f205259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d86f05a8a3fbe8f529327d8db9d21d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ebfb684d77835fbbf382b1f333b8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307ddf4fa463dec3c2633ddff62ea61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104fa45971440731808f5d77e7d961a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c39596dd67aa44a21bfc7b8c40c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480d492bff4e271a6e42a45819e1309265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21e6188455f2c6bc6e8e293a61893f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f030d0bd6e73500b76edd05936ae0b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc131237bfe98f8f2781353ff719e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf18cf56748c196d1d4456980e5d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f85c480aa9d7c73fd17471b7f973fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd9dad61549e316bda8e147860056f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238368eb2403a0f8db762baca175253e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9731ac6bd9fba72e1ee14a322c3d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775e0f5fdf23ac37bba277a9b9e2e40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d997f338f402f833ce3017b076f91c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51784d9edbf29433927b248430bc3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64cf488c1fb1c0f8c4c126008b7e54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315c7e81f19268f83aa71919106b782278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b2e1539cb9554500b4a5b209a2a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cdf1999ab475e70b9a2a5875cfc42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23fce420bc25e22356e8471524d273281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e51020346e0d99a00b642974bbccf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defe63b0a123931e13da5efa1eb813e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18507ffaa936df39a28077134778b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdbef94704d535835afda3dbb002ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe37ab76960d7372b766b861ea35a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6710a51d460a515a22f3555211862d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bb1cdec36463d7962f989b82e9a44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a082c672e5812cf8b66826b6381846289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492afcb9737a98b12b769774dcd0bee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d4bcdef711d461e1aa5327fcf085d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4420d988efb298d2bf9127f9ab769c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722e4b448d7403a0888eb013bb60c04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b9dbe79ceb8bcc2fc0c51af8e16e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7968c4dc7b66e4819c2dc329a446e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c433b3f1c2a96d9207b5a66acc167296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b451fb078bc35bdf17ea2642e0155297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd136f4251fbacf1283cd97b7a61ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7f00f406f3d77032a5b984edc0b7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d6e35422bab8e2cc313d9f22adc1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcba82b62dd13e21224dfdf37aad7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640dc9d881f92338b9fd3158ae7dca3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e16a61e37fd9e836cd7d3a7b9492303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24392c06d287c00c4fbc2a8f751c615304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b89203bb214df36f1a48544a63805b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18490f3c7c72283f0e10d96584f222e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4f61293010b0e990f89372ff0907307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317cc8a956925179425a39dfb826c36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f093868b51e79901ce2074207584eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d9063e3dc45087f6169b080682929310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8b1a6f9733849bd519b2b63c79b9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf990872f2259d433e0586dbf62ef606312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a623e2a4e08c23c6fd571dcd682532a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaf08b24c3e799c5e03fbd0095c7d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ddd80526728bf827543ae26988982315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c89e1d09a3875c2b30f04ae9a7b31d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002a3c48b189a40885efaa3a005de2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69052a63418ac5d4dd33aee8d0af5a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab33c78f5472fa2757c8f42581b2e64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92024049d3def2e80ca2a722432fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a949a5ea42ac826d7dcebab8ad484321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428f019e076e135dfeba68273302a1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bfe68d3aa45873832b450c44b1a06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb70f340bbf7faaa082e522754b2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b6fbe6648dd3d37d0822617b02dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1937e3300a0d1a621dea3bd493478c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff86a478e033360c16494b6b063f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065d42d8027a5f34c37a1d63bb5f210328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87717e75ced7303f860c5ee864f8326e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011e25ab9f7900db4e437527eaa9c00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abb0dbda1b9a1b9fe0a86bc11b45fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b233003b544368a705fbb39585ba2f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dd4fdaffebe113fb8a84257e1e00b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a4fe2fffb6cefc135b698ee9403e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c354eb051bf2057a7b753a5aa99da8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef840453665794c38582484862b7e35d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b5b701eac9f9d59b1c349b0e28c8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785dd36471de9b6eaa022b0ba120e68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc25879dbb4dabeb49de9514e9fb75f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1507a06b67fef330d9729271ec9ece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32319f9228212e06a625407093f4df91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10e984110589d9506184965b9d464342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38482de5a206cdb47df3537fc76e49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19ab786bd591de127c05ef74a1511d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4ed2aa4ae0fd93511e2b655792ebd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a2985711f64f69d35af1050973cf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02579c8655be9542a3a9c66d9a8246c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0df70c91494ac26145707ddfbbd38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb66a34bd3b9a0fa3f09225176579349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7523760e4a02c467bcd8684b7d90505350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935575651471d56a5cc9868c8be420e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4646e35bbbea33777f8fc3d6105cf0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e540a3112a0a6b8d23909728332c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d940d0555e667bb16be44b55e1454f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba590dd2b0dd55e3c3e7179cdd00c830355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66714fe68d259b76c97e62d66293189e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359d9022c7412a4d44a0f634a67a13c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f8be547c343f1c33f6f55865a431358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d563c29f11c7e8c0047e353ddb811359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0be9edc7542e9ee836ea9ee80778e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a945e094a52b584a3b3f3ea69fbc3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4ae4f9ce531bd1bcbc2de3a2dc3e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae7151b8dcff0ab927638072fcae75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac78881ba3f45e5e3a32093b79838d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef50e9057a1b1870cbd11a87b18767365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2054cef58cad4a14a10c142fd6b3c75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f840cd2a9afdad30b61392eae10cf1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17ee0e585df081682a81b6be03a921368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8810aae99f1523ad331d865400375369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57e728b4a503b477952d32827c973a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1c448f451d9da63771518ae240f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786228af5097b0c4915ff88b8371b17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6466e8ddd3024afe8368576364a38ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed27fe84724d0a439a3185749a8d62c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f6088829fa0971308db5f8be8a2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189e6f947a2d6127898d0e68660bed5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610b1bb771236f4d03ddd73ac98a7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5ca3bdab07cdd38eac7e8ff7b4b42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f575d8a89cb908cd9e6815655ffb7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308f8be6d457b1faba462f1934066bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b71a2dec8f8814f2c53364e2006b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d02dfd95e4e1e1cb4ad0a55d73dcf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b712816184d9127ba6c7fb7e4de6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465de905ea8bd32dd65e743324b33d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c957013abbaab8b2c238bf3a1accfa1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d88b9dee8080497283114f7543b37c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2026e9d5e2c8bd3a1475a661e18cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36efb0fa7609bcd42996acd763169d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270a570f342ca19895c201364dee633389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc276556904e1654afbbcc7ad754c95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dd4305ea2d9a13576d44eff09b783391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad04b9acfc6e779ef31b80810a1d5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0a3407a988156a8310fe85ec47da5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876038c67d58a52016a062f358ca1f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868547100e63f04a1e0dbbc72b1db65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eb33ca048403c3917a37d1c5f2cc0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f8e57597fb3c3c9a32ff383cf0ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9608948ab6d8d37e487c0de334f583e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a531ff37ffa5aa2280a137869e15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b259eb07967e7ca4e854b3672ba9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556d0cf10e37ae0bb2028c508b0ec9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ca68261b0174e4260203075e20aad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acea6315ab8a13d0707f9d5fc0dcc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6e63546defa99ecd197ec3b2024e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dbc8070223436f51032f59be5c657405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfc4fb4047fde32ff7b911e17c7958406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e6a62d2dcda26ac37cbbb498a3c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683f4f5b9e3713eae2164df5bb94d9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8499bb1f29475711557d8704d68987409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2972ff8830b33d41b225c504adaa8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba92017b358a82b4abb18b9f4dcae1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe127f82ef2825adec0dc2cca20f13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dace1c1030475ede13771695e2a71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc170bc8080f62709ae6e44f699b7072414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63186ae8ef410e0c25183a3cd1341c61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c75a813246c82657dc2cd6788a0fcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2e97b95a56fa597f41ec0e39a6e77417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67899ac06d2b5c30b7b399b1d372235418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1da006429a70dbca050d3161b40cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746a52e63c606732e9c86bbccd23c93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673f83bc77c61f0882826283842490421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b61107c5ac7fa09ad3f863ed2edd17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03ac32437172f0a3426ba717caf0ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6708aad0f35b3faba16c2329c13a57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236859f85aa5f155aeaa5b057c36c04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d507a70aec97654dcb4902f65cdf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea68f522907524b876bbce30aa9d50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6167c62876740b602db324a6b8a51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e75d318c4f24bd284ee2b48b9bc086429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905a3f7ccde73e0c091163f233e45cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336aae8782bc7f3d89651792550cd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743463c4cbccab6918d5a3a09803f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfa4983b3d39018e583f6156dcaa95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229c5e4f1912a5650b3e7cbbbb6e10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d362276ce7de88bf9fc8211e94ba29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4942b78eda38d15a782d7e34ce6f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011672df67fe6ad6345feaab8ea310ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc17c28c351fa871fec74979b228615438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709287cb74852efe0c84eac9d7174bb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cdd0ffabf85c4a5d48784f2735477440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070fe62a4fcf3f294219d1cd7144820441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3556448704a101e6d0ace72d714c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985501b9834fefdc5b2922c86d1af265443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb91c242b40e911bf478d391a50e2c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec4bcc8759b5337d30a53532b499b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62d51b446aafcb8ca6a7e849c64985446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1f3ade8b4caa884a6839a37290550447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f97e412a60044afe925ec13cbba04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2611b90cea34ac7efbd6386253ff340449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f762b45266201c0486cbe218836a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae613fa8235326d8d52cf0290e6a5e8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d9e0d514da6df4a566c63a1564a6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee67ddf4157c84aab6523f088347e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e50b0508be8b08adf9628da4bce824454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc1bcb8a3f9555add4d4f304a7a940455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514e74411c069a70c11da396cfe3b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e57bdeb121e55a79531aff02c38a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f249130188f973dc2096a9a0fd0157458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1354fc51ce82074ab9f782a5fd3487459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe5ad6c7d18c3ea10a033e6ddb79a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8babf9f57ba65f1a5cd06c0c58f9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742651e3a87fdce236e60f8961ef5bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e854146380d2616efe46bf7196f5244463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0fdf3d1bcea48ff010921ed30ef50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808c02242a00b300909ad2c20cd0980465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be8d3ac5ca82af17e80628f88168d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215f0276fe8ac6df8bd84e32bb4c75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e75af42e09ed96a7e80d1efce628d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd27d098344289d3f888e17efef1e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd81f1a6415ef3e5349ee13d7fab588470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0b9821bdc1a929b916e61124bf25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eec89852fe9ff8e4373880fc28e0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792433cee9805d7924fa9e7d6d57881473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9926a6f43876c178a7f67fe0f9992d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac8e646d3612e345ec39ad0f6c4f77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240ab395608df58e1e2d18bcf454bc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42b22e08ccefb45e2cc13c5ebd2b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6abfa6be240124ddfbe0052ac3e21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22801d272d05a4f06d47fce42a83283f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896389e3fea31420aab3ef6cf3fa3dee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a592a2322d8beb58784985f3a2b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2120cb6dc838637d472c4a3bc1eb06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3a6e6fafe583ac73d64ecd71f1f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411cda65e2d2bb24fbdfd7cc9ad9472484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912a7baff3c14436aca3294e04e4a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eebbf688d08bf65202120041ade26f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3956cb19bcce2eab0e2a8a700f519487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c452a0c8534902df74d723be0e85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37485f03ccd902b4330bc4be97e0e4e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423770c361d0ecdc7ff5dfa854c524d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75d31738c81e64e4db6c883940f2d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba7e8c29aabb80c24bbc0ba6bcc95e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790f840ce306c72dcfab9c72693fda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2c0a6003480d686419c362fe1a42a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66246d6b8aa58afe6ce8b730174f1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494fc9846b6666a6d6e4a6b335c533b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c1ce46524dedbec89489b88315532497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e4d5531fdf0f5139e6e7c2de021e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda83a17f9569b94e5d2230f728d1e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca201a69d23381608a741d7bd8365531500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb02051c77fa526f5cf2cb1c406d180501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8d66c4b6f77b92136e7dae308fcce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d650865c129550c24804be6730af34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6e16de855640248d9bdd91a6e5ad2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d16be8d980521934bb5c8b56f784bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d6f6aff833b2af8893f332271f56d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e46823cf7036d5e78dc7f86eb8ef46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa4bedf785c3b5065b1d9acdfc6ff1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c6672beeb4a2ddc0d7a1f08ff8f12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee8bdc7cf4d2bb323f3771ee7e3db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729143043e0a4ef0d0c22c90704b3ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ff6349c4ac17ef2573b3bf1182bbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547ed614bd2e2242acc8f1f781a04b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa4b50cc0e5e45fa4fe0ea66e805ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226851797186d24e73005ac8db479511515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d646cd53e0d5b3e4b67ce5269192df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b0f1ce8c19cc0ce722e2b0d332f01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3843e8caeee45004a60e3173e891d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787f1015bd4e995aa86271b3cfc7436519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956741bbd0f04017193071def55a61f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ecb64ab422649fa177ada0f35fd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1b2ae3fd09ce004f003a26d406e96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850cf4267ef23542934abf11faf51f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb895c44ea345779017bfcf84ed12d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f95eec08e60aed5d4c1ec5ff9da38d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec627072afa84be12504962b00f7f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a277c2664e7d1b447c9f9608a966ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9c901b002f70f22e87094a9d5a79d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c01cd91ee48d946da514e0eb65ddb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c19f113294f770aa7d0c92bb4d97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210618bc4fc471d1567c3ef199b05328531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee346f01584f1fb537f6536f3bb572532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a8c8d4b47e5a53d30b1996c5c4825533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5652caf6de5f0da92e963d83baba550534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d85febbeb0008706ea882922990f4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31249825176ffc17fcbd4ea984b75bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9aee997df82ae1e4f06f3ab66b1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df67861aa4f929836e43a02d2e53dcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033380d2c3e5c3124acb150d8089db1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f182c855a5a3a24cd01f04eae4d7de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613d6d5884ad70e8da4c8479fc97ed6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8af1148edd2fd3a0fe10dcf0cf76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc3af2b2ffa2079049eba865b1c56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d416910a8f49639d0569ecf27bd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9df8456bd375ccb681ff024de8c5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de90d5362a6fc97f5f2e522819143f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0c634780664f1397e4e1c756dac34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7434f35784c26000065c9073a01aebe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb98188e6570a0b59fe63a67a47295d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c464d08c7e6cd0ab3ab1d46e1c58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01cbd0edd55410f8798003f9f2e613551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf21257a9ef7d7295f6260b3d08ee1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ebecb1e607ca7929f1ab67db9ee5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329ec0a9387715fb5299f07a3597217554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73838a03e89f6f88e273d177b89eae5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb6b2a1386d90789c9d4c56e9b627f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcce3a29515bf35defb68a89293b5b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f8b5db01606017934a0c4812f8547558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecc530d6dedd64b9d2699c7ceb63fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc41c65c7ff5b131f55981082837ffb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2227ac4e59ea95909a7c2df7776f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c7c934d630f877d914f1396e6b580562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8210051392cfbc4cb3b058c24528b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbfd347be868d94fd888927d582d3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c88b3e51e1cf39a67114e290babbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc7e698947c64b20f9e4503668b967566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17319210906d725a93b6db49831832567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481284cdee2183b7f68d85ac16fd57d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174956673e964a7a992cdcefb65f038d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe11e853e05fb620e9c88f7614d722c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb9c8a352b50bca4bbb6f858014d39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68530a3f07dad872eb80d119e16213572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8ccdd72fe5f027fb3bfbf9405e7d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ca966b9bd4e308414f94720ad01c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e386b23639adade3299bdc24ee6ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af991de0d99b87bffc7da94e4411697d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead856cbc9fe68391b5397f9b4e229577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718b8d3de7ae6b3f1ca709a5df0d7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d9f94bdbf624c206b97b0f854a8fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53a5c06b2d5b128d2bf0cdae33302e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6715474936e344249b8f1abc098fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a99b08e28e309e0fd8b3e7edc0e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc35aaf7054a3594e55b8639463e51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2f24901f672697069a17b5cc3ad6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29eb930f3a1b0398b82f7d91a99d83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35f4d26af960491637d824e2f3f9f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c634d190b0e6d5d15714c5c76d1a603587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0771079aa804e0129f96b8fa133e271588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910daae7826e47a0c14bf8d786c2c91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54ce0598e6e04892c23abb700fcd43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04a9cd5cd1fb3f1c67568d0a98212e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4493b918e13a7269fbd668a86c9a86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e8e5e8788b8caf727b0901dd375e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cd6ced8272e86562c72423ccc4b30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cacfd310c52d21d64fb5c4858f79e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39cb913c213ba3274560ca45929e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b50fc331b0b62e7c94707047ac12c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10cc8981123e6e138cd720a6d5e117598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0eed146c3b736903e347a63dc018b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cc0a524ce5bcf4e2d214673cf48a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5cc37254597ac3a5cfa9f8d486856601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde81e3fb2b1a7d4219b476e57a4d88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4bdb45052b3f5b60b622a6facee7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28534fa10825a78677bafb343b8721604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021db62c5c281a4e1c5def77048b1f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81961e3eea1d0754d6b157c8274b6eca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70331f96d14071752f8e88a2254166607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b970525433d1a29e5caf747c40dbc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8baa2944ae9b43eb3aac49d98f1838609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196e31082b38bc68f027b0d49290527610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c761144e3d007e96e6b04a859430bdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d30c1506302648d9d286adf3a85d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf576394a6245958dfb8fc4ed10f7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32531ec4b5f07ca7e99b0e96c1c21631614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a3f3258ca2fcf1b35fde6c1050151615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2bb8ab8d6cdb3bb01fb0b032748d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790162d25a28ece80a7cc4068824f9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdaefc9ae96bbe1dfa3eaf5544c358618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a7afae08afac715dc7424c7e987d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c56298a276d1fdf707b6d0e7bd663e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ce1ba9d2e9eb45f976b5170b8fe79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb91aa8914f1a15aa4a2bcfb1a56312622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae58a3bebc7c49313f3129f2f09a18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ae4aeaea5d06bdc97e34adf1d7251624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f12bf7f4e097e8d8072ef8f41b26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e718c3816f65f944f89ecfdb7f542626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b9d9ea6e23a236a3aab74f39d7432627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2019389ad419985f7b68454b50a42c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d0c58ac15b3e85357ba67e7712f7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77febd8124230d925ff2ec064fa52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f321373b8f00b6d28c1aecc86b7f2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418f0649c6a30538c378c5638bfaf44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae5fc9d8d29dd6384240480092ff59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3588314f598e7fa092e8899e39613634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363050d3e477ac7a94a969bf78f5f30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020711e5187eaaeea174eb1a85bce22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dffced73f9de622451877a90f27421637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d616babd1015ce74c023a017fd573638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14813f7ac405d2069d9b2a459a3c842b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2683e1f67076aaaa13af92ae19062fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146e94fcdc100147c3f631482ceb7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35485e9910913fae557d768fd2254e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccdac8ccfe3db159a955a817c27ee2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9011a8bdd38b512829ab6dd53e59c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da625b4e0cb376b16c67aa4e65f06d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece484acfe4b61a683c41badbf980353646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52240f0c0cc98304ee00c77913eac3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd78ea18b8244f455942936188fdb0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c426b89f7c7b888891397e9a4f8dcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61126c19b66da9f50dda0766f4c39879650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e9cb8eb608cdd349e4ccae1d42f9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c956b04a348de07b596d77537415e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af3e702449502ef06ef6ed03fea432653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9928ec014fd601f9fc59de8eafd97a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d63d073fab92589dff2ceec1dd8cc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf1b0acf74c7a24c4003bbeb709515656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca88c5da7739626451cd365c357ea60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720233e8be27df490c74d952384c28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbc34c6a8da45fa82c8852b33276bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3351ccdb4a3ae319ed5e4e4f812ee3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee426d63bb92cc120c4241d03d804685661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f72370bb4e4b44b7fc50c5d65763662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821ee266f11d23a05cc7e10e8fb7464663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99767f37b79f9e7617c0a2ec440f70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af8f5cfb4ea07170fa73d7a4794bf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6848857f4ccbe47e7a55089c3d905666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcb2cb52ce801b5e1bf6d5b06193da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b4a3afe2e50375846c493236dcddb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822a015461bd2b20abe35469b97367d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca0a0cc50c981f3910eadffd9f01d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500d53451d05f4138458184b7c1c66c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c54400d305df003836660202b7ae8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c731d491bcc6ba88d791f1f83b4f969673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a98e9d7244a14881b1a2a0a8dba98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ce1e9594b76927dd983b3ac83d57675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd661e704a111d85d2700e0d478d08a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ca92d89af5b8501411b3fff0b1a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20646a95012781743f3aa5218685b15f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751382d0366905b3cccaa108a9617de6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225105a53c03519c3f695962644c4893680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a701f6864e75d33158075ccadaec0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68740cbb6b58ac554e979131f747e936682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b933b1da18af68904199235ada43b93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b974145354a8fa6149b77ebb566fddc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22bbe1e7ee6778485cf04b9fe9c25c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd6b8d46dc2ac7b51244d744c414e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c1db5ec1e68606897a1f689945dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516ca1c53c091b39b87cc9fe3cbf378688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8320ffe657f634c734b30b41de08e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbade7e2c285a1581d68f01a9377c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28fdf11ecdf2a4fa644d48b80ec09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449ef0079f15069176ab78a329d6329692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198a6be5153aec63ca1283c3849c79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be9de45a15f867786b84ac35d11c57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f133e00600df48d530690af26e80f14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a0499814633bbebf3022c20f400c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a60cf0a5b6a2c7e5931c1c7a8b25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b71039003f68b8c2c135f9b2e89a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbecdcfb994ca7b88882840de6c9bbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4fa73c69c84ca48a0cdb24cbe3a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba030bce42f499b6a95f7d09a6bb30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb7eaffe8beee0915646a23ba61991702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514f74f4f8c3c6a83c758e626ba0f1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e08fa15e42613dcc565a625bb39df4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470fb12089b5d701db1f2fe057ee035705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2fdc7789cfb57cf5f191fbd568b15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c53176226f48ac112c3b8d484df8d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06920aeef6f68ddca1fa1dc13a9258a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841555a1595818da9cfc1e2000a50396709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b624e1b23ee93360f5546038db72b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31954d4fdd24c23eb4b6bc4472b20642711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727232d119bbfd887daf4cec13b637e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3346fb12dbe77a39c40876c3e2d38db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d480da4e0e18452aacc1b4aefb4ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df1482359b113deec8b321cd27a92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b29cca3023ab7fcd9f9215f3488ebe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431d8fc8e28f194cf06e0a77383585717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e841aef53a9dd775d0f7efaf0bc5471718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb0b702c80c21a406584bcf220082f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc9a8cf71f016f10a75c5ce434a7e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075f967d3df7ec3d1ce136ea3c38785721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c57bb1d6777c681c6581e9bb3dbb19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f53a679cb2e3f856329baab2535d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c1e87ce569930d7d2e0f0c1e9198724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985d0c16fba835c9431ca480f72dbf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6a82b475367c6db96dc978829cd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140f77a168777736a9c7d3c6f2e95cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a58c82b5c8263b6004a8410f2d49b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18875ab6a8f8ce50d0bc83a6d22b7d35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e4bf29a9f053b4bed81e715523865730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ddc248ff08f3c11c4166b19630249731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e99c61545a4fc7ba643575b56a186732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703da78d8fd983b8b34f3267124ec3cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca414e1bbfbaef838c3be32cc80de2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0e804dd2895d9f8a484584dea17b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc7153e7b666c8a7291206591a418b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce362b1670a0a83c358d91777158920737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea2a480273ac97ce489e28ea09b13d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca94d3547b1b87f362d59084e6e1ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1024c587a48da14b2d6cdbb7cfbd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fdd06348c3297e8dee49e907b4d25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927e20585c540a6fc942c19487a7e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ae56cb44497204a375f610fb3c0b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee9b0e01febdabc6b065fcda8cfee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8158366a4d6b43115deb0ed18e19f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a853fdb68808da359edbbc00d3241746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d28765456d881ae97e2d5340a61dcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abace2e5d414b93054f0252675abb80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7585a51b61625e3807898a3ae7660cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522f9855311457663a0912283526863750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052c68118b34fd75b260ec8dad4c911751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d88992d8db77ab304914bdf4d45f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06ea5d60b1f634885ec0a5d5a1da3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629ea60c7c9f842e4907e42063959f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14418b7bbfe5291b5423c17a0dfba60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8171508a9f61edc99459ee10069b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45d426230577ba6e5a5e954e463c87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd13e8a974529a0ef06e2f0870bfa2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e041a34652228e3f21846db5c4b084759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>