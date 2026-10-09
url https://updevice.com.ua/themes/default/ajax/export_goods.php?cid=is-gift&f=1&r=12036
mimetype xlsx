--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392f1728032db00d511f9dcc367c45f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e883c2eb60aeac6c89fbcb3b0570f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e6a462d5c37fc077076275c216b993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82522444f033e48ff5d376fe0eba7264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19704433284ae6d628ac1428819022895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e479174c817f99131489660f612c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478c66a353ef21f5334c217939ac2077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd69b0d1fa8d3293276d13597ef16188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a08b7eb7937fc4a3815d6c7bba82e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cfae6ce306ea9a4e697be6218b30810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4a22dd60dc2d964020f18df5a4e5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c648eb9d248afed49fa889170780e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd1c2f02effacdfe285742226663513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f718b5766f4461c337882cef01a6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852d5d7c5a6721ca5a5881751c58d2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ef3b794be4721ba6bb14e63a54da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d59905a56e4d24c1eea55e177f60717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabe124b5787cee7d5ef644a03d23ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff22714c7098dd03ca652ca2adec219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac55379eeaf3a3a5999960c1d55bf5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b8906a3399584e3cab31a6a30657721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51cbc4c49d4fffdc4e7d9a7b75248e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1cb0415d0e21d850b4a4e49f243523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981b7611762068603af52f5b5be196d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb66967bad30dc4aa736855839f482125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f813aa5cdb446a381a003b3cfce1e1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb77852efbfd019611dfa11682958527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72c418d94cb3c743dff55c885dc4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a216d5405dc4ed2dc9b0f3d22644329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f714e25bbd0c6f0aff07e0897843f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b027c68b5f60edbd536104a249d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50334cb41acbed70d082c4af4b0969432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e658652912091f50634780f501aaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530a018311310a805beaa285b67607234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ffa95041871f825b9cc57b0d099ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ec2fb60ff5d8033d5206dc433ae1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae9368d1acb4ff4e873b3a8061ddc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5de2b1f706e83c39b3eeb00b4c9de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7d80d4447cc73dee1c781353875e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f541ebcf03ec7a80e6724419e80a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb75e2426cd8b1868f2ca9786bab041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c3f2ad85e163b916bb41da812c51042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d40dcca25bde7a892c370d668ba12443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42785e4928809f33743564baadc818244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeca856643f3d416c3874a8774600545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27e74166c027b52156aa1d695b61ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bba7f2e9b7fa51bc2508d20c88aec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd9456ee6cebdb0d788383a84dbf0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c7781b1a8350eabb1b26c5799beee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60132d777044cd9077ec2e029a6b355250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80101531d970817e034b16392eea1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e039b56751dbb091ddbda936e8e70fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8139462deca42d1c38952e47060c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95bb75bfde0a064026133e0efd954354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30083aa2203fbba5a4a0c31606786e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18664dc5ac9b3c5c897030aab616f7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a3917d119c11bcfb0fbda4bc2bd3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65992534f80d7673ff543db8593fed5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a15e1f0c4e5f75e4f0aa6c82e2a89559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761e25acd70dffba3f7128e8cc0816560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4165dcef2078c6b3d71f66072cbad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7098f76d65343cfb7d9a263da7a85b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e9bbb1e5be810a243fdd96a7f0e2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dd67e64713f3157b3fd42d839584a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b109320347a0a17b841eabb0128565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559846a452d3955bb88473af3b0147466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21914ac8240cc10faa78874d51fc24c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f4c02153b5ba9d264f73988793e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314da368cf42d802606c80af13d0711a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7e1d8e123bad55f377954b6903b8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d61c823a450d7c28d1f2720493856f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7da659b645f0befa6b518d64f2c18f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e4afc30bee387ef1f1af577e6dbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c0f0fcda747323b7cbe3f7c50f9a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae21cb503bb54ca94fcff5df3d4a17475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f4fa0081c2c899d63039849420a3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab139e0cab87d919a073e38b026aab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06400dc97a0c524dbf381c0c7d06cfb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3913de0028a1eebba69c20387f3f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c767204b013827f2d26a3df1247b84380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24012dca01294cbe0b2b6aa1bc44b53781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3486471e742ab2f593cae3cb5e36882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62726b2fc9afb7f88da044b20a19cb3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5a2690ee2088961d833a3440e0d7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24824fc430eb84dcb44d736c03041285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb590322778d71bc605a31d7d1eb87586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d32c1f739ca6e00ecbc3731ac75487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b54a32f07799826b2359e4c8bb2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632c53ce6c05486f389a2b3018061cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6569b874e5e8b34ead66f4523d03290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151235919396592db3088ddce00b7e9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478d74772e3fa4c524fa641a7a122ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19e78aaad20bc764383d1dcba0fe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59033c8fd5d195c52ed3f83957d154ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece0b9e82aa92171c318205d4ca124a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5c124b5a785d30a228194f32b02ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa223c0cd13d08ef3aa6f612b465a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691105ac59ad5413ceded72938268b2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db25d4c03dcb723f489c4091e55df1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b8b4d275eb3137c653deca57fec59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22162c83a23b6c0e3a919e7df881bb11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69c6c489535079fb41e9ff69ef64cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47037985a8c9b6b637de237c9bdb75e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc680466420ce1a892462ba9614bd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e5c26dc5a6fdf2ec20ec31413d0bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fdb8a35f17af85acd8718c4c6eb28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d1d561086e8bc89291e27f2470118107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e735c1661e1b5db71bd0a8a7552db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e87673b5b7e76b9930d9161870499109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833137e4c1eb09b84c4a42068cce8c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9521c4f7db89ef755b331ce032e25b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4405c93377274bcbe6812fa0a1f5dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362d829aa3312f056f35cc006fd3560113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300bb99c0333150903a46be063393d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de613090c606135842b45e7290f135115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad249b2f879e747a08d785a25b00e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a24b59edc9af3279de15743f9814ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c3f2f20d07a288a8f13defab9d98f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304051d1cd867a4989ad3aea1183585119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094a5f5a5639da82fc9e24d17be8c9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc084ef534e8e1bba33d3a0c3a906f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769aa1ab9d5d9063157b1ca8062612d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e380b0a37a485e52bbba4ed8d4fb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c6b42bcca9f7584abaeb80a3c890124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958a53799b9a1f01042b17144d19696125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdaa8cd986f068067d1a50ad121e73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cb99656c13cd5d7232de550990fe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04636fe309b1bcc050c1a5e7fa03f04c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87443cc7ecf7435610dbd5234488033b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60597a38d02f53af0bc27005c1c9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2bf5ad58e14944454c2ef38ae1689131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47ca375eee9f68302155513496b631132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947b29658bb9b2f9b12d25b7714b4e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee18f286168640ca1608c513b14832134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ff885f1227ae41ee7b27738892689135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b816434cf97c3d1a572fe7cb4962ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cef551fad1e5a70e3872dd6e3de5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d583530c85f1092b44fa5ce4a2739138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f17f6cee1968dc86dd7c3c2a01732f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa3e1088382c620cbc07efff9ec3c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33a812f5ea36f7af68ab697b5b5cd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7913225c4705f76e2c8c948b1be5ebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3cdc9ccd41c90e5928524db594722143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7d3a2f03a009539469a5fc8a03fdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda1048d329850038a6483458c3e63a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283125fdf15adad56ef8e256c4de22e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1e58cbcb2baab086cbc1d514e0a5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612852d3a157d28c3c7900ceaa085b1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d0c4f10ce44a0395e3374cc9534bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc575202f94f572ea362d70e4c5c0828150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6c6ec465f5762981acf06eb857fe3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9f16df5d81f19d6e867a96dd1478d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e6346c4d3cdf3e719bacee28fd3dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf59803a2911bb9c76275f7abcf174154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38947b30e15399a108daa98c91266cc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b4b238569f0d92ed1e301532ffe0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f4b3450278085cbbc578f044eca0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bc0903cf06e2c2ae7d2933ffe2715158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ca6b5c57ae154fa7cd5bdcdd2bff4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab223450b5ecc0856038d086481b1e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250438d54170c68150768f65262e83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e535676f90403c96e6b50b3563e614162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f43a87683dc4f6823d1453a891e8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aebef98014e9442605f05446c3db04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7323c7827bffad88ee7c942aff3ac39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bb66b4d98550450183277a0edaad3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aa8662d396f592edc293c892cb444167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d731fdf905338a3964cb75e94713a72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407db25bc5c4fee1c8c58aa5c2715f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892c12d3c70ad42b2fbf34060e05a48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48458a11c40afbd07ecd4e597e7993b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af06caf72a510d3609d8c2b15c4208172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02226c63a6c28fe76a70738f06106163173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9800f5e2f52ae8ad72721498e945c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e1d48795695de3c090d0bf2a95e64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa93c0e59fb3a4fe4b508a03e21873f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57ab0a1d17842bf924a4e0ecf35ce4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f81a44242e86b42669af490b9c70d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f88aa23d302663e252f8647da06c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef026457e11cbb991c0614ead5e12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bfd5477720cf318ff588f86e8bbaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc273dffa203115cc66579575199a71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cd0bf417f6433636ebf20df13f2c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7d56bb008a96787690ed3a914bbc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf2d4baacc780ae4478539055797f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6a352b9d578e981e0701a69033a1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab4c47c2fcc97d7fe277dd30459cc8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ef1f4310177c4c036c25b497e74d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4406c0a26a06a96ec426826633232e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eabf6c754a3f24835e8c672739591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee639c657572ce9cbb58836291fb62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c6a779a8eac861f760817775f5df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff1b9dad51ac6c32a2656c7d504d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27a91b1841fe79c79f1d03d3e8df4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee2dffeb028427d956704f1c47284195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eab5a4c5dc02154227a4c178164c64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3d3996c78f201cb5efc26be7acbe5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232ff4f84f2799d7f18a93c30f4151198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087c3aae400afb900697fb0c3a6ebd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6571b3abf7ae1e86711600f3d504dc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca8ab8641f83c858986ba88f912ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594186bcd5c5a5b2f0475887a34ec7c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558bfc2a0b92c4df5eb9080069daace203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff98369c63982b778f7e542d84e9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e8211852a85d0fe2f4c95673a0796205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c228e69cd27a063090de7953875c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ec5bcd76abc2da3c454f14b2ec310207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8487115d055bfca8e2ab133b452f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104aa8f58c7969bb8c0c7d020d37e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c529386230ba263171b653aa725181210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a648bc4219ccb1061f321d2fc517e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf09616ccf0bab30185559b98cb90e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689a0cb8f043bc5d125f73177079cec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce6932a79b8cc3d755d9364cd42805214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c554a3000a13670bf1c97908772fa0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbacab5aecb5d0f12c72c26d8720477216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383454affea6f034c89d5849fdffc86b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6322785ae286849457207cedcdd9875218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dcabb72d59d8585405e0715a90c3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21568e5dc0a80917613d57c34d3287fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420801ad12e8356703b0c5caabb86f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89b96149e2425d0b08be6416f2d53f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2af8161a4938f53bed1fde0b64a0cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2314c8a45634034e4205ebbad0a6445224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ca85e61e5986a07d41aed3edf86a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587119278a164dc0a05ea4b743a2159226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609869748bbed19244e33ad5310f4851227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810999b7b4d4f4d0c542358c46a9107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f09276f8b4ad11085aacc7fa60288229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa019a14e086ba8ddba21a5a7e08f0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c8234273164529f165aabdecdc749231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824e26b841ebe7f6a70ba1856682034232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546cc34932c8831fa8468226cc17e10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394078e5980c9ae9ccf920301020c70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83712c364d796796d6ae301aa2b67e1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685ff51304796c60b21d8b40352e27d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966a659e2ce4755605d132539cff94e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ce1502d46eabbaf26e0a9c8b42f0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9eb5693d93d53daf3b7098f49596239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1aa2e9a9071b9f57ecfee646a41e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba06c06bbd3f5726bb359c11a8ed8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2853a174a6e38aaf9fef771cd06b52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c98c170c660193591b6f5413f407243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789551ff99a9da94104e9cb367d2d81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e28a592747b11aaead2a8e39a7a89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978ceaf6f6725264c651b8c06e7927c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e52da93f99de666421e426ad0857247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c00f25f9cd0f8b41ddd76d3959886a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9c4fb9f687cf365b8a1eee1731c6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3786ebea394c5ed8dc47e2b881342a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed917f6cd0337017bcdae79e09a4373251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fa0bba8b313ccb56314eda31c710252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440efd5bc7733bbfb9572cf9232d6c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d69feda4dfc58eef3159fafd065a5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf232325f6886b4047ae656020729255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae71f29dc09df489773d015b72f86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4915f1f51ea693d983de61b5173092257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9dfd75010aad9959b6694850b7fd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335a7e3e8602245e4efa0af5c7b41d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6489a73ecca2de979077aec199cdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67943cb944d1542d62ec4dc4bec9585261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6aedd4f917769376eed0621b48ce8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4d52f70d6e248c8e3ba8115b823f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d72f651d0529bd12b6dec15eba1b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aa3d90a89b960031b715af3c51160265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df6c96aeb437a3cf18a242be33cdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92ab64ff5475bbb886b2359b415826267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19167cb50a9a36c07d0f84f5a99f4149268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f138a240b1fcb863ec2d439af4ff3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ba7cfcb25031ce223c624972fbcb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb23429319a603a2cb6639b86748f9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f210dcf1dad93d03f61979b944b9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e50089ec48c1de53e3fafab4f3beb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd676df2a2f438b27ec4eba654ff4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c87c4583191a7a2b2d3c4e21e4e35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b60c494fb8721ad4c70306b376e3dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296df3e7bba650137d483fa45fd0333277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d81be3662daf01ce497e86603d364278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3105b53fec02453a2490f07d117cf00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f639a26fefd9370e731abc5eda7df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e2e8dab1174e5fb8d1714f0107e11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2f5f25520fa3c135fae701a80ae17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db551a6e9f846467fe7a2f8adcc947283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02b512a2a28a0ba4c8e37427e7e55b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226360d40178a080874e636cb2aa2ab7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cbe94fc922d68568bc9467f18a478286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddabbba539f23dcff2cf060b17f797287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da0d2344d51b21afb66a163243d89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528211de2b27551b34f2d4b8edafcace289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff702095b029525f0c218785f68d287e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e9952bb585aec929700a17d34b156291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab06fe9a77b831f9930a2fc4622c84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac99586f6781baf8729260ad126ffad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc0f864e382cc402000af10fe808b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8630d0464851d7c096f19e265a00a8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e008f202c5bd789f8e136bb4c8338296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69f22f546759e968b0c79a4286ed6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff6527c8be002362c203bdaf604271298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d008dc3d7be01f1b697e75650ddde5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cf4345d20bf82bc6057c47ed6fb76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b019ed27b9b30b73e8cb9c2377dfd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d06b234d4b360c63a2998e0b2452302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbd03f65a974bbbd23954c5d56cf0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e640b471aa810a1f1758ab2865fd02a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b07c05bbb9adcf83f4ce348441a21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5840bb84335f88192b5f1c27beb259306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5ed2d6168687e412b0ad7a8846f2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267703d65242aba94c1d4396f81c4e08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176aab567dc16626a85f6a15961844309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5279c92a0e683a13c8fedcc9a1cf73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcc8e6222449c3a33eba67ddb05617311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56df7ae76f2a6b9bbec0f409143ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93a92f5185068405dcb93dc960cd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ae5e3c38d511154247ba71a04aea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2884f71e63c0f71a2a521d7767fb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8bda536899724279544d9254683b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a24be5cb20a1fd4387fb391f2374ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949256d615d85745d268665733db7c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4739cdc882cf0cfb385a59c2413ae18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b1c7f9315d240ab8a17420b17f3a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d51785bb2ab4df7d80676bd6e480f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a309e0c667d8c695ff7947d5bfb7f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3a760e6f9c3531436fa83ec9f3b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a60502f6f9dfbd99195ec56d62baf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc8aae726b083d4dece535c5c62652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b5dbb951ed425a58567b70632626b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8f2dc19684656ee59f5cabb9e18fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea141564783d99f5505780fb0a6efa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3001eb4a2b69c08dd02ed6d3176a067329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74b371c383041cf55692d73924130c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2af31f4774ea0d759b93c24f18fade331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d363c16c33b6f9abd944b47dd78c548332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843c2512f99b26d31ad7a7954cec797333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1888d3fdcb68013876ad9a17c6d500334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0043b9aaafe8f2cf30761944c6f4e8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda780aa7d06c5fc26b38b1ec5dcf834336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf4c2c97875be19a544ffad0600770337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fcaa20e418c92d592c752ea041319338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75330c2c89734eb1a4adf631b5140197339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a02fe5e57afcef3b471f19b55f5a4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35638da8f6df0bcda466bdf4c0d5ff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e4eb4050b3a68e64ff154ec82e877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73b902373ca28056da35d10c6c506343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25454ac61f680394b6577a3914fb9e95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59c9f728b35cf662c856b7108678c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5a775a29d79215d4fa9124bda45d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a98bb97ef8fa17f62282cabd4e8f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc272e2a9c319008a59a1bbfef99b3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb3b3a82c69598711bcad2a285e2ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bbc6dc4040f78db27e0b49ef360a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd1492f462fc644ef609d61f91fbb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787302babc178fadea34ccf761c245ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56b80559a04233b66e8bffbb213f9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdbb7844209c4f51eefcf55fa4cdfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614034c2510a2c07d14021165ca14be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4187fa70f0befb4224fa5e3470284e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58681925fa256bd395efb78ea26cfba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc72c4b960599f5251f035dafc1d4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deae49cfbcbf40ec1226694fda5c976359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da578ccaaedeb1543ca59666a03ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bc63e0760c5f22174c1688bd3fdd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e73ce93001224618d480cfb75941e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d10b6ecf370d2d022180c0578edb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84f557d0fa18e727561f7e27764e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c93fbbb24af4e35b94e23305ddf013365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa045292e2fdffd913bff166b562100366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539e98c44c91e85273dc05cae18be8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b8aa643e5ec29c0c0203b6d746445368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30606a692cac40a3dc19551046eab1b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c176ec05be5d99500821b0409f618370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e867c66e2bc45ea4820a056f3df65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2158840d9e969bc97e16967775391372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fadd26983ef914147b0d70b3a10430373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbf02a67739d8f245426b54760c293374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb3fd92834fc2e7534ea1642ac06a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5efb0723621a1f9b6b86e90f858e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df222b02de05c2da2f528417d3be827377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07c06815832ad3cca4ebc7cc31ec06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac127e18fbc3544bd37835be0125e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68988ca7a7a19d4e0c9997d3083b6971380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48916530a36686ab0e2bd48a514e88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27cda9c6b16622961b0332a909258382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40168abf0bb4490c332389a6994d7fd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7044fd1a1c6777edd67024edb67b190384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740855407ad8f841dc2b34347a6f2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a2dceac9d706a77c584977318a909386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673f17d98710132b4d0e4d69a1ab244387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bdb23a5c5a2acd9894a4e3bce027c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07890bf59526d6e29bf0be0076503917389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5fa0d956dba2d83758677d2357a3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95dff2478f9ae17b94dad0792c937391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46a90f3101608c2f3330f81369327c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15212e9050f6ea7d93f3ca9ab74c12d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a31d8b199237aac568c86a38f27bb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cb8acd2f2e47644b8e93ec7174f99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24784728a723009fc06046fdf2e83e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3299e20e8c3d297a2784348b4f862397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1372e3f9e056bdf9362e812993db5ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d6892908999e30d8f736a19947426399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d17f791acf03bfb1dfdc2323159585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8c4fa10f633b4df2c9a43a2d4b5a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d7fcb344b0b81e10602c636e2561e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59a2c2ff84df5cb511014ba3b945a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac880e995046c77085f94e4377fc4223404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff98bca8f4dbd97ed40b9757ddeabf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a496cc4ab5ae6bdd75927592d78270b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12d4f2388eac97f2aa426110c4d338407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc7b05654c5ad32423af6a0479b2e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1157cf15fd2c10f4120de3ec528f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc25969ecef52270b9ac2d5495a8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b130397895c8cf0b89d0f34cf29d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8925c7689800208c63f98ac7f6291412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42daa683bbb6380f6d479840b545f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e15b63054fd90286de1f7f7c51137414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b66733835054c39062e8b249d6982415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d93ac38e7f602538f9322ded9a5b4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d04e6f76eb7229469f5004736ed00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05926eee51783bd71767899308ec1f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cedafee7247f7f61b7463e05dc66c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9aa6ac81437e3ae141ece2400fca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f50f832c345ad01a53e23938dbdd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4acd8f4ff974e7c3d44692995a5857422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654fcb078796aa6f0d51628b3fd2258423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b95e878ee947bace7bfb43b5ba45ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6a3eb1897117f8769d05a95ffe983425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab452609e7b39b372f87a9ed11dc50e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4257780f68a3d6d8a760bad9d78cd8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d2d42e2c96bbb4980adc226063077428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b275acfb521b2aa423eb710b5f193429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758f26d4ebc1abac1dd993f1c4d77e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e56f9d57d8a0950b11339eba456e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b26efe3bbc8ab1f306473d7b700694432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8793b1591fcbae5e9ad9240a03476433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb78e82f6abb0a9f4404ced8d65625434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c276adf41ee65f21f3300ceb452bdd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17568726341110fc43860f142bd44d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d661f6c5f1e7a71f5fe7618f8a70b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03542e6620fb78cad1737c1f4fde5654438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9926b140811cfae8568b287e6808bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f51d5eccb281ae026aa4d712b4eb82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977c12ea4f7978e460136e6bd8b0387441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288641fc3335a9aeff88aa8789b083e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4cf43e5cf22cd94416efe169ad9da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad272d9678507b56950723e529408126444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d11e756b9397dc113f255159870780445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab3057ac1f832a88d7364305056ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738e6b5b9c8efb902258341f45addca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632449594935e15038f258669359fd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a2d55699cbcb1ca75fc8e6a9860a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b091d6a648c81c3a54c95aa0a0c6f77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de84b450e25a90f243ca5adfba75988451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d903bbb32cee7c9417479252fe42bf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3468ca5c498aa462077393781a7d8ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58190756190509ab5092ec15c260826454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee675fc42776c777dd95942fa026f035455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d44744f95fcaa7145f237af3d712b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a20cafbff73e8ad317febd7fc10416457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fd4de238390d9d488ec013124e92f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08656000da095480b7db8bd82c417a7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d561d14be1deaedc3bf11e71b17712460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5cfffe73bd1083ab9104c5dcac3a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160527a7909451faa108b1f7fc4e92b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d2f67664619b42e50cb16cf4e85a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9b00effa0b2dbcd2a6eac85f78825464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f73294045c5c62336b606010449ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a400a223face189ad63830d9d0e61e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2961a758d1f0147227e39c256b995467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0caf772e5eb6452c004ae6b6465298468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fc5be41f81a0f2e7db16d4124e62c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ad65dc6bea4d5bc32500a656efa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c909a8f92f739c089a151833d51c10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1817f01c6be2aad0eda222c6b9613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c173d1d4a79489b97b3932f340e8c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02018683b872456aa4b95a59783a8d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620458a481e81839fe90262e2d2563e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90339045c941dc79a549990df27953eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acece40e0c763b47b33dba93bda0f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d79d252427099c61ccfb5366785544478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127285ac6d8dd3a6b75b7573238a381479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b3cc37d01064cbd5464413db1195a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2570c70a9317a2f7db81e4425e0d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d65ac45903c358df1b115cd4279c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba1c2ec00ef2235a44c6dce6496bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973ab541ff1146154ef3b74b23a228a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac2e9435f61d0260103bba313a112b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8d2286c0896fc3ea566098ec5a514486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed3189375c458f3c21e53a50372b8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868c329621d7eb5bc013e78256514cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f6af3a7262ca901675acb796f3f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee47d6b9687f38c42bc90a73ad7c530490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f7836da3cf762cc57596e7f239cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e483241f00c3e2baa8d9c1e61a86ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ef646aa0f014a069153cd7fd61496493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ced3944b03717b333df2265c5937494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14662c18d204458bc5d1d5a6c7c38ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2fbb52633e50393dd2de9a1ff953d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255debbe8c423fbca2da2ccc0821589497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c7542fd8c5d767b659d439353404498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7d21b95e2a348cfc4433311f2b50f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464acb3b18378ab518457d84301082f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68ffadfb8c3bb960db28128aece65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592da94c78ab2b99ed0a25412cfcbb7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024ad1c8420879ef852fd850c951d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99009bebb73bc6791508d434c9e6d480504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539fbe8149341f0ab5105075b0e6926505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f89fa8ebf0aa33bafcff9a187ae620506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf691c14f564b8188d25e717d29a77e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563e009448fba153095f5f1c4f2d8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1995fec1968affee4f9dbaa78689e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d270cd9f18426b21f56d265586305c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a540f6b5f36bdeac958da4704f93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea75e9a70489fb7951c0ca95d69ae64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42551d1ba3cb878df919fc2a4577aeab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d32a56beca295532bc1c4692ada7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab4d2091ce8e8ab3e30c12de7e8c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014b58287d120208439669c11d65dca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1a12eb9773a220801ba9f8a004a0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3687089c8acbaacbde3b98305f1301518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fe75d45d4f3a0c11ed0ce655829d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73d865ff2b9c8acafc5c002bef226520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c02bfe7768cfe7b28b2059d5c435521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa267d51f3df6835e4dbbb1c5ce327522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a860ef4280557b270ffd9f0db1cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b44a54e566590e6661ed9e9f3aa77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a57bc4b6b2b628b902a69f1e7c0a7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bc63e8742fd014e26422b32058a22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd82a1c9dd4891a8435bdc8c3cff0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d35845c66d1434818bdadb2c84d1ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b749e30b1b1ac3cb9997c99669b56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36d8dfeb0179289524cc3869b40a3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856a769811058fbc4b0e2754af3cf8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a10fcbecc266657be3e7369bcdef9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed997a669922ed9531de07ee5ea48c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e99142051aa7df1b7eba11d6d3c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ad348a22685bac70ee4ae4a6b1527535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1026e938bc136dc3705bc81ac12398536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174db2f7fd7bb6fd3f0b2827fc42ba2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c7b8c875d0c281c994d83eeb35f90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17574064d99b58c1b1160686a0211112539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670419a8e468c99dc85a89a91af2c40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7bc66abc89817b26d8f41e66a5615541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21647fe142ddaeba4fd215bc86f7c6e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3a1b3a8616797d3fbc6460e0ada65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee2ec157079949297a01b1d317d4ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69529c2682f40f06a6e72161fcbd5821545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd1c47e4a453e7d03a80e732380f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694143b58dfb2aa142b866038aa61d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdedff8ac662ba4b17d3fc63b9eab8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb60950ce9a8cf21c598762fe0fa71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73290f7f88ba2dce2c3519c48afe51f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baffab63afbd0592a4eb26a222b479551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3f0b7969dd715bc7726b8b10884e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77976038d4b8c7e31e941b37685b4293553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30655e84fb372ada8c94fb7244b67b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655fac2c3a7f1a7aa5c04a2f0d44056555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88637dc8a5df270362c80b57a3738845556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb56402d2366c554d90f95e35a41d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a6ece0d2cc3d87e2292aa6826d4b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07d2aab88fd88e640ee7dfe32a4863559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c3176ab4ac36db3a063fdce4b19a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3898f6e11bb4190e7ee2f62381db6da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fae3c1dbd78ea70a0407c594409dc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9773fd8f6a94107a6621c51a9643355563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf4bf7bd6877bc258b9b753e3a2587564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d6a538753a2ea31993151c4ef9709565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316e2910fc5aebadb26b9bd4d9561e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957091928460909d7428c9b1f9a5959567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9872444779d680ddad8ac2a354b28b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d262ac659eb4655e56dc357c67ce7ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb97792d54b5151bdb319016282ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebbb1546d36eb61d392bf5fd2e63c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3ffe341b7cea163e3123729d92bcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e6b838e136a00000fa85c9e9a2d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee28adf4a0a1d7f733bb602df968599574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b80040b123ba2aefc46d67a0f386f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b550cbfc726f49644f6ff5885cb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994b2ed8f5eb26f8d5e51408e46bb27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f4e46af52b9e195a5e5ba7518f517578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972bbeddcc2b8a948d2c07c0b9ca34a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86531ea514181241701aece437fbfbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64c06fe4b3a6d93da3f9f5a20f3133581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644114a7b0f0dd94ad7906cafa7077c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b548b5902ecbc2273bcde0a9d279583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e0c83a44f22379dc0867ccafa4c9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af211aecce1412b4dfce524b37245bc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacb40292e0d747969c14f4a10d6a2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9016012d0d9474d432360312695d0b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a627bdc3d81a07120983511eadb69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7632412fe19a22d74e7002cba30d4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6720128711af7e0102392626f3255c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04b2786a5da5cae6da351efa454fbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716357b02a31fe6d5d2bc9e8c78cf2c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294580e8c2e8e327c9e87fce1ab9b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a0330c2666b2e749ab2c0a053503594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bd32d22126959f75e3bde289a60b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb76d1b17995408358c549c6f9486596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2fe88b9dfbd0c25e6451c8dd04b6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e5474aa79bc888bfab3b428b718d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cdb94273b841a15d6c32de5cd7b3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b891ff83d2451cebf549e76813f9713600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d80b516f58e9a48cfc7ef1540016601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d9b0c09e52966f3bc3c5ded6bf8bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563c5909b70523d0bd0e1b45e43911603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5560f60c3968b5554487a5a27305274604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab46fa9c80a35d188fd5c10276ff41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ed643fcc57063de2c11242493f3a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c766ba360546b6e5f105deaad38b5fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0c68b20a75b72b18a6fa7c4ff88d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa92370e3e9bc4c55c036d2b056970609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9256ead6dbc42523242a33ff31c27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a366a401d20c497efc922ea06c6db9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b521cdd21a92545b056b37a85785612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58e22daf951cdadfe61f4f77bf888613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb67bfb31b4e1739e3cdb5ed14a0c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f28f23d1248b3653dedb78c8470120615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0875ca555f87ff10dc862dd9cf60b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9408a071bd1029a5a5f5a4d10a62d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285db7d4c80108941cc9cf89bac6e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f799179ec35e4473de2c84797719f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790686b6e39dad1073001625f19a179c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36cc14baaa1deec2797e6314caf944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336223dd0ddb0392ce01db396b80c42d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3abd9f47c9452a9f0339fabc01f50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca86c2506893dca67847dc4eb843de0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38ddac77089b044efca547984d48a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9776267ef1276994f7d86ed4327328626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7022e83cbba4ec0e4be4a3cc126a5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f6e0889ca85db1869184127995269628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b2fda6d8503d6e2cb61f2941241c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6748e600e81b247851341e55130bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b3af9f73f5e13a4d585815806c171631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17271754932d922366ad31af9625e561632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4718c289fd2e50a1d1a6142597c90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b30a756fb0147cc9c00c0a984e013a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f028d40f968a0f7c174cfababbb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167732827e6069233707f55523073203636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7b945b5b067de4dca66c65715eede637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62867c6a3cd9f71a9861dddab86c63ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc97dc8f11e1722a8a7eeb2a59d7413639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5f8e213decc1e384f789f1379ae54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b03586625fe81470a2c84f47263c47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def362f94334335751fca2ff165ddc6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73099c1c8c6cee6c5c1669e6b68dc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761230b64b1b1d8b38157b3e7d5ae40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5bd53c944879d2b3c8b28a8d84dff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e7095ea52ec8541c17a840d527c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f40fd2e94c2901191b35004243b97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa8b2c7b62b91b0c2ed1154d1d284f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf199dfb891b8455b0bbabc71f1e688649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f88aa78558d5665827953d4fdef2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa3f121fcaf87f17d541c8089c6563651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd192a5aac6ba7e750554a75f7fe1fa9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92da946a13c2a5bb79cc347bc82faf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b152564cd14ec728f90fda1024da7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25644693c6142e561e95c6249219702e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b00ee8f8c1b933cd1b33fb9fb1bcf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc698049f66d856a4802dcdc671a86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8d1648de802d4b54628ea191ad8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050284132c6c48795084e890800c8b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263746d5ce2a7886827d1bde47dcf14f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73325c80694d576f16b1e9716bf6705661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef3e11d9f4ed2fe42c3722a07978b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07376e1cd1ccae966887eb584f76d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159e11baab0da55cbb4fa48e2e3ce9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7756c21570105efa1b99f184ab625665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca908240efc29901c6172f6bd36d8a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b84b6f4068db3de9c195ee52c93a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84990cf294a08a80e4c55ee6ac204110668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2ef035e1f98d8a6f31d97fe588620669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b33d87a744aa7a8a7655611e826e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c051a08beae7ec3f64937db82ff8083671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda80a55f69f54c1c660a5667adc161672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7864cf4eb1889fbefaad5ec3b04d094673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7083bb40144a8e50a7c96e0e013007674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742fafce6fc1ca925205a1d59a446f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50976beba6031c6158d92d05ac74a201676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4edfa41c46d31deadafae6db0c6370677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685668b2e232f83914dc97469ebced678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a676d75eda2020a2eadbb4f318979679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71d7657597dd180d0a785ffd26a97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e716099e15880432e82d4a4675166681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb472b28ae5068b10e41f8e1ee70c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb745736b7efd963f90e700ddf38321683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71de5c3e2a6e6e404c2c40da59f144684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98d4d302df2d2e994a37b7515d4033685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8e61364f2e70cb4349f3d55d87b1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc2a7706c61cf2147b8630280cd57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b075456e92a335fbae5178c1e54df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497442520a89fed614a1256d441c244d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c6c7aaf8127c9f1cff998eb041dd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f331570f45116ed4ecaa63e376270691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cd44e78609e970d518863cd9432f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238bd1243f9941fe8c61193f7d007a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef044799cf4c5ba45a74eb333539a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13da5cc57ec402aae9327eb2283d8b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397cd762765d14f066ee30a2ae4ca72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedec97d7ffa381d340f342b8f96f6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b215b37b96d1a65c55313aa7717fa5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625e016eef79c6f6c9ffb820aa378a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f9aae0deb73e65afbb4d8da6f8b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c43a7988af283ef41a5cf094eb88c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a777a14330257e63a7f161593a37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18ab96901692c1993857bb98ce4a8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe238143f188e8bd58ec485d009499c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b488c8b4bfb4db5ea7d3e74350864f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d29e4f59b1f8fe41e993e15ffaad8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31681e08d65523b45085b9c4e35224707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0326f143d00367f1f3af673584ea30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a909cc17637e989a93e8218b579fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80069b3afe461971a2352043cf6a58b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be97017a9ea05da9942d655ed8fec1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f344e90e25704ee5c68f02e166369712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4dadbc1e99bf1cfa5a22079738b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9760a564d46e71a321c0686b645ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86dddf44ce2fd4a96b3d8b7bb87d6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac245f02038cf81653ca324f547e3dd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3916e2cd7bf2cee4f039ee1797c21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed77a5e4f2eaa89bad27e4515d32956718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16905bda1b40dc6e4c75e9fb1cdc6248719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12de72cf315ef698543e7be0a82fe28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8ed79107661ef49d0e420967bd03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b723822aa3635b9250b9b301a8699722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31481379024ecac2e59baa20762d7ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b85037e6d48681a7b602d273e06a92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f849f5418fb9248b9de9b0b13afe31a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c54c459ac275f4800cde3da3254ad8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf09f00b82eb59c527df0a9f4e54f7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae32aca2e513e0621b3cd4af8a9dc61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e03ee840a9488133c16e23bd685426729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f7529e8b6a92eb714c19e807a91f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f997e6e96c18512ab976b2cb94cc54f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f15ec6c02a2378b14a2d2a099f36b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad4a2dd03f0a72655d3d8ffad47416733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff56c69c41a8dca7dab78c7f43376cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614113c65f733238bb6ac785cc4605fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182035158316734e075c47aa3bc4d8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797fa727905f80542c88efecd668cdb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b6615024ff5910b5bb194b7c7e71f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac25bd70dd1f4e10381df5a932d147e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c29908a8a5a6ebd75e22be917fcfa1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22bceaa08843718190e91a51765ec3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643a7e0bd4346c92c899c433ba63f00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a32b71c50ea9954abe17abb478d5de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8c1d6e60ea08f3088d1d82bdf40c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6eb6f9ea6c677a46c6231ce00b41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce50c074157a8ef8d9f85925b336d0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431ba0062285a0e59547919fdbb8d36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94395f421bbc1f3bd817283f0a316748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce99cd52032aa9719a73bc5b4e576e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce54c734c978b6bb7e18373ae0a971750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0218ae957d0f1bb45c626421e7ab1ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76caf83a7f14565db2199c0bb53e99a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc6a9410266ad69ee39d12e8d20b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf250d57dd5c9c2909c99860508d7f2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f46372f8025ef3b40dc746fe2b7df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3867214528d614e0722df2abd005713756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c4c6ec4fa1741c32eddc7b1ea176b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337351da1df98839848bd4103207e797758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92090f55c6d607219055a4e8e89025759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcce15f10c37fd85a107698de77c4541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727de93f1f0551e6b75405b6acaba752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd7a88df8b9acb99006705f7090df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfced79e56ddea804034998c6507814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30b3006adabbf17fe53d363a8a5ece5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f16b3ba7f54bc931a9b8be1079dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf884419f28b478326372cbd75e80077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc02b139d834dd3ffcf8162048ba468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2720904ff3ea28b97f1b6236443489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281500eb8d49407b79cd820a70dfd7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f7dcb04f6c77b54449eac85be64811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ad81ee6829a67191a3597b0d2d25e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fb173ef8cf5bcb7a764a5b0267d0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bef15c6ceecc9fb2ccafd1ba904cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5120e1bfcb1b4d2ec848faafc28ad7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b5f2ae5cc99b3564681197cb5382916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d282234aa4559907dbb3acae59a6de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d61465c058088c77a168a0ef58b08e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcfa276f9214aac12f7664b9b4734119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e992398902af50e44012b7629633f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc335ad9422634c77f4c2952c1f51fbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdf787f9b8cfdaf23077352631b0f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cffac108d919b68fc85ad61cca05123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef826acdeeef889df434794afab2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60703b908892d4f4237c4335f7bca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce84046ff1e4537a44cf6fd59dd39826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b025cdc6cf87318b4c4f4e5e2a3cc2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54e6b99a4c9b19461026065b6fc6a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bb9a66b45aed7d908a1a67241788229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68657fdffc1b8dcccfe4be8d5f8ec4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7331ac92cf9f592e5f917b39a63dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec31d2a1ae6a9aebc87a14e215526c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61521d3a9c9974b1b2b4a7d845ad73f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e085a1aa04fd36c539c156a509e82cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3844aa27f1a234b27193936c0134c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51898f34e1bebe6af180903a7959336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274bdfd40daacdcfd624b05e38761df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa1e3f5146d35e23f0a10d5e8f2afe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200723abd03ebd54c7b91f09a2994ca939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d1df9f9e7e17e5898a9c3a37b87dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16598f65f28dc91b7e29e2a13447f46641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce953294b726bd21d472a137367180842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004eafb6c1072c99bc91adf03f5e85c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a5c836a788751d0e839279c69e8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdf748d0bcda7433fc1f65aa0c37c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173020bc97b3b02aba39456d36ba507f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056c02a7dae3bb4d986c94ae6002b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cc49657a142aa7d9e066836f0e8dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc20e2a12605a43f96d5d6eddb63049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e9e5eb0a88fb6ed9bb8231f98bb8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf6a73b9bc634a441d10b6626107c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3c1eee6616e7a06af26fa8e19ee152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc411dfe0125743f3fd05ff96b295c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ebe5c0795c45ccb643e1c7d89fea154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122fab466b89122fc45b6ed4a65a22555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc76c95e3f5a08729cf72dfd218585256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c3cec3724a39c3d2cadb2eb84bdb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ae64d9f4712c71c5d83fc1599780a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eebf164ca2e433d55c28ca979d92459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e23d7b94fc8d0cf2bac09a4d552e4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d6b2acf77b9788854838ee203d15861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dee4e231b3bfc2d46e1c3ed12cf22362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dcc5f63fce7b9992a0b22bb9aa58363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adb6245ad388e25d56a08d1bd45fa364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317e08a848bf22f113f387530d604b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad017c2141cbf3ef8a472914ba6e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb82a419270cad12f2f6afca575b2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac1755a788aa062d02570df0f4a0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503151ff9f1ad392d2dbdf55134bf3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2042a02ba12e18193ca78c152cdec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eec8f5c22915128ef41e89efa373171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769d6ef20d565abb24bfafebbf608ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2dff3593d3623394173fd942a7e7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce34dcb1b9e4c603992e6ae70272974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c96c22525efc62bac1087abc941d1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66696ba672f4496c5c6dfd5f82f2d8ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d37f4782eb18b7aaabf11c6d57b2cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d8344bca45781d790572ce2af02be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f6c302633eba9e75b40dbeea338fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2682b2736dc40930058eac9e52f2e2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e405ae2f8113fff1b52c24f856f453f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc96d284c329210146d43e22a1170082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350f144d7f0e54bb7463ce96e582b6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2261e8ed4f68cf8e63ee250f66ce184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802216fcd0ad3d184370ddc51f1dc8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d9b5c24220b6997ed18616f0127cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b969d49a8c627a590fcc4016dab156987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead9df8644da68314439b038b05a7f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b76e24f84aef51dbf0a6d63d6895489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933344ece8c46317479f68d9022c998d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad233622bbffee90b87ade7dab230f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fe0f5c517fec82aad125c3320a13d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be268275ef29c9eac7200f0013336293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97660638669ec37b985e55537ccc3cb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7aabdd7826542f9eb18793161b3f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43234093a64ba734d0bf2bb1dd1e9dca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0aeef178f5460e88ba01dc1e868a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb673737a12a4ecf0e6419134d0a0b7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809d17c845ed873c5bb5a580ef41b5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9a656606fe92b13c4d80739136fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9010349c8647e107565308ce4bb5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a5aad43c9ee6a57cbd30c5f341499102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179101cbd6a3084cc666c51557cae55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd15d09976c930c2b279d39fcfb6538104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a0d458ee4c36cc77d1f7114a5ad6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b06e9a9a876e72c81747efe91fe9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea6d49d2175838d62c9fc451c50c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a1b032dc849e3ec4d0ce9152ab65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf50765c485a15f73a6ce9212fc7db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6dc540cb8fd350f799a7bc5558d41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a9387bf6e8a578a34f77b50c86f49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d950e6b5a16d89adfa02c077ef31dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b281956608350cde4df2fad4df4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea916193fb9020ff40591252439f93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0357dc4af0c7237a4d91ddd519c7b36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e954fd9b77df4d14bf6be90a4e61e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49ca3ecbf5acc5d7d2d45c7fd29921117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7545cdf57221a6b5e3ec440b6db6010118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4110730074b64eb160b1dda4a1d8c59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d83a35bd7047029e75a8074b6b7c6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953226437dedf8cef811c9d4179f01f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402adb2a065735d015c732c624718802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f8c7cf5498309d4aa724f4a85a7a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72044ae3e77524222bb138cdc19cbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd111934ce89fcfdd02baf7c064cd768125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793ee961badacf1f9859de0cb082623126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692459e23dd85da76f50a67bc67d947127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356cfb0ec5a8dd699b3fd7e9b391384128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d8b90a9f70b67c5fa01d901feebdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc09b106c05a9737bfd9722e865aa1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e46b9c669dbfd054187993bcbfa00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e08a2af7850bf414e85b523534060132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3312465626b782edd93ffd9ce1bf375133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf483c709b688d622665307bcfd10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c076bf16fe55c0b88131b921f1d09c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22331090cb74d36c47ff78d3439170136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347191fa60af5467995bef4d9b17901137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c852d637a24f4e6ba41b16a9cc941138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a32c497ebb634c44f88d18843d95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474504703e06b127839d23fb04b0df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8faf3ac08768b05e71f339cfe82d85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf71a778fd90eb12e6b0721e939d63b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b5e7f9424821370ca83542fdac2a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be92b2aea9e88906d28399d73d5b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafa9f0332838718cb85806b73e446145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd2c744f3f19a873f5a649feedd485146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc7cfa5e34115ad3bfc3823903812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2427c774ce7068ec1a903dca354c4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5174c463ccff3c8ae60915a33a3fd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a7c9710235f9a9c20a2ca6e046bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ce149d5625905744b5249b76d6a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84a36c0f5d93636b03e9564f50f1cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d3a61b208b78bc8b47ccc139e0fa3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f99a8d656a7c6b4c60e956af44e9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b97d4d0a7415f0602bb075bb0c5155155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65730cd10a1075ef1b4f4bbd96cd7cde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bd7b28670847d66b2b324ebdd4cc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480d3e195cd70fa02823498055a3010158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ead121b1e23beee5eaa11ed22c510159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acd0e9ebb106f85eddf1c95378529b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4343028213330ebdc5fc0cbbab335161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b6b3219e77d8415a48d7c97e980f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d4e982ae18aa19cca8fe47a1a59fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69203e608cfd125cf39dff3a7ade5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d497159d6168569719a99d483582b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f6d600cb552ca9bedbbcc6ae47b16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f7d3e1b9f1e2876caa3d5f0e1cee8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772e1b6b9615a8eab5665e672d572c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76960509f74cb20cac58b4fea96b46d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956937fe94f0a9997f8ab17787033433170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949398dd80ac07b7851b0dab45727499171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2d99f4b6038376854e2fefeaff305172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855059c72b24a09f903b0962bfff7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbcdc5e41c2374faeba5420799b70d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dda609664d5c32ff73e9556e08786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3d3bf297e39c280374de9ca51b92b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdea17a175d19aafc534df82d8a8a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80f8cdf52d8b84026d44b0f467f09a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd1390735e208d6c44905f9f0cc53a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ba6586b263d7cbb8097106924f72f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1095ed98e72a6c040ea5df902f7fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1875147d553915251fd1137f4223fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd468e7f9dacd0c98f0a95be86c41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6c568d05e4c17901d70faddc120c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7ef050dc0922dbf8aa812c0977aa9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec3a4971b58a67420dd4d905f5c6f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68b411a2daae812bddeadce54bc7fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8759b383fc3212de58e1de04af3980188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5595486c2084650b3dfea5a04cfd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6efd1e96b4b59969ec36d4a11f612190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68453ded6d21c6eda3cb05f2f30afae2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf47fa8ddd59dc8b5170dacb1e721d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c958e590e64f54b136d2d1c9d2bb63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e9f9762441bcbd8afa2b3c9c41783194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b005867a4fe9be2231522139122e8d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c650c3ee4d501daab91eec5686c95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e8c563d0ceb098637396c1763ed7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0983db6cb20cc24494d7c395d9df7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8ab55f937f9d3d0ce0cb677a41ff4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4ca9c27ffe3fd4cf667f136d617c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125409eb9bcaaaa54fa63cf424b9d9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be9035d59cde765dd70996677b5943202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdba6bf688ca8acd66b07e5a06cb8e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47242bf3d07dc3fe34501c78e8753b02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dfa85b261bfe9a4d143517884c84e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c048ed78591b95cc906c473354b16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4825ca42f3537fdacaa0ceee130c674207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87f5682e1bb004ed2f6e89db1fa946208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f6b8986335ac97e8afa0f60296bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e356b2b7b3ee92611779aa9de1773210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00650442335fd8f1d976706c0a3f25e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39482fb21a2b98c4c65b5d125c8a01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e3057fb45aa2c5bcc6d5e65b5db5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925dd35501877552b6386b209d6ef15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37553eca045a1e46618694d793f8ce8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a81b5c013ad4bc77140d4bfec744d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422aabd746059b26c0015c5d8b1841f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c08f60a46083a5a348370f6203b2d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ff0222cc97c341ad12b6f1aedabf0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53958acef032858e18b0295daa80879220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5be1efead0edf7e568f41b99ccbcfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2a465cd7b6099999ab44cca3ca1d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49089e8c6086bf98dbfca6d1f481bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795473bc8331153b12732d93c23020c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b43ee223c16757c1f0186e2784a92a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98e319c6052a1ff476affbe7bd0740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b25938bd28625bd046f44935c7de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f65147f30aef099149a16a92150cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11067e9fb09e701410268870772a5b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f2a9c66c14d3461db057c7099431230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe1822bc0ef4e2859fed0458ff7ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdada50114fbb117439efb910b4eafc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a5f375d8828529efdbdfdb60ec141233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce446f9a4ec16245419bb950ca93a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26486c18a29034d15ab63b47157f60a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22767cd24f7731e567723f6e75dc3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6acf4c4b1895293ac2f395e360df7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be770e8e3b020b4ad4a6ee9b9aa21bd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53e819fac8b4d57de763029ed1e5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385911220d2a0e68e3cb502251cc01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf69761f570d6b66cc5ebce598e8d01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc4b5e259ab3065c4ff4648df51513242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a7b2c46a03cefd193b0c3e746bab7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc0d5cf28b25c6100b4325447cdf4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f0151a034e93b464ec10b4edfbd01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd71fe5e9e9f30833973706ea2f1a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e760305d9e608dc485a5e28671b4f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f20f9b7a64dbbf5ae9ef7533a5ca5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800b3728709e334bf91c5389f5b478e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51501e979574a4f3da088a74d888d3b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845dcb15e91109041810f494c3808e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b46992a6f688cd26c230b1b74413c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf61cd2c5eeaf869c9786efc47b6b1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251c7f4cc1d9af48c1ef716c6735b7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc12503de82e5da337aba4be9fcada255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d115c6dc500683bb7421af8088a7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae6fb1c3a5917d6bd25051c9a52bdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc244dd573b0a6c5e334ab3336e2fd96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69742b5e32f7238f27a688d4d5e9ba39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8a1f21b57fa7068cd43d10773f1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad085b820373763a3ec7e09a838fc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5b6d5a1d9f94387e20d7572489a09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c33f86e00572a4af5a456bf1b6dd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b906f1575f8ebd3e6e54ea6a338c2d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcf4acca3a3233d77a14c471cfecfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87062999c99581b13e9adc6f6e813127266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac668b1c1bf8c45f8f6c1a6fb5180805267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfde049efb8c15d4da98d48488c31d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14682d342793a0230455fe193ce9375269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf197568140b1f379780f266fba3d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e279f439de3b8f0747cb2561bb4f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca4cffd82170d454f52a7eb71c593272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3001390130a207dddd8e20ac6ad9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ff5ef8034d65223d3e46cfedf17c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a61d2a76feacba7b6168b21c4401275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df260a57c661895c5cc8596864dde67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ed41c11a39658222fcf0da5898d14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a13dbab31cd0a313fe0eda756393278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feea69e38542800c9130fb00e9bc8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd946cb03700876511142194c2eac97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0fd46adb7181bbf0a1a50c1635cd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189456cb65f3a9f9ed88844ed4eeb9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adf6c3a59e121d77a25e90e6d5e69a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d5b78d00344e45838648cf88348d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d7c959a0373ac99003f174d8bf2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c657811757126b89733cd0798e6cbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf555bf8de2360c8fcf5ead0ccbc4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d6b5d59e96fbfebd584e2f4a8baed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4329dfae777792808207a8891560cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3e446ef264bd040a2ead3fd408f3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcae818461bb40c8df58d3ff57ab9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2d5ae507e44ea4adbbe5cc497f75e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1eecb4d1201bdb650c6a5038724ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6de26a769d4588e1362cbd308baae2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d558f6679f6923966ea3739abcabd7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed0bf48d0f4d1d163984c1d1ff910296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14ea7dc0d3b7b8b51e466a4cee455d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b19c689f2ace5dd5c8ae0352297908298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aa1b27a5b320c4608bdd22eb3c597299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f321a70081e13fd8058c958325bf7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a63646033b0d4fcd4b25a4b8092b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e77f795099986e23ba0a01b7f5d210302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da390a6213fab75f9060df4a4b46b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8adc2cd8b2a907f6eb67e5f66e39f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fb32e4044bd7df398b48c13a72345305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c2e0674f829a82e0885aec9367a8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df392c1dda7a44d4bdad4f66f70ecd7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ca29e3543aa21a9bf12543de06321308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e8a78ea5312cffdc5d17b782177a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5a182734c5c95fbe090fec0d3ec9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22390a54645fcc7d21259d0fe80624311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051914f77756e5ae8437ef75250e68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365820d5c8e622479c6d9a78fb07223313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c6911af94658647c1c81b218ee0dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41990073460c9e54ce056c635742617b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb181bb6bd93281b082eb833d7ad2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde9a4ae029db1d33b56e48df91ee4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01964b146a3d1bfe2cda3b530a7a86d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd2ca3367544888f71daa3bf3730dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929569fdbc5140e5db287eb839739a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52baf11476a0483423b82165c2d23a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027abd9a08f407769de077e5a80c3f28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf7676e9c4851dd6647580135544c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01922f4bfcac7a36aeeb02b96eaea922324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e487b4af12414f5311bb4120e556cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31650368b7c3c9f31693cf87a32d89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa43f353b816ed970b8dbe9e93cb82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f042ac67904053e645883f30bb77104328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b88660704c023b199d7d5aac11adf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa067d203b00a3f6ced6c7579b5aa0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db8722ae28ec66df4e9ea8a0e8b70a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9b23d84b271234d6215576f111f6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b2b729ebc1d14c59cd4dc9e758883333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0c73c4497a093c2afd22f0fee710334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed91c3ddb957dafb162d65097896c69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eec89f77718aca77f34336ae75f84b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da1bb77a838eb9febc420d2e923ce7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f143db0bf1886ebaf43d59bd6882338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741dc30f5f0392ca3ca0cfd26ccb5a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8246fefd3c0f8c80a1d610888c4796340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f12c40ec90583f9b0f9b8f1cc496a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42097a00993e7db3e279a8d284a56728342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07987f09d4926a0d9628a6073cd9e98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c8326e022cecea2013cd1a62ed15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaa669e618ee76c995bcc91044622b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5852089c8107fc9fa5b44144038c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c82e39f8713172c9a4ba78140b05d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ab99f3cee9814536b1325ca862a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c992376c685f1b7319ff1444ad372349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f02c481d03d8a414fafe71915d4659350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff3325f882f70628137c4453d292a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183c1c5a94b3851ca231e1ce4fa832c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ef15eb74d0293135e85303f30156353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738002c8893a26fc4f4563c88dc7de54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba31893b72821da7824e54c27648bf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1958b9c7c8c90d544d591c9ce48c6a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb1c05b42bbf01ecd6dbb2bc446d6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1f3f50700b01c5b9795c1d3c6fa82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a3670692f6cdd003114450448037359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a381e84a70ec0883e90c16196cb91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ba9abc95a995a0b0c5efe2774734b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc52b3cecbdf8694e298793a7e9ae56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52615d72ec8972bc715c32f1931d775363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590d7952e42ecff4eabb20a6dfe9df2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a63c82eb5c58417c32d484b98290365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b480777162ce992349daafd5c15afd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12349d4691397263ac887a68d05932e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a1f86891f274a0cbcdb7b3185360e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e16d2bfa76ea84ec800b1fe0cf3b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5775c3d1268aadcd194b77c33e46d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd22f8120f127fed1ddc006d61ae60a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa4736879646e408b825eb1d2b509c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189ad04f9ba72524af2b169bbbd9566373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc209c92f3242d5ca9d78bd6cfe34683374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b8166a24d3cae100b84c0113dd212375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609cdea9a16037ef80a0f6ab915ad19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33c67ebeda366a05718725f94c329377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc6866a9e31bf637c44a79506a226378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9fb7a80e30e8a09ea2c5c9fc1028b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256107830600063e48dadee6709d7b6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17d73649342854ab698e4c324fb15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c0bc266d3cd5769b59fcaf46dd56a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d560a9c7979970d5cf5b7e6e4667a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122282ad6213bbb70adcc972bedf00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0375e03f7e685fe98e9a9fe6c32da2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b0b1f453710f2137592d7e51e118386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b10454bd91b5ac3f67b3ed0b08e38c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38125c1b2c2cf9e82a55290371390b00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc69c08b229738f42754bccc129d0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769d0907509543746205e829ca36440390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4de1cd6c6e14d1477e6345fbac7eba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b418e1fc3b6ca21c3465504bb23ce8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84d234a9d767b3a67bcc0af7f66bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2a45686640aaecbaef9b578edbf0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09bb053b505db690012bcdfb3b023395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1dfe14a1b4f59e502cc74551ad267396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48adf1c6b2637755ecdddd3b7d2560397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a0bba3819e6768f47692a3458f74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c869d117da113057f822c46e1a409a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b26d72d698b03dbf318c915e8b8e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231576ea3d1514865a86fcef882c896401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d55064785a71d010ea9e06dcd8b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eacda046b44cc7f5fb4b25164ad84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919bbad4674f6419fe8442dc01a023f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb995cf9e6eebc5706d070c75838cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836be1b6b143305843d6b6b63ad9ac6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e811c1c67ca6644ee3a26dd96996407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85bcfe2ed780c5d6dc0860795545ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45d785da975439f7c83df2088ce19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b6724de24eb1766b3486a785d03b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27742c7337be61b2374f113f54f83a8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c421cd8f9938c8110f08c51742e89f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d742a41ee1dc99a3f673d5ddf8dd50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552532e0c78471106ed2b49269988ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83634c8ee21390b6707c74923486e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857a1478a43b4219cc32dc185793c41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88342061792024b371103d62884dd1b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575578ee2ae3ddda190c8ad33bcafbac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6262dce4ab07a40e9f16961fab2fe8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1bab4ef9980d82c0b5a659ca778c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7e177737a9a5c834f74778f7c322e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf61b7480149c1ace0cbca526d92b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f633578bfb3584d4e0f5bcf66c7df9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec81f02cdc591ec728f42690822e42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861b1d7a88bd9b91ebbaf1e75d4eb75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21c36f7980a995c346ff9a9080c9b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d035de91339111cf59ebd226253e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac44f4fde13e49af01f004c7f09181428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb20db096782cb2cce5b99ae340505c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d1aba99fcf6c24cc467f8f3a6c58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a759934abec0f380c723bf64f5245431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b0b187f5ac10c208a2decaf80b701432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc588ff6c7312c7e4ac5ffd8199a73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8f3ec1b83956962a66549a00de118434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5a2d463805ab4886df0cdd503ee8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af13c3141e7367a3b255879dddd4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece97989329045b1b4f57b5d1929933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dd7e05a31268928bd880532f570a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7ae59d84e04b4846abdc3e6c7907439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd886243d1b8d983622c0186748a90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f3ec405e3e88e8e09ec5e9ab54df0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56559d9f1b4f518a33239d72460cd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a01e63d912445889e4f9ec50186c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd247ee808a4c2d9573bfac2ae00ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94183c73881b2a6d531264ac85598aee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2e5e29a518eb97004145c40ba4092446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f2fc7fac12653c63982a07457d88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f020173e8a3a879ee064f31509883448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc08d8bd203d3ba2f832530548a3cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc56ca50445a26f54e304e2ec8ccb82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd08a1a7c0285784e5321aa0e2df76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a70317dbee7d70e3c8ccf2ec4dfe98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a64b210c9155f0fd63a7e7448b5c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe85cf4e6eb35defaef55a7f4d03b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75214b72fda15de6dae091b0cf6f4cb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc1e6a93ef5b4e46b77ad7f590da1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dc8804943b62d7e69831306116407457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c616fc9adc3eaecc66a0526b0dd892458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30b86325d3d8589f77acf0e141d929459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3146401b22bdcbb6a1329546088464460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ec493670e34e55e1d02cedf811a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ff6e53108d32c2cca6afbdae5cf24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dacb99cc2f70363c638ee1d2dd66cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef87d774a1cef216dbd7a13a35a07fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfeff690ddec02839c40769a2c68c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfaa3409d45bf0951b440d6bf15ce6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a18231bc4c958ec4c295ea3c54f7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fa3b48e51a6c0a43d0fd28aa6c483468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b80908ffe8244f60265586b225251a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0c12e16547ef83a8fe0de47b8041e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c615e431af7c0938b43d643067a2ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c919de036edc06f6c074ac298d8ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416ec937e13f3451aae166924031c43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ae9c1792125bdbb3349dc345c908474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff95550de805551a5dc33a5a65c2072475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44904daac0fc0c5d5a9afdac5cf9c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc227728efad749f94d8a312b7fe5ebd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74037dcfa9f384504268b169cb8acee0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df218240eb9217f3262c075de2975479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bfa7fa615ae2a70be0ae723a30af7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439b0732b5489a54f5b7de638e12a75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6cd8d79cc4f08a7b0a52ca0b24140482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b6b16f01ef171247ab4ac7b9e00a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883353aa0688a6c60f23ca048822f917484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2babed8c1c9aa8fb55604b723542e2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f279010faae3a86dd9f776f502b41c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c974381ee5d610ca01c8bd4598398487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548f3966e3312f3176e2f638aacb6ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc150e8193cadcadc1b9ffd1c77d59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621f07a0f9bb2aba5629c987c339ae9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f9b350e933002beb80d0d085416a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d7d86f157b94fb51d07970b918323492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df43e6c10d50c95ac42d45c4fa74aae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc49fcd6b5291b78895063f2041446494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115f8b540a667f6b3a7b04cd49465cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3b7efc10c7a99a5cd0530996d889f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c091ff005f8b8a55dd880aa7bceb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d81121c9bdbdfa3e5ad65554474e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf6aaf85f7ee6bf38d9b6315f47733499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820c3761195a4c2fae4aff491e896bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bef7d2ceff43bd18b807bd5ac676f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55306a1d3de3e28a025784972326ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79309cc865cec27044bffdae83981003503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d349d1fd407ade217be3333d7c0c8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd804389978c29741ba45c853e2706505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267b53593698edbd58872752aca0a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e822566628bfc1934b4cb4d2796f7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df21bfc4d4dc81e412f373eb3a2596508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7102123e64ef9cf39f11ab11c86aba8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d012f8f864a9d3743ee026c348bdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b1ce71c87aa1e7dee14d9c84865fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8769f9769505191f7ca60fd8e1090ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b27e75fd3d589981d117fa313f471513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8790af489b2d3cba10315a6050f095514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc749318c0303563abd1149afa9781515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d41d1e2b6665cec73fde12bd9d7c1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23ff8d133eed0a6acf16ef57c487b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f34c6685bf6599828f043f92d72e5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1a4c3fdb991cda99f47299bf1721f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f09ca525bac11e6196403888ab76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8e5288bac33e67a5b8c68daf76af9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e636a973abbb0a17a354e98904f94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa0d76494a97763aef4c184328b455523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5791cb89557a50b27f9ad5e3e13c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734be859cd8db371a12ffbdb5323fc6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eb23b70e84ae1bac992b892233928526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a6e777d8aaffb3eb900df793622e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af873a4f48abbdec93dfcedd6bde07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a650b9b4315bffcfea14e0b43d4a6be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bcff8b56e15b7df2625b28a6243b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190dc4e8d8f8dd88445b60d088429d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4139753b26d08efe4552c659e26d01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccdb46eecb8e36a287ae9fe803d9e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472472b15a440fc0d248bf61dc64d529534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e907f87415541f8e1dc23a25b7f7acc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e25f86155806d7da07ec9a03b7a4df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c064cd1ddacdb6aff4efef3a8dbc1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b5049c95d08d3034be2f8dad02582538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34bf91a2bd5e0ccb1a7a3edc37bb6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e31d452401165a81016171c1b291540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be471487314682fef3672f101f336e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db49bff566e484df963d2d8fe543f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec77a7675e5a4ba0257f1e4defbeb77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75979526c321cfe16bde3d38280a5fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc6dd4cda815ed0083fadde3a04ce0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb1b55337126384dfba4624b680ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b8ee4d3889e7b52087c6a4d83437547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea5b23fdad099e3e52e9c78a8cd183548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11a88247fc7e6201694438724d6feb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a199fdd4160a486869d84561814700550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450061e918ba028ab51954e14f9c0deb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7592d50ef7a0c2694c800adac6b59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263127ed6beec32ed523dff7fbd817c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b035311f0b7538ee8834fbe370ede9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17978c40e74f62c22f97868a0b49889a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebc2aa446cf8229e99f8c97c3d3fa3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827bc9604bed399337f8a613feb3485557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588befc713e62610518cb2a176de9ace558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f4194b0fea714c8942d6e423b1441559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507c8ccd743cbe1ec78221fb15cd24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec091d2663a5ae5d0a6240f336df38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d54a6e4e8f6c4d3185dbcf0119a467562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feba36c3ae3e0460929af9e4f4e0570563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e592af06d3a038c949a54c4e0945a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577028fc9f49e1ff710bc4e30f3238b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c9466ec2c457b2d766a5627c4faba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b6c5d20c3a48b34a5b445f6c8335567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420255840ea93fa29e8b164a1819981568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b61954897ea4f55747ef11c0898fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3504f5f188613fc6b678df7499532570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e1c0178975037ddb4dca07f5e3da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620a85a7c7cb705e492370cc02c877572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58f43962030beb3350219b74337e1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b78f0bf8bd2db4cc9c120732809599574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da64215b6106c93e1d9f7bc19c6ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a33655ae67a0c7a6534c537add004576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ffdfd45bca3d88026b9e2b526850577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52d6cdb39cee86e85aaf6bdcfc7979578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce09b0762c4d8e9827e8886f69e141579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619286cc314acee73fd21a4f1c38192580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4266da8fa7abbcca18486f4e2caeb3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c20e436199921f2154be918d577a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6e9c346c602c87d3bd052da50337b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c891fdd4eb2182435e21ff559108b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc2af8f159c7f304df59f879a485c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28787cf7d02c4937081508a41f0e55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf46ed44a1b970540dc439fe9e2e223587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe25cfd1444dfcc7ec26218bce54b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb3f6ec4e7cbf0c0710b3a6ac08a92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6270d8820e3dc4725cb2fa3fd9b6dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958a279067aecc71dd78d44cbeb2a14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccf0923d3814d868b895d2c771a2e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506677fe8ef807dcedcc3fc918cd21e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef450f68871d840414d7e5a3ddf321594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03572517f8f1efa06c01c16c7388a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ec0b1b41c803afb1b252b818eab1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b5d94adcc77ac10b23916fdfa276597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32cb951af35b8e91bbdf09b2325467598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71aee3bbc857ab1f881389f63274ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0675e9c28f58ba979ca70fb4b8953e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0406151817ec4b1840c135fd2476356601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f48ee64efb4c3bc713ba864af074e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474e6cd7c5f115d9e6365b07707f3b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c221c7d58cac1f67f4dfa3c38750d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a88cd1b38ad27348c40067902eb18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc822d85bbbd487ef314c9971e5d4c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c022c376f4e6d73ecd07c039c8eaa5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d089f6554e1c1067ae7645586148f6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676d025d0ec588b0a9aa55a6dfe854609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c909ba5356077275a1c0fe9688a4d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf5c6b90ab6112e5d8694a0f6abcf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb558b8da2d18fe0b3c88bb06cebeb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567712de4312759a5469b4adf135eb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b08239397e98c50aba4a681bff867614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ab6ba925b935e60803d510b7c02ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb097ba9d13a4179e0cec9872a27253e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602b687e44c421beca5f1af7bc9c94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12a99caa7b71d986d1dde4cc6c6f3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b647def0891fc648e312467db34155619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea5e19ed11b443fe7e2daeffe7a02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d355a0a16cb846ead8899618db9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab9f7a48d7fcf813027f568565e8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d307d28902b937d3d9f08c2d444f772623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccefae7bb6186598b07aefacb20eaa6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991eba637ea9024f0275b0a9919dbf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad577da93d8cd742b6b655ad326e2df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962182cb045456ccc635b18ab57338de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b9e03a14d1832d3d43825c86c88da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc55f9db7a9f64195e76be4d42bc398629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fde8b688cf318df8651eed59ba9fdd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3adccc689017d5aadd2eff206d24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5647ced97e4a3d4ac793baa2a1d8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b52c5c5a6965d3b64890d4cdbc61e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95dd07a9c61559b7a892192a274d7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227274568d7759e888e78c7c49aa3b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7adba734e52aa2a4714717cad30034636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7adedfb51be0415897eebc3f7e0a0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae4efada76cda29099821f55b33db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fedb92be72ec16320c90d5bd08b21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a6a7143ceef61bfdff0746ca3d94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a76799e30c0b78c4776902225d4aaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aad702a1415c78a2d0295da8d9cfa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc22079e55f46b8ba8d5f98dce14c1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3d5e20e8ed8cba67d518c2bdb03c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696d93654cc4e8fbfd69f159c93132645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebf062d13b1878f8688a7640586a81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b8ca78346d5ee3198561023ac6ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfa6b6438ff074e0257f75dea49db1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827958a7208c301ecd3c3b201d79efe2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151d63f5a00306e4d9ae78cd4ff3599650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed79620c5e9f05dd3db03588aa9d936651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28aaf42fae9ad2048ae91768e2c1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6126d16fd9950b836da3544241d86d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e238b43dc047f95174a57b71ca15b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd34b2a937bd2968b6632b9e4f38b02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b8dad9f94c341759fa0d12bd0423e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9101f5c0aae63d866dd537e2d50602657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff062499f2655afa430848756a7c14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc0d5f041de1dd7e5a8d7479d96bfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746089ada8c280a437fb07fa2906e073660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500f3908d0d8e51020eeae4106cfdcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda60cb7a4ea841eb3eec269dd2e248662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7617f60464adc17a064662c0ce80365663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb3075cd1c355ea0e2a064cc78aaf0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7010102cd3dd5c099f218be9d123665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833faddf974913a279d294e43ce3526c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99328f591b066b7f44dd81c8642e93e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed004ecdc1b015e631e70eb17a3bef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a7bdf69e7e4d97e33a1dbbd57b26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefa5708a4f9493d87df40eaf8bb8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed5d0f6cad7904261b3d42456f174671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5abdd7a0c3ab4f673f8cd86f9fc38a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a53b8aa35af077738ace41f0072517673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c39864b30741186ebc93ee3d9baf0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904448e4756eb9e00b74d73bc6e418675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff97b70f62990492f1c052c91cbf34d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973ab04e722c7882c6f9c731c55c3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb4aa08e0c00b920d9c37bdda036c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa1fc64bee1c9cff8d04095d6fe2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1f86276d01e40500c5a20d3ae0008680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea254624b62a17595a9333610030ad3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc56b50471a5933e9e29d56942cb649682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b720cab3f0f2ae5df8d726de27c5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bab0e0f680939de336cf12676fc75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65a52f66d27d83f89d8dd2ed6afe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4e116f45c121b9be429e67d1def78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e2f816a3b358f55ef5333cc2d29c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca4906a46f17e0a6e8f91cab34b1a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ddf774a05a3dbab0bde89d0a03794689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9a7d183032891537ab52954d090fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9619cd9705c38ddcb17249d7c3255691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96232e05a429ba44a74c36ea392788ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121aefccf417b928bd60d69aa791c2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b83d29231e9ed96dc40ee02085dc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b4ca6a3942763558778a4b6f47865695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845e1f256a3300228472b1375120936696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14980e410f93b0be514d37ec30956f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05daad7adfb2ff797b92f13baf83391698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283efa4983af20109249fda2aaeea8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547f3be06c498e1eed6a48b8e640f99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd37f0a2837f9f4ab20d62b591cb6ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c8d073a45fd6ef0405e317687ea5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dfbbca68e481e4665998091a86c80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8cb275c90262ec67791ac97b588d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e632c5b1e0fe08a9353a2d4bb058743705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc74e074ca17c5cb8aea680954ee3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9da277552ea2164d5f4be651140f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8a0d444e269cec343d063dc25cd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a01333ac1c71569487eff03459b373709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f61cfca01db5784c98913960742d7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800239caed482f90989bf5d3382ef520711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3569f7e733eb39313022aee1d7936712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6a4e876ec49dd8a29527b4dba3dba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa61dd2010cc3cc4c0c97f1120d094714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d030ca7fbfd9bb69f930a7621f9ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b90fb68d8b309ef92373ad5d6ee2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c7b0b9119f6ac7d1dbe6813400638717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b284fc0fb93e61d3224f129da019e03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463946042ea626982c8943095951feca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e3d8c285d1236d65fb04a5176600720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0faa38002e07db322c081180ff455721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80eac8e952071216f00554a2c05aa1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901a3b236e5f84bb4fd00e4be88c536723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45792563e833d29df5d9b49c7bc36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f127e5d8859421c811e3b05a1e8121725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af804d6ad7e526a74af44b28bd65cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0075c30b52c72b7607b58f5e81f27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34f896d65637db1dc230f7e64dcf06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17885da2f0654b221745d15fc51953729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a07171eb57ee3e9c62c71e227abad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e4d02b5e54dca71bb947210892ca2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe78e88eb090de85ab5c7c3e841749732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875816de87e0af45f3bb45b6f11704c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcf8c2a4aaf313d33418702eb7e9da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ead2bc6d72d2ba0bb9432d5661365735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68bf044465faaa72b2a5ea87206780736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68487ba260042637bc4f952e7659d29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6955a5253248d8a0623d1c0d0b5068738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923643b70e5c92316a941b796d73031d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf5964e176bc10f84dd194f475788d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf84ffde43dbc9cfb1b73ff979750741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466557581a61fb745f40b184faae811b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e892a0ab0100f94585e5bdabb8874e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03183c7ee81bb5c61587d781b2deb14f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a39342e73ae9ec733582425df3a48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b5777fe3288dd7fdfc82219ec911b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a941ddc20d2439fdafe10f828e050747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054edfb5afeb18775188640ebaaa60f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b94cee522910b0f659eba2b40762b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbfb0ac140e2ae6cd607056cec738e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31f80c692e61099aaaa84f338298ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f9deb398439f4035a8b4f7b6864f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed17ef6ef34b89ca155cffaff50db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a182a37d3ff1641c8190b7701dc9ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84401d26183cd17ca00ba368efb58ebf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be62465d0784c1b5d1dac30d6f396c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5920739f9c746e7cda136053f330eb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a62c2a7623d7fc88a610b66c00ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e347626227d80448c7bf321d5e82916759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>