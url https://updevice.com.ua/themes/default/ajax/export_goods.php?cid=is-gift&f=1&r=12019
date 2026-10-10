--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027d94be6652331b7b4716678c620b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d79e4576a012126753689d20191fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade168d4d0bb4f4df625de45aa61bb1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888b4497af4744f9e63b5750c86c88c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29d50eba1fd327ea42f06b355a076b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc1548857cc80c73fc8c3ebb1b296a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf592fc6c5e7d719a133f9d2d09a0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de8d5ff9946518b7b147e7fcfcc4ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c61308c0da4c039ef0010c4dd8384a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933be819fe428a50fb6dccc0807a2a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea93de55622c7d4f4bdb9e9c47168311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9f66d5f5bd4040633b5000f75746d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37736a5b4449cf984a0b347fc8e50e9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4ad2186523b20dec5fbffdf0c89b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33546d2fd1c5afa6aecd9b43046df6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078e4295c7d8b9347656ec66df82fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b389dbc81ad95a8ef2149062b66def17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d691f36dec11547ca51f2093659a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c536ce4a1025d78c2d0d16328cccb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33e41558a8254f0773d686c61f753c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9d23d1536eaf2560bd77ccf1c469d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dfac860ed9ab77ad432711130723622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa82c3c49c3e32a292d72d288ae9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a569ce7ae807aff10e54a2499fee51924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d1da0810391fcddfd221cc0ae8f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57515bccf34c06a00f9682ab3df4c4c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a0fa553f4e0e3230f1a66b658bd5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad195a25b49176d6042dbaccf8e63a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc8546bdb880339b70e6b49f855d9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bfc520f1fd7c62222fe38a2e7823630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee9dacd49a101f5422b2c2afd8b44231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a201e6c05b8618960834444a1116d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cf2b3b8b0f14120f905b1e0faf26233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bce4c6716e2c89279685d9f65059f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559800a77e56b06e96e375ec69660c7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aafe3ecb2f8ea0667ceef4cfcbaef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdd04404193c34768d58c5a5c759a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72d1f8c251578d3f20db571883f0e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40c02af5166e88022eae36390975239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d25c7b52cd61686445d21baccee4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218e3c868ec91d09f72d8b221ebab641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf2e15243a6e9ce606472f3d086fdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1526be83016e7d8576e6c80a45ca3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e5cc7b641d0a81e77ebb9bb1066a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bfc0beefbebffb4591f88b686ef9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce06756aca27a47560e961a16a755cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf84f556986d2f2ff65b5f4ef5a67c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc3b8390dc77e66685d1b7756edcf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be19f8ff0011f8a84b61b251cc8c0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b8b3b4a6966324798ddad8b06c1d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b8b756d53c35e2a98937a0add56951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf1c5fe9c8528aa5c4e1deff717d1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53815a828098093e229b04110f4c5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf085dc743caf82b93bbefc0b08c4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c4658eb904dd4c9f47aed160c1b7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac653461510eab9ceb7594263c05203756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b2736d56a323ebde3bb38cbda7b3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b7491916cf38ac98e0dea19ec619458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d277c0cefe37cb6f64b9471dca64a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a9f1990fc83dea4897940547eac8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d0e7c273c8bb7eef8348427a3c1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0e3b92a85fa883bca1500f82ff4ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df803f5aeaea66e366fe12a17ae11c4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560fa5d0df835c494ba7b0f2823a8e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd549d0831227e4533e55dc2138b6fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc23ad7d31199c0732c9df29beddbbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd545deb71b18972334667a5e2cdeb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1572a924c2a16c6bb9b5f27794ac868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb581e61445a7efaf798467aa6cf4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336f8372f799c0e69445c1d975556bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25e62bd164990bc22c1c144d98d8f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd98a2df43575f6f5a89e6f1cd82a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f57804ea9ad198079e31fc55bce35173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401c2c71e204c384be517c2653087a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad929a8f5d9e00bb31df84a4a93664f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491f7b3e74fc785a5c8521fba7a29e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd5bca0bb1fcd7769489b22a99277077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aee68ae6582576fe8c2571f59574e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b0a122ae142ccbf6e397a5524d38279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beda305d69bb397df23eecca88830280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054d42382c4146988d35932778fbb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186e03f18c805f600d54cc50bb7231682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080456cc9eafb35d45f3a51f377678ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6007104e9eeb0aafa8d1cadca0317984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb516dc1326f9deef76051dea31104785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5c6a4d4ea1954ca65a3532baca3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15148db1f408d1a101f36cf64462659c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84000de549e38359205375f1027e55c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19557560fc5ecf2bf729e37a9262faac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc03635336a11b6f76e9868702538a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd468ae04d737594504e88e73c6325f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55947307fdc808b26a16f42ae845e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec71c1b153455a65c1c15889c269893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3777d77893b80eeb3cb2c1e53dbbef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1206ab62eecdd0d117c8d871da31095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f2a0181633a138c57d8c5fe6b6ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139027aed19b7c927bd3f7ee338fb5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e4f8100c4181eeb8d19810b29c8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b0fe65fc158e920058fbb0020d5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c647eeab98722a09494df566a949a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d3a3f27a7c395238fcbd4a3bcff3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e51bd1e1ca495d02e42780e030783102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e503b76f3a4d69a3ece5761ecf6dbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f9054d58d1a425c0b86153380fbfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f8b8e61854f59a81dab1fd7db581f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3fd8a10106fed71467e44f80dc389106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9363804aedd416186b762e1cdecbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295acfcc9105d65a3b4d1e465a5d5451108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb03c00406c8d9f17a1a9b1353ad29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67ce69dceca2045f1b604b98b1f89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293206eb38c6f152d28ab7d3c31caf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ce0c927a274a8e3a22b1f4a72d07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170d96d9c88bfc7014e98f60dae8a82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b40e89047e56c5c970ee7e8bb1a2b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230db8550924708d508abdd7ee974a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e6df7793d300ba8d4cdddee67682116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4771311e388d82ee3ff6e37228e787117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43069d78aa162ec1060b02ce70812de9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f38991be71378101daa1de3cd1cf09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8df043733e9aa1b5661f09ccaa7241120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eb7e2d79514fb5f0d947bfb0e2214121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78916876b1191fc3aef6d00b6c48552c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e87b4c8f6e16a4523a1201032e2ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24152d1a18054be01a43d6dd02763889124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69536dbbcef4cf3c9690ecd2095df977125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba533f27a4a9fb18c1da82dd837e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64fc90afd60b08f93d1ba21da17456127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881866c04dc13ec9ec394b4330b6e15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2937392f1173320535e1dad9036f989129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfa07b1dece03b936e52ab315d3428130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edaa725ed08c97d54db0d4c3cfca5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36bf2ccd76cdbdb7bc6d5cb4ec849e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1549f6e09ee704a1f4dd8dfc1b3dff0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b598dd0f8e3aedfb56a95549e69c9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7223e66cc45f45cb03c5fe1b3890119135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c021a7d475c918e71f0df98d6f078136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c2de5d6299df9e1e1dd191128c7bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffaf94d4fd1cdb9d055c7faf1497e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a95e3b6f4e14fd1ce07c766ef89b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66cf2d547dfd043137f082e8263c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dbd46ea7795015095ee747a58476e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add8550c2d47d8cd11c6c837e491e8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda8cae95568baa272e491fafe23181143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b314ce3987f5e510c8aacd6e6402787144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229b052c1733b1e411ddf9a6fc0570f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc997c0a9ab8b500804985d11046a42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e167abc288aecd75d66d90517232147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30672cf086f31637dc6482759476b783148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4897666e2198fb20e5a6166b1ad1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d63da672ec81ff9522f1ca69ef93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7876abc5304f4935801da3ba515735151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240b90bd9e4ecd17a071631c98d65d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db8bea4c5de3b3abd9590cc605832e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887f6d6408ae8395204ca261699808a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2826de7dfaf4501923460448dc1d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba18b2767ba6c315b7c99c5e5daa466156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f9f55a45870a0c08a6469f9bd449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894ada4aed339d16cae584c2df59892158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba717c0b3137bb87058f050fd010834159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb12178fdb2fb8584a244bcc0092095160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca14d39e32af974f22e6afca6f2cd11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c221f72b88e67c88836ad345af0545a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc31e707afb50ea240a0a338c6ca6c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a644a762d910028eed9301b475f82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12647c1b081800d3f6d1220fa7d5a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a86547bf29a397df173d4b7060691e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42edce628b32581de96f745320af54f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5908264a3122f333756380868bb15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e97f8af0ec9f2d5a2b719b3698c23d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621062e97b58084b530977955341615170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f82b9eb1d7bacc79ab7dcd459a196b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6bcb0760e8b419455fd6b3261c127172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d4fe4b2d9670fdf9d3795bf316d1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcd6c1e966a72bdd8e4e73f7027f8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c43e47238c65279640a9d51ae1163f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf4533cc8bc28cfcb613bfcdd6decb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d86001f75f0f4f652dac16f2e7fef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79337195785a02ca73f87633f78ae4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb9ddb85b7a263051fb0cad8e7612c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff489b4fb1c065d7e9da19347b3acdc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b084bfa2c62d388ba8c6bca42881181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2b7e3daa8c4268f1cc2626e947597182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd5419382a015ed8941e83c21b516183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd892a5125c938d3b1f718c2f1eca4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9454773bb146fda8db78fdb59102164185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3291984482666f703d08096a53141186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92320512ef69a7cc20c797942fd2fa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0fa3dbd4b1ecf6e0347e2ee9b4ba5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736c00b722bd8c0caac1b4784c21b6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a69618899da1d3db084b59288cc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022add35bf375a195eaee62993845d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81a7056a482713cc59b3f17655f278192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a335508c430de0097a99e1723449193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67733acfc5a467ec795c1339207827194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e20ca36417f92cbb6b468f6a35d8da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f0607ebbd70b222583c78045b359e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea87cad447b68bad8dba10e195593197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f34a1a0025f9b5d9245c3082fedd46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d288510a6c7871fc9693429cf297f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd98ff6c025ff6d046f881781336ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098ebe09584396ba582e140bcc51c6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff6434177247d74b919d4930f2161f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b52b1d0687c3623fc6aa7788082fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeb30defbc0e7acaab52deff56363f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765622312df8444d47b8bebdf65b7782205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ac23ca1fa9d567d9d6e2f427231e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c5bb63fc5cadb1524d18dbd983d3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e6d7a73567910308ab7ed22c0112208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d83651aae01765044bfc35f9dd3f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98ffdb772b94d4fe2754df544f4f15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106da11a4d099154118c56ecd0636c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752175ec371f2ddf25a756f0c7277f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54618f285968dec31b008e2cbc73f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c70df5b5e0fef1cbebda10ec601bd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1832a07641b2b9150821b94ad49f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9fc8a691df9a7bc24bd8e1e7efa52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f276364732f2dc6e4fdff55cd5f90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f387f7ac1340af4fa960c695a4013f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef665bcc01c32d68c63afee87e33c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048459381ca89fd97ddd4a48949aa806220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc88577987bdd8953d5fdbff0a75596221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e7b329cafee7c3b79efa5ed1882ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0088eda7f9ad0c4e24f677b36c811223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a18f8cecd16ce027ba914c102acef9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8491d95a9e726be43437592bf8413225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6b5d21ad62e0e864dced77f99905226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71eaaa79603cd208155fe20eccacdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34721a29fc8ed57d1e1acd8b227356228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c7627e22e9e3b69b5b90f32080a1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ad850fd3b01ebad5ef94ae348865b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe8dbfd406dc47a1d36434b4f6b12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1257c72bfa5fabeff54eb6742095bed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7102674eae1be3f948ce294d4c07a6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261da1833fea8e94883ac2f4c5576b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fb627d74c30d391a52a54904e454d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b76d8ee0ebf48ac631b6a5eb87fef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f0630bc29ff40c015a61269cce5e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8227394b6a9c739b9358218f4eed7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339c88d216c9e13d7e7b7c66a6392a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e073d00a6611f9755ed2533cb3a3d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3bd268f9b13c2a7cca62b652623a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c40c66b8b9df12679eb4a4bfa86238242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519813f85295f6deb859e44f0dbfd3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de72f7b87f52542bb46bf60da3e6f9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa057b2e50c6be8265678260fba8c6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3400f5f40ed4101943a9a9cdbea52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529316c7509ba4a401de1da1aeedaddf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e071bcc7ca4932a036e391f83c01ac7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f8aa2cac89eeeab0e9180a5b33919249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14385201e288082127b8f434bafa2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424168ec3152ef373ee97f4adb6b9e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f125f777c35daf8575af3e80db8bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a747eedf0872c8987a88a9ab61fb93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4badb78dfc567a2b67ff22e9e6613254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969956876e451b64d0dc4a44c7eeca15255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e81c223b05a9418d1519fa558cde5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca6b93aab9c4154a2514a95ff2726257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c2f632ec425035ccf750840bb26e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a44db6ecb4dc915b3460e54bac578259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2276d86c692e3b60ef49018ed75b120260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22f6f1b1b89d8d95212c8f61cadffb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87518904d8a27f1b383813c11022d9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba95fd94d126dc2c5236abc39dba6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357390847f36bd7210540c833e0648264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898c382991426bf27779779f6e8cde3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143567cd2d5fd03d2065efc3736044cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399310f371d2f3a1cc511eb0136a38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a440deae15c01d1abb883c27a98780268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7d0d50b213d8cb0415951b1c3c9fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f130d3d0a80bada466e7aee6815798270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109c0309be48a021c48b622f4b466b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74348e6446d6919b3c25b6101a07ce4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ef10e03834ea65900622611787f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed4b86f3bbb5f423f385968939aa3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ce6a1ca099a28b56874ff09f0b17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983302ba68f7db86c7bfd11fb8c31061276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c69071b9a7af3d2da728534abaeb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e768d6c7e243dad9d0b58eb44d1f20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f421bcf1f8253b60a82a95bdcc2963279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0b419a1f3a918cb9e7f7943f60c3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeb220a77f362d3f0f18ac92f1ecf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250674711598e7a254fe23daae285a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd31efbb1fb83e026d34d3f044954283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ca453c0047e615ccb2c64aec3001284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66056463995f76447305c579fb10b87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b188e15504ac92e7b126a75d8d94f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbca58106076590fc78e2d7e87177e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4559df30f84ffc05e79a834a8814c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48281932af0d564d873a861c7f3f299289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7636f64a5939d1acdf71d966510ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969472106c145e73010314532a85d65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b81082f3a37463bcc0c01128d71474292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd245af04832f214f6708f6c4e0142293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d67bd90e4e9509a27a156139f178294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105047ba15f00d8a4118b2cd5f8eaf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744710c6f48958d254c3147c4060903296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce674c1a23165b13daa4568ec88e5dd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aed6b47cdf2e8e76bb5418e4a350c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b2d4a91f12c60c3c75595fbd764e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cd03d50e95f555c9795d85639d38d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f4f75850ef8a9b1bb1c98788ccca4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624778ad03a0294a915db0aa5818d93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635b1201a1c617d7438104e9185d92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff201b9f56a67d4b190f4fc660ff13ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21cabce7b43519a5bc860e7ba75343305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed1486e800243f33b18713df18d57b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aae7047e40a4ce638ab58b4f6971d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553c62db906f1357b57127e5031b93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba0eec0230ea0fb41f9adda709858e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9bb29c4c226edf03b74d95d3d9b7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc3cd526281d93ef9ddf78c5ce307a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eea8a49f97683a627f3d8cec1ed7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba708547b18456c7b4eb3f122dd10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b3e924bb7730e6b0832b669c5837314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2bbe45b764b15393079eed341ce33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794844caf918406997a4cb53202ef9ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d30748dd78fca0f6350167c270e847317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a986106f68ce6b5f482fb325581204318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273519d5f2764b5428bf0b82c4fbe1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b39dacfba30089fac54b6506b6ec2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d4d8d502fc7d4239fffa20c12d6fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b3a224c3b7002739dde30fd37db19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6bb4dbb37362ea849ce28450e48a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5036105d3eea1f5ab99ddeceddb9416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542def1c64477001e032f451150e27b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d633c8aa7f936db572ba2d775c94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88752f6ca9135bdc81994d951a4c6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46178f02f4090f0b557f4456b1b5cda6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed230a28e04aa702aef1bdfca1dc93ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693cf0af53ac322e696e286cd2817d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad0fb6f38febf85b9554ebce5a7a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa2d3f2daed3fb4b4db5e24a4b2239332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd41c4f1d05cd6adf90b6183df1ed53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acde15ffbb08a0370509e452f24d8d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c22545088087197ea8b19b2540b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5c82998585edd6e088be289d58315336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acba9c65a6c4a040ae59ba44f275df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe018a025ef90fafd455d8166f3acd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccd775f250ddf436455c28fa761dfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d53a250e00203e0a25c441a6bf234d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1857ec9794442ffff1828184626d64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f74c3ddcca32dd1947221e75f07f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ee14a0375212ed51a575ee2f3d12c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55795c75f5d74fdc01a844b6727544344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bf23f8f284007df7ec5dbfc9d69bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e15f1dc540db975b24126a8d8acce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361392954cabe7f52038c9221ddabd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5916ca5f84cce31f8922fce7a9f9d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73313af852c9d91d4a2551fc6a14a048349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de9675be8c261122d948feae2cd569350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c84d5a3b59009a9bae0a63d9a494b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a5fad0fbd177a72e59fc08294f2d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729383de67e927bbb20b3a8b73f0cf66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab53d5b87040997907e1f91a15ab5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b50cba99fa91521da2bea501e26d40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80427326183a10a95fb6cf7b7d91eede356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e46619d40715cfa3876a8e6b6cc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc903bb764699fff4e02849b6c9b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e292b23558c5e63e37347fa456351a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8db250023d87426b90afb0385fc42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c52dec41f2b72dca13f891d2c3c55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60de53d1df7dc45d27b7992cd865df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12162b1f1842683c9a37f0e57fb915c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c0d81f931ce89eee5dc57261a8107364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642d2c1b292668a79cce9a7c82d4631365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2c3b301e987979c722e7a12d1005e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c92d3a8a5773645399346a3e20b0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e78a1061d61930df504267306e1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c593eb93bf6532a5246e117432ea5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea28c6614e78a73528415a88a0cd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811d6f714b5a8ed1a319ede17567662371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dc8f96adb17583a8e1d15647088dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb79835520fad5af6be8420e692906373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a64b63b82d9f0a9d68ca1e6cc8b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5f5e34caa6a3e2e74694cb6cdd75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0719abeb0a36eaf2022438e309e66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd18c7da8ac992b3e7f2984e9aea3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c740c1e0b2ac7b9bbbe7779422cf0c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de85f50d1ae8347ec6d4c71722d77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fc5aa437e9cbc85ce929ba82c3aec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b77c02b5e225d53eacb699816479f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c563dc79d4f88adbd787280769e548382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729106d5a18674558e10a49dcc735989383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dcb1e1524c0d839dad472fdbf3572384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbc7191e941f31aa02b02328b02655385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcbc9c8fa1b8c45f4ce8567409cd60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e1841318a7c9f5361d43fbaeef26e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e925e872c039bc4e8039f72f3cf4e5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ee1f455e734bb7c6c4d84385051b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91b553a0cf2f7de087e36de63300c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6cb83f2a17a5ffdf88ba5dd87d94d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41842855fdade4264c3820e56aedbd50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1424a682ceb24cfc7c9327d4d525598393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab16d9b3244213220d2073c0c7d44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dffd17a393f9e1303c938a37c2f37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bd11d67582b1bb0de2047107cd9f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd811843413f053decbdb777d5c4287397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1a7d15beb3e0d3925fa66e0315254398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548083ab64e36b2013ef269a8b81ee1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd168c0481048ae70750db6a1ffca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d1cede2059714bc44213bb8b3e5ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c30b344fca27370c42dd6f500eac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eaaf6788311291b2fa7af6c138654403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef91d71e07f62921e1c085da581f1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2da07db1b7ed8773c8553945ca68d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62e8f4736f16e37d3cdb154a761f89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef9bcdd2acf5aff49f36ef40d8e8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb2b6cc5f2495461df005d8bbdb95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d753811f28affa5cbfa37d45cd39ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e34cd1d1673afea15a503c04d0c64c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408b99f03d243a0f0d290b52a49004c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f2995a396498901f928ce5302c4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab6819ea17529f4a3bcce0b84fc56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b21bc3f77fb83dc4f36f4bdbb50e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f77421f4b5c81e352b69f36b76ea2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d2bc41dea272bf795e1bf3c07ed54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0600001a9ac6e98aafaeafd764969417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ae0415b30f6efd669b929dff45ef6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46351a19a646419f47d65e2ce8ce81f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5dfa95142b70215182b1f194f184f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fd966f6037e5bc9ef5f758327f06f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8b8902072fe458941381c0d431cc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a368782f1f4caff596c020132b2a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3878129245704ecefd8625e1abd3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d09e26a34c9cc999a6ccab09b4204b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91666523ec83821a3288224e04538e85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b7a5266b182104e035b263457cce5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92236a7d071807f009f664b7626a94d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94889d91bb8ffcdd7ec28781c7f9084429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd076f6697157a9a39b7c0b1ac4d9e80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3cfbbba9eaa80dbe0c9d14859354a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2ae8c1d130086ee40bf996d251cf4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8663262645f950833a4df4703c76d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b298d5d1ff612ae95a5f44b5541b532434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a539c75dbd76f5f8e3058d3ca8a64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12337316b4d8419a86cc2002e08e47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e21b34d164b653239dd4fd0651c6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa21882d07898c478895f0af3cfd7b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c32c3fd33e326838ea344fba592b84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6409a6098f0bbeffbf999b9a679445440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8797deec546e925c575ae860bd0dbea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17b4525203521b31e2535ddc433172442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e6297f4082be032f302574fc064c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e68f3f67959ffa307316cfa4c0b02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e6cba23426716cb3016f8c7ea1344445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68acc261ff6886596ac32166ca9334446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f7a63c8041c58ba0a03b5ddd53fbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cf299bc6389395cf3fe0c025eb45e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30582af1705ec98317176b5e5db0547f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc639886ae5a380680ba5a9a0e217450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b297871e5fba1bf434e013e1839fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1c62acfbc8257df88b3ce4398140452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643c48d0db6dd76ec5f91b62825e0f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ab524265df3668bcf2b7eda65ff7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c352f6bf7b1233a71c61c4405f9fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1182bd42c670d1cc7aeff26e8b1f2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5e171971010e67260a8209b81f4e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d185f8470af8eb67722cfaffc74bd7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71745dc6ded83522cdb43ca851288646459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b652375a308b2111e5f77cac6b755460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4429f5c085eae632588a48b031aa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c9250e8b8c0da9aaf7cdcf897e2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8733cb17a709f82d00c53d11eec3d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b35b0cac7c808cba984ca5ce91b5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6bb9a4a16d3a779cc9455c27d813465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54ccf9db2821a062f0684806248d68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983e57fe4814e05ce913e90670ccb4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654aa03444c6390cef721a3a59ff471468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf554aea945757ee11406df44a6d81a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b0c8e3422c9581d8cd745f5a8c21e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fbd5c9ea49a5f913ea5744b088f79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78d730a3cb0d25679048bb58b28b8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1924461d41ff03ddee319e7dae966c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f3631ab5f63896c7dc4d00a4d7573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20e7b395a4836e91550ac016731192475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eb887cce0f7aac8044e90d1a728af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c95fa252f8b993b4f5cefa4b33ede477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77830b42b90f0545b50c03b975620c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e061836956aacef0375274e25e4704479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b73ec70baca0fc8da853d347349fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900525711e9fc72edbe796ca288589481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd26f2722cacd984b9c009843530df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefa9626e7976cf5c26bba91da1ef6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278fc3f61f91deade53c00099cf420e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadcfcfdf69cc1cf7e9f4073b5a045e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b48fdf001aaba9193abbee8d8b01486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c247385fba7940adf68ff3fdfa5bd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92049d1b92292dffe15ec1620e061df0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57737c31b0202d1d4c12847f18c371489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3622089383f2a10bacdb31ca083255490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f2198b921dd77f2f6de00ed833ddf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c308c37461fa961c67e7a06c28696492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3fff1a8bfd6214b79f87d1e20fc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c4dde1b25155a6a175b9f5def110e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0382caafc83c7666c8c406a4422b480495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb8881720059ddc5d95fa56b36d937496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c56f2d058519cf01c82a72676ac65d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8af9991a0f9386313c140ac951cd8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d91d11af6569ebfe4476eaed63669499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbffb25d6dbc746a6f5916b6619a20c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8195478fc60a96910c7e02d958e751501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7050fd0bbeb072b7130fee7db35c9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027690b32f00faacf2e6ef827f0e26c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc24ba83d95ee8ee810f92b48bf56a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4d084059023f5bd668add74824860505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68200855e5b96c236c30a1605dfdb95d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24543e657372f802f18ec740506ad35f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1919f17e33b7f5ffd9b96ef3fb0083508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb0269260d9d07f0eb7335bceffa02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af9956a0439d4757c9afaac687058510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfc4d3e577a5ec57d3c2088a831337511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36fd36c3d2588e521f45887a333931512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cdd8d9262ff33f2a2a8afdc89431e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ba5a82da08449e72fa30ea587997514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df380b2808a4a3fa0adc09ea9cafd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7461a22ae5a4be4c905fd626d6be923516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386d83c0c77a0c0215b73fe3d9ce079517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9e2617a12ae163f1e12d571d50c6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd0c58f9b01bd0ea70857e8289063519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dded94e6a97fc398ae09b99796be1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d60c7c8fa52437daca51f3873875521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef225ab75d08f731a013ceea2bdc180e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849408946b0a9830ef8989800b96aca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0118b3ccef30c40027688acf6a757524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb71f67933e44716ea382db4d44f06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7ff97c60d879b7a3dcdbc3c74fde1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9801dc017946df4c473879193ed8bf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88bdb11310f790d580a3eb9c110a3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660df2b0774d00c95c0202cbf731124529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2ded86dbf6c7a79b62384ab33d538530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37095e2f123e0a465aa1bf1eebdbde6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7693d0a3ed0b78a6bdca17509c131e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c72ce8066e2cff485001d2ed3e075533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c40f0a45bc72da7f4ff3962bc683534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfed9da2e06793331200ea0de3eba87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c738ac9c9d7afb9ef0a1067996801d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfa796d67f31738c9f23187b3a6828537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619ce694c64a697958772c608ad1890538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301299e61c1c791d14b1adadc07ac9ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b995b2c1b1b1024c820168890c6e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28215b8f67569d34c2aa8162ebe99688541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3b590a4c4d525fcc0ccfdb398d724542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f030bb54e1b124da283d1366e1467543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83bfca1601ad6f4980eeb8b77858a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef1c8a703fec3094d4e7fa8844f688545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae060866ef4120f39c7cf67b69441595546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159c3730b4498d1aae5c1e6bf77d5a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee38c4b822a4845984d28dc4d89c84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a1ef38f8398a6d4b12bbac7054010549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94708921d45f5343bc4572f90570f5cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab04fcc0ec1da7b3269d8cfb723326551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b94e65591ae1ad1afefdbb788f7439552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ff7c0389be705d158b77a81bef4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c33929cd26b5885e42575b93ae122554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61213b4df670e1fa2f3b75dfaf766646555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ebae7ad8c4351f95539277a4c47bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7d31b96063a0fb446c242371d7be9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79220e5114f0afdda5e712a1b23598558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97632a452bfdd012503b992e59f48770559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbd82214f368fd6ea0d58083cf3b74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c676f17b28541498a7b4ded32361a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004abceec034003bb1b061fa43233ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981b1d4a378d8306e0591d5c83cf1bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6ad974756c8db758feeba301f7376564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64a71ad234d74802e78f7f6348cd00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b791d5e333a383cc75613695328b6b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b93fae1fff897a4488496e45be148567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11d18531213113508a6b1a7b767055568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825fdd5dae337cd447fdf7f2d5b5131569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b6a1ba101728117dc23551987d221570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e765820872eb792aca77530e1c56797571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28430a6c78fe2b133b7a5ef2a296da66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f5726990d40b2c6c9482852a923da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea543f4deb2143aa1cef66e96bf859574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb9c01b665860a38c0306a4475746575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0400c02ccc5aafedcca5551e5a2b6b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ccc57d49d15bd53aead74100cb5c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf250720aca31649cb6f913e8e351e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fae7c9388b189839011e8c6d7663fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4b8032c3bb2bca2e250b299c9e7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd005c32998bcb44826957b287771581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77fa17013653baa170be6ce4805a63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833dbad1d6da807a9eff499839eb0ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e6afe2ca20f5c7a8532f73f2eee33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756760756bd8fdf6adada1fb508da4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f22cfe0f88c43298dfcaf1b1c789586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0c85aba747457bfb5824e69780f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325f3e94e3121eabe50e9975823fcc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629346322feca14f6c23d354dd4a2d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb3246ff1f50c06ee47c9902dee81d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379425112d53fb255f9e3f93e2f6d47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e8bf15722ed28e3806473500df196592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a616f38d74e449620e4868409815d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f25b761124769995afbdadcc4540d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eccb06d9e1861fb2c47cfa2be72e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16269c77c800c2d6c13188087b653d27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b844f0a84dfbef5db257a0f213f9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf207a1cb6a1bd2571f215b595fb7d5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05931ca4a4935ba66ec7274d8eb839599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651de37e97082ae4e5d714c45ead576600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac434eb507cd86cd8273b6e5c8907b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438ab95f6480c0801c40ecfb62fd8fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b9543fcabc60e8174c473f5118c02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6639265391fabe9d9892823495230604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cc25d3b73873d89a866418a596332605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a91462544dd1a5064fc858feb4f3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e268abda3d1ad6f57b0f76470cc68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aea3f62873f2013f9d9d07bfb1e814608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cca90845396ddd974f537d9c9ed09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1389842d9bc52b55607f76709cf77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ad39cdf828a022742ea2201f14fc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3bc896764f5dc090c580dc503d44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877054ec9bc06606634405c1f41ec573613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ef703f01097db76ed0f715423cef5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac480ac97feb1e1f85e330972fb354615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06510e86fe6e6c31c22c038ced58606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24c8d77c072057c649523847f385af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3899f15f19f5889a7bf74641a84cf2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa3de779ce181f10bce1721007bb38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076286803691b1cbd829a58c6e55112620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4ccfad37b81e53cd6b9abb627633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbecf9b049e614c8192ff9755c1a85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596adab586033eefe780bd40f447c6b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc9f82a3200ed6b4b6d8878fbf5dfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a11261f5e1005e63db85a6b4d90e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993dfe58c02b0aebba3e5efca0f9e9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a43a8dccedb2eb59044c417d5b50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d57a5186eff1f07041e543dac10ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050d5d7895b428c84994b8780b4dff3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316b701f353173105473c9135f80331630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5cf421298be98aa8f71ac17270c59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a797f704a76dd3f19db358ff057485632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90682253aaee957068ca22b2d5a56622633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd3035f22efb82a40e34506629cb2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1e049e29aa51cde080447a04efd8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc431c28d7949e7bb704b3b9c6999b43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661700559fa4913bed93a45665c2386637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a1e4c32432a40dbbbb9b23c915f29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b694de0dcce8b7d202ad264b9922639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005045d802210148c2b651353b4bb747640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb69c2269ddbc74413fa9d89e3887641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d5af3254b9b9a32a47aad816a65f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9dd1c69873cb96e7636b667cfc61b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9353461e1765fc35ffd3587ab89b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd9d0141473852ad5f15e5db5980f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907bf4be42520b461801452395410c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05a7a0ad218b28300bccc52bb4f12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d4db2852b868b740b26f54fc43991648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe6fbb1ddfcbdaf0255b3cbe86e4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f497fc3b77a330338764e31517c27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa4bb6e67be2a6f2678fb5d28488ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a1df97d3340a145ab5b83fcfefd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d445e23eaf7a4ba8992c8c347f5215653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78711468ceccddb80d11939edc1316e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c4a965599ae0f644b38ce0bdc40b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e95cbc948ff7d1d3ea7f0dcd731f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d5680057d47177ee2541007f1842b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1cf4b9215d1ed0b0babc59e4dd196658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a4c0ea3ae2fbd9cde585ec24f7e63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273613adfc0ba8dbea7586492b70d4ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d153bc3bd19452961704425f35ffe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c803768b05eeb9b7bcf820d3b9fc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffafd9a9c9388110f51a9698bf75c00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec10a277a18b9e90f2d4e573afead664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdeaf3d3c477b60273e3c50576d5af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb948e78d2f9baf445dae5b5c772d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e2638623c5bf98421c8e26cd51b02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb94ca464ccc72e153a90d4479d1559668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26abfb256192ef36ec3cd2e757aac4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed22523f8db98be7b518e1c7d44338670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb348bc59574bb5660747ab7329b2c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537b579e8fa8b6c6e6dafd08d4845f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578709658545186cdaf89fa48c1100d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd818e42629ae16f4dcf4c1cd8bd31f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17612bbc14df0b442b935f044731cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198085e5d33cf8b1b47984656c710e92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae06dbf63449038ad902c8aee93a05f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511fe9266c57dde09732b4b824ebc18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf24ef2f4b5c4edfb12837be2aeabfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b487ae66bff731e72ef468a75ce2a65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba962c8b550803e0145cdf7a45024e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d580119dc3d928c047d9c9f889b56682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7da2abd7e8b050cf83dfb21beced41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19912e075699a42d943dbda8837e11c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eb3fe52d81c2de17b2028f90454d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab251c5d77698e316a139224d1c85b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac7fbcfbadd64ec4d6eabe52b28d8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0adc185e215ceae6eb6cdecedf8cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e0321fbb066f694e24c881b24850689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99781d0922f6de84c5769aba029561f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd00df9cd46de7fe9b67be1f57fce5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fde6025ab27e92a50ecfef85b861b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209c14279c5ac383fac4fd2cdbb3154693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b3248b56237d5665a50338dc8675694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f59bfeaab09f5cc7950310bc713c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179bb01b31678e7e132103453df0af0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2fff53b3aabff6ed8676da5966169697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a1a48fd512b5778ae86ecb8ec94b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120ec6a6efa8a65455a1d49cbb816a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599f8d9bd289f85cab90d8ff46aa73e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3019d309a1310822b2f184b60819f3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f910a931cd8f2e3445042b9e8fa72a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dabf648e20712472dccdf36ac260bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb96cb402a1442da1e0e21cfa05dc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af76c64874f0857ccea279ee563f307705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efcfa76a4b29690760f549d419287e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9811ab0277570335a6124984b7f744b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43378ec837833812f13d97aa8271c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f4a2d6f9db1bcdeeb087014fc174c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5d967bcc34634fd5d6e8e005b6914710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bd24a67a0499be444cc3e3369a9e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2fb6275174c2afbde43bf2d42f63b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32dcf8df751931c68b74f04e4036bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2685d93ee4375cf3d60651062f91b41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45680ddda55c794d510e1b47115e41c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439afc1ef20f8e9d9972bb297a6f14f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c071710eb1bae1ac9e6dab1e92025717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b084d883e058dca8882b6bec970fea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb08977dc18c9611a39ce335f5f1db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1bd762c76cba02545c313d251a76f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca33bba45815eb9883c407d0e358f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe244889ddfeff11a8683e93912d406722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be4fb8d09709a948fb72debaca0271723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce6616ce9af2747ac842c906b2889f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d9a0a116aa852d27c4cf0fdc498b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5072fe7e1c8ab83f5ebc499d966a251726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee515d949fef22c9266c48017dea06f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac9931d59e2a86c7be37032aef43f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4bd8667ac9842e934679c0e634cfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7d817ead6351a52711663d083bb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096729b2710ed71fe83b5a6848e670731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa671f3177a494f0240add49693b10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5b1993fc9897353ed6ca44e1aa295733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f95a056c3a7d1d40c97f46b2cc205734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129520e6ccf675af39f0d5619fdb63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c80ca7408d9abbfd16ec39a9a6f74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cfbf02b1665d64f5709273731bd8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e1104876b8fa729c73fea8324bd06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39dc734f6ca6c4999151c2a5b0ecaf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c6111c085e466ba6560c72a3153e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a6829bf35c44b408c07c0ca512f1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac53da258762796e24b60b54d40b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e93883084a2d2b751a449b0f28b73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73ef906c364990c50a086797159e18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e8ce3eb9a2d9806d5df2ac8432b2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84263f9d7922223435aa37b433578734746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2694636698439d5406fa51a1a83a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9aa70d2227cafdea2644f91a84f95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a1d16ed0b063a24b0a72594c69b4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ac19fdc716e002f2cbd174defc5d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca3afd1de1931d945671c8119cdc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea094e3c45ae0da8aac443f8a4e45811752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864fb89dd4d71c1575b1fd5f75005f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a2af17ce742b5e823ca15c4e6862a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff59620a808917eb8e62ff9317866755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc08e4f188b5f34def536ec8edca21f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c3e95338efcd67dd0a014435c28e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824d8bfc4502697cde6ee4b6194f23758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c063e65fb11e3407960e956b79160c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e40f6893db92228a9d3d3913afca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bf66d151bc38ea94eec0776c52bb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3bb881326765821477182da371293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bc4f84df94f6142e6cd0ba8ba3f524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa52e21e96ed0a43accdc39a61c945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1b4d098cc00a804d880cdca439a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0098af5027f6ba910a89168a583917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc292ac38988587c8b7f4d661e229548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120747896be30f16578ced9d6cb5e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa058751123b3249e57eb27acc29a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e93aa3680aacd134597f2ea618132011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60115cdca972542c1720f6daf1a1f54212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f6e57917922bc59215c9c290ec8ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2f291cd552a59f81c119acf0b412414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc98d49ca1582f926027afbd1e667515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b298f9dc6411c12f6cabfb85225716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b1118b7e1cfc436e0de3029f01d6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c96ac85b3968b62e7127674d4fe2d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340816b9d5b993d540bc3b0b346c6d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0de75301753b879712053ab9f484a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a377d1f5bbd7b65fc131738246d988021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884edf2625df2bab7862ec61d25672c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad712fbf215b21b1700ab28ddab2e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829b8840f27c7585fb3795b3d852cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3efe522a3b8f828d55b5b7253729425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b02032a883b2cac86f168da0174a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33d39a754e8a884c5a85941c97c81327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef731df8b76326505d6d1da971465b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b637d2410236c0e14b59e67e3802f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33973c4fb816d262889ac7bbee844bb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe08a8f881a7718246f8f220c9bca731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795e87dd852e644c37ea36b82cb41e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf807ba02c16f5aeeee1175406e01b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc191bf05623d4bde09e1fb9e3fe7da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651311383fb16d53b8a3ab75acd7fb3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239f8c280bf3cf33a7ff5c1a1397e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea409021a5998ed5e3fdf835f1923537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882a7a1f78c31a275021b13204c35538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca02bfa35882a09fd44859dacc707239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c6d940cd998bff6e7d1ec6252323340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0be6739f45fda9af176f05a7782941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa85635d84156b39f8268e9cc8ebd4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df1f700599f2f4a3bd641874ac32e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499aaa512124cfa29a29c66a2e11c6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f7fa97eeb51eddd26be83b1ccef6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3739d0fa5124cd14ecd257544f958346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31cb65e7b5b6d06925d863543f97d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c11bf41e0a57b1688020627e4e1e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd175d25d54ff92b55d6802e1a7989af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b3133a77cdfc4ca9a42624d92b6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b5863f756112cb507d182c1b117d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6688b9f9f38aae2646e21d74e9d2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2bf20eda2351a71b7afa3a6ed9d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de302a116125d34630ca1bd307760354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439dbdfeba81bdbb42907b702379bc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08925bf75c6bd279a5ab090be3ae1fed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41fcd4a0904203b8764fbc34548d9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b5f06c7a42ae55261cd62bb4e7d5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659dee09500e0c00f541b147c887c7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77507ccc57da004261ac508c890b597460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a44a1feef333e0998d867f6fb5a6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a404bfa4ffc0bf9150d8d9bb69f94762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d95421ffd6da8698d43c9bf4811c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff056a1168b6409fe1ee12dd706548064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0e25149392f6de00fdf902e8c3b5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228128d4120f8959aa0491b27ba34f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5095510583af442e7e05431c3f6de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f97af473734330977626dafc46e0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56262e6bb03ba48c15a0dbad8d0dbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3204a9bbaed606560df66e6f92662470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77d7f0e894cfc8706b7d7695dd8a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33accdf4af9dea1edf56a8268615b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4a3d2af34f00d6e34d7136552a5e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92801a74ae39c088d1b0edf8bdbe7e1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374cbadf4f85231a3f1b044e5801f0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4720e74a611c1cd50e7a74acda20a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb5b75b345c658a194e4573f38afec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76addafd62eace7a6d61446fd63fe4fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95535dcb473bc7d6692dc4afa6db79e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fefdc69e943ea666899fa9fa2ef2e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fd89e00b70b904248ab00d13da6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1996145e6c5d1d28ea39d840b9a9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416add9af72b96117e1e7aa6e490c4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f399c38e234de74d9443e9718201384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90efd4cd29d51d11d5c4cccc010c7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc86ecb88e8f9383cef71e895385e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320715480a8f2d5da44edabf7bc0b9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c2b8a6df5219bef71eaeb73e8ce9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345148059f87eb3337ce6ffe2b291089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f1e1d0f95e2b8eaca8f5d2940db790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f56db6f23d733b5140fe217d504c3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3650a3666aa93eec05a1dd91651b8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b08f46fe0e3088b4b5501b735c21df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a383bfd71e2d606caba86a08ab3c0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70b169954ea8e4c4ab343df66c65cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a73195da221e05ceb74fae458ffa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432d61a7eb2c85da1ddd42040173c6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35395e1f9685b03c0ed2b2e61baf5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077086ec3a1df25d2ebe15b878911b6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24733fc12b41e83183c94a3756d7680100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5aa9356cd58b85a230043858448f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c884a4dbd9748327193383ebda9744102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed624b75ec80685f4e398b8282273e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a450333519b0cd1db12eaef45272b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146286dbf9e58fbb1a0f6fb2168f194105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a2007fbb3834cd58880624a51084106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b5a4bead0c23029aceaab50961d3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3603a7c2097054a5276cb6be31ecf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e15687b7b31e1e3f94b9a1bb0d6f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf3b04fa3eb3f53250f7f09222d9c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a7a7bc26d9903461eecbc2c0c5730111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f68fd2e6d88214ee61ec4824fbd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a29c488d4909013122248f92eeec9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9773d4f1811ce46b33e30e076e2cf6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb7f9b26f734c267cd659189c94733115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ad7864bc393394bc499b0a30ed61e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d3a9845f138739caef38be8c7b7d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce53090d8a51cb8bf842f6fc96829118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9250ebf116aefc2462a7235841fc56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a28296e3ccb00792fc36b999f53ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130484eedf52c536d81834d24707b5f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233cc611ac90e7b1e16842c8a8de47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a3a61f6e37c2ffc4e61e6583125f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc1c84ecbde82af9f66fa99e15a7c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa77374e257a63452d8a1b71e8c720125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f5ca33f188e3fc3703b67fdc343e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba4f59c131cf3214d4f0aed32cd2d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c8a57d7c24b012da93606027a067128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6de8a6d1fc56c9f98700bd5d485a32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef940df08d37551c8f0ff582d2530ca1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538458a4e0f35a8eb3776825b338bbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a9ce193e22b4ae40df8be5a36a51d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941fb73b499ef05a9c160bc458bb2e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c455cd77e294fc2d4c239af8a2099d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6de2c24ab7e18d05d82a9c1eaa643135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94127ddc439697da8444f1f78985eda1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebb8b07f00ac45fa0e858db3d145b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe75207b2e38b0d57a9fb7e00fd00ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac53507f0d14029a8df109441f693cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981d4d272617545e04c035b9aed5906140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380036b2aeda82170e1bb07d214b2df6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a0c906a7b961f6a0d855b0259f66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f795d1e59a217e1f8420de4b0b352d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98039bd56e8690d0968dcdfcaf74e99f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4941ca6af30dd28ef9a16324f56243145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8629d184558783b07a92c9bc90730146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7384ba0b8574c78b5732bc3fbd16eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17b85672afda7b103d1f93924d160148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cd011405f4dc2f1eda073b8868c86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ad94bbcf6d7d2c77426b7b806a9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e56d1cef5b65e2fae7e78a89b873c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4125e172a0b0e355de57749ac40b59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6907f78dc4b882fd6b13bf26c7aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216a3c9284f55a9710ac9ef5bda8e1b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaaf49628385114886406cd142c3e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d638cd8872d18ff86914705980191f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded3d95f1b4b247e634b371846e8f4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe03ba42063581327846168c6d6d8c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d357c5c5f20ae2a4a973281679e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c05e1a89ccd05564c015ffcbea324160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa021f7f1992151c77352cb733670161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc6aef4f2d7bd4aaa0a57cf2d86c54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe59f8dac2f378dcab9e44eb9622e8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ffd488008015515a877641c47c12e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ebe4c73181afd9a04784b192e6338165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3af9edf4d070ef3e62e1b82a55469166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5f29f38a9169aadc8034b61b68ed2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932282d74d0bbb7f566b2005b29588168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85dce67d26ade8f008c4e7aeeea477169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a76e8a3689776d98ae576850743b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340d21b54fc735a662598df3646e25b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0153b2df8bdbff39fcf58954731f793172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8296416b4ffd83421d0e6ccb1c1109f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f1772fb31ec41cc108014e884218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aca3cc0dbddf2ac9f10e91ff03f3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f93635c1dc3417532c526de41e2fea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580c7324b2bdf18736cb9cf357fcf16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc31a92779153f044e64a19fb693bc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d612ef3f4aba730fee118bb1fbf1cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ad55284c806d5f8abc3479332367e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b791f04fc0d9668f20ae2809560b7a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93b9916004a19c3adbaaf317fcf94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3d4f49ee6b511347a805c8f1da93b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0833256a647d999f602b4fe9d4a0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b8c5641cd59db289ae8a600930361185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25af27014a0565105666a9fcd5d4cc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922086e4f89d1eee2514960dd8ddf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4150235b836e6c432987c45d9ef2b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e27b20d6559a3ef659eb21bd1208189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447d5f85bc01465b600ee6ae1d05ff8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800838677d87ef20971faf9e8aaef4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c5fc371faaeedee721ad651c38677192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf200b369359a43b9fed9c1819cea5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4fc63fcac0c239e8be86a674e8133194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97c888d9f5b5f3ee705e46dc18e24a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c905ff8a4a6f7da37a2be996733dbd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0242c0a18924f827fead6d5e24e89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6610a13c45171fee53381ff8fca95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d8098a81cdb48fde055d12681a0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6ab96fdaa8b461040b703b25ddf03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec47b63ed7f423268bce85e0cd2168201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b69beaae849b7f0bd4aaab6efb6cc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de5d1fd07911990a9e34070c32daf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfc81f6cb8f7bfb86dbf338dad7e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77175435c0111d2a67e82575874e1ad0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b019c8d4a1bd34826df7ee57e0b5451206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f866caea0ebf8dea726afcbeac59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc182681309bdf66e7abb9f6d6f79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eef4daa1dc4e88c064d23fa3a6c39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360f4d4783b618810a725507890fe0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba6877d5b85a5f3ade298db08c545e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d48ec28b0c0bafe192a2e18096919212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28cc5864f07d4565df931876f29000213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0ddb182e8308f1c8ffd13d7c64e4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d4fa8303c7be5bb2573b6a744c638215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6efe28eeb6267ea777fdd2b572a48c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b76b2ba7f5544df6925f23a827306217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe203847375cd948cd326fe78a8306e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85010db94f89a6cb1a85bddeedcdbb21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb7c6808aefd2f555983b5238f7208220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aa54c55278f481c480daaec4c47a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66099f6dd7e122f1e4ff27a7cd9ab3c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a380471e8c4c3ea9f2df4a8235261223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10416f8cb3a217782e6c66767fa368224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa320e320b460457c747df63945d4e7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa0118572500abe6c21dfa76c9a863226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c95bce3e9391165fffd0cf997cd755227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ecbf3cb16953417d2d1a01833462e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a69973462f0995d1a14203eb2dc26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f65deb7ae5da5c923b30697ed1e134230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a3e79126b98d2044f3551794446ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db29f101b2571c9edaa3e3ecab3faee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413718eb9bb63516e69c73a51e3c4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e61b960a495dc88961373e5691ef7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e213c4c28fcb2045f6c895eab448ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbb995cf5497f7ca54f3e7b14562e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251a4ea1ad8d118590b4cfb5b44602237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce99ac2e9ddf1e9b7fd0090290fca9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e171641188b0eba63284cff913f264239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6f491101fd9e204f3f66c3d289947240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8182b8d351a706bde252263f97fb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff63eac0a9380430f4a5a4a8cc000242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4cfa0b836726e36bfdc9fc62424b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc98db38323012561d443daa4b359e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ac9d3332a2628ce21ebfdebc1e0b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf789e71e18a9abf60db05267998c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9a882828ad519dfe911fe52a359ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037ed8fc0d76434730eae95c59c8cea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a9a396ccae46acca87004f59e4e1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab33d8e2a05a6328016fe83af186c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3c56d9056474a885ccf3ab9a2e647251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4649a20f177a7e3c804f2a4b8c23d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1498c3fa7bc965296d5b3ce59574e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc9c8bd16c59d498a1a909c044e48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ae7d4102ec8e9091f4ee6a9ef1de4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc845508759b13000950028c262cc9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe152d117d100473e7791fd28b775c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3a8dd6a4143ae21effd31673ae7f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3982412996ff663f5b9cff51705457259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddaacb8c480dd5811631b21420d657260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fedc056500c7ac2cc8f8e346d8079261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50225d7216ac207d00c99434df95ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de762e90885c684ee2b966235801f64d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ce6cad6266856cc1f18c2484405b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b065405fb9324e905922e3865cde1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74ab782550599d55e92bcfee13f038266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57912aa39e5ec9c510ad6b37f0cb3a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeef46d0a6bdb617d9cf915431b8e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0703724188a933c8fe3106d82ecd53f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca466e4563e38b0e0b311207cca185e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa36215477432fe2fcee01cb48c9e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce10d8e9888cfbb435e4a846308ea9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374ec880ceea5194fa9cda98105bbed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd88000ac7de4be0bce036aad3db980274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071b47d221e9c5fa6409b0591849ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba9ab167ee9e03216dba9e6e38439c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9460dfce6fbcea2fb24dc32417ade277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dbc7437eb7142c2f88c8cff84e082278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d80fdc7535b6c6313ef9591e9eb002279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298d2326b6739841b2417cb08fb753f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1377d5379223b9e290a14ead99d08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecc61cde9a3935975056180b1889a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeded50de059bfd16ac015cd1b2248283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d6423ac444b4a595c5011ee81eab0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef8747d44b2033d0a58084121adae1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1406814ecaed44de3856a882d0d0e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515957d2c257ab0e8b2c85a3ec5931ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da898d391a8975baa56718f8ada904e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4f3e6774807e58551d6c10c29980f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c4ba30991beeacf6c077475b4ebe3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24363e3e65ee077f59a6100d60940ecd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd4916693f3a7df2ee2897dc5c02de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8c9aad20bebf4f6acbd979bef3b7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b65d55153f8e07ff9f738a924c868294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68534c960abd65d544e4f4624f4b451295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc479114ce3807e662537aaa917987296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e90f4c5bde5fb6a7619201bce3c326297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c444ab59392e0efd49c0627f17ce4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b6936af6dd5bd2875fc5e338f9be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4398534eec599a2cb9f7308d4e7bf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a12a931c80731a093c9db223aabd08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01eb4ab644861b2fe4a3dd905d7a07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f2e5091805fc288db334f32609850303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ded23b40fe10e03f1331499b857f64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc857b54e09fa0f4886f18bef27496f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bb0b3a94dabb25e2c22a5c8cd80b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b50c87defb9fc9ac9f375a07af86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3adc19b48f528811f87e4ffea34bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bde53070beee7934d8c54c6b23a7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794eb972e18c728e3adf9324b51b9f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96f139ae791b40b5b17b310f30b5c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45064ff580ba72b5aab7fe695b5ae4d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f72371e85b99150bec2b86eef70317313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255550c19ef314dcf7b15a9c51a56122314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdcf844db1056928eca6880a57bf0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed04c0d76a6bd6d00d21e5d575bbd5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f6f4756ef14ec105ac19958ca73b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf88cef758ceccd077a3e3c6eaaa85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfaa05226b1e232f7a4aa7875c340b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9459e5f7b87b922f6b31720c684fabb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b03791e25f6d8f5d5056ae698d877e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd853ee648f02b2d142f3e8c9bda3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd78d4535f32c606af72a440438fcd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d67a880a99190b80e9208820cfa83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e15367ba6572348a864882a197fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958fcf06510a86de87de98b43c7aa91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b1c4fa2ea3d447503ae7e4496da3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf84bc6ee52bb4aaa9f02623f1a35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae87888a1d844c9631cbd996deb78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45e2d925f4eee747cfeed71e9f8949330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c5db6d7daf57d9c588d9a3145da54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d9dd9e6f2b0749eff737304a9544a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeeddcb157e5a068bbf7e191d9c4f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffad920759f463a3a09b3269ff25ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b598ae0f933d65d6da566bf4ab899a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b1865a13178a7b2db5ca92fb7a29b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4636f68affb5cf1572af88a408a69d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a2a5bfaaf9284a90558a36a387e22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1233eac1f9ba3f19f5be565d385e70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be14e9965bd9499a37e5c479845baa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a642cc471e25a0f4e71d0afc83891341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518788b39272f0129593c8dc4cbfe27e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe16fc18ddc698ab1f9f6b121a029343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959e69b47367cf95994bdd817437284344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f865bbbb925ccbb84a3b83358e38b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1646506935db20f1e35fe39ebf2209346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c696fd157c565d6d9a332884e850a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939dc30f9809e36361a3b51232ac951348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef4beca257c683ad0d022c04dc752a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e858b8597434e66e97f61e76363d20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fca99407c185d23e0dc971c0ab85b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80a74ce1d058c1f0196fb825699367352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba476236977067b9bdf54690c8e6e60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9da67d5f32a932184f9ae40e306ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d55d78befb239db36fb177351b623355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35799e0c51610a781bd511f253271843356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155c46c452be0b0487ec11d9992c02b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4680ef23b8bec7b83da9dde13b8667358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e906f5976b3e8a8c5d2ecf0a432ffc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8cf4b04a4fe8eddc5a5c40e2f31bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aa2102b113c3c7fc8009766484b69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a0bc9855db250e72f68f38fbc82b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0fadd936bafd383b634d13dc019d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e50343249eaa2c5dab5bd5f616ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f558a6b94b31871e791bd185a7f7cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1045bb12a885e041911aaafe5a629366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8ab0c39f306deedbc99fdcab5712c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae48acd58be3c9a7df75c431d9df14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714a0a63b4b74ded0509d6341e76022369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b690e4cb5079f684f7235a3a9dea4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a96997489ca8a0b3c3c0274e9ea909371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20041d3e7d282bf2b30ea228b385f57d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b24d20f55e053ea8ecfa8af162e51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda00ca4a2b464a68b68b29eb8f7de1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6d2616c94a479f50256feb7b3db4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a0ef11596498d14b4a22824a29b9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb9a2f4be195359420e992b8b9874e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85488d2f56cf77b8089b8f95bae41e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6923e59c98c0868a7b30c4ba843322379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d055b13a8f6bf75c268a7fe69da3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386bd3edb83a0bf00205182e9e83278381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c0cd10cbd8112a6865eb8e5ee44f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef1fe84c7ecf6b3da16ee529f15479383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fd068ddfd98c612413ee70c23c850384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27309a157f03a2b08ef909585b8ec3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fa049e53a448cbc06a352d5643d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc5be2537ea13401dac431eb9a7e32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae96fff14a730e19e51e1273a7dd2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff060ccc7a12f470c8acd3b286e33b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4cd2532c981608448b0a7276ca30a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372ce7882656be45e1ff4a329be8da5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f0cd8aabb241992f710e74b4bf9c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7432b046bad3dc974f0a35fe011f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede466d4ebf15c549d07048a17e500394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477fe9866742a81131ca1b509fbf23e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8861c6b8a20d1ad8575362b037493f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e70592a3461f04f0a4251d4b39f17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100fe9d55fa9131dd76a84fe1d6f8ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a872b2259baa49eca437a8bae2334399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575540e1c3a0aad64611468c2985682400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7825277cb00ada029d54269c0f92dc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c409037459ed4edd0afaf7581d4f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce324ec2ff79128fbeff5d3b8cac5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0492bdf5308d49a24ae0b6c15a4c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5eebb133aedd2a612b8e4ad2cc08d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3217d59be336a2ee61cb7ed76206406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51326f712f7818bbb1a07bceeb94924b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95903609f53b80dad1420f6750c3a6a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cc777a26edd07eeff6886144b17e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d0467c55843e416a8f6ea110a4a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa0a17bace065a4e48750b03b28ce9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12461293829280c6250dfc5387d4126412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58835277cb0aaa8636f393221a6c326c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13584814d83c6f02aec6f787742857414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca7b913c175afb4c9a9914aabb3cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce1cbb8788f95f02f46a8c3da255e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ce880f3e671f3599a9bd89a5eb4e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11476715f141050ab27be38d4ee25ae6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c5c858631bfe6b39a37a74c108093419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d141e0de66b9bf76a50b34ced311c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d923af069f296dc5d2cad0553f9c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fffea7d69cb943fb98ee686b1ac651422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85dd7a4561305a7e5c1e5c31f62a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c9c9fc8d1bc4255c57784e86cd4a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713c94e32d26599913bb0986d947f4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ec2027ca5afac5bf651e17cc5f050426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e0864a3b7b71c48c2d23875707de1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f47576b4dac22c8d5c9a0bbfd5ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7fbc230980bad9c4dbc2f492dbf32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d51f6d27c2cf92b893c573972e802430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e84a2a718469ad68b5074f65c70cfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a277b85e7983663e75c41d6f396706432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b1e53134afd74f159dde752e7ebae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed6f7bcf59d3d7b7fd141aa245c77d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a5a5277b68802837c73c52c08eadd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6268dbc5c940262a1f75e46068284fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8d9621e57286d463493b1be66b4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d79c5256f90260c1d6ed6d98d2446438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd47ddd333f86a6e8c4457b0bdf56f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80dc933c635efc0dd02f9847705248440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800fc9272ce11edcb6e93d90bbb8daf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7e112dbbecd6c7f06f59b06fda5fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e6000370a7b47f216b8b67dbeece8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235780801577ad2668532d5387576f27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7818e4f90de8fe9978b7cf9c22e3fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8331249233ce6e6e1fa1f5f79017e87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738357c3bde3fdf5bfcfa020ff3e40d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b12a7499a3a6a37f42ee14a3df512448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66381aaa3b5ffbd7bd82999a489c629449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b0cb59a09e12b1da51e983b771353450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39774ab2954a793f2e7b9a02ff57d6f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81148c677bbccd93cb4fe3de5b94fd99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a20106db429e95fba438b6be62e97f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181355aed4e85fd788cd55d65dcd06f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072be9f5d8303fb0888e6ec70067302455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01618b4918b68666a9017c6457c93b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e61c408c4df44426696588588ac3d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e276d9cdf4aaeb99f59a1c12bf55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c55d7b2a575f8cbbc1b3af9fe73e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219371180d2585d0bf5b90215058d401460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158896bc006fc1664b8515f24a64998461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131e6256e12bd951ebd0a72a2ffda8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad13dc8d4a08c040bb1e04b6ffe97de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5855d83bc2390c7c391a50ba654eee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484c01d7bdd17abf332e2f1707a9d1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d760ecf5a54698794195d3f5af42ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda2bfa0d6dab10941f600dc2b86985467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09088de90d48021954aed59f6bff7280468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c79ddad00285dc39ed09378ee9ec2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26589ab9a8088354300758da029a3783470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acf513e604baa7de36604f4f551c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc8c22c80953b272211b406b90e13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb815c753044e57fc19c495bfd7f7ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcea3bc989531866b99058655013c90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cebc4fd9a6860ef7fdfb1735d67fbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604ae2ad74ea8e9c8ff7f8b3bf7ff7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df020073a6f4cc218bd9d048c5e5b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e00c4c7914d56a19fb157a7aace47f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bbb043be8456cff4412ec4232d665479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad912342563c73b69693912e1b641211480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb76d63a925ed49e749ab66135bd7e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ffe96c3c8e44e2fabe8b5d34953f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c09bd1b0f0e7e817500873623988483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277f5b681a32af5f40d145de8b1c54e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb2d536759110f1606be8d4415f906485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4daef28247ea27766f9448dfea202486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22579abce5b7e1368ecd5118f6d949487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca1d1d788bbbe49ceba1f4e9277262488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc658b608c3e23ca303a521c8248660489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3dc6be62a0132772dcfa4d065701f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81088142943e1e1ba13acc3e83ef1f58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bdeea044c6ccdb334cbad8a45f6b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36d94f3afdea7b79384c0cca8b653a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b34d566b77b66c06bb5d287e999dc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664bcad2c31320224978a8a8f4aa35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045394cb1e8ecc8f1c168a50e3e1673496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af888bc97b2ada0bbcc30396cac1659497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e935c09d305e66d44d6c027df458a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebb45c6038dea906f08ed7ca4a136a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bde0469f0565e1380ad397a00af5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c04b62c28e6c0f8cb2de84d6e3f0c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688886c96a30b534be799023f84131502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528296449c9a30c09a09ccf6d3165fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7bbb79276bd73329391639e595a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92972eeef486b1eccfb726d4077c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc96bfa0890131b2629df18296a25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c6e5f1a75dadf84543d879734065c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f78278028442d9395027be990ebe0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5c8050e16a9fcd8fff606736e6a1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a8b1d86b5c378a61eaaf4c07cef5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f31737130dd20c346c1d7b2b6695511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caf75a6004eee6393eb842be53ca26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e1ff75b7054130153ce237c1e00c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ced3ce5183642c9368e2f0c1388fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed8b28a2d127b4ee6e64872eb232b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17eada984eb4ca412a097f7cd38544516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b43f4cab260dcf6bd0fe0f64ee7265517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852406c666a6ac2dec69afa2a092f993518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059d2fae16c081c33eefd18af99fecd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedd829d52ef5b01e588d365dc05d6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd5986bc064f5d1776e67a2171edeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad304dc830736425f135466ded4f294522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f2dc2a361e00d541e11fe5182b888523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6a2a0560d06f7ea341db725fb5258524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32847fd8d2c16150a96b80e6edea2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726adeed5751422589f0e59f2779c31e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e5200ebeae6fd8a01bd1ea1155fbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcba8c00164c339f76436af4bfc74d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6eb58b5e36d73c9399a56a1cea9ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7728b03f72b170221694617c1857b56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fba8464900879ff6f0c69f5ddf885531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99830c8d975fdf85a807d70727d22bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8340ea8fc0a2edc93e7f3b6e25dae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524bc04939037ea65cddcd1dd5cff5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a9376167faa0f2fded5fc864bd41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857351588c130d1d1330aa900b5c94c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74859ec459cb2c4509d265cd717f457537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef0ab996276ee809a52bdee8ab82ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9289b668322f928a621c0d7030d92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1795cbf731b4f0954190536a3492ce3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59365302738cd4e0299de61e75dcf731541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b3ad05682ea17b6a80def5a8dbe38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a62020d29ef864950db16e8f7a1c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27bea4519047116efa02104b59045544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2acb2f511da8edcf1982f7ac68c20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d939f457be21925d35e5a0df765e777546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2524e266ae1aec254ea78111c64018547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beae2bd7f5d862babbc6fc494c43e0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff501bc9c32f311f578afc0470a146549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33d63607d153f0e7a1f6bd5af8297b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876668da90df110eb5f5d0e5221f23e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672dc6ae7aa997c3d5099313064e5a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437a8b7b4d52c37e90e008640a6cc71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2073036186686685b6204da44c4ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a4c59c16401d5986825495a83947a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25001dd3a047c1604d8afa36912978556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599f3eb3199e62f22be6dd3689c62f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff91e193c481dd5274f8793f14b986f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc19ddae03d4d4a81585f62f27e6f1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed418381cfc3ab696d98f7208acd1564560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553bc2e48ed36ede592f68a5e2cb3d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab47832aa9fae2a44f8e3bc2a937272562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a04ea4915f581da8fd5e9e9f4bd5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbffcc19f6cecc0c3f9576381a83dda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e656514bec8766ad865de2eeabe0a6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adba1c795aa6756eb624d026f897bc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092094aa631da2abd8743c7f48e1f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8d5b34adacb9219395d7572729dbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4625a796ac96f6a8cc1153bb13a0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f20456cc696cb94aab6d41d835910a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4d77213ab10dbc509b1aa7e155dd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e30beee150ffdca961773f6d7403572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c9402c127724a4ca9100a52ecad9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6c8742a1602b05735a14b05535699574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d80011616430a35896ab00ff71ffc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69db0addc04baf84297e3dcead35f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a9e787fa9f4bc3759ceae6870e4de577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e13316a173917a3cb2d6513941453578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43489565eb4cfb83791b74659142f61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7a2d5c67d611a702a76aff4a34d60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f605b8808caf5fe1e728f5323ece581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00583545ef2f8c731097ea886dcc94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ddc5c2de4c72499e67243f25a92e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab7d61e7124b9f05978f47a216a95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f308458d980c494e35972cd597f47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290e45fa30193cd191d1d5123ccdf63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309982d638d32bc4fc3c4e87ed36964c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9260beb24689fa91008485a26dc5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0839c880156043df5c3d9e8a18d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288890dcbd61a934d65865c9b89606590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44479c075b5d221c497381d08c9d9b32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58283ba65bedf53f1caeff432f93c33a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09712e09e65022f2e1f7685afedec298593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bcdc2ddb410a7171d83af9d50502b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d55c1db220f9f272347c9f819b048595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5305f323a8fbfb0bbee0b94376d03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a92f57f45338384aa21915be0c4acd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e89caee3a68f5f4e57fcea5c1495a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bf40d0636467083f09621afe21dde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb8985889e26a6b2f3b92665b2a525600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0cdc3c35208fdf555c66a4e13837b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc114f690393e4b704ef4a0712fbc37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7eb990f154bb0562406465c15924b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8351a69d2887622ff92d89c30d02bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee777fb5b0e7da49a81f66df17eccbba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ac8aa57e0b49d435930d8d5eb9a9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b19af4e2ad56d91dbb6161527927fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc2a1fb27dfe226b3cb8310428e85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2de10455e0335c48bb11d61963466609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b8c0f406f260cb288c397b6f3122610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f73d028866ebeebc27e6add2bddc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cbc1d86de29c56fe34c128d556798612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2addac71c53c6f11af953d389f0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c2bf4e143fa978d349a8b4d959da0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bbc9ece874a433889c3bcae999647615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865935eb15882a76d8d6cb4b0e4354c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc578eeb96e13c9ebeedd94a0f7e966617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3f6c11e0f98e75b5af7d3535864a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383367b2f9e453da246fa2e0f2340bd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835c5fbe63c94eb656c7c963177309620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3198ba8f3c3f693739eb3036c22747621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e0b28c85b513ddae38c72ee14bef4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a2687d4fe2cf2a280d81dda88468c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f5913564c93090a36aecfb856d689624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d106f18a29939faacd376288480c7eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c6e41316194d5544f16e5a3db7a33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a0ceb28b6ff261880940c646b7e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5b2981009a815691159c90dbccac1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca729c1a9116111d79e437fc58d64786629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cca688d36df959e52bbda135992c28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e369be8c1721face06f735190936d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2fafd1de73fa1c37fead9a5e1bff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e6516bcdbaf902df90373f6f57c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a82f2c952c1a47a4c8cb7c729e1b11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e053b11b97e1d9bf202b69e44b0c268635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922c7d418048762724dae3475f2939636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d2bcc025c687df664680eb601c21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823601492647fba17a8177f6f772b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b46f4e007ed32f0d6948daadd7299639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947110e023f862067208cedf7f4b46f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168a7e544ecdca5f8f3e5d9ed4d1621641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2454efc6c08169145ef952a1e1e30a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b474a86f4e1261eeb761595432229be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e1e5ef1a23376efe8ffe61cbbb79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488745f0cac2d724f8751fd277578ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908b589c5246aca78f1611f73029cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b33b093a5dd0dec9208d669d9d6f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad7df74787bad495a2ae0e46737435648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f337168a5bc8407880cf8457d6da0a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc7d772a9ca1f956ca983b73a28601650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e044abb8f2635fc076b7ec4ae4268651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059aea3a7c651105bd72862d141748652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfa762f464779cab39019f9d216793653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b86f2e5cbbcf45056eb0222df9acb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ee462f64750c322eae28231221592655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35cc41a1e707d71ff116ccd500002a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c33e4053f0357771ae014ecad16c01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a6ce9bf11fc7799dd459358c3c5ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081245ddf434985632be432b2ac03af9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2cd50e4704ecfb3b22184729c15cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b245f48ac401c60f3db365e7756d926661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f6e0bb7065ee413e3511fb386704b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c538c46a2eba495fdc9195bba0a1b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a8391796d3854e8926e9418ba621c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6800e234ce1e00191373a429170b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770beca61baf71f90d42f4835ad11cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459722267260599505d8ebe1d463e04a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4de74d70d8f8487cfd28b92e3aca5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57c385be4fc3727e2f675cbe5c17ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e473b65645ac0e26fae68757e1dfd7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73001d06b642289642b603b6450b19d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f50decb8b8bdfd555d1c948b25137672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fc20919a40831a8f07505ec2c1f48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f7bf890eed61200621f39387b058d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e88c413a5d7ae1829d71de844c96c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a52b3fb51ef3181530d737d84d7bf2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546163438b7f7436b67639c9b8308fd7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731507435971f0f26e4f7d322d20d36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac223dc2a9a770b109edc9d98471c221679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0542c14fbada5248d7df0a665e6aae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410286d16b9b710788a62c081213ac6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360767b296a81fde051804c5bf2d5f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0a51551fec8cac47abd3e960d73ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934cf19e1a7d371aa0bac36a83ef713684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e478749da5d5a25c19472a87cb826685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad97d807761ca2faed8033a5bf1575f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b094dda65b12178570bf4dc3b4bf1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2b6caf18cb8a541ca21df39f031ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f345337448b4adbb0e26553f0f9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2a22e43485e85d8881b89382b48e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae5941adc49b323237a394aa6580c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de945897d1736f2288eee91f5ef855ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0074a301a341e1517015c1d649642fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b1e399b86d1d5d4285faa67dd2652694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ae74e1643339a7524598735cf4265695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508312661d46c8e2a9a31951033d6b73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4615a860b043af3deb7b903c0a1c42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f27d8baa428f6158305bc98ade810698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c4eb6fe8dc7b500217619e1c68798699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f172335a86d1251bcca1a5973e36e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c971b43137c230ceeb03391bd72cd3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8aefe593cfa134d72c1c356bd7287702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2deb79e4b9894cffd5e85c5911b055703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77aad8c1ae2cd6e1319579421bc111704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821c0d53720770677aa85d8ba077744705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2302f059a5dc4277a67153cb3022740706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f051692ccc848e56c0daac1394d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f726cd8b9d93a82e062eca7ca63c563708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884d9b66cabed50297321406a8e5ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154db0e8351aa51ac73d63def375a99c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ed3fdd3fc848b27beb06b8b8955e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb143c08e59d6681134f3be968b81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a55a9e170d2ad802d4de61219bd488713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8e9ebea99ad9fd1547c56143f405f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a868d634e05c2ce2cef814bc16553f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f76143a6a346d0c70c16f0c1267106716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb478f81daed96ee2bcec95f4e7a8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf994462d23d8aa82527299fe04223718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec2a32616a5ddbc720a188fc3c7a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4560cc90eec12142a83a3d96e47b3f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dbfaffbf550b7822881fb2f34b7cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1da23b4381dd9d1489faddacb025c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868ca6352a78dbd5e98fe8c2127c44c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d240412a5e8e509f5ebf5e4320a36f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1211d69a3048b60abc1b80c2b7bf38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba2391fd29338e3c70f2e145c56052726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450f2951d1e7b4e1a3df183ff05ce7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32f1a751ad675dee942f73035587c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ae9d30207a5135fa91b7181b4cfab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486094f91550fd6fe84dfe0f58605a99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3aa92ff6d439386bef0d26f9d70f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bc16b702e494960a7311bb63cd386732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5daf2d70fe19b0646deb3d7e7713f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbe5fc47dc9e9f4d7e6b8d95989db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0efe2265c4d8fd9ddf91ca8645b031735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0403039b788960e631957c0237f9c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99eede5b03d2d652f202ca7c0c637a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313267ee0d1c4efabc57e6c7ac6421f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c833248e2164387d04cc935dcdf1c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0d0802effec7afcd1336d90ab2a51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52f72b97ecd6163915b412dd7f67c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8d2cb1a6b5444bc112ef702efe10d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e844533ae87a5d058d616a872d7c53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ef93131e0d40f16e54545d8abb2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5064d16e42b8c8e73980c48fd254f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be1ebddf0f0582fde7098017480435746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d326b4840024fcb574ec91960e78778747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38124d0592a6be6f98a5336a3b9c6b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e57a9c5cfa2ae30fd50a62a79e18f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931a4ec1971b0d52fe0b1f0bbf1a7bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d079d7ee7fc0f25e933c837d2190c50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a65772bc5067c20f6e563384d04e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca381f24c4db2658503ca0865adfc6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2cee92f12e787d46facfa46b217d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d118a6ad199010e6baf2171db3d56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54bd7398b3da6b6a894999a960397756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaed730f12ef3b5bd1cfa37cec4abf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3b004cff6471a74529dc2864da74c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf36cbc73d809277fd85e0a53c2f5d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>