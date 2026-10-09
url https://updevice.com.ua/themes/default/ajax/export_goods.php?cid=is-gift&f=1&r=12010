--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a427bd809d0d186fc3ba7d3a9f5a1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb3c2c6d12742e396304768d7af4ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3787f75cbfdbd24c2d02f9850587f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59efaf898b4bc5de19f96c5462a5984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e1c2012d2e9a7f6ec6770eda3d7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59797f10a8103a9a510a63b6b932b81e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b69464a5a62a1f01241a5a322a3ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92b9d628adfa55e562d7d91fd0021a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677a00959d6ec9d157350aebf4511919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed494f6b5f44f5d0c92bf790324997c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b56da5e0454a17479218c3b4e127911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f823435daed98223b76dde5eb8ef9f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47b39e286070d6bbafecd9500cc44213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de283fa2551dda96f6ede9a001c06914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff796d4fc2927f377e138ee9ad56e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831631ab5ce7847d2a7614d0f6df5d5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2b863b3288d10c8b315f4e2f02f0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb464c8341046fcd6b145ca5491a18c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e492d6c2e61db55b869deb0a24e85d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4c89cd0cd548b23e80c446b93dc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5df18dad561b15e42db59937c7fda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567864c137947cf2092a81e7de303c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54670fccd0a1ec8071febb49fc8ff4b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7a4d8e80fa6c24d865dad2f132fa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4164ac3131976b32e7320dfcbcbbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8beaef204a1b8724a5a8df578f4b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49680997984db367c42680454a8f585027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c31ddfe4032be7fe140f6a9b5421c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bacac68b59eba282703ad8fb9810c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520711343e52d479356efae5682de25d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7d401ad5588a6bb4fcd0f0e6252b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffac269980a350b2b7c70364f7b58ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8aed760084bd4eb16d17f9cfedb1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d67840ab904bbf81c0c83131353f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1695461e48afb967e4a481027e21c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7479933771f6d5bf2eeab88ee7ff136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53815a30f05a06ebc08bfdfbc463ea937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f164dcfe685aa15d8c55fcb7104c8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d1c01269c56899c8dbb913bbba5c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f7ce8783b529b0f0331e2f0b758ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e05381cf93401b13c246c14786e2b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d98a82633b355721048172142c5e8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8fe58053ef7e989913f2171f48e5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9282e7783598a6c2c91f2ef03d361344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a912862da2febbb18328d022c74c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15645177ff07013618f392457e49746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2f9d5e1d805f969898fa709a3739647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d4e569108ea4b32dbc6e8b9b413048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85208e07667c82d38ad7da9b60a08549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cff0532785c1e58a98dd30122e83b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965e5d9ddebf3329f63d120dcabdd751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962508a93f4d54be84cd6817613d638d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7f0558e574eab65991a8cf11d6b7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485e1af3cd948ceca81707ee8d82c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3da80356c541d7931b2a5dc36aa2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ddf0fdd646d0a2c7053de79f6db856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e6e1b0bb0fe88b0f3fd3598c2b81f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e23d9dc90662aa3ee80f5af22cbeb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6dc45533be1fb5e0dd39877828a4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce50ca4bc76b4cd648518cb6d9faf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672495a2b57b9eef23fbf810696b88e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed140dac79f6df395907c9f0bf939a6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd983017d056aeda480205da64c4c5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d30d48cfa65488def445dad16dda3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420cdc3f708c76eb84f731af75b66e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02732f0e6f348c1ce2d53acc68c1c1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656091af2b229e97c79642818e4ec4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c845101bbd2fb48b85f0910b99d5a0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ceddbaebe42ce521e179e188064eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c3044ecec774a7386d764b1de9b4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90547b74115651ed75ead541ac33c8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a98651d7f6dfed73f8b5e8cfa1483872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a408f01bcf151f64e6d1dc99c850b8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041db687f5b69cfa44a22bffa9fec3f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3b04b613c279660a0a9dde31871975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced82f5b9387a272adedfc29cc7db57476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47efb2c08f05789113806de069fc69377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdea7c8a309a09a1a6f201a9d5136e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316098614a3aff76f3fbd508cb058ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b6fd89a3811af7507a015145973a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619be3851893e01d26330fa80abc71381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bbe941f38369bbeb00e7282f70f0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9f4f98f881f7ab913d8fb26e801a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a9029ae3a8ed2546f641fddb6c1b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a187e72f54da9d69fae2de81686b09385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c20eee8ecdcb1123e64ada0913cbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf001bf3217c723cbc5f00eea47c75e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cc9214527cb005b261012fdcf22c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a201a3fb59faea7e7ad8ac5fce7af4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f6c32affb6deb26795fb62ca5c6b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fc71a515da234386425b0226abc1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35a137765bbce6f592b303013b7fa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6acdff8fc8d909754aecc295106993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f118f1c6cdb4b312cac23fb961a2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e291aeae06d37aeedee76d50e5004ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81b9f4d1952c797bf8c2893813efe896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f40b2503c29adad56d14ec3e00a6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3e113a2b921771684068e65a297498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c81dfeb053d10e956164f618d757c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7c66516050f8eabf28d1b26c2fd1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0216171699914fe6af5998c38c88f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f95b6cb6faf1cc9605fdb3c1f04d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42808e6a23d638ccef963d412a6eeadd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337346902d702e2f4554821945354150104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c7ab1f5e87911d6b33387bbaba126105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbcc4e27e861e87f1d07a9549b416b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f969a40eb15c4e6ae477aaf51924107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfb7ae0c3df8c7be0af924dcdf1001108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1a6438e38bf0ba4b304cae8831d5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb31d904df3b201208af0cc22e9d1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7659a4318982df35fd172a93728d946111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b4e169c1940c31f4b519d3f5a11f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab8a54e46d00fbf1a90f132992dd1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a64e946d6a036d593b991d788e4b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5af7777f4a031aee85572dbed152c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce63e10ae22069c26b6ee3c067ee194116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f767f773610996f07c16ee1c1b6989117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6d9aa87a90fb65629b4ce5b2c4444118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3266650b79c387a5b681dd989f01420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c4ef5b18aefabd06585599e79af7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe0046224a25c421da335c70806698121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d868b3a677d4c1baa1277736d35f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816d0a7f34a0e174d035316118c8f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b018b6dcc2cf38887cd081c25f472124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943b84ae9f6693ad377142f5775b19f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d49ed645377e6e333ecfc375f8cde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d01aec2dc52066a1ee0cc2fb8db0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b5ef7a4a75a4eb7f7eab63323c36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc50f14cfcbe30140abb3312d4108129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3be5dbda602a3bec496a566920ae4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625455a495bde66f7cc6ba6b7c13e1cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5611d8de01bfd26e1e03c67db92ab8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e3038ed7bf72eb6e1b751ec41835133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad412f3debfafbd9de1c266d04e46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e947e8dcd4a19acc38bd2f4378fdfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56e5dcfc0fbe182725260d0cab86fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58776bafafae9ae28ad750aedcfda0dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1e6d6c6d2a3f263864b7545addb3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec477c6a4e1480dffdf0e454eee8ff7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31d87a2fe63dd357899f91c8130876140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03e60c5ab7e924e443cb8b9b37f49c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfccd8c21c22a7ed43b6022f2879cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc130a99d252b5ea66895dd3deec2e13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4265fb4f267874f0587553e4503c2f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367570d2ef65a105ab3dd9d3ec27abb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e163e98418d0a5024d6307eb758dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3aba95f695ee54df71956a18150f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a2c65bf5a2a162eb8873d742e8e91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5746d911e3c7e38b9217454f45f12e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5e77dfe6ce63c23a05db649124d3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f67647b28120828b6912e769b1729151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec420c105bb4f4521c8e28e7f8b9249152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c4b7a8fb45f0ac00d122e8f12560a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f7465074855250b4ddc01fe9a9fe2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a799ff1b82fba080b7be6927d85b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a12328893f63f5b431cf3ba95d04b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7ee2f854f31c901b163949794d3ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d07994455f95fabfb98db4700617e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a129e4404cb20cca82435d1ebb47c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbbe0eeb7f5babbaffbb7aca2ba9bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c85c7e3ac268236a68bc92f414c56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a36fa52279225882747988756b490162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707c5e173e24b8c509966b32da4e8f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85c59034c1524f6fb58dd307d9af5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de8e9047fd2c965f3f979e44bbe27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e264cb7ed3ae4f6d34a3b6a7e38052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915a421fcf8b1c2c987571ad795437167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4439ef670d9d6fd2fae46742bd093168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978bbf71cd32636a47463edb18b104169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc4a7e2981cbe9d003adc2bd7b8d64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281f13e977433dbd3cbe43d53db116b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b0328a895a292e9f4f3bddac318d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1c7cf0d22385dbda49d067fdbde13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d114cbf8736fd129f4edbc2bef01f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44df00fa1349e3d7dca4f5283203ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90326cbd1388df4ae785816709b54d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ccd9d581a57b80ed2cb4679df990177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9ed9392fde9bf0ec17a112985cc6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803edddf8b8f72f482820d813421dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf585536bf77976f695e8efac4e0320180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a73af380c165803b3456025449c75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20750b3383afa58e52f2727177997182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c9f1d848421a584b4b7e9de52998f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f40099bde4d36b3fc0dfe6562d546184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc9f9dae94e5bc25ce3d6e540a9956185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8269b4cbb68123821a569bad78b5aa4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900a3143cdd857b6977d2e5552415d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9122df1b34dae8b3b9ce0c75f821d3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a70492a7ec12c798d02d8ad242274189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d70676f136e692ef3cfb1cd94bfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ce67f75ad075f98f52db936f29f56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f721d5c002c9327f2015aa68dd0e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fe773345fd8a57cc57a7c0fa805c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced238c9c6d91ac1dbff1c6dd5d3199194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2ead70d476b675ceff4ba50e64b56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f877a3f3efb339efceaba6bb7180196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82412662543efca3b6447507ee527997197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c259dc9c4a8ca3e67d12a8f8ca2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f50711fc7d25b3fbe1b9e14bb2c644199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b5f7ae4faae55c78de9b9c74a947200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce37ab9ff113a1dd4cd15b8d66cbd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eb9b21812eca5d6df52dc8cd86365202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38123e3e20f51b9f63f059a574a7db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929b16ac9f0a69236642c7408841bf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3cf2a5e965b530be59ed90d602126205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b20b280e88994dd789206b06a496f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d6b14a489e7edba92e77d7806c23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cad3c14bc98fd93d516dcdbb69ee6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24542c2e9fdcea082960fdcdf69b59d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e10c47b037d85c99a031bba5c757a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47510db17cb51b3904edb857c076d25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a7d2d2feaf0ae27bc2bd06148020d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95eb2d9958ab7f9ec8e92d34eab317213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a6d0d2ef8b4e02fbbb11fc87238fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2fb935611755aab994ef1a73e7e0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeb88b4907d81832f16d5ccfd608aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcd429dc064df1dddf069626ad564d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6494407c4f814256df21eb1ca3d15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081725f1b57734d8771252eff747b573219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc37508f29be30df12f81fdf3b986a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50906e38cece98c9172870b539af7772221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766a1b43251221891ed2b77313f0217222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e08e4e7071e7cd79e27e005e84977223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cbc3c4f8198f2f57c40ad4e97e132224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab431b8d302301754837dbcb0b0b98a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d964077e28cb9c009cb18289dffac66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbd239e8a75b2ad6878841ed335b41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4cb894f2eccbcbab3443619544b66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58a6e228f30a319811b7316bc846e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b719e4cbab05d12c151f60dc25c890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4ccdfc02a0327e616a8303da4622d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785c2b238664d0c47d79544ace07caa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc93aa6318db7588b4cb4eec9c73e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5890d9780177b372f5ec8b47afd8542234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37db83dbe5d886a247b8668824886b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b198824cda6941fd91c9b99f24bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3953e1469fb59f23b452fa571cfd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76ff312cf842d486019265b44fb575238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a3518e7b7bafaa039676f1eed15e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694993987be255285d78365b73aa0bb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca802db30f65de548914ab89b5ef3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9068e2942af2eb21a1a1773a5ca95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba419fa7fd1daca663eeff1ebbc77be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f3936270b413a61d9f662351a2018244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756cf30f3794c48a759daad2708ebd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e552423194f6cc5adba3ae9519195a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edba90d80cd9ca3135995669c09f0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76fb0dd4a6838888d35cac69191524248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0014ea74324ce81b327aeedb445cdbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5afb9dfbb550fb1c34a1d748da03f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6bb56c875f25141923b2794910c96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bf9a34d695b9ed1db7e03b25a017f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf459c51c7510fb3eba197265c144a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32143b948ef79d1d21d045f8a2a91758254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6c2229b44cbbbc7310f534bc5f218255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a747866a3f4da3dd80f407da642335256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b1a129e74ee71acd624c6ab64d894257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb711009df19c5e18f24b201058322ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d63f950b969275685926e4933097e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf045d90c74ddb2da55e49726b6ac11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2b645a3ed7f3dc12c60737406fbfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122b0f38220e0fcefb1b1e22ae16368262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd15314f73272ee3a3707422c656a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7f0c00f6830bfd413188d3f9d6dbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d148cad83b3c9c33498cfdb883f70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab880d4432350bc5dc3c2eef5ad37f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916ae631deae37a4c53bf3e6840f55c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c7e6bd83d166e1669c64a8be5ae99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4547d2f8c368cf151a3accb5ee20cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3778aa46e78a6e0bd56a640e6d0cf6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e97068843c6651b5b642de2866147271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c3957aabac5443aea43f48910e212272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a40de939561090183ddb9bf0d0a4a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d7a500da0a145fd4543bb883855ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770fe2d5a7cba276887a86cf800cad5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba32c2d392803f5b1db2305daaa2a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63223c1cd4108cea958b0a59a1aa3ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4d73b5722cb2e585e79227b448559278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227c6b398c85b39bfdb0d86385592ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c909d2a34c72ed10dc0203af3905c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27f446febdec3c658bafa77171391281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc9c58f75f20d6c3d8203a8a638caa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76eb016eba7c4f4895650e7290d820283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad872afd60cf2c5e3e931a8827e10d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b8eedb108ed749957904fce3833fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9f29593694dab0b26a7bb1b199b36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356f2e6676a09f8066cdf1a1f6620f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae97c4a8d51cf959eba3fe20686f91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7add7fb15454700af7c0bf53fa3b3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb280f15d7f0cb04a63455dce1333c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132b8a36c659f926d3ea21b5acda5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0a3d71a72fef0dd82b10998e2d59a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d863f2fbe26539edbd23baff006a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26a86aba901607cd229b15bb6db418294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96446ccec0ec2acfce761affbb0456295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc6d1fa46b45a1be7726937bf5cbba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a9cc130e5526440aef03710435610297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18dd8d0d7c09b3104924d6b67ccca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9309aec880a73b8062ff8014bff10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b950aa0cb2ad9dcb0b31b1fb199d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ef08863039ab8a7af0815541c17fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa78f7c045c1ad092794fb62b22698a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035cdfd7b4c3e310d1c3dddfc61c045303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e614fdc20940882ecd8628f28e56972304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834cc3190b257704b95b48594603da3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c32a1759f89b0f285a438b5c23126306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3b367ee461a2f9901e0b9b3714e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a089de1b51c350384bf0919d02ad8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f332a96abb8914a1eb3f51e034c7f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854dafd36add0deb16b04b1592c6147310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d6e0c1eb33339edb4a42753aa4687311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddad3de74a235ee4f9899ef41a4ede312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d75134802319e76d66b950090b252313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd964b89266c4323149de044ac44a4e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3094b7a98490cbb48cf509bdd0df1e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608862c9e2e365cc1b032484d13d8b99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b99884a4ab3f480f45965aad78605317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d0f2ac7d6f98f69c9b221f32c92ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b093637bc5161d08ed286945b3f49ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac05dd15dfeb2a2e16c77bc8438248320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c94c0024e7ad5a5786b1556447af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb586502cf0d44c6ddcd98837d234322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb04f5221f733388fafc988abf2901c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5758ae0fd42eb8059e2697c872cceae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874de3e2c1495c70936cb167eb21233325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d153a9d7e06dce97bfdf4907967cbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df55b005b3f18b3c099789729be265327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410e7368d07127650875d0c604f6e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26eccf8e149495f86b554c6a83c4ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7db38e1bbb215d6bd48c934593672330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c422f52757709fe1f3bf10f9d1517b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a09317a22356c81349292b0c7dd491332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b8396c07dbaf9a1718f8c67a1f412333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646d416ec2a18e84712d16567702a73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc2dbb501833a7d2b871424077e449335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45726a9766cf77a6a69df8b4cc676452336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221777e24d4f276fd824fa4070d2eabe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c4179102a7932d085fbf4a258dd9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208051b05b82c34eb45d21b77e69543c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f8f747095ede3cf669c69434b6cda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74939a332e90491f8aa48bebc660a4c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1b91cab04c69768552836be3612b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e016a313ca9b72b8efde0cefe1c1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146baaaca95f8fdf948e2ca261cdcce2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4a7a9b693ed6ef1a276c609a65b00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5390ac5127bf02da0f0acf37df777e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69624bc7f026ddbe06c6dbe6d2844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d5390906c3349d1f09c45d03eecf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195177408f58bf73880a60add77a8906349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da9969942bd01d13db66adaa8248a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95217e109b3c87e2f418ca3e14c52fca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d12367a5a5e1fdedd465671a5483352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b63c34310eddc203aa13bb802ce106353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72884a4bfef9495578f6802aacc1085354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f1babc53f87be8cdbcd57c2eda587355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b9cdaefb3aded34ad7aa079e98f17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7863312f193c325143daa8fd182db6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16b9e4d47148f8082dd61382a5bff9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e3d40112ea7a0747376dee96e8d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e399ff940f43103fe8b72e98188884c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4692bcfe836d0796704fa9288bab62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e9ef95ec12f90b7c6a40be9e40bb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2167f014421f37255e83b712caa95c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621611bb2705744c31d4dc2dea55eef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f70ef5bd5ef05920f7b1c14bae9ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aef0fbd133015ea87706434dc6fc31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dfad68c43253751b004a2afcb33c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a4bd1b16f85c559ad3a975808f2df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0e5604767ec94e030c9dfa9e85cb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a0c8bb861edf153ddd8fcb1e9d284370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5769e57bee7a8f58bfc94db1e88be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41866c13d542a2c8142b4fa4b85e41f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3fe2df2f4fb9b476a97ddc0b1628c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848c3ac759991ff214ebd39097f06c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36e497b992752351f0aa2f574893cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bdf48b2d84da3eb77b4fd100c8c4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21441dc0cebb9241046c1e6d8c52f01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725294ee4b2be7417358adaff3a9d50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493e6b21130a7bf4ce98134c13e4d36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376da3c274c4d7a701f3de66e82d6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f46c8985df603f67f7faec5573cf9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030a2632845ac22e9dda7428fb567c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f03697873a5d90c8e81aa5ddff142383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbad56a0d12d57368a158794e145a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4d105d639dc29af38d29ebbb204d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779cd0bd88c457523d6ad7421ca30a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf63f66f35299de4fa87b9a3dbcfc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940aee5fc3b487d8b6ac23635e065c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bc56784f02c137c1723a3ea32bb68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18779ec94afcecc95506046036a0fbe7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634ad45b58b7a97ad237568003a6dd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310affbbfcc2ab540275da1c90d1890b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fd961aa5b6654f4cde7f90c6befc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271b6ec9860562c3f75c3360539b2eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38689dd96deecbee28729dbd0c5ab53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4774197f1768a50d3a982b4d7d5d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010724663a33641a636a329116b9f83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f5dcc858f0f35673e64849e633fe7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed7cb31221ac2f68fd4b177b00661399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d5d05be43602f0da7274e40f0f690400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64746ccee3dd887e7bd2fbca0bdf83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b26d103c7261a9e4629348e77bf3c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe9b4e2cab2824d90aba93e9ec37d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32588792f294586521ad0010a65c09b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d9fb4a8d88fe5c47a5ee64d96624405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15584ee903f319d90e77fb0d179a9747406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e9bfa33041014ff95daeaecfb7e9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32649d92f749e0b6c87cb78e219c0f90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f096633840fe3ad659bc4d2355a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83199483f133d81db00834d24fa6a0dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f401f38f7d2dd162194d077247881fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899932111f9934e67496ed5927b9746f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df4000c3146d8522e983c8b98d1f3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ac5608b2f5e2435e11df4ef96551c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058ff95b6a2a1003a7e06dbf361dc43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127f7a3f79f7559056f26a45b5d42bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f498d82c3e016be5847d1d2faa255417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8592cbf16c345d42b3d244ab455250a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b7f8bb5fbb0486bfc13c6789e7d91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e282d5ed1e7353e0647823cee6042e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65309aaef167db3e609f7d04ab0c35c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd5c9baa2d38938b17094d2d7039c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0fa22c5ab243e944405ecaa382ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf10bcce7ad0edb887e204098a3c72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837368b83b3a4d20c7ed8e8cf17d027425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95857e4a0352215b8ea5387bf0b9b23b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1375a6f484d5ce8d7785db38195d39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1d04fb5a8e18d18cbf2eb36a71b0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a9a3c5d2da878e65534ad49f79fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827733aa83ed267267f65c6c71696b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172967f7b5929369c80b8270510c4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d3358e11590f8e73b1781e8ef80e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26788382ba261455b5a8838901d3de4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ec4ba88e917388f2cae5e18a000c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db119b38953762b7d4d31e5e8372ea9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dee658a536df02a41e6544bc067c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac1745b725970619850dd026b3374e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d4ab0ed968e262f614aa28261d679438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4008e129ec507ac30e9a6bbf705e74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc041989ebcb617566345c25cef336b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d4c3d52b2c4d862552721befbb9e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8423a6e8129a1f4cfcb8f59521564442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d3afb0b949652e6313db6025b9f4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba236baeb0377918b96c8de40260a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32de6c104a670f7eb620af85305ef4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d699e05589294b0f75d1ddf54f0338a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b733f1cd51e1c2dfb2e97b4aaea7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed716928abc4046e73ee9ecbb49bde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac503c82c8d29f21a3e59b2e8a6c2c06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa94e8274f2e07d185894c1b4547cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f388e0a1789aaa9b0b4589efe7c499451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af49d031242ab73d2b0702273352c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfceac83bec8912e3c08c4984d59b1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3878bbc658d0b4f41cccbc972605c2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4315a2396bb556ccddc83aee4364668455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31af3322aa75c34735be595fa2c4c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440401fa177611609b360c38eacc62c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5b0d3ee113c5a3618bcbf3d0812d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b466335165f6e8036f33f4e7dfd8c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2c05055ca1ba6523aae28844c542460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053901149e28f2d4b6732d94779eb60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160020151e9495107888af094445c5f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f0004d7e5d881313ac7b49bd55175463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355714441e2685a66c7608e0b81936d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479987e0aa82de8508792926fcca7702465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec6f37643783c7430899758abd329466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee464b16ff80c8674b3ebc32a3cce76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68121376f8e87183f7205815e37a80e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083a59b91ee9c9a1157c2ecd382f4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c044710180e4aef427869f1cea26d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0dd5b92c2adbe945965cf04d52812471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8b00ea9c19585c1d18039368b2036472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ac1d221206ee1ce6b70b525277e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669a764c9832687505b78770be619cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38334c4a7526ee000b25f7e0c1c1f087475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff34c0e03be523b69f089aa39f1a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b025c2cf7674332db258f5885b874477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249f2487a8045c624d4a4eb9b17b569478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdad7043cebcb76170754ca0bc95be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fecb5454f43b6ca7f8304d2f2da171480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f37f724bea89c51c48b38052581353481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860e02269f31e979cfa9463030cdd2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab21453370dca1493978bfeb9e067c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf3f3de17487af01e80329cea5ca93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a98c3290e04a3cbf98371da23be10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa533b7466b87a8a56391e03dbb8460486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5cf5a61746f528c8218298f0a6dfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13013ba0ef67896577d05434f6d19ec7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c5377948723b9f995fbb408a8e696489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced2ea9862f9a064fd9c64b682eb495490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e43c80b7f0004d0db8c91ebfcbbe5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485a2dc9c9c703d4117a3370b98c0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfea940840be47be8517db657da8f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfed4df53951737d2569f7a49df44eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1d559fa707a09ba7b2bcc83f29efc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c68b99849965c37f254e9e78f37af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75a07978292356e1a73a9162e9b3bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d61f28cde3ed82cf9883314de8e9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fee2bf687250288e100b5caec8d5e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bb71cf7e921f6ddd6cc709a48b440500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcfa21f8ad2caeb97e6029e155ac11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e06ac9344e72a5c81bab57e899419502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34def4af910092805760f118b334827503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b6ac256733d7f54a013bd2b00f6fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8b756931d6dbdf7e02060e281acaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268655a3cd4268046f28e11070fdd624506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc46bc5ff514016b2a4f0d160109a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9aaac2c1476b069011eefcc88ba5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b6cf0d03f22b91a6c24798e1ed677509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb173bd7c32b8d63ee3ed1d3dbcfef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed48721663a8a6b2df141bc5e948433511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44483da3e30ab2bd433f0b37c670f098512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84e548a245dbfcb9b84c131f6570aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49317bb90f7ca4cbcd80ce34163087514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f436a88b6dac3213c96d8d3161196515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e983847a4b13511795e886fe66c3253516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42daa466473f4fe0e3579156eb6cb2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb1057c05b87d946007fbc4947a6ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1825fe7ac6babab4b955297c5381dc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74a58e1ba58bf27e108e0ebf26ad59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c1276d07a15294751b7b4d3188edb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19599734261f4a3e4fb170e129b2e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50b3e91a9bfc2422ec1694c55a49f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed660e7859cfc6fa714987de73b7394524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e0a2eb03f8e64ba009b622bdf3618525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe27f4fe21929fcc02a10ff395ffb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a30d42aaaff6edcaa38772243812c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa72964df3d403d9a4427b23149111528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ccd45fd6dd7c92673135df596c6fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d32aaebe6db0e3fef5d10415bd3232530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e176ca76c0ed0e9da3ccdee2d1dfbe7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc460bfc6158ca877ec15b89525204f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a7e63f6387f363b5116636ab775c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71404aed0397221a29f0cb83fe68bab9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f82d2b7157d1b3977cb9bb16d37c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3dc436f1ccaed69ac778e8132f956536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39d6e0f696fb72559c57036ca6e022537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf3806af99d68782a6a64a4de02bbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00089bee69e8abd356585f0c7138839b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709556299094efec79a4c8d0d6517f5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed265cae86232d52f01a1d29a64fede541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d338aa7501ecf225275284fa74816f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f456d66f7316df6fc20e32ae12eb726543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b652d0723eb11af3f3f8f658094d64f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840cb92da612ab3583b79c361721a8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85485c3d11a4cc6bead65b02609dbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ff6a148752b51fe07b51d210329d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113027a37d8fc5bfe32237c0410c56b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0134be4b3e5551b29aba856d4be6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317795b3cbe43e46e9fe8d793a961fd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f37675f002d5f9c4c9557adff9e40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2555e811e762c104e065f6995ef1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7aa5df88954730807aec615349c8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f73a47f7b0d0db114ca594711c10f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9897f4fd6055a4080b224a43a69b2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b6ad88a73311678710c39bf7e6340556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c397af78fb78134a4fb3b7163acd87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6d63de71fd88e20d0a7488194f4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958759a7ba3674b78dafa2ee34305d5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d379991272db40d6f8672b8623c263560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deacf580ea5b9e078d6be07a315d120561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d7f4cab5eddc5208fcdf17351098a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7cbbff2ff4db36dff60bf8cd8707563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4db1c769b2fa5981c8977900785fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9534f3ba26d3d7e30420fe584efc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040030979194814fb4d0d1e2ed44ab1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4464a4dd710b1d3b57053f83832a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c938e30fd800db6ccb64164ab99a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dbaf3704aab27a1e756549b4230df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf81c358ac91e80d7959b057ad3064570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20c1364d43b831e6424cd64342e3e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eecbdb176fbf488bbc04180224731572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec451e8bf2895fb401ac4ae4fd2d5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7a1554de006fb485ac4e2f694a133574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b244f0c7aa0d39879aa97ea391341d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23996f8ec219294d99778b5ac64eb1be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbea502130e42c307bf0c5279c0e50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de2ab2e98c862464cc159453910975578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba157cc40f06025de7af3873fcf669579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7804727727f7c43640e369fa0e5d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f23eae605a0a25eaba4891a46bd78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6f879b8ee921e4440808e65c1e2ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc4fbb974c40a8efb403b9501a09d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb1158c7f17a6c09df14026909d99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23894818bde1fd05cef5560c7eac572585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ef50707c0e3bdb9be8745a05dc438586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac185b65888b88d965b783b287b1d72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425a645cd2c093842c1406f4b18f5a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57920c4afc6fed3718ca2a759b829269589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4416b803850b0d453549fd39a26a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f85711ce5954d36b7b45ec58f6a20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ce066d4f42b912c87f45428e40d44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdaa84936b8f225c0519beae7be812593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1faed487c754234e363569d632925b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8454ebf432a3bea71485c264845fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c2d546e79d600e2f68793e798d227596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75604afd68cd6eee9da3899d3dc051597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5285ceff9bbfee6cd06925648dfa28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae52bb5ff687ff89252871e2ea9e477599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec257f3176683d30fb1e4eb949019600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d6c4ee9bf46b9a2cca52eff29bec8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31cfc1d7f0d1cba7ada98307dbb2d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52eee3ce8615f4eda61cf19d490ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2596f87496e59954874fbafe183105604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72d781c953d5dec6ea7879882b91a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9459bbd887914d9fa4168e4dc6d334606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c222dff3cec2d026f66250cc59baaf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c56accea48f6f80c500d58d75aaff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a30c2a8f5c3c1c8b73bf91765879e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc27be6f6da22ba9c2f1f1eb30caab0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1287e9d932376191b97ae550a4b6ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a570a0795af881abb9a836d2b88c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc485c793b0b972b70cbe1a81cd21a6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab16dadca9522a0503c61c13e84b41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998e2524140ef307213c143438cee3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bf8814584f19c14af37fba7217fc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e781555f30ddca4a4b34ff28365c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775e1e81dac401b07a005fc17968e77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213ec2d276061ad0d8d79ffe1d0369c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949efc093aa5d58241c2e404b665a949620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde480e1753b029bb4def7dac44bb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937837f7168a9d04e3bdf965ba0ebee6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec19517eb4bf7d10a377894ccdcaab3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22a4c9f56f9c3ead18188b39b807e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51370e7901c7925773dea64458fc15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886e470929312908864b377bde60093626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a09718358cf55f1bb605f44f4b466627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5649f5ebdfb5fbe65c32519f163e69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d256fd8f7313a3569bd26c4c8262629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c44e2c76c13a420889aa57e87808e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba6f045fe32a3300c72d301b471967631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b49913fd39c6b83a6c29abeb27e38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981245ce19366c2b0638d46f5796d39a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfcd0fe67f38e8c21c082624ce021e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b97aefbe9490b8e72892a6a1f6de90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2819f2d6a02d49572cc4c63f4d31a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320fc1d2f1cf3e67a25824c26bfc8a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4e8ec7e4ca2eb04559a242d8afd14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e3de688cc73ec421ba24dbc62e78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e3f57b555ae22d8c80d1acacd0f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa016aa904f99c3232db4b1867485c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede59bc37af4330398a49e3daaf0331642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31380c8dfdc2f0208b047c0ae9a118643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55017ae296118209f98a3e41c0339f35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a06cbbc7004434872b17fd4265f3bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9587588050ea9cd00694ca8bca2d49f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ac24b19596f1477806cb7711641d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2bffd8389a322d57d68510aca1717648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb013f7b33da59e3bd08f4140adf9b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7541af808cedb9cba027d52738ae5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b5736dd349d5db62f815ebb115b7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc788abe56788851a2b16df0b1d805652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b64db6d11cbdea03a464b4d54d30e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aace1fd6339d6dba5c7c7405c4b17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5572570b2bdb6c3d98e1499eb62658655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e98c853a32449813f90f74e8b9bce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d350f06d4a379d83c29d1703c901657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40223454e2df97e5f3658e91e80ac68f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a9a929a3c0f3f8481640162fca2dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffbbfde2c6ff831b81badb2f21d98c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb1f8f68652849fc1b3886bec22010661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53a23d1d28c1e77b2a33a49b7224b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a7e486da2226ce6e28463cb422cd7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88117c46801851c6e6d5d81f22560bc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437392e2cdfb34f51a15aa25590c881665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dade064f21cc47f75204a51d3c4843666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7f7caa1c3a3b6777b16a918257f80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d3e46b19b804600561db2cfb27169668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16836a8ef9f9de0f421cc9fab2b4c0ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b9e78ffbd5f6d836873826ce9f144670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7bce17355f0bd4770fb263e42918671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8d148c5d67b12c3a3ac889d8491eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5c13efae0c1197b7ad698f19bbb47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a7130fe0c6f92e9ff045139b8dcc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc8f6f823f0ebf06465cc3b5c565f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db7b2dcc3ef1edc5e23d2b5e678a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efea10a1774f7cc579b5ea5e6f5396e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779258492a6891943fbd4e6bb7fd8022678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6e3f2a475570a9761b8377d4ae87a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191eb7b02975382a76c15f85b39a227680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d95b9ab9654e934fbf0ddfa84bc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab97c8c81d7fc640b70e199e31cf53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c50054010bbe194c9faf961c0d9528683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4777870d437d2d0497c46391a9ce4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf0a7c9ea3782fa10a1125611d4427685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dee5a0d76c759d3ca679ddb19667e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f63a36845c0b0a89db96974f4e6864687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dddd79941ce1fa0c44b9e5e3e73d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a4eccfbd38263892fed81eb2b990689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd105107ba444bbeb5d9f163ff1ec743690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5b49d7a99e69947ce6bdfe97dacd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57814d9168f8223327891444f94c4f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855f627002fb417ea1b3807e0e2c0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71247ab8c4ad2b7e408ca2c30a7928694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a4e2d28a4ef36c85515daa954853f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55d80bc44b77b3d32e7a07f8b8bdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243575f755609acb2e6bdd2e4cc11e56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee7b4797b40191512f757c51d354e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38527abf9ee4b28040b03ab0d892dad7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797e406ab13b5ceddea11fd13f88de3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ea3cdb324492b68ddbb0cbbf8bd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65e34b2c9afbb2820dd5f23d81207702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71712f74f9c84c18606626fd81ee8e7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea574f476a659c4a32fc2bf59a35ac4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8c738e6c5a9736b4dba2fa73444a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59bb66a1c2ce3c551fd1fc73fb8248706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9575f7e057547f585ba8736767e20b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb917ba0e158fa62706628891c39a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341a79bf05c84cdb43951bcc711218c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c1e94cb74656a087e4cd37b8e8de3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab289480993bba4614bb63cc147748711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896d4bcf90217af29dafedc0e9325f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d043b02138094fefeefe984b7b6255713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd39b06c892e9b88dd0cdf59966db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2d1a634e694051d9fa2bddadd5b01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b2ab5e9ee1bed7c71e1d3c28de6f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27e9d8b711b097f62c4832e9e99d93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c5f8666cb37e5500e641ec0744745718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0230835ef20725e8055d809ce6aa0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027802414ec6dd234ca64a4dfb5ecd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2071571b1e6077d3fd8a4b824f0d71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb45a1702e70117b9c23f1330afe9c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb028741f080c7af674ee5d0495183ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1adcd06417856edf4ab5c21b7d2ea6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fb8af10a115e3a938b46c25ae8c60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726788f49e5b38a226bc0858ed84b16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aae2741449b20198dcae32a928e08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ac1da2d1ae98c030e8c38f72e71b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de084a7d9890dff27f1e55021d1859729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa2dea98f5c6aa3431e72fd4c0d017730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1a6553944b69082375f8087f88ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129010d3885151a8ee77e7a20b230e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e79e2370c582c68c3ad91c8bef772e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac2b9f3b35526cd06aadadea0b8502734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d2cccbfcf921dc579e72b9545588d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f434d710c6f8079900570048c0a79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330d338e642bee4fb0917690bbaf8bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371705735ff2160b389ad63d2e706a77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30175582c71917f6e66fd925205fd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196ae30b053fdb77656387cbaa8344b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec708804670c4d177da05d6d183d87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e750c8f01fbe60688af4a55e4cb4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38bd87438cdef76fc08336fbbf1c84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a2a17740fcad418a9978792e68b50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c5373944d2a3e94ffc2dd1dd65e43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6936a3b285686f9934f918e839454746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b442d390beb884bcf6728009d9689747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209afaaaf827b47627f79d3371682ae5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c4782d08304a7554d934c6842e067749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33587e97064af320d0aeaa6666e815750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4fe26c3a255f48b25c4a13c22be3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1dbd500ed982fe4997b7b68420763752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066cb9237c623e1ccd0b06dd9e3742753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c23f8b9c563ca62b83e4737c84ce8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d39587c5a8adea8cea9d7a9537f48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d9fc98fcb108046e43ce6a836dd15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dc2223cc12a393965dc0cc363c3be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad46b24f87cc8f471f4b031c8d116ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac75c0e7ac8179e031da0b9196f219759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf6cacb719a30fbe707e43de5a69bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e6210e181d4aa97f4f6dba1551612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21401a1c074569685d9797014b5e3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02936dbe11920502aa2c2e7e10076dd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f755e9c42f813ef95bd9abcf5236d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65efe5088375b27b37f97e0a933c1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619001a1424172f2def12d6c22098877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b57e30eb44ca398e9391dcf99c6698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa84b4c62db0a1b90688332f92fb03c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3573927f39882d251323008e0dcdea910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc297aa7d7360ff8992af75e0b1d8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d29f2847b0e4a01d1372c0d4d1d5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94b3e65fb8d0229250fadd067ff6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f5d6a1dbb860d014e3f1b0e3ff89914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133fca5d39075ba6d7e12e866a8ac7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e70906cda44ec02654b0457824a32716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c236589b78f39387a80d62f965bd3e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b267f7303ade8c537b1d511c909de1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00fb9f3ece718b82303a459e1c02ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b546332edc39b05af91a1f1d8dd2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb03dd482997f5110827f15a32710221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826710c80d7c26b6de5455fde4569c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee918bfc910701b67597e121e12d61c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea631f5ff98b705ffcd8a628f8ace24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99453c84ca60144eedecba657868125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d53692005ff83817dd4dfa6529cf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09542c7b34a60f655e61691a4154924927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310d43231d619df6d3c45e2fc52bcf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5858bb19b65407eb60803219f46d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef01def8ebfd5d993114d62813611630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd2ef1a20f718b2bb0e1c0171fcf3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ccfcd19bf5b88f59ac4044eca521332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7aba7bfb2bb9cd85de8c1ea8285e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd83bd78f6723dfc812c5298c89524c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a503a276f30e766491c584ff6f6ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e505c7905f845aa6e7ffe8633f206d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f4f28b4e6d71c67bbe4dc6f6469437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb945e70fb9319e0df1d526a401759e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2be62cb0b7bb6f12aa37bd24fdb8fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f35c018e1daefb01219367c2b172440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d29c11c6d505149701f6c50c691b0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35bd8ad7a47dd9f1d879d130db384a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb46a0648db8a07fdbe1d541028892943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b0db72141bb51f2d5e5922adcef944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bc8a21f823c4a21cb1718c9bfead745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c886e46b2cd00f49a69b541a9ee4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd7e95cef26e6624b94c02e8bac28147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086039dd163514169bb43c185c8390548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977e1ee55472731818489e06516fb8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8be38efccdb50e76944f6238db78050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b80fdfbdf0895bf3fdde17fe4fde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003600631e0f40814b15b6a953e1be852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd47ea3124f32b13ce8468337de6ba453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed241ead6cfcceedd2f7c924fe12c3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13749e20f61970bf7c2efce6fff2590055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f856500f7a0d8678d8dfb455145b00956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6be9f8d6b3ba5d6cfcb78b84d47cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee9540babb3fb739da731c5a6139958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944394ba45d8ce119cfd1743830eb73359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb788ee221d6b4da8ebf70e53a5c9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05213919cb3d2279df1b591fb7beb18161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8fdc7e239a5dbf92da926c3f9eae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff7bcbf7db8ff2eb608ee115878bfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a21d2a5adb2bc46d55c5877995dad064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e707f8bfdf9f3ed55e1fd7065189765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e40a8f491a9652a3c56a778b41fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a388a00a282d49b0291e08c1ecbfa7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd44f261b3b0d61f42a9fa2dc504e1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a441d1c3dfbe8b2aac8fffe23ca5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93f361808270dd152d2ec0e376d88b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744573c9a5bf7172d67fc65ce587ab3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017e9a8739c3c0c64a08eee81ef9d4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e0efb20a8eed82c86a296b0fa097573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c875f81c7249dd30d70c1bad1a02a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcee5b8be44a3fc329d391ba872d04975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae685dba352df89b26c810843866695576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becc8a37e8462c9f5b5d804d1bae5b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a75dae29ad10ec86b0b6b07134cf2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d2f5f4cc15062b1a52557b36e38c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aac7bb7ad65a8ac3f7eeb6f888f4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ffc4c765e09f585ce4ed0834c0b2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ff3870fe30b7f0be163de5371011f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72372a774ec10f942a00fe8f7582d2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be66ab6f0bacc431bf8cd1605366a8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be517a206ec301d2df232cc46e5eb8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2081233d345f355b4ec88d6046b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f290b5879de3e71a72b2a258651d7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709068558fb2109c07803c068fdd3d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d3fbf135db1e3419113c60d5e5c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0deebf3373b69d89f6bca4c2df9f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f078e430d5cf8cbf9cd9927a74e4ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a227f62f7830b05603ff3979b0856792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b61e387123183fc388c7db69aba2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852007d105a0b7143f2bd2c5754d060a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4452215230e1c20f0d4ba94c214f23b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafb06af36493a5eb41cc58858d15de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526227e62594b3789032ab91cae7b3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9538732b8127ef01eb1817e681975d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df920fdcb9a07d72f9de2c23a9574199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928e3b50e2183931512739766ab6c43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295ce9e66dc78ed64e327101662375c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee96910d3d07001370560c7d728f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece80b62f001d5b15bee10684f5df2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6588fa91380172b31ac48828ec5de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297229a907d3a573c313ae0769da3f38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd153936d9dfeb1be5d657f793af8f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3a236089478a025e055e0bf80c236107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cc8b0f2d805aa9950302e769c71a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a9ade07358381ca9976e436d7901c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4854d7c3c2193a304af4876f35d268a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51d499c9bbf0c324f56be8670d0cc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539146278ddc0dd1f854bb01aad1eb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275a3aad8cc85fb565d2f572771a246113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a125732a306cee77f9ded8cf0e874c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f56393925bc5941a9378a93cb385115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a3e7bcb000e973c639ed949f089d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf444591ec52f658972d9d8ab22f64a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a14dff438f3c4569ad1d1782f455dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accb4e62785527788af105faabb591e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eafa9354cc76bcec049a92f969808e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a480e7a198a7d853e18ee02d1fce80e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18ef0122b4b0aac1b84766635e519f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3969035e63ed68f7d824dbc1b5d14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46325fa95ad437f9b7c456eaf9e4c522124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7936ff8280e0dc4d79f2e7aae8c98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ad8631b48f46aa137586ae455773b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509881ad925a9c4899f2c01f9afdc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13147518d3734f4f1945da0a45e4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ea805a23d77e66669f6beab85c126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bde23405d2d063e6d9c3379f36646a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357e5683763bbb328492992a1900a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7898068094bb9c26c6feba508774f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322bd3b4f9efbe4b07c36c33d05a475133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f64997980b282c795ee8f61562de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3385f78d7f1ab074e87822c56b51653135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d4f22033db5179380f7c91022c854136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3915a8d961478e64ef7de1264c558137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b10273f70e688cb54c4f5dd2a8b6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c6f043d4ea11c59163d03f39f9518139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad0f1fa63285b429b606d26a5f406140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ca2f5852769822f8a573aea8fe19a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd300eb4f297193c27cc148016721142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7ffcd8b10b0703ed0667b7bda8a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d926c352cdde9fc068697132a0281c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a1dae86a953b66698a16ddea97e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ec9375c46c6a2fb30ba3a44f9bcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a677870b073dfebb7cc2792a4860147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596dc5d610853f7c7639c5fd87d5415148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afb66909e737639f5214c42b1e54e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b106d00770ed2ed562996973f02793c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f6cf96d5a4665dc7a78df65fd1d23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62daf8504b4105242189c8cbbb71f4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf90a5fd5dc395f17455f4513593749153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19420fd881818c08db42c9b4f11dfb5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5075b9f0bbaee7298cb0809ff965155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2bd048eee8d0e5c45a4fb38c267ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff960d04242b111a5ffca6390d46d85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6946f3e64c3e5d4c469b5323511e3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91c7557d2b7cfb4d5686ab3daf5212159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d95ecce4f531a3276305776e94f21b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a714054d76bc99d6a7369183770ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3237a009c870fa91a5d1d80011b0401162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd742b0a76083e371f1cdc68003473163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59268890beb6a1efde87eddc369f26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f094610a8075a06165539713ba39a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e5e34dccc7de6ea9c7aa94e66687166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0fb139c92bc6e384d3cb14b6e857c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac377f273a50d0de4a305dcc1bd246d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303fa48b26394023949d4e426cb806169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756300e54205cd7f31de14d4229fa49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c7b3fc7d541ae39388c333e14f9c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f5bb000a70d5969495298931f6c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b8cf7266a88207b88d7addc2221c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00edc48c8cb519aa24b6501daf76619174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3109b8bb04352edbfa82dfff066ec1c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083c5b5e21ba657567fa7d7888ff3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2973b698d4bc9155219b5b409b9091177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3eb93125b418d4f7fbfe310774e60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb121cad06ac239f5a2448553435da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6adbb0c143056e1a89693bed1197b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a50f916d0046e8c1af9d2bf875a4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8e4ca78fb274ae8dcbafc359634ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d79852b3d3ea621160f923b055b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b072d2a129a2071f277d3a3e2ada6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38282a8f0d82fdf7744fbd957a546c2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5baf7e216c9edd7d64dc3f02cff42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a4abd012a2b8dcd7eb870e46113d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66430b609dd1f8558a4a2fcf5fa1da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f005e33d5ae59a220929cec6f4bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be993fd0a88f572a5e42e126aab1c71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32c79f2b62f651686762e996b771f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9c59ebb8f1009bde3b9e72aacfa26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f10d63f22cbac46a0ff8a3ed7488a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0dabc307b078b367fb83b52083358194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573594d50a82c3fad23c7ea90a6a8ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd8d1b7e82f998173373e459eb02a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867c3fcda66c5aff70fc4067c601d2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0143b1da27f89ee80842774684f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20182708f2b26cf962990679de23ae79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966503627d2da0053ab98327f9df48f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d7df1bed3248f08b6106e4b3c6574201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d96ba9562f20fa65caf73faf592b1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835525501f811935b6d3aac8c5443f7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79faee28dcfa50df6258ab0330d611204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ba8b84912c82b42eb76994cda5f97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2770809d69b16a8dc6a239cc9e2431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c4e31a19705e880b435ac8318285207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe97e87fdb6aaa0980251af46731f62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b23d1e649413b20520d4d1bc9e88eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b388c20aa8fb592058876eb046eb53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea757c8c90c6590cd881c20b9cff154c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9649ce22284adda8b3ca737d333bc2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d51e32a93ed1110a95ecb76de58fcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7cdebf3f4dc56665836445a2b50c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c07d31478595c245e8f2d7a0febf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103cca0fb213af56208ae011d91447d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714b12af325286ac51f6db16bdce86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da782e42a377874512ef7042a56fadf2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c291c0554225b6eed7c4702742f89fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bd0e7e54cfaeeaf855def002dcec6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55293879c713d8e015cf8aa98bfb772e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40b8e262590c5d091d836d9fc613d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa4b278d55f8d146f156ba8e281e62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b2074e9444ec0f1fb8be14d59d6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767ee93d3e287b18d481c40fde96a5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c91c13694debb0878326fa2608f03a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd990b350e4246bf293cd7c8bd5b42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f12ece0a231cb6b0746b537e3ff1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3592117a3e6a42b3616f3ee650854229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40207d227e4258ac3967b16d47127a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b4cb79b1497cd4c4313a07188407231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c1319cc392ae407e2dae03d135bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531f535fee36ff1700cce746ae80bc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd82a755cd6e84115350ce74f0cbc5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f41a9ed720feea3abf1c5005e4627235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59651800afcaf506b0284c65bc57e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d680f3d7ba13e9e27f3c0066a7146e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47bf5a4d808feca474f9312833ac00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ef2b2421ec5b7ffeb8af591d17588239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcce27a91a12bd4332a727a62e55f17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84459a6b227276e5def120ef20c9017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f12eae11e0ab9263288855d326856f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8683061dc0948920c55829a68cefb59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647c2e954b3c2f640a1cfcd5282e59d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607dcdcb3a63e060a9e52e1e34d75fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13297bd31cb5cb7ba8b4a9530ad0f7dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2da0451fbd6d5193058ad44187fd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02a74df153b2b40edc7727ea5cd962248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50822b6731b1e19a81898090a348cac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3ae77c720c8078d75a9620b682dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df27196c2e1c0efb9967e5c190cb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c338fed8ae4e13cc05b4b27df63a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864480fc2c0122753007b85813618bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f341b38288db64b651075286d6e8b2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c30a459e4823ffc04577db59d59873255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806fae3d8f4a6eea566feb77167cb7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fab22d802d06ba36ca7204eac1127257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c58e18c0955d220e870627a87c740258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbccb2994831e00b175d8873a96c70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef63090262789e164d380d85d9fae3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ade2fef3033bf66527fbf100d01f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e8f45118a89153ea809291f597736262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8e882826f0dd12e9e81428db3b200263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa259aa9ebc6c8ca924de4ea6cf5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93f74bf64fcf979f07398ecdf71846265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13def44bfb7558e922d235000797f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ca6e7378e370ec255d2b575657c70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594ba6d37e9c2f2eeba83e33ce9a6ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f8f0761b11e4212e4df3a88fba282269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ceb307e8dec19f6548b5d85aabc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032867cf26e1873516906097c3d0e01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d525e33be717e3852b28677ed708d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87fb2bcdffee7ad4bfee45b194e6e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f71549faacc14e362127841b51b33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e908a997a5008f6f5340100a5b90e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d1811b485635d0041a805b859548a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f657ad7aa74f570e05f36a74622f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f35e982729fafd1818d31122d0594278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35893b7445ec169ca7054e61988b523279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89544c7bbca3dc24e2f402647fc82f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e357ab29b1f9c3536abafd00b1ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a5c7904ef715384c504970cb8baf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b476b8442ea9280c1b72644b8a955283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda47c03345312929cb897e090fbb7b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e93eeb562ff2655d16322e6dc8de6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e130abacf6a712cafe6bc201ac8a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8039f908769c579f9d5c429009112f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6421f783fa6b6edc7521c418ae5c58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a129c9c8fd9fc266f1118d41f33b73f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123747400a67c190991ba547469b3d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98177f6c724c64591377b3eb2bd85269291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f730084e44cc052e4153b52d69be1ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c780dcdf98970d1b0c411b14c23f0e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d7e9a394914be59e573586094ded2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eac648fd995e0b1a6c37f0bc772c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07af3a50b6f1ffad5daa681cb2173c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f13342a9e9df92426355fad1427408297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b24ae019359600b97842539ad4985298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428826f8e13e93865f54b78da42becee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30023514022375d6e8ff21be938a09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba03b9d26f63fb555acfc9e20ed510301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32961ee964b8a77606b31583cacb4e88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a18c6060c0a9ad8452d0e073e2accf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073d8a745b19cf3c2506ff63fb3302e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00c72006f4cc57dffebbf89440614d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a27d96ba2a1b906b26e78da5bf7a63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02df5d198418e3a007b4e0e8bbc094c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951efe9e2c0cb0f76bce65a99bec6f7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dae5833340d654327f724b69ae4836309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b4883284d8e34ca7cb49c3acc225e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02c5cdab600009aafcceeb22c6f521311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad23f52307bea2bd3bfcdaa28670d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd712447382000217f51d71f74af3fb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87027a4767cc22817be50091373e5ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05408f3765b71d88dc12737adf615e5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7768ea76d69bd111a4791adaa5926316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a124247d5271c805d8c2b3b682d9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd6ba8cde61331b62ca7c36f248d01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7bdf07aabca79460f663f7d03b66a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4209f5976dbb6e7efdb6291c32dc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949c2384529b4d4b7d574d061f08cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67881ce50a053b46e65d6030037383322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e545010349b7c3cd521c1bee7f3ea8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a1322c628c491f9f7644a7f5da234324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3ccd37f60f12aa32bc7a629df3dc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aec68a3c9fa505938f13992b7836c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b5518a1de484136d9838b1b47dd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405103327fda8f50877bba8cb7f7138a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554e8baa05ca7189fa858738f4b61d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2441db69061b32f7011e087c24ba4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eec86a48d1bce92f933c0852d1261331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c7668192f8c2172e7fa403e565c6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a91aa25a49c7307a82d5ca8ea703333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fed6c073362235fd2b5b1b6ab0689334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba9669b0736b1e03ad90baa5b47de0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c4ac89f2dc41721708999f281ce0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be3c15ff12dad5ec8d4a9e7bd20e53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82e34c3b36c6dcb869c3a1baa4042338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832b240b7e38f3c5c839408637cd071339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c74726bdd7a8123a466ca56bc05d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fb8b32bd6d685f0d4d4d2f82ba55e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9abc26acd7252d0ab9f8a7fbce193342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd1a7accc5d6c104095e444328621b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9226aa6f4e29eefd4f4d2bc7e7ea774344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfecc486f78d7f3082a68a3d66a9515345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f054604666ce02b8a15331c3c61a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480b239be6f80f175ce62fdefc55a98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dee5ba471cd32d382ab7b6181898c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a79cf831f9639ba0448a514b491c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f462c0126c906ef859b950b31f82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1772e8a800c860efd5bcdf73509775c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93497d5b9fdb4728df021137c2a15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803de04201bdb7075d4b7fc983833d7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24deab5cb3bfab2e484c92273bb512354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f10063f2b61d18a6d06802482996355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dec18fe9b46ddf241370d78a681038356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880533cddd967d34f61663c44e4b4205357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7935b3ef627cb639ae71cc41ab126358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888403bf1c0c892268c2be0582503f1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f35240e380be5cb7a4429c46db31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a0d1edfb21a1ef506f3dd0eec71cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dfbd25ef404d8d72b66676f340b0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6583733496541c0772db9e92b88bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540ac24b1ed66a9aa24d96e8351f536364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dcad1737e17e70c85c44844c3de4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349caa2aba7908a917757742466f327366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edcd2cebe60ec945248056e79cb4f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd77389064a8224985a3e2081365e05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b63a7378d2fcacad05b959e0779c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55362c91d5c539c8eed391982d795370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10866f10e6247734984f6fbaf9fa5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ba0d8e07482cd8298c275a77271c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20004452b2e7a1089a5b5e28ed747f70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03952611ebbb7cfd50253d083d937c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512904d0783b14559160ed00765b6052375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28518157438419c4437c53b7421079376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab86fac208ba5f9df38256bea81d98c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4203401df74dc7d1388d2138b351cef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83009840d10c80aee45c850807c1ddb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb2b5d121ca81c79b0e8da40faeaf2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adb37161084cfb923bfb804f11488a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c024dada157a793ef41dec6d9761d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2108da3e3464da296ab308cbbdca2fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a63e84a789330cb195e84985f9e171384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feab31f3bd6584722e01c912595fb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0640c2a6cf341fd3c0d584796a7930386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a0f9b1145bcb6b405f7b62bbb05ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d76a40d9a04cc4d325b6399b674a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6a4bdfd5583dcca3d9f0f4dcb082b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b85468a2f8354a4c0c441735bf3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab586011f2134cce4458c987c8ac4cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d821518842d6d0d9001e1c7508ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c3033138fa2a3bdb69a96ec45f223393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ddc5fa1ec88bdf6620e3b3f100ccd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c981929881c5087dd7190b3e1f66ca3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3caceb1aac6b7bdd2302f49bfb6ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331055319c5be3de8a51a36c5c0c918e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a59409c6d61f49ef38cce0541b8e25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821260028275d96eda2d234e7f890776399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce1df72be0e2293dbe492a1a09b863400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99066ed06de376b530337b537f67dcd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8deafca40757021f4684991d5b98b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bbdb7599c42090b448cc5f9da38ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf00447104fd6a5dd4c96145de0c30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8ecef0b5dadc4aa9801d92f7b305405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b611fc6e7c9a55fb48a2840d8bb1030406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438717a349c72d1b3d31aa56f5acb9e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc8973cfb2c9b6209eb6609358d5e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca369d02abbbdaf58581f88ead696bd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f7ef62fd7c53107047b840f191051410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9457ca96816fc51074ca50cebc89599411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73878222a2c947b731b45945d52d46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20d4a314f639568803a7665d8745a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab46ead2ea37644addef9d4d23d8367414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f91467f3b783c327463cdc44783ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3177e65c53abb04f2d5f3fa4b97378416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4fc4a3d1483e062cf536a25dbff0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763232974380efdab64d2171042db526418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf45505bd0cbd514fda021aea104efe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e305ea6287b01d11307f5b8ed4e96d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade8717e5c8a45162b902f1287982bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2340d4c2a315c0db2603a9e2bd71020422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eb8ba0a61298029b912083aed0ecd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e64c7b2a99e5d6c769c7471bf07fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8918d50a8a50b25c00348770f6a51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95afbd67aac2280b2da85a76b45e61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595cff905d11060bd8ef3c97b340f31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6572c573c7a1097ec6f877f1ce5e90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e82fc0024ac530f450a7f6daf2d4ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab4252a7ab4dfb0af2a142b989d91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf739a17950fddb073ff7c3d074a9be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d85910cfa48ca18e7e47105ff87e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c03d0cfab2cbbc7c3a3de3161f6741433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c441f108c436a0e36fc9af13cadf8de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1103a037942a38420ced4c2af616d5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23443230223c529b60923cabbfbe39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098905088a46fec5cf6f7b4e5ecc4ace437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f386847ec4f29b6383dbd610002038438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfeae572b86a28d1e954c81995f008439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef574959e2e6c25151b0293176ec590440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03d1f65b22350b9e6e8ad1d4bd8f4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22fee3ce299166ac72b3fdf0aef855442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f89ec17fe1f64eda487bdf93585ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f091747b645791b43d41d29129507a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eefd3ca27db191c6a69481c149b8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20aec372279cd74e0b0769139c7e6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab07c110497061da9ec8516c007b84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bfe25ca2fe1dca8277f40509a9037448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962c020b8df22c6af378e7a2fc46a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5927b95cd7723fb29ef8b05b007b91f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8d4840acd65ea83a4aee15aaf28be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d5a0a09bf1af58fce7101e9b204a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f474b79653cbbcc6db6ea5a2ff84d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf296d0de32936a1ecfe747b2367b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35b0c2d204ce2c44986e07ca0b4720455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b4dece6c96faccd1751c3a0bf7e84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3ba107f205b917d5faa1e35ffae10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e00785fb85e75957db7c6f9ad3533458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309aa7504eb1866d59b0da8a4dda764459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f537da424fd5f337ece42e18d1a73e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07f906e6a372c3a4819b85b78bae3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b4bfe5473477192ba2b9a44b0360f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282074b1a6a419c4a8c41290decce6f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f260982dfc02989a4590e58b12a3d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6562dcfd28c8b04317833228be211465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5973a102b57f1f3a1f4f1375a024466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a2e1a52b6644b8a0df977dcc7a62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145f33c13ec40a895db7546a9de78c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c5a2f74f9b11afc019d699478233469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af53cb698a99b15f006dbb136971c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60a56852a4c948ab74c22e73d3d96c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59507e871df52f946e8d42b9ae52521f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08453e36de6700be2708adff7c0a92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b650cdbfcbf95798ca289030246a4f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2776eb51536aa2ec2299e3d60b1dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944bef9e431d9006814329a016bc33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467776d9021e672dffba978f4ae5f067477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139a9f220eb554a277aadc821f29a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85b2b8d9a3f202ed9c06c1e0436284479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8467f8c6e6a647d6e53b264f37a38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cb71e3de4eefd4c0d8f93757a9126481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e07dfc124ca8937361f005b9fb9e91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c36eceddc066103f7eeb48a506e9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32967c594ff61c599b782fefb2175ac0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369e9ec155076ca003c4095af2dd0ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6663b2a4d1fa4bd0bf74e3370f3e38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573f5549ff1c4ac30b50719be70293487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a622325c8cd514793d7595c4380ad3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04427b9799daab2e33616d508930bf17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a8ce1ea42499d987375cd7ccbc1ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b02d3c0bae85a0022f5e9a899fac0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7536e20602bc904e01681551c943f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5f373280e015dcb390f1680d426e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340fcf49d531c2b105c556717b8469e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fa5a02f54753807f912337633af0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd44d4882bf8b005a371f087c494d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f60d71f5cac06187b3470388f1922497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b5a40cc78607aad6d4bda344c93a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b7f5fdf87222f0728f76b8d86666499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35971bddbea91f742f8eb15b0572ec9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d7a219875b51609a4f31ef14517bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af88c0627c9a5bdf733d48dc20408502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821cccd76583b87464777d8a1f99e36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d14f9c954ed08571149cbb3431452504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e92012dcc97d58795a8b1400c73c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e800901779e68d0626f6cd259687f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0015548883a90d40aac2793e8cdd6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957fffd1a52a03b13d33727c9431b9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f42c3915028720f80a74947007bcd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d60183afa97b8fa5d643af37b644f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6342df8aa069b2bf7a1e05e941a6a5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b835e76cbacc29da2cb4be4c2cee86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a16bed88dceae35d5f90038e73ec3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551ec8397fcfb2b70915a4c7c92832c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9ffcc37a640800cf89a0d063b5b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95e8452ab89d03b505a1a07cb6f8e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6865194c258dd4a6a88dbcc79aadcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01b20bb06eb10bf57ac81274cf9a4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf00cc3e2fee124d16903796b34c23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e8025939627a46b73ef8cb996bea4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8284dac8e65d8e3df94030b6a64df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213056c58aeefe941289406806eb84ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1449b152872e7120cd1e3629836a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfe0dda32995d58f7976683852ec55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c54c6fdbcb08a478bcd588213e47d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355524d96ee34a4c1d82b4ff0946b66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d176a1451b75859699508c8ef98e47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090bca5542c4a34c8fd8df97be98716528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f26fc4e249a1c6f72bfec929b797a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4b5ae55e709fdd35ed092516ed228530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7df291198e5a921dc97f1d148796f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41d828f978e8c63286dcaff8d59f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fe016b35136d4e6960a2b7b641acb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5938b0b5707b4135683607c13722b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aecc774064ac4722b3b9c253d4cf3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9c22463467b51353da3bd1ae612ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dea65a232d5ffe29e540d4c046ad4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772693aa6093c769af6756542f13700f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57717b6744d81bc427ed181544b43c39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cf08e932c9a9b5ffccc6e140e3cb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7115e1255b4713dfba603ab6870db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a9cefb696aea81f35d46bca221262542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c26547694051286b680da2abb265543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76563f0dcd50d12a5d6857a4050c597544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df0c6ff88a1a36820beb67ef706bd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c47048c544cd6178433faa33b3aca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5fbd27d091d7daee7af0656fc1853547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155635c83c97af7e0d54b16739165338548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572798f279498ab4082d2a53cf39d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19688629559ce98443505e004ad7bb41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070be52137d45a29ac147a8ea26eda7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe74f820a186ac3b724724a94d46bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606883e2a43a64899c89b4425022f72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42df03e432fe51b04e5eb0d567ace554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0270f8e901a1509488c771fef3454555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa5334cef2770eca5220875e69bf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1336ca376164bb38c849fa85d7cf4ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5582215b2f4690d8189ba6380c947558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38af2c8c74408500377bfd9c6390707559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31da90020f8cd97c5bb2a3682c703f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6574dc1e55d29c8853e7e58aba5a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cc148425b47dc6c2ea2379942305e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d67cb05de10df9f9105e657b670ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f5420f76368f5856b82c3df1cac60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ed5c6984e2acc16ddd61d28e97b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c585e4169ae98ce5f706939a8862566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87c62a73c480aac417952a4b25b805567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a8cb569742af15dd41e43faf8ee3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56111ec55bb022c0cb683932f51831bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea32e404b2c54b37597f496527b26e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae885a0debe7770760f351ad8edc5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58e0d57280412be7dbd46dbc138c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b79e7defa77a24a304dc908c7f565573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfce920e64b228826b80e999e5ee1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81c1468ff17ebd18a96eb9a8d0843575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566742d5e9abf81e0e6ddda48315c4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64142bd9477881fe30a057954630b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9002483bbb503c783f8eb7938e70c9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f149df2d27253f79f1c10b606263579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186e99a0a7ac99c18e7ef40cbe0b59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577340bc5511453eb429d6262a08e85d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d3c770c4886d9b4eecad38e3c991582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf8337ca6bbda3c8e14524a549f65b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289074bfc4ae126644b634d5cb00c113584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5374eadd89f7ce7a651f710ac02589585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c069418d911b0694531f58c02557586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb6cca0a6d17463b9592b304be27d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa294675a84f00ece094d67805418079588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab59863e0d3be7d83eb60a17364a777589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40676e00f1defb78809ebf6cc7b0f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77cc59cc487c176c00564fd37c0a30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaf0fadacbff526d47520efa3f7ec4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e067a147ddfd35ac283fdd4713eb279593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32be00717e2fcfec87bdf10e05e36ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70bcd660a59eabe0cd2dbb2ad0f812595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4479f31aae1b9aa8752a371305d955e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012bc7c2f30a22a49357633fcfbb216597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89670889fa256ba5cfc0934a689c36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ecb239d510c781d4ff24fd87cde2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734c8152240a837dafd76614900cf55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3d77a8a2c51045aca1a30e0e3ac12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03cc48f7406b17c7a64a7d490ee18c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dd4749d5dae8eea9c2742ace654e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ed9a8167ee0f11518b34246ddb3a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473fc60afa50e1d2e4414ffa2068b3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd41acf0cb827f4cc0780c0f5ac87fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88a79018b97a9fdd3697bffaf49593607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef774f76ed9f465d3435685b65237608608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447734e41ddb9a0d107b4dc1f5f09fdf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82949adaf5cecfcda6068d4daddb0764610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171990c0468e7855e7c1cb68bd73e29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793cee3caac1cf822f5792764188832612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d35a989d512c225b5d777c222bd1c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbc92af4566164c8a581891e02f958614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2488b6d4ee1fe6b35d1c2f21ed11dbe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c87e151ee7cd8ccf850858f5c0daf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c57070daa1facb3dd7b690b3c9060617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a85bfca0933ef0e99a48ca7da5972618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578838ce3910c5a3b61ba6893fc3e61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd367be05113887b13f7599c3980bef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf84f3c26f0a5c649da89ce02521cc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474d2afff1f2d23caf5b27c0e556df1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f677a471e80baf80b03ba1598d8262b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ab72eebdf4da467f8e5b1f41b6408624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3dc0cf80ec5eeeb200ae9a9d0177a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aee4bc4e804a5863eab6cce171ecb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31aae5a5e5ddf1c16c175e96c75556627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc49b827e830aa535901c28f823bc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979fc10f7b5a76f626009bd3e8a0255629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c220f0f94751ae92b88e9908b8e2b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798e4f89e736f5b7f5dfd59c0b9a2d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba01c5530dc9ee47d96ae7e816d5f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe18a0c3843fa3582edb879d7f1125633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340166ed1d1857e804d9396cce530889634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe267ad4771a72a3137a945d359c3604635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782220271db41c3206f845b4ff6599f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808414fefccf88a3ecd9329ea70b5f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7be845ae442fe4796f888c320c5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fee95aa61100303af2a139acbbd7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc6923c14bccbb7e08b6b52c867927640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc312d4fea34896345e76fb522c27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a91548eba55f35515c06bc45a8b72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27f8f1d49add3ec01ec748a90b49b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0333c8f21da7a63fafb0c0ecc8a3164644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd8c4e668f331a69266b541f0e398645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80631821aebd1ccf057f91a20d1507646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d9143030685ea5309df1a332f892647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46979d1b2ca875a2af45025fba1fac51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b8a339507428295d420ddde8c90ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2bb7257a44a6905c678cf9e0f673a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65213c23fec3305b86e07c265951488d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176781b15470752c3f3752dae5adc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0ee50ef3a419796bbbe75576fdbff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54d5bed489be65e5b92f166d37e884654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f5f42dd3862d671d678eb33959d16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc14bf1f8c45ca3560dc16bb1099566656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860c3175d0a10dae97d650fc2cab21f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026bbeab961f0fe1a88f8ebbdb3b210658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be2fa94bd3c4f59a275e44e1f0f37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e3f723b208e1cf1b3a75466e929c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275874e60830e1cb183aa171c12092b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59232ef9d701f843a73bc84e99db2ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ab5b4036fd8d9b23dde5cdc6de6b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afd7d4aaffe6b9dfa8549519e40b47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2c72bde43d5600f0f299e68e3771665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c18a07ed87f5d11a27e0e9bd3ee83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfcf42994c62d09fa6c0a1b609229c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd59cf59c1fede68d4a6966fbcfc9a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018676845939af15d6d5e5bed62b560669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360958f89e7a6d26ecbf78e73b490d3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b9df4286e24aed2fb24f4dc535a9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388f303173b2f80b569aa5445609fa7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ac71a93bcaa5ac9e41ba2743e656b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083047e9f7e3c9f27989a163d57d15d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2ac2146bcd7c81bba0dffd9843dd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bc8c0e6a57a67d96d98d04f6315a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dd19c5a8ced258ed69b7189d89433677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f2a6150f61099b2b92daa5281b3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da8e026db56aa926593f6166762da6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27764a6d6a8a542b98696c9ec0dcf390680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7ed1d3be74a725f114272ddf9b6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a5adb67bae36c5a85df4859abd57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40a4510d199f2a918194849668b73b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f587f61d3007d9a66e6de8dc5840d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9d5030785e6057340da4577574c0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f5431f1b3b9f247aa875337605d2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d6489c510491e28f8d7467486379687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5be130162dc1d13554d4d911ef51f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a248e572b87f2666adb9419e33439f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3b906a910d5ff2c802c32e0e9c60d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a82f6471d9650939b86483032123691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e668b7a97997f1c4ad525fbd265d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e76bc38157d55c1714bf8ab09013a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663879bc4fedf2204dd7bcbb401414d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0e4b403abf23ab969e20a161184e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6bcca43d764e29464d1edb6aaa8bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e5aa3260db51f5398f86ba30d7e4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea402c9aad5cdfaa5902e186c6fd703698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d800768efa465257b1f973db494e61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf8570c02fa2f8f16ae0424829fd36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ebc6768cb5def9a89e1133dbddca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab57cd22ec465bedd8377f0bdba5a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bf1a6e9e8502b82ba47effc59a75e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46493d1754d8b70644f92bc85b62dfbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a446c9f850ff09cd2c82d211538511705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81287c4696bc99637d3a602992b1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f689d23dc16a9837bc9676c87bdb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e811cf4d475c8c53c056cff022cf08b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96112235f9927dbbffaba173785571f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776629db0c0a96d17e70256beb4dae81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a4e8d8f958c4071d171d064c48f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ff1181b20ec56b3134e5cc6d0b4ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bff8fa804387b1c0e2f1c32296e6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffd8570df1644c69c49a9c56ec958c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c55f2c3233a7f771879c28ac117e9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6886947f4c53dffc098446161b2ea9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552dd022ea12044786f7fa395495767717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424cf3f19052c0c7df415a655d7f772718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0eb8d1aa08824c0b5f99088ffb0cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70558fd5c0afe5ad876e57ea1b5d9c56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e45f62564de7d78ef4844319f2819721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c9e2d7245d76caf0cba65aa4fe458722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9ccae1242ca1aeeec478e87aa2d93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ef0f025274a7e0dbb07150b8de585724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6d54131de4c7b02e4060851ee388d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f6383045231da5058f9c49248d40c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda70100a77f029e0f2514c51d5a230727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af4593b81d09b8e4b78a1fa78ae7b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df919a0c208f56e6b3722aa29d4edf6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8020c3fbc79d9b4ab9fa8843a5d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dddfb8be455395cc85d3f8973703c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73de4c985933dcb20b60dd8b1647e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614d7ee1ab6b4b481176513e68b7242733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffbb679d3bdaa3416713272720d03a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbeec04ffb1c46d57a162d3d77bcd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b080315f5b38c0091a38a11c9dc54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ed41e518b0934389c93aec0d8dc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1027cfc645a79ec8fcdc5c23c41fb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eac29e62dd76a4ce6c58d095eba95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aff0586b39b8b9e1880e74b802109740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faec447d2b30e2cc07027d550615fbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f6a0ea3a2700a7e1a55f52e4ace6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947adf31f281d9986f56104174c2bbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f43933f7c688efbb656808db3eea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e3c36664dd9745c6a5993fa306d1f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae7776c547170d2d8e68b94be88acc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe8e29832b6080399794edc2f72fec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ab1c70256212db0ced348a17b60bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94144d735f50512ea7e930fc4404a2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e97b768ce654a911a47e19538d7ba1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5fdb18900886fd663c8505a5faef1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5543ee907baaea120f43eec78b7296752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae03707b6b43e9801e722a4bea06f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b104805e473ba55cf9aae8b68b01c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfa4351cce7c36cd32279ee4ebc833755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd16b7ba2fd9ad95435b916a2350cd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea286c8d0baa60562448326daf6da4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8c22f13b13e1bc16805291a70d242758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597683e82a4792f4e0b978cc321bae42759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>