--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb33a2a319bb9c9623af03399f9081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59c7f106e734d3e6a3fc5912b7e0c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a2f41f0398e93110b79e24e0b76e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5866bb42e18083599a771af9fc8854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08745f98169ddf7b12865528ed3d04d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90f821fe2388648e66cbba5d060c8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf8e16231bcd594ead6d49c5e5afb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04cd040e8975170c1970ddf27a59cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc4d329253bc7540a660db6ade1f7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b58f53094cd4d1c86c62051362f7dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff22e92df1dad98d27bd5cc690b95e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460a1b373a91b5a51f6e40697b98e0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60aabb09a967781f6208797ab962ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfdcfd8d29d4b4b84cfb6b94bf886614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e29b8de59cd23808cb32b027db44f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd290bdc3338bdb3b6023699c52adfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec95f7b2339698a917a385d23b820317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eed2eaf8ac061172712f253a69991718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258d628c4f2e7025b121bc16994b87419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b6b587515ea406badb0a67e79a7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20428f01f5638515b64bcc8dcd19c1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03c9dff2b14ecf8bffdb21825f9f5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c124b595a1a5647313e3566534241e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360d11527f3e0e389a9e92b2fbeef324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b6ab04293c7e4fd27149d943b066325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ebcb9dba1e7428b3cc3c46091d0e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cc30453fad6e9f15f8925efd1977f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadf92e8019c6c45745a2d7e8db30be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acce080b2462f74b3cf49e858c4d5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a0f9bdb33c6130f34d12911f5f3cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeae87489301a1d95b83315487242f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d3bf1919ba6e751548b86bc0f148132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc26b4bb6e40c65e02bfb95d3c38ece33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6effe54f07c8da7f6ceadc3465d6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708589988e47ef69855100824f0873435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875975de2bf538d2aaf703af388f677b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f703c153ae5515befb135d4015fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65284a7f7701ec2d721936368d2f41a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d41c57b13e396e24c1cd2f1ea3740239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d524e1369eef3e1d1f2d566ec5c9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2fcb7bc3dd19e0e04fea7ee88ed5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8b160b0900df94d0731c2689773d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06b6e0c9bc2a948ca88174cd48e1bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a922919895d5d8e4708cf766908794344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4da73add64fb06e5f316c83fce94e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ca4bb8f14b6473267d0255baa3b0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489aca97a4c875901500b47ae58086047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218eca1110ff4eb4c2b6d95021a6b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc41fd004a72d9bc08c854edd4932a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f08df075154589e34f09b8959c1c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab741290c8209976bc5739c6fb0d6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffdf2828f137776333aa0f9ec7cec752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe805f9eee365085942ad4a034dda653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e4df4ef53c1707d4b192626075adc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eea8c43c2e29cd1ccc871e902df0f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d862e0826b53ce58ec90bae6224f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5cf398bb117bb0f4dc725915478757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eab8c585bd5b2ab9951322de1092358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed43ca4a61d67d06ff6c2915428f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5085902bfccde11d28b4e90f5f1e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910b68f71ebf5b38e6998c8b62ba31b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd9cc9ffe4a6a565701a738d2495562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd707e541d1749a5b97ed761832bb2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebcff3dfece11249002daf35965e6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89105532ab6b1a35608e462d01bb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670bda89f5935a03e52ef2da457aea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03f25a478790d7366672ae379fc4f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7031e6412557515ecc22ab905fc3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419de4797f2f481120a89b024a30c6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30924727b8932ce1fd8fd4a6ef3b940470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab99ddfe144567eedadafc66caa0ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcadea08e3800faab296e2c97b901b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477bfc86d4d32d11bf91afaf1f9ab7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d825f6fb5d65e80e27f10960f011274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d177eee2a7c289f2b1d871aa8208a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8214d46e18112c8c415384d75ecea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d218f3babb3cb97fb1ddd411dfa9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f931ef4faf95bb4e2069e75cb2f288f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c0432eafef0ef2fd7c14428db28e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f93ee078d032b7a16f225eb820a3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460c89f8c0e660108940101d93d8f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d2110b1522eb4e9bb5ae8aac686d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556797c9cdd37d0d5d49d72c84e961d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf22f4c6deb8044e7b05d563e6e62384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf22e292e2893b779354c529c8caea185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832339a7223caf590b6efe8840aaa5fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443fc798ca7beecf9489c180fa315e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b4eb87082b736ff608506f49016fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e43580d48431597e1f470c74aa03a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51680911263001533fc9a17ab53d0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa321dca0fefaec9fb14e34e88397d1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8ff4d3ee5f87743a453c8f91818eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815132a263e98739c46f13563a36d30293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db5391f9dff6fd6aa4ab9d2f0a95c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f5e7ca904a0157d686a0ad0ba03b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b7548a4a5f2b27b4d46f9b777b96496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77d2cde5f2ee92eb4e05159a3adf8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778874377b784e216f844a1f516cb8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73364ae625332849dac34849d2533999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5ed2f6996969ef0505738f313b702100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2ac4a23e2319d1fa11e624fe1c4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bb586dcb8f2bdad4ca731d8d966c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58436eaec03e0ddcc1cb080001bcea98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7f6521f73e512b0f21125d638dd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3826fbd8d3984de634d84cfddf26fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a417aba9d0b516742704a849dc31ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7919e856bc6ad8b28664cf014d2025d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138685d50aabcd453b34f1449b41817c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b2f9ae99a225501cfdab331a0f33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d6c4c1a6b63cb68cd51025c48d000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6542bfd458a1d71a39aa7b8860849dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af22b6a0324433d0b8af78443b75807112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe0be1ccc82d4da77f4bb4b54c2c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194bfda44636f5983d3305abdcf687114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e6171994a915126f9e94957cd7349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98028c2a2f3151288a4db05b354b2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429c074f1fc39d5b5f3151f05f0fa65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b69a478ed4f6e434db50e6b214bf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a51f3955dcb090dec99ed2fa9720119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ece2048628882b56a6d0756244e370120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554896b1351b6c6972e9885eea54361121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b14f3010b6473e5287a088e7ff9dfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fd8ee7918477f16dcd0822f11259d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209fb2876fd3b76ad098d4e515a1bf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab344e16809c1627137b3dfc3ba3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881bb50b3b5fd1ab9046fd79d9fa9f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c19b5872cf58a8e080c35789eaedc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b153fad281a8a2e9e9f95fe578b755128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30831f29bbf23ed6f20e2598d4990e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b82ea7fb03f37934a57ae9c23884130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674ce794e8e1a9b2d7c5d21aa1f9f1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3990c217ad542bb84c7dd77bd90f694132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988c2e319391ddb48ac69aa9620e206133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e4bd5d7bd1a640c20bea3a7db31ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05501d072a3d0de17eb835ae1a6fbdd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2bae33ec3ce2515518f6b69b94fbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4f77ccb0f03565ff081328d339ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670d7f0c08485ccd6f5c4402257c9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3786f2066b7395ca518e2be8a8393cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218e0a8db1807613c154b56e6e07e00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2be1f9cc3cdadb704ca6141a7cf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e1fca1d4a4dbf68faa5b03f8ae680142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e5e39d53426c834cbdb7f4dc34b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839650b017ad9e6f6751b172155d0d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ef772eb6a86c61ad93830ad7f259145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65723fc898232318fb218271cec72a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055fdc80432ecfb8eaf40f1ceae9e0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df4d71023abbfcf2f44e4bf606adce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1bc1108749aa642f3e8f96ac27cc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7283d01a826d61d4c521dc505d3a97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed376e91c8098cac501d8f87e16d8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791ae4a76c81920239d96e163f07191152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f254dee959a6e1f19faf36ebef66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7856c2ee337d8263fb2b40b5090d412154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c2bf63caba2c5dddc94dcbed5559155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcb95da1aed7f3305cc5155c5934fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca92510a557a556deb09f3a3e3eb1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163985c95a5bf089d7588ee2c1d92a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef039ed74bdc93abee0b96d1bd4b5c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93b48573368a733f6c70352edd8426160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f12f80f8fbd9e0ae8ea8bf42d8e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c73a212cba43b12e1e5b761dfe0f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877ef286fe30f1b85f1ac308da1ff8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d955847653c59e0c254853f0834cbc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c628e51ad0ae08e55cd7ee5516a0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b0af7ac574253aa2e35afcc4e1a9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594b023b614edb1690e433d1c70b9ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6725952a1a7f69d8f755691dbf2d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370678f2d94d80eac70e3a1df46830f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff4c88c46e0e5dc38cbe1080eeece170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80869a65f37941a15b1bb80bef931b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560df64a51b34c8c1f32de51a654436172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a09847e36f0584df3a2c7940790e3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a080e42aa9e687d8a17e08946240c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c14947568762cad42a52c650b90044175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c8552fd1aade2607996a6576a5472176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072aff49ae10e6b36cb131cbf7e02e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfee144e7016fe00eff59a6e0fb2d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a4186badb21aa22ab6c5482975136179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04344c2b938d3963efd392b5dc799dc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec808e37593ec49a96a9ad62202dea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb8038fa54832f982a3bf7f9535c74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef04da8023b23b92ddbbffd09b1f1e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b85a26e52442a6dd7885888a9fad7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db722b979b4bfd21b40817d9524a4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f212cb61f733ca446ca632a91fb737186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f77a951ae7f8ede900a0242a37997187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfa7318338fa72cac0e4f1f21931b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1029df7c6f049c491678ff850a3c88e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ee99bd52a1ac65109069a208a6c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe854ec468a1a36a5b7663cf64250e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac0b18c0409d374010b164418068ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124a2ffb08974fe46d774af454ec140193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c037aa78725d7c09c7d248340a9e54d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375c2e1f91fed5c99a16def06f17f1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a822e172fe368b736b6103eb86143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14264d26012b94627ea168d0f32ffa35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe881c32ab3f73d93ff6c3d9745bbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcfa91192d0ecee8abd9e828d9d535199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74994920ccc652fa65953abbb05b26b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da6682ebeb3dc4dc7a9ad2eb329bb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b306efb46bde30f5930fb2074a6a44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23166251dccfebd5748bf3e3a9e06b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714e1ec818d099fc62f406771665819204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dbbd79f6625417e0033ea9e52e514205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d255b3ad0218bf62ffe1ff6f149d304206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d8b48d45ef1cc1458a9fe68ca3674207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414e6c0f01ca57bf5e6bea48736be4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227cef753286b151cfb6311e28d42c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e758c51654c7a13ee5bd334909fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba87cde2d7b6cdec12926df56f34510211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d9526568a38688866252984bda32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335a3f81217eb28c17debfd0c9c9739213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea70e85dd9a196a4f589cb66204b4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c19b63b7e5ca1d3ad0d7b424d9b42c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec5edd2ea4a30735b114edee31acf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57620c8fcf35685189ea5608a8bc3cbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95a7d07087f371b89d29bbd7a02c78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4f035b4076f0868e8e3e0e693e7f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8c5373e554b6d4fe8e21b64976417220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599287e3de93234ae47d90c711ac5d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452723446c5528fcf1d65ca082d296fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762e778da085e928f514a4cc50c66d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be92b93098ce0ed4eed1296ed3516cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fae0970fc1b659ec38e5b6eb3e52c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded0991dafd5dc8449bb6ee2665b40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab69c4ce37a9a1edc794d5f4ebd0910227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6459498e40499a566cc30facdff09a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d04f8cd1d8bc8c5500c3e7cb6ef4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf39c0760c8522d94e2a35b7e95dea7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef902496db3db39cd70f963297e38989231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3dc9a9add086321580f658cda1d81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5896fc3827cbff8eee09649d59b036233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78bab4713b08c4ad0d60aa0bd48b67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbdc72899e03f267aa6343d513fd84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b994d67eb081dee096ce0cdb2e23e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31357949402d373eb412a45d3ddc8eb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76424b8e6767b002d4d968e99e2492b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894b98255068d47a176d36859931e1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e027859058c6594bfb4e9dec22b604240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df52dc08c8c8d88def6078a343637c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d3046a08f701a2b11b15ff0e7f3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bbcadff0b0d77b802ac9e4fccf87d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ff9c702adf7319555d8ebc56dec4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f79d21ce0869c3d618068c76cc9275245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f841604f54424c533c72b0ff7759ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6205cf31e2e2f146f5fccbb0a0c8a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bdce5d43ee3c5d61a6cb209a86260248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f257b4604c6687f93a2bffb5736c4d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df1d19c31b0470b72bab701ae0b2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ba98abf250ebffbf799f76755993251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13ddf68cc9d22acee877c9f862f082252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f80c9014ede4eb7e04c48ac8e7087253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db085f136e449610ff77e65905307ef6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196127ac0d9be35e538ad0c38be0b6c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e0ca70e504c2fddadb7ead9c04916256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034cb1b114398e47d3822ccad5154ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9348e0d28176024acddb7ee0e279258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb6b1ef458ef1093ab622a318ba568259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fada1e80d3c59cf62b00d56cbf68f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bca1b3fe61e5941986ac59f2bf7ba5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658921011fbe5cb4567176484938c94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75121345bcfe8c9f1289baa92e57b8db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb48d042430e56b90fe149b40a6b337264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39543cfa5c3b7e28dcb3a83522959614265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b79dcfabf11a588449cb549a42ce65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67470356a66a60777cc893197cbc901f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d19956ffeb65b938c19f741326f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256c5ca67354b962f9cd038261f8231269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4167adb3cb5aeb3d8430701b18b9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dd3ad8ee5d568377a5bd04754bc6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d8608b373a8c0e177449d82e5f60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f927930abd3fe32722dd8ca083df37b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43539678b4211f5dbaf68708694bae7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f651602c7887dc9d303eec8841a5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de91daaa91a37e5ab4505edf53e69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0ed2304f6ba24e80d29afd8a9ea7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7db005d2ddfd4d6609f136156d3c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c05945dccccc873d9c43e90266c57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62723ebac3c406edca59ade12b987187280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca3dbe8f2a874ceeba11dae13bc2da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9cd04febec7e698bf1465676eef7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7b72cd931cd298f1f4b580d93b08c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f645460ccb945c099eda8dc34cfe748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866a2ed9528dc9c7796438127a844ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db09cc2c83a78ad594b0a1bcca7b80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139ddbb3638cc0bff4a245cc4ee531c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9943f190552de9d65fced8843bd5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78276d78a85f41aab7a31224e1c02437289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0b0c637dfcce154f5edf7e949e106290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa395c94141981c3af985c33291310b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6734deac43c2a3f010954784b0623f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f3d815ba79750cf74199e82a5bae1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46deeb3d6c17f690377a475a43f94c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129955d7a9bf1d6ddd8210cf1dce6cd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fd00e14221341d9b7d7b723372694296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47404c505d708abb6e78e6398da06d03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409f03193480add22c7f4e9d3c6d672298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653925575c9ab2afb7464e3afbfb4e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3aa2fed5304a925e9f99790942967d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc5cdaf894473a5cc69111a4b1f3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369820bbce0b8addeb8bc4099c52fb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe24f55647ed3f1d6d59e2cae47024303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52dcbc2ed4464c3f012951ecab07bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed33603a34d607b1d135c7401295e5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15208f848eac0a941ab42141c4ac189306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e86b934b3f66230368d565e1f699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb94877ab10688772d86947fa89214308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552eb34cfab3eb6c2a0e1ae26c8ddb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b3fcebc8e4ff752a23bf9480ddf2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d8f36049f550ad223399a5a9407ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec7a281b17caeab310409c9f5d490312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4087a7ded6e4d8c3093d6d08ff7261b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc662b57ad091b7662dbbfaa3b5d23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280db66241ca625e37319aa16dd05cd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aa533cc0a54ea0c9c24d5f4909fb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ec98f742870db2b30fd79988f60c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c237ca0768bcd925e6f47cb78fe41f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48525b8bbffd48a640c7a5e3fd88504319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86406bc1651b573fdf331649de5b7711320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c0f6c6418b18cec86d8e1fc30a9bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71e9d0b860eb721f498c878a4bc59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdebae409bbb47849e683d47d064e53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fab0973be369bac5d79c58e5ff76c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db35808abe541148c77831e88a6424325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a3e9cca03de28aa4dfba6cf367fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39fd29825cfc6e6c6cfac4da0f347c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2085c886d3b46f3bd5752f5806a4f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004ceff73deb872cea071b2b7c83b88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9044c6236b1a08cb923618d4344f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a99c5624a59abbd49bca346fd3fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ff62bdc365d64299537ccf145f4e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab2a61a5a273bc741f20a05062a6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa442ca5f1d45b4a002d3b33859d0c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d70a3131b06c01c22be6c388dfc98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111c50e4b26bbf8e725c8f364e616e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16477dbfd18a3d0e048908ab29af110e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce7a8c913915a7ba6ce4653ccd735d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bef7c4e8c0621f372d74a7cb2ca28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718242ab496db3dbe4cc69d8665031340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2e86aeb703c6a202c452fadb6df83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b513a9a5b0ab212c80e442ca5b25e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6946baca92dea52f159e0c078e5449343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d062891e62def8eaf904878aa4ea4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3c66a793a774a9d91c279459743e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886410d1cd14911538bf4867e22a073e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96582472a03a1929c7958feb968658347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00599545096e22df249a0e60a771e70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eaa76ef23e124407a7e67fd6fafe8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8be0763d079978e70085444742cfb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f846c91c09a239ab8bd475a65ad3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226be7530e57358aad8b9959ad1cbf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440bdf65782b86957d3a696bbe717aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930a588dd0ecd588d402997a8c2d1b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b6125e61eb30d0a816a6b9c6edfd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3682d8c8561c074cbccf455ab1af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6210353e6910a18492787feac23be7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d7b16d0991eac89078eb63c61692c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1757d10f882c933993c35b3e4fc39e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505fe242a234ddee0fe3f99fd85a6e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0902bad7a084e7a7048a811584efe48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1c52af7125a2d32f5e43a7cfd841c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce8884bdf57e925b67c7ca0fdc010363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172164e5ec7ebb6c9682c1f621fd7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62cf81f095b387f5e38e7f67f43da9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd496941dba7ad5aa3f7d9734ee66b4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c2c732f2d4f31317e507096048dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cf6fe7059eeca42f4872088395eb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a41c3b376b67bae6df1fb800429f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f619bf65b243a4d1c69f34cbe0520f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef8344ef24fbe6735f2e27125c231a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ebcdf8b4ebb53d43516cf947dd9a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768f2beabcbdddd02722079816f0054373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c31dc2543430e87a95728f382e100374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1331484595159f7905ca77bf4b15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19583056671ddd446a31fd35872b8f07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9807622faf2e4b4abcb4b7ef1d1a1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66cc9b5958c6198f200a139138706e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e862098e15ec4a0e9baae29167ca8ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82abfe8d4d5434aee0962380a3e0d9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbd2b7cad75877de2b1000dbf829ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8632b3ab8fb1a0f05c04b0c60ab8c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cef7de8366bc83f70f786874be8c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef4614088e2d97cc1eefb2960560e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2945abc9862cf7ffb32d163158e9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a2b5a30c0066bed89ac1ca04ce925386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d26fa3b209c6312eca8fdf86fa3cef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f552191eb26b8927179825aff254eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010382e23828646ba53279e000673ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f1db3fa14dddb9ef248b9f309710c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5e76cb13e269b66a14a638d87c6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daffd86f38019d6ec785757c99b09f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deee320200827cd0790b94752328f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973441ca4ef275076812c5ffa63107a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4e303c492e221ae6f85cb97e7866d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8566e4025d4075f164e880229a0c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a85213a910649f444dcf4b99023e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6fca216276c5818037da8763fdca6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a59ae1e40c161da6e6a1769e0e655a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc9699e9786637c49a364cdf34e67a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327f1730e6254fa23886d2c00aa3dbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb492ab585470aa8433b07de0389fbb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b8afdcb448be05d84188135ebcda8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614155a334494c68fb6f179ee40a7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781e09b144421b083e96c1c2597824405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99067d1d2f234defff19e51376bed342406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2b38dd8e3a6b2a9cb0406432f14c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e481f8df1a8864ae86b8c1645f16e77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17f5608a15e0feace42cf20719a3c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab71fff3b54a6415cffb6381d20db4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d7af8c93ab29f6831632ff232d80a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66037998e5593d8c77bfabf36510a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d5ba55d7891fc3084265c09043ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442439f67a381f418590a92e686fc5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c3fa7d7810265b6b8f1f8946a4bd7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6c26e25b41606b552b6ad07d56750416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fccefb0891645ce203102a3e68a94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6082ec2038a591abd0afe9ef5f32a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea1fb178ebc499c160dd1b39bbade419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7149f8ec7cc8567978dda4898dede88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42029b5c52081b927029a13fb6676f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce14c1e9b2ef73eec86b18dd6e029422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3491e2d3c10b28985b942627bbdbce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90dc76d6332066d20241aa4c00093424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e53631ecf7d20696fde99f6ab9844a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6200e4df2cf0941d72238eeb4845e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112cd8fa90e7b2cf87b179cde3be3e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddc5a2c2c00542f35c941fccc4be1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27020a7f377ba192e728fcf160eaf6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c74552f269709c7b8f92f0efd02f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c13fe858afe68b0713a00fc50eace431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a5458ec97d4eaab655d946f301c8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002771c6f55435a93aa3754e5f4d4d0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e72287b3c9ecd0c43804afff4ed2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2a339ee87005cefe7acc29ae33f5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25d847beccd1dd70265f06c3988d00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835e4d2606df7835f671f4be5f284d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227b19a20d5398c170c6581e23972a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec369ab24e021ef77397162f068e3aa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7137a2e6c3f3c40059bdbc086084de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fba6fb8990f3a569694f69109f7e65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559579bc06f7c64493f2d501b056d954442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e991b0cf5f681f326a11e7ee8b333f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac25074140fa6d5513b8d18472606a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa09d8a33205a518062faeb555242e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026f883f2751d9cf012547ac3ff9e6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2de660f108e827f8e18b8dc1c856447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910d54391c2f065239c789d6606bc21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011760870780dc80cf1920342ec161449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0855aef2d3bb51d3571a0425a1480450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a94b217f3c5608e112fbd39ca0916451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794afda4ba9902b91cd8f4beec1c0c72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080851ad2b9e9b89eccd2348f36b995453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b734d86313eb2abecfbd2bfee8dc62c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64187cb4d6411a8c103ae6bd231a9fae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332305f2e4706ff783771329eb4970dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa6d4613dc8a8a990e32d316261ff2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af951bba290c272ffe7ea703dcba6bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe14b0c4a24896bd7e337fd233b8fd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efece64a7bd4f2ba439408c75e84240460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75028229c94c840d12377936c93ee597461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe70d7afd89b6016478c0baf74e2158462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b8ec3db014ea8f5e156e15bd73a8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473d395d2d9e3617b668478da6439ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64be7669aa6ae477b1fe8284eb04b63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ba29fe37b9c6d18e805cb57858a8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8a67e13f52c58c56b314cb95391cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002cc20d831e8dfd86378b0fa26590a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a910571f282717cb16cb866ce0c188e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb56b1a20e27e7362d64932aca6299470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c662bbcdc9408466e6481d47e229106471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a1ddd2294b9af48b4b6de0f7e5a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d7db75448edb3011d86dc2f776d71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94fc5d85b44c04ef0ec21aad102149474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2813f37d9cb686cf0c9dba2ff84d6b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2becf22f72d6f991bbfadc00972672476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a0bca2b1593d84c7515099fac06d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf371dffbecda1dcd4b23b76e34738478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe738b7c4c541645e1ee427c2052f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f917c6af059d5a766132ce729667fef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f1414b8c9cd83fd0bdcd06d90526e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98cbf083adb8270995b6e1c33cec85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ce3683ca9f6217a521e8d9abb06f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554b88701d3e335c7f9072a9a1fd3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea89db4d2659ed9a655a987274b80a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f92736615fe3249a38d5dbdd20887486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401accbf8dbb70e3054605c9c70d942487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d01197fee4bfa05be5883a12ee205488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21139d53190d84ccb2a9c4444e09d6c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb38db50ed50a4dacccc55af59f15b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210f0e661810ff1f95733f27ca40e79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891457ba424d0980811fe86bc611bd03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e5d71732fb879cf3a7ac62386f22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722f4c7018e3db553e3639875473056494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50ec6f459c1a9ee84cfd08badb58d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8505204c9346878300b0ba117290398496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9ef190ebb917532c4088986bad235497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d881c2170fd22945ea004f91952d80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973569954416977e0025d3ee394e53c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd8140b07cc0aa48af69baf59507f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b08f142f78baf04f7909acc55635501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfa487ae373bb030431255f8565f75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e665659427ebf0ec02835e566998a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f765a05dc36c43567000b509f16b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba1e71c155be32fd743a0339cf4a2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bfd7683bb4f8f6c43ada1ae65e76c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aff243c672733bf53596359db98c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc572b0162564dee47d80c88b85e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4aaf56e2b0e72c00a52762347e6e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f021b7bd1f6073a1a460801349b76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce0671d7f41b736cc90de10fe1b62d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b550242ebf87f704f865f07446c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907540a76a00377356fb80599b551b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd614814365f36d82af68219d2cdd1c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d107ef0bc15fd25277318b0728860515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c71aa7c5dcf6b1aea30fecc5f827ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f272e5149c450486692efea28bbb9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5802abea3ef967ec6928d0406881a83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19234d42302ff2a30e5685b96b18c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ec69f75d1603bf0ed587a4d5cb30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e94b80f37c890262456f44f3c5ef7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3563f46a31aa2660d4d70f914ff8ab0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7a1522908661f2f8d442fae6b67dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665eaf3272c402f21cfff9f9254963e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d289d6ee31014b71ce7fb9fdd0082525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf64c0aecca609a97d11096ba1f6479526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7375bdd13b68ef7c58e484c52ee4f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e5f0a6d84a0e1a6075825ffae9552528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f503e02c20d43451b44148e8471370529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493f9fc3d815773f1556ffc9a536c37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc4151a0eee1505c16a0cfb8b6edb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841481f5b982fc6c1c816a113a2b352532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d08cce5d1143ae0ccfd48607c92fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3359200ad80bab5b2edb11929b690534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a47c713bb2b5ec5b56a573e52f561535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa329dabe6e4f05cdda7195028ac65a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b3bd67d88cb099d9a936697ce8b24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529174dccc17f8841199106554571a0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20029767764bb51c8e53261476785f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86419f4b9b5c6c12be114a44097b1e02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ba8167bbe601b627deeeb3b218c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1097dc1b17ed449df8fc57031d49dcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac39cc5cbcabef9100bf5879dc0b1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c582b7cc29594e284219600e932312544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc4396b6d84a445683c90101e69c0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74767c6572f190f3cd7df502b7c8a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a5a0c62d8e604a3c96e1b9fff5c8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fdbc91f6629d4991cbab21c2dc2c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa03ec08327fa978ee4ee21e47d35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cfa64e2af194e642215cb0be503b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8bd01dd03628a8bd647a1535a1ec3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd11db4b765d6e1091c61b86e52f40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757c65a33bd68c6e48e8ee90565224c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7eb8efeddda536a1a712146bffd69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8454cbcd32911adbc5b88ba833a43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd64bb93a3ea6bc62e0bfa295ebbb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f12b4cd6958d6f0f61b056c92b62e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c8270ff98d5e68fbb06f3c4be95a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6dfef307078d5c4480cc528ce1bb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7226d18dfcbbe893650040ebbd64c62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169325bbf3f5232c9c802cb7c271254561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6d96c0aa315687bc474cfa30f8022562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797859529e25b4529cad897bbe4b286563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cddf66ed5d10f9c32507488bdc196564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b983f4bc060d730e20b0c1291cc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94788ad40a3e51a8486e9107ff438ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29167f80f83430c21c17e9b5c8e388ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db225f00e73b3448e1cd717a420798b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241243accc07017393875a8b82325854569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5329c0d377fe1eebfc2b0738397dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f72370022d84a2c68ce1bd560ea55c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5fa626ab44fdd753e5a7fd7c4cd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d6f48c9859a6fe344c1db8b8084b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a5257e1bacb847344b2da19a87659574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164197f3e82d28b910bf9e3716b0aaf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f05e35116a7aa20b74c2b4806f95c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d33908f38a8211673afcc8c7b33e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deea796ed3ec35c282d4f5541a3bc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e455a5d90758c9ad2fb718fc4c211579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad769356efbd43bedaba5b1ee2f0f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f35b1bef25daa24b7984341e25581581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6334490571285cfa320b0e87f034c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdf3480156e6958e32d94bdaf7fb67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f44ea6c6335c0eebe08d279217a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7cb5973ef00fd610967d82f8a9795585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b5f42b542d1dc68593fb73ad5d394586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db488c141495afcfef3fb62dd3d2ad4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45579ad7331fa594d5ad899fa795d96a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202c1011e4a10594a198bf88a18cc05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296ebdcf43b52e4cce56542c375488590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caebf6f1f4f3cd374ecf6a203328771591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4cc73f41cf5f737885cf586a8f80e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05019365ee0b332314121595669bd5e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56efb1f5a66f5e315f387da98d20ae4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1562b38600eb329070d988750efe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ce65cd12ab831d322bcfb97e0b089596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a0d4e50c13cd93f71456163a77e4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272853114f73d95578857c65941c325a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1371323dd5f832bf2029bcf3522380599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7601e763728b7942a8a8772dc8f169600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ad36e37fcfdff70251be1942abe4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc06415ec647345bb48a1ca01db71ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f660c059d57b17c301600c2a7c932603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15e26c06722d6bd8aa09fcfafa714c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb500aefe1f1a6a8629b6495def2c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c847004798517168cd307e8e14caf89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74945ce67ee231edef9b9820a226b851607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedfe48c73f1d8822483cf864c469eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ff7231cb6875cb5ae153f4886973609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dabdb404f4f6bbd795bd15bece3f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ba802d294d3dc43e2618d5fa86bda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ed89a067c5db922dd773de381772e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d0a75d194470c8d5f052a1d32c119613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6267fb1b6c7a327df4c092f7697491614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8970c5565a59f5b73e2c1d79988da8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cceb59056ac230386095d435ad35e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ae3879f3d324ab3d250e6966d1aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718168abe2b63cea156320a40b62dcf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5034d338271a9f37de8bd63b878be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e61d1a7f3f0680ebaf3add440c59a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f41c5360c48db8891cc115aad7a63d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39519b0a23ca0e5290f64a551f8f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dd28d0a9865eefeae5fb9b909ae8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40291b825ceab8382899307075b020624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f013be06a3595bad3e9b004f1fc43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933300ddca9208bfd712ff538a02299626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee4b5e167aeb20de987f7f85af98f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1487e178f7def1ae258d0b77e017f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d2ff8c51f89b8e3b76f2e4138c7aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b63c8186e4f9abd51d8b3bc7ad29c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a76febaeb5a38a6ef8f4d927f512c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b0953c05bc2db59ccaebaf59ec9af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9d6c5bc8b56bfafa54b0be780e69d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f4e04f237831783e39dd50c3caff8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093622c0ffe2c60f63b8deebcc4b2a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d12b15e2a4eca42e3b3bce65141f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974fe745706abbf3da43b2acf2c6d55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e4a3e81f43b9870d55f942b6a7a85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b276be567ee4f14f7867763c1c75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bb3f30ff8358f5b8e9597a81d438e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84808cbe4ccf7fcab5606cf266033fb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b946b3f341fb92e9d133bfcbf17c3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5ad979b1a9510c0be741f87ee991643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1032fda56f7e8affef59f50cd104c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e7b8949e41263b6dafba94f12b0c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25777ce735d33096b4303ca825d900646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8087ee2b10072bf7be75cd1e0306b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bd043431ac383c499eff1ae7095fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ec9e2eb4e7100dfbd18fc4915213b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77337630bef3055f95f915bb96efea59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616229f585cc94846b9ed97ad775406b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1540cfcfecc4b743fc5b1e846e449652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f31700ea51120589cdaebd8f3cec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819650f517993b7273bce93f446febc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998eef2de1efc771568fa93b0ad9b9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1622fe13c4606c3e4938e5ed5f29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dabd4dd0f24cb9eaf4dc58eccc5e30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e8fba5aa0e7033f3c05450c6be8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb662cb14f25a97720c4c02f3bfee1a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb33ea42c1ac51b7d3cc171371bb744660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969053507330e1e9549425c7804727661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62bb3961b4f0a0ab089b7d9398ed95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9933bf995ea67c5ffb2011d963e1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc03afa5e06c234ad629b47e3bb376664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef513a804247887be07d59da99c696665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa9e0d4d22e79769892213123e6989666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3c04656713a3c5c64ffa54d5910b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f35337853692eda9dac1f6f754ec43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f3ff5e2a60270d87c3b1d2ccd9353669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae85affa28d75f6a8ac3f68896eedc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069874f3b91f42247d364221f3115674671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c3109a13e23a0081f88c85660b57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e507e39d2e7095f2cffe6b7e9109b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cfdd54689f882c03d6f62455d3223674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b674bfb3a17c3100f633218179bae0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425400a883666f2cb7cb5ca3f0c336676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b67f5ba16a00c51f2d21036f8fe10677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57abaf966850721c7ee63310875d311678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53c795581b4eb342c32820a56c0108679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31085cb55443244dab09ffbd14480816680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0878889d7a8f92da9f10f98d48a80a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a88b31bdcab9fa0e99826c8eb25ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0fe0fe86fb690cca383e6c34407b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc36fa93eed7ce7f6bb1ab0dcb7ea32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48035522420d9fbbcc3b026169220f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac9175fdb0a60898ce5e5ea49f23e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f37163e9fb38cc72279d36519531687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90932f58efb4514dfde14854005243c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95452da9f5ccb1541fa06815313fde61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1c04c0fe801f01711913182ff49a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d874cd02d1c7c57238ceb2ae7c925d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc211633e63f728df8fbdf465e16a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a74ddd826dab21b456a9030e1d432d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f140af0ff460738a09ea2b19ccac74b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb5d3fcb740b4919ac3656392795d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3e97db09c42c8b7c53472b21b2eb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1ab8ec752f71bac00fba1ddd6a406697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19116996e5571f6fbd3ef4d175a04a28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769941db0d368f3cef371f7250db60a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb56b9b9342a642c589931a6efd3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f56f3fe730953becc9a051677ce139701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b557164b5d8cac85bdad0f088d098a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995924bd05ca5b0a53da03b5e533910b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934828f673fa3df33d54b91df9947aa1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1455d0b5e6f3c83db6d2d37cadc14f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592335591a58d45707642f9644f272c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf432045179e502388d0e827a48fd4d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a91d425a98bc00c6464fd3df12b1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ae2dce35690e8bd01adf1bda2d8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625b0825b1316d19de5c7c6d65ebfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae1e23744aae15af58ebc5d9c2aa18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027d0fc586f63ce00151e601c876b37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d6caf39bc6f02d288c5e1da666dcf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ab56db8abc86dfbf7c5d67f42a6c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f74e128995cf92eb2dc9b127d22d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59f07a277c6540fe17c06276b43fb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e0f85cb7fa31c0ae0c6a83bc16d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73723c7584068cb21aba694de47b19d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736c253ee6ac43cae39e727c4a7a33b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eff013fb9acc37bd3fc952d749fc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25290cd9635043a89c188e1449d490c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bfff9d555169d0006d0f1a48d1c14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149889e8081c71e56a61a5289703539723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4017be9a19e63aede624ff57154aa2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae992f0e724399f81eccb362a83ac4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3515d2c1f44de6a57d012b7c771fb7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f03baf0dd6913b324a500658eb19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c374dbb9406528620e33dce3d4cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096c27938efbda49d95544e8c75e0da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b0fe59f6220d34c65fdafbd80b766730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662203d604a8c5de851574a6335f12f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c8fb3d5804fc0cbaff6394f6ee08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483aed4dc50b14d3cc4b974bb29e27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8eecfc8cfdafa1dcceffe0bb7b7d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c5a2960d14be306c2c260581f7883735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9506e7413a818683dd9035a4086e7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77731dff08821a08bd9af424c56618737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3043d76316745d56adc5b44d7384a20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea824087f27c80e316d53f9fc3c50e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0821c709ff4f262e3eb1799c53f3f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf501c7267f0a603fd68c3c61a1fb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff509e4777a8a09b4b30b40055f5ee1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50521d0f3300ec3225eebfcb48c32df6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8a6ad519410a5f7981e8f7e0dc742744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7204139c9d3ab3a277f969ca59453745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878e433541c1c799e58203ba24318b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3319c97e04db1d4c8e4fa29aa37f4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac5148dd23562613c20fe7028155b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639da8d3c4d77a61cfc456915cca3908749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a782531b8decaa605b20de09600dbc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb580edd0ed3984b062fb43b670e05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335d8eb28df34d3dd6e5b63f7c3157752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7586cd48abbcb67f64ffbed8aec26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a41ebe80738f8b34d4ed54b576429754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010132ee08d22501b1849a8de71dad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe383728f51d2495fd3f35e78a805e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3083304131fd21d4f37fafaef88ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007dde152e2c68dbc7626cfefe23d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb025c03e190d5df0d2d27a8494f9b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d7e4af86bef73a679572ac9b9054e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154b70115ee032ef839f5eb7d2bc5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692192386b81873d7b6f778e50abf57c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4506683786019dd98ad83d8ae676c414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83a11a6e57d1a6bcff29c7665654d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053216c6381355f503575d1879ae91fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394a3ec5beea9012596ae5bdd0822167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85588ea204c88563c1ef78c7dc8cf1d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ae69626866e7253da4996bf4d9c829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90be039d0ca544c52a5528ca7e12a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a776d8ab995f2968eb26920b42a45811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8641223cc8ac0ca810a10bc3b11ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca86fa9d7320c3c98af3951b0e13ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e0ea1045db281131172851c6e18b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71927a463f55337fb634347a85355d6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8642dbfa9fc26f92a3c5898139ac316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54cae205e72a892891bb114e402df117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf832a2361f86eee8ed6a7f71cacbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d889dab3d91aaf1006ee38b0003d7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cd898ec57349a8b139389f57b1a6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a06feaf6eaff1b0d4f5b1fb366e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04faea0d20f9afa30654ac4134823822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c10d3d9ce0302ae5729ea53200f5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034ef45886279ba1f7b263e3a3650a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475ec3a6c2cb6a47f244136fbffd7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df10533594b1418a158f373768966ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b0a51ef74cbb3030ff87a272eb4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c5e82687dc1ab183788c900121a9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab373d853e216beaffea57a214404629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f76dd1370ea1b4e8156424c0194a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d31fea935b096f6ba22c389ed1e6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5e551668bb5c0cca5e7192320ff1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b18fb54d2ac654f923710193b2b3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7a2a09355b9acf3efe4722004a89634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8674ddb93138ba6110a5935ccb4014b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a823ecccf93502b83b3b12668c0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67293b0692ec41ce45fd9b6238be7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be462b89948c350b30e182a1b4d345f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546896950c54fe94d72ffd6beec46e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fed0a18c677dae7b5445f8821520b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9668c3cc56dcfe4c9b1e652aff8e3da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413e998041c60372f0815f2b224b10542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816df68ffa4f1cefeb432b362dcda043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974f588111f4adb2f9cd8f0e948be8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdf0c58f46d2a7ed2de4a14112d77645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e20996a1ec013e04e4813696d44ff746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d1c426aee1bfb1b1c0104e81d98e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cccb5d4e21c8c3c30d72361d026ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6867f696aa00b61d870762c726e8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f7c160118d43d4ca21f93d18fe50850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d0266e00c59448594a1e5b0f672cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ab9486a3e8febf9121584d4942e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70856acc11e28e06b6b7da121dd9c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0399b9fad789fbdc840edcab69065154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605392dc54e27aec2e9db226452b5fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e04865d4c57d30b1c71fe9be77bc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b55b86b5cdea38d661365fd628e3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacedaecfe8dd8effcbb89395760ef4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c503673b701c4e5baf05601939708659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0292846c383e10139b36af82bed17a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57ca29a4d8c89f6c40df92b273672761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f205599ffb7490f46fa904066a27862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b4dcb8b655812d9178017dd42938663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8520fcfea5384941788ad5e39573264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ef394fa185068c463c98e17e0fdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc0c8ded41e7330659884fb2cc22e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5302ab036cbe41f94ca31c8bf4ba73767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5e20c481c3a589cf2479021220f8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a816428388fbd926abdb2cb648ef8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5142ebfed11a95d3920053916e1af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf9206719b9d7f98aef314b582f0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684516cb6b52f92e10bac9866f33fee772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983ace422e5a9a1d3797589e3bed37b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d9d9536925ca97c7a5662f522621574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132f1a18aef4fe1df4b6e18a80e00f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d041b42eb0cf75b5cfcd9f50a0719bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b528b74a19254abe7c66416aec68f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd4ec8180e6baee56dc4eb1e22f7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c15f99458dc37011fb2b9695effd5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd8bbcd25ece34868c629d9984f16a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc502c7969ead9e06503c0d19a8042e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dabcfd5688ea6ad036ad182976e59c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68073a53660efad0a729115d43eb576b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec604971d2e83973e7d9ee2b8b11bc6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd224718952d53565a75444a0ca70585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27bb9a03f297d48c5a6ce5781693086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b023a8e004f5f5f858f789799a7a6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d0117cf371eaf5c6aab6957d787ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb7097c5880ef622cc772ba43da8b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc85944c794bbde2450a0920dcc6ba790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dcc31aec88c91181401088ef98b7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2142c73d68f14027a01fde4d143ae592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2bd7b99551bc4080970a0a040fab193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdacc27c9ba14f4725ceca80a7dfdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0278dfef1e2c45aa2a7e8c102186795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deff2f1d87a182ce1febc69bdb9bc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16461d286b055d9ca5ccc7c99df28c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3019bf5523ade797d6ebe65153ca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336fb45a16c2c45bea52eab93fade5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74c076d29ec5fc246e4a96c808e19e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133554870bd9135a3bdf8d999650c65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a32cedc54507b73c1d5dcf50a446b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf87bcc825205dd58e997a04639ae68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a1c3ea9f8728b282102ff433e281104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916471f6dd84941ce86a171d82dde8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f4fd76d4a903776c4cc7cc3a5fe8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaf6255546cb4cacdd86528363b701107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7a5e5679263fe40c6bfa420f1d58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad04fa8ae36af57d5f3285726cfd25a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8c11022189a13fad87d84fe102a35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b674d8fb5f983a0b01acaad2088974111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a6e4b3dc6ea0720980ef3bd918a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0d11c9e030c846965901db3dccd5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932462d77add4fa013d33642c89fc768114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e4e36a47abe342f3d93be1d25831c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd007fc538060cbeb92d3f07b9e69409116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a04bcc4c2b7405a77eee2433acd01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915145dace2fe9b6f0387bb71d57d2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded49cfe618c0cd1012f7de180b65ae6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84933963d7d5ffbe9fd6a2261096136120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a94dc5e85b76c909ac3bd4c2c69e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4312b65bb1de0c9aa2dcbb64e43c097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9cb3b2bf5b9ed72d2af179481e284123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4ab970b2d2ba812dc70762ff92b43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89103352ad1199f7218c50cf0bb9d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a659fc9301b7e15a767ce942de7922126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60391904d6e7afdef8bcd82d08a936127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f39bcaa787c9656ef09ea1588188128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eac5e43afa25065e4864683637e3fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72183ae37f0b8b7f0f44d55d2f729c63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a88aeec0f24e0c5c00c17ff430273131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b402081495a48c0410c907da0d02a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc6bcf218a0244375c1af4864c44c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3381c75d7629738969841923cb1c4a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9744b7de88d996fec96020359c1194c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eeec4701e07cc82ec6995ffc9b2bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2580c1e7fbe2af6d628d72c57f41a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b2cf8c59ac6e26db57694c81a460f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b286f15715b61084fc7dc2c79511139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce642928972a2a42672e19433a3037cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c10b8ff18c7138fb8f4319809766a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c971fec5b47e4aec67e6dbeb5cab5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd03c0b147a3b305b115e1e5ab52a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2ba487eba577b76a7418eed3cf585144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6031fa2db5e150ef8817c9617a9a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd4750a5d1cc43042b1fc85fad9a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81f20c62b5251ac05541c9a3834b97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e5901dec62b84f3e8db2344fc2434148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56954943d8dd4b603695b914a87d458149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70d2cae0556ac67856b2c3ec3edb50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cadf47710c605b0ad163ffa33f703e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa206dea064e45d96dbad24db1b696a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e593486c9fef1ddeedd647c533ede7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c9ef9f7e826103ee15c9c8febfa12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a4c1b62c4f9731d2f3262eb99067c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b368860690f7761ccb48bc9df71bd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808b84481d68a15d9c1b84d2679be13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f527f31f8ee1766b6332b071ca2d56c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f21f2b8baf965fd95e91f4e5c3b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170df9f4f868948e12fd8982e86b475160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868e836ff54cf7a26ef90c940223d39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3edd0aad3b221cb599f8678cc4d57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e9e752c3bd68875184c32d163ba1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d04e8f26de384cc5202e810c1868db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033d8cf5a8f395cd376843cc7e6a351165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056b331fa70bcec3a18fe234ef28bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d444156dce19115cd06eb7533b940d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a55d428205ad1fb577df3768135c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f204ea2dd6c9510001bda7c47ab24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d88ce31236090c8897f7b91b5504170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffea45316b7e5b1d180a2fc2cae7f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d13c3ad80d8e0a9666cce38c71a09c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d15cc9f4b95319e3b86982a04b1b9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6387789031e718619f4253a8b137174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b718961bd0046b16e1eeb2b619bd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae56d6fe271823fa0bd5a6dc841d32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37d33d775199a9596737a573a4cf18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c97e5c7439ff735b0b35513e872ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468078eda4e52f35fcc598bc070e3e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d72f547051fa77af9d58a5a92c455180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2dc56ed0a8f2dc0fc73439d360a53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12987ce5d0e7e3aef16110e6fbf09ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9141d9b75e0f99a7bd48f80c5659b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70152526417170b560c5544f1227e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2348781dcdc4fb6cb399202c6d11776185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b830614872229b20015c3259f7f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f829bb4e57459c79c1e94f480ebcad3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a11b67f7bc926827fb5c800799e39b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b775ccd2b1a48a5908137ffd85e5d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f031d6abd58757edfd53c34053647a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a64ce3a913801e4453de19a0dc49b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da214945f036878ae480c92649b2e82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8f20d7343b17602bbf4396d2a2bfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26661e6849d0ab40f3d066fd3fe1f7ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853e32471363f84cdb1cc3ce587cb2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002ca9949e7a931d3c8042991b79c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949f051d0741b3d0a733a870198f77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382435f966451e5353cef107dd98efaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde1a1fad21fec4bf513e9f5c592e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f24be0edfc0daec5ee62f948a4a58f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154b1a7b032948308a4a2faec83312e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb72d81d0518eb9988013e64ec7665202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7877c560229e72bbc89b176240100203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd063adb5e9a3403af7e66f4604c5bad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1598642111e66e9876d476e41a2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a843d0a69cfc86ff46536e153fb78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec7a49d33b79e2efeb4f9bb460cbed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a068ddccf803b1c364168af7768e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a053f3f5a012b3a80734a7fb8367101209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d2eb44639f16344422557459706b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b65da4dfa4d7187b7ffbd9a5aa1cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f71bb3a46ae074fa47fa99f35cc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b90d1fe16c55f028a06fabf95823b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79374ea56bf85c576f69f55db0d29a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7933d213408e048602734f6891878d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b791e15f770bf385d3499d60e7683216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b54055437b4cfdbecf1d3dc8cd39c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39510dfe3faa92422bdba28655763f60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ef589fe05d390b5e97c2a3b309324219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a15ebcf5eb46f5eb4da1d252cde22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65400dbd7ca79c60efbcb16c0b5636221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19a69b93c45efe8473101e3ea8360f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bfa210c56906c19d643c9fe5d9165223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67703ae3103e78af03741078703e81b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee929acdf0038b1571d7e2e0d75f96e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6026a178e08116681c18d79b8950dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36454fcbf0fc6330d4bbca79dd92ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c74bf5b2d33adc5827a5e05dc00c4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ae13cdc8f14724a652c0a9e82674d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e51678d84fbfa1a1c2ad5ff25b682f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d509a3bad3238cf662b332c6e509b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd93e0768dccc5fb3536b5ea248399232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c56496d97c15aefafe64ed5cdb8c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd7590271bcfe0071f63a92c713afe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd936c58feabdbaf9ee9caecf9e2c4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f521a15cf131655a3967f765010c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040873c00dea439a1cbb9f478305c372237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4651b5bfd6148974e8d5d564bf31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dccd3022e82dcfce3c1d10ceba7b13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3eadf68f584a1279bf150f5769912240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d910f22d833c17a7ad429b2ad610839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c334a17a9e2a2bb887d9173cae1f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25170ec443855b3d83c9de7c3ba7e2d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530a6ab389f9e936496a12ff24f289f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d21f439c6194ecd9e85c91a8d05aef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d93d2af957faab48ee73881f88c319246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b4092eb4e7392f089c43c52dcae29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a9969f0d8ed256336b03ddbd7800a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a7626be828a53182e02590fc5415249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5330ac804252cf333ca90d78372e68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42920c2e4465c1ab79bc254e80197d61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a02b09f157955c67984567ffacd8b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750bdc7c7d31cdbd406bf5263abbf10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7aa583f703c1b1fbc443d7b131ccb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4847e7fc3f0f846ce391ee4316fb3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b6dd94e5b22f17940b7550fdad140256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cc0e4e0a50b76830a4b8fe728c05a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81520273d12e9d4da4151d410d4b4efc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a48578d93236d3e2da6c6392359b86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c130f4ac0dccaf8be12c377d771e81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1a5f0787d05f13038c95a8046b8b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3dcee87d0fb6e932eb45bc7058c37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070599cb032bb537267ee66a580974c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae587d392574b72f93e82963aacf57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd47156dcfaa577e2da16218c8cf78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c064f1c9e72a5408c455c38eefafdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76487c51fe4a1bb697516190a505efbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d7dba18c0758f1683ccc122dee7f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653baa9a2c3ba49baee852e12c29b81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04264a359882f327fab1707484b5b3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcefc9c83c254a491f15fe282ef051271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a09bb6192916d53d7f97bf2887eb1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129ce3edc74059a64cbaa4e67244bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8da35ac2f5f47afd5ff6fe74180f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594256d1c11f75c9794bb1eb67fc89e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d8e6cf6f4173e1a75943a0730b6fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd56417a30cdc120a84a63881a61d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380434818a8336da5dcfe8f1a021449278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e04addf95938867da46872fbeff5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6155021e81338468aa2a7c1d5ea8ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691327ea74f8c721cc0d3d28ce0eeb24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37080f457b07922035c89d49223e37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31202cc96aeb833d409dd1944a18b0cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dc6e2867883fd3049ec5a12cef0f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02e8cfdebb55e37be0358f29c4da7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a2b1173347c03aaebc388f527285f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9725bcd4e819a9d4c0373f04c0dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555e9b6f90ca8d1c66478c9813e6f34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e41788fff9fe749f4d4c2036d66f34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eb055096321038d70581ae95d98a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8da5f7abe7d323476809b35b99730291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a19e3e19db419affcef82f482b58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec12406c1252da77839f3c0969a68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d62d04c13654334cab7df702af376294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5573e1b2ed764f73cd1b78c768bfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e02a4769e5d8c0700ebae6986807f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92f30307c32961c31c3cfdb77516f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd97e3537503123646816aecbe8e724298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800f6133ca22c86f6e2e113030ed0da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0edfd6e619b0162993532e1e991a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c0ad4ac2820a37d9279da0566fc86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993dc4abcbe60f0221fadc431bf769e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292e0b84df13ecfc91f83c6d93652aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17489a815a93aca77598b8090be868b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fc4eaa91776ec6e51a681b8a31841305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d751c4442d341dd7a3c3907633c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f7b9ab6d0d77e010a2371180a0e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178566a419b9fffab8e401f85309cda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddf88457e4d79308e4dc32d3f45c9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd9d9c32d849e888e9883ce4660f86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3c1d0bd9f198c0aff6940801455f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175162c160497acd0ec5a8893d001e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90dd002bdd1d858a35c58c1bea0459313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af4a64e3aaee61cf6dcbb83ed85290314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e6630dc1068ea3f41dcaf27402f0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab8349eedfb1b50eabb72bdba03e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd516df1bd85405bcd4410540b5026317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047d38bb13e44232871b535dea6a3d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831063d2c724efea2b222e976af75cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395424b6c957e9d152f4b6b95f66a874320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2590f1e7dc41bb92b37086db434d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4487e1b5dbbfe41a885a503e6b92a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98ac160328f89639f5cc527a6d66a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e705f2c5f2664c38f73d09700b6425324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e83d61b94ef05407011edcb5b8f484325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8144c664b7214c99d3b72703b0f8af7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1b0fa75a3358b8a1fbc45004bfafd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b3e24cf61c3dfacb944f1517ecd64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0311434d87a3b2bcb1aca28925a7c41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ae166aba95325c824fa899de07e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99515ac80d38fe704d4d120122dcc12b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ab6f891c27f67d014d6a5f05b2e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606fc1731d67fc7ac75c7c70fe5a983333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c97ece39e83ec59c5b2b1e2411a5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff6aaa0f0de7f6e76eb1a64895238335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9d5df1df4efb133c8cb08102869f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e0448050e001d2d9d37dae60695bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fee194ccccacaeb364d5fe698111d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deac7f22fad9f0f558b060889dfcd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8946a94e9cd69214177ea7146d8d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40e8304e5823ffc84cc8c479d1dfc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b1e1dabb2582a0c7258ed1d01c87d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceb8e1abad14a495edbbcb156f8a08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c5f39d78c778793481b0f8975845344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac6b63c9771128afd6b7054bf8e07c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc64b4fdb5dae9c3ae4e57f0cd9eb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf1e5da97d9ab800d2485d97249f2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d370f266e121850e432233473574d31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b23e3c8e4d626f0b74498a293fad7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95fbb40b8e0e7e6cb9a022f49be045350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac260d443dd7329eba2ad10766668001351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5230526486d599f3b493b3c8fd5fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3038c445aab8eceec1879c486f596a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5959b56f8f87c4cce2e2716e7334462354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89337ef7788af532736bc10c2f53062355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a484f324bc9c1ec7810873bbe692356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5720c19c3c6f50d39e9f1af91454fa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645066f28c55836d470074c00f45f82a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301c34cf9a5e0500a89643768562641359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6b867de20037776fdc0aa12a70062360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f0d6dfde3faddfc620249fc5315c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8c7543cfcd4f14840674d0d2cb0f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b7aeda1dc062bcfe4ad6d334c94b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031beaffbd567cc4fe491546c518769364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165d74689c3fd7e3927ec4694f6a317365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992d6e9bba106b1f8022e76bd443d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680dcde1d68e37d323314920bd48f92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3543d43fd6cb4e712896ffda3feb6b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25e9f98bb14a579c70b51adaa4963e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624d9d173fea9cb895f5b0a8a4eadd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ea1ca471d4198db0411beb2fef581371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa5e7fce03fba7441206b4fea62019372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20911cdefd2e1851afb72a7f10f8616b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8cb54fc281c09ba48a212221397c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca4698d4f7edf531aa223bf0372791375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631ea033d03ad05b7d9db541ecc04f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b1b6f07029c846cdc7e8c90f57e9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40082e538bf10157fc969bae16ca5449378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178428276fc9f93bfeda2de8583a4bc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f324c5ef62afa5e90b49838fd97d634380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a3f3b46171a57237a25080daf564381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a953cb2f67fc9b3af8dc67bda70b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939d975fdc0341de2191f771951d8e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60f28b82e7eda90e32bd18e2b298c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c2722df40e040e8bd1f0ce917449f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2323f57010b427601e42dcf6d22a8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a9dd05792715b3a3a10f93bffa33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646be1d4e12188993668b543a9915a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b57f21408a4f2a304f83a81a08c1ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b057d67482c8860947630f40187ea35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a03e5ac1ce1d2bbf917650b50f8d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7527d582307c5c1d53351135ea1d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7e65ea06638e3aeaae33ceb410f7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c1855ea3deb3dc837ebc50d6d16bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397449600e581de2c09fe5b6773ffee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cb75bc015cbb900cc136d7e91e25c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f259f18433dada31000ff89a447a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8bcfbdce0b494215efe439dd5bfc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9754991a314c7c30c08cdf3556a26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd378cade71f323a0faa199b552f7c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacca27209ee5bc16e04566ec71a748401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5dffb363ac76746b5fd45d747f317402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624831e675e3d7d90c58eaf7d4b7fe2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537398d89fd04506703b7a142a2bdc84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bc5fdf5d7fbcdb78796155b2c3ebd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad01c92dee3dd7ddbace9e0a2b141f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031606422ecb0307c2a5220fc47b114407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8560f68c5603a25c72887a496082c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e3c643693deb240ddb930c5d852a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bf06ddf4d2e5997cf70b1f5f8ac19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2678afea15139e919022e92de6140411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d467256e079093da8dfa4438907020b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78648bf09ba15e81080bf9b50988ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156830af4f149875d8863b03c5d3929414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1008dfafd7a09d5e1161bd14fafd41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b50cddb3319361cab57e798bd971c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db93224071b36d88d4ed6d4366adec8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7be9ecb02018a1ceb556302db2445418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253359cd4c8c4023a36e11150db76166419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77172a4e77d176c7c475216483c0081420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d761cddb29b1610b3e223b78f87c05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd6c1c8f92e124531c3a86d44c326e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf8fd6ba236ca45db068ed9a224748423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97178aff03160c9fc7f2ef7b223995424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bde3af678e496b0556c3ec069a393f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3038062e9d43e2225a1f4b3dd3bdd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741987211018f0845488815d40feb69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf20ea1eaeebc440aa878ed8a63b38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067393787b6aa3671b465a88fcebdaf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc456fc94b24b4c093a3e5362293901f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4511548a7a9610318cc685ecd0503f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979be31980cd1908808b4cf8e19892f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f7fb0e5cf93f6e45e6fc4fbdab2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969cd5ca1a9e08db69f0c67a84b7c5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bdcf25b423509d6304ba2b7372fbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e38215d5802f55ca45a94b0b8ff0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c57fc9141c48af6e137f993032060d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5ff4ad9b19941988b04bd53e38374438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd2b421e738a8a812cf8f15fbb201439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7756cb70ec3e0a94a9c3c7d6d3be0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18123b61a3b23512d0ddc2bdc49736441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6773d6a5374ef24667118cf092e65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17ca673dfed23e570572bd7433cf6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdbb2be311d83b3b0a415045fb7802444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c748287c288790e43b3d627199bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633fbea3705239869b3d7f3456eceb9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58460bd215ebc18764dab9bd8971a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7db245cfd7874314cda60e6239ea6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae733cfe37e0b147f6abe0c0416610b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8510a719c21fa4b975a9dee928d147f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df64357a8dd8cc84547ec9a7ee9badb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef098a909faf9260870b09379fbac9c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d255f4ff6c96e93e77430df33a07d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420db2503e3c15c2b3fe858e1f5afdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f6ac9b278498ed82093e35d66402b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a59ade52210472d33c92ea4edc90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002971c3b0016bbbe5b772928d88f141457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c985531aa93467e52ae4481aa00059458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6eee43087091acfe41cbd09a47396459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b163f5b807d616ebe25cde8b0c9827e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71936c1e67776264e5edfeec5fbc5e4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2ead71e568f54e2fea8a2efbf4711462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c6f114f7952897ce6847eff28fd5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3537127d6b9f41e6774d6504ce49c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83c6579240b15d042323a22ce2b967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423c1e2e04933e5b126368390fac6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9619eabf7d72eb4154dada80ca237d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb61c6ad8f8d78d215200c230c63cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c8565036253f46fb31e6065cb66ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f333c580a033dd58110bf04b7afc26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67405dfcd037f7e6bcc3672fdc250b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cead0c7c0ee0ff9b332b46492b3ccd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fce49b0544a6b10f7a5e5c0d5a2ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f31700f902baa0975a3e32742affc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44b6b75378fe69e5c01ac4ad96042475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7f4a942ba60dba91f60a951bc44c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce2bbac71eb0246020df1c5adb606a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a9d316bebc5674e74fccc4fb0506e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1ee6bcc30abd478865744f20e0f45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f415f0bc6059b997b430d82f0c0c992480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32915e5bd776517143b77ed91457ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ad76df59ffc734e444af8e21ceaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4feeab263b60a0d8179336c1e59790483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6f4e74159f003dc279fc9cf660793484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d615e7915f58d95c4228891dab5cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b29adfe99f8cd4c8236180aed815a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8a5761891a81a0c3e410ba926d24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b8c3a0a83d739a3d2e9ef9a1808b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05a0c0cda400fbaf0a7132ba98e93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f34b91e5da87243432e732a7cf0951490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a41f90d53e412341212519639e2d7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5848bb36d1751242a709aa48b434801492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cfd533943e68120604b3519d218ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37d0061a08653006dd08e5cf9fdad2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aae4676cbf56aae27a27c6004458ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe69cbaac9f5a4de9cc6a01d8c37b95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575695be284f4b9c130421013e882a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79534e0ebcf18a8256083d410afe06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf1ee2ab623c8bd76b9ede08b190de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55ed00907d37e95350d4b380107da5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20807e0dd2ea7b9fbeee49506e503863501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09501b1afa1ccea0e64371abbf1993502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8fe49fc9e7d2a6bd3512681a6ddd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b03ef3f3f92bbda65bb649c73d10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b003213ec80df28462b33e38649d27f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c90f277996a4ec204f18e020d195506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482406615d3d93486753846b3c054a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e259e2e8beff9c149b24fe1734bcc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966f8c55778e888a8703ff9f959c837509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add9bf0d2cc6f80d51e101504fbf141510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c5d6f37716853f3eaa91ccb507fff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268eb97f7ddc5565eb36268e578928f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ac8d66a3cbf5e3c14dc72971ea73f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c2da6edfebadba0504950f5eb9f97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82493c6dbc0362cd5b8923909a6b59db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1de00abe8ea7519ddbf7a0d3f7d2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245f100768abd65e6e52e31ed864853517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e333be0e7ea0849d2684b21b378ab60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e5a316e7e55c1cf270be7e0dad596519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ed25a85aa10df13c4adf7f1b23b89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573c04852ce3bb666079df2be88e172521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd88da84ec8934b771fe10c4dbeec16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5ef7c475f629ca06d106447df2568523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed94c3f38f905f241607dde89987be9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4caef72e61e8fbe673f9bbdecb056525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5a2760e8591e0000cce272a31d391526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e34093e88b60bd51853ece46ae9308527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d235ad434ba881d9bf8885633f12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1fddb96528a79c48c251dcfcfc73b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7edb126f2e64aaf03a1c5ba3842de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8403e030370d3bbfd6b9005c628314531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ef59d9eda750fb3a8a5d5cebfffb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030b9416a4a8f3b771dde51f5ee4662533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b915274905440eeaccca4ea618dc67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d357c8d6d9a8b7c67c5d52cd16c5a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b8b975bb6535d5813a356d396d4af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5823f70eb5e857135a1bdac5a5264537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3b654a85d12353c3c766a167f0984538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1ec8ded65266f3bfef06707bd19dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f30bfcc23787a084bb1bf80974a23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38a3aa26109b6674b003182a76c1b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051285b09c2328bd8411c19e2f53b061542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675b7ddbd65685aaf502d212acc8b61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642d23d1b83ccc27e35e84e905be343544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6451d175222accee8fda5e61ad6fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad3e2a480e4e655b16aa8514a05c24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c083d293df18e35475814f30adb2d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6817cbbe9071d051e816c64979346b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7d38675efdb87a68de668e3c163d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65949589769d93e307b4339c82478803550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c95e2b7b69ea016f56f2c6f016e6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e756437d69dc1ee6df46e4e3f4c30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378351ca9d1118b8fd6eb69c1dc6a21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a257ea30fa95352e4c08d63b14b40f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f56bb801e1874604093bf6383941555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee4ebef152c4d81c66930e2cd115aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda42b48c951d08134ec2d6774d8e34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4a5127cdc0a0c08439c2df833f1a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6e8f838b1858a5f7a03a708a9f265559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606389b100f676d1a0a52e57e7663348560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348caa5369a18e668422119b6ba3579561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b47efe05d931ca6742739b50e0b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3bebf71ded82b42ceabc3fbe1912563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771353381a44b182656d2a66b8385cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738e30c524b4383e1cacb0ee0eae9d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eb789f726a5212e3020468ae84d8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93959ff05f4c6752a75a70d59f2e0bdc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c62a6509cf6f905f13e9f96a892d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3883299b9149b6e16cfa7e854edcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90c691b046dc65cda086c3565f1347570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb0af7096f5c4620834faf20ebf70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d47d13ca14cd1b4b58959a74a3d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a9bb6ee82c458b4f35412d27628d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1377e82a356815004d4cb3c37c4cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c8a8096801ee5dcb60f430467a65a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302a681f145cf25948dc56732380417576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45395c4d9af4b5ce7f0f6b19fb357a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e08459992805398b5cc5423a895b0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162ff65f1251d87b093e482c3d978eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb68f63ab0154ec29e01bd0e6f2ca5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d713a645c83ce4d3fcd9d7b3b82319581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4c81cc674de439b190d51f0db22f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c969411808cb4f80f24f5f1f58f39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f2556f95a911dc1f11bd60b39cdee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7b5c383164ffc0ce0fcbb984a00ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988dcf8e392360c88ffec3f9823c95d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644c4424b6ce4b993acb2cc54fbb991587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c016ee0490b18bbaf59d62da31c4f16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50da106bae17709e8d70a88c4c9511b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464b601c6785ff80ccf21653104b1e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63287aa3ccf67bc56d44069833ad5b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd12b025628736f01549dbfa8d6e884592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a6f6e47329f5e6eeb2a1dd74d2930593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3e30a82c5a525a1440270d32901ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab1c5e5859b6f6d43edc1d4584c61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc6a3d5929ccf434c643f1959f17a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee14d859a311295314733a1dce10f3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe187e54a00cee85683447a2efa45c35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e63ca498e9c3dd21de3edf9a16dc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb10a32245b30c717be65f5311fc809600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c6d9b12aa599b26e800c75472b673601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d64e907595ad5b8ae2cf5f33d4d810602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69164cbfcf7cf2479af1b836459311c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ce8d1e73152d9a6a1492ba2e7198d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f38790786b7bce9b222e685a397d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edfc3ae4607d019dacae9d08995405606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f28073e3b57546a8ed7ad8f34c725607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0350e80a604ce28e8f6002df5d55bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21ce9a3201fb4466a1a7c609e39772609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d557a1a1686516d15f013cd00567f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc54ce58988adbab3545ab953fa9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9df192915197526f16ac619e9222c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1744840859acb3079ab9f8f953d78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47d135ce5ad75c747038af4c69ea2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cc41c59e8a5dacdc9f6364bdc8a22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b97bd8f70965e27bdcc0619f3e94b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb72fdc9424c7b644749bcf2e95dda6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199a729c7c3e781f4f584dd9a4305c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e2216aa690429c9a80218ec1e60d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ce8cd053ed297973971bf6e068897620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3514c4ee0efe0ef8fb6e6a1953b538621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad58e42ca65801776b4722c7bd73615622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d46769814571b68eaa52ed4a71777623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0744cd6db253a552ff214485bf1235624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f2d56374f49358e6e6b1c72efed55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba15f6c6f349750780921d735db1d9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b4f270b3d5a5df770d9590b5e26d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b4eeb7b7c9e6d89728936b3322c27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f29cb61d22d43e11eec7cd445d597629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35060c0ce38758b475a8cd5fe50cd4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0816f93b73143b9e4dccb98f35fd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3201d6c81572b943470711e61499632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f565c2660ef13494301aa1972952c8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe9ff322608ffb86c898b394f18ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216874ee3aa68834a01ed3795124aa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a78b64347c94852d86e37e6a3c49d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcc1da0b06009c8777b13080228259637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecb8e116699e9a377f171e727f045b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0ce3ddfb20d338778ee9bbcd3541e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362732c636cbd7fe24a4cf530d92670b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9074b4b62fdc2d3bdf2cddb5edf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56947f15e55c041181d7e6a0f99868b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395753b1b141bda00b800e90cc605f0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404406b119164a858574c56bfc792aed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6e938267bf7ecfc91c68fc444dae5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e0c676f33ff0f13e4b629a5a9556646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdb23b85a5da4acd75cd8637b9c534647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8f9fcccc4d6ddbeb24f419135863648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89052683292e3092d787b7da7edca6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28965d180988103009827ac94c592743650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea71a59445146cefcbc447cb23378f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20640764fb359fd3a6bd7b626c319ae6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1265cda3b3755b769dae61f26ab7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f269d86bf5f0166ef6d90488cb47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac8b3a166e79ef5609e9f42b4b2f74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b149897b728bc28c1d4e0fcefaf5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b8b543c1945cd14270fb4476a3cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae82dd6abc692a740aef11068c3888658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ba0046d42c6d4840bc8163928fc86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e542731edc6584cd5fd94528b3cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a8ad5b74efbd4269faa686b38f132661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ca21a48a152a052a6b0baf32c433662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86232966942dd3b274603f071cd24a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be6a4001717918b65c5b489f0c22ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fd7b5390f65773f4a113425b14ce3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300d3d9d8136ae9bd9e642d1766502b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bcbfa8d566c125a8cb4875c80f586667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fe7a1d42889aa1ccad648652b5844668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163287fb403893e852a69f9ef806423669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d0bbc10c23a31548f37fdf223b828670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5118fa276483ac0201381776dd0a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c14184372fe6d28467892b6eb781f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c38f297b1196eea93f1794bd744b44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c5cc7a91f38c9b6774f6589cae85f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157fca7750b603e1497d744e75ed657675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54bcb34827f1ceaad29f6ef2f9fd4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351620b9eceb0ac72a8ce4ff34ffc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fb12e1fcf4bba0175ab2cc29f1924678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ccec31c961f376f919c4da233532679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85184f23c45d87e9728159e4ea1410680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90bad4705a0e3fabcdc0e94ecf12a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fd72f57d7419923a7ccd1a292721e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee4ae7116490911d27da463abbab88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86054d647869400c4e2e51a433ba2a13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cabb533b5c968832cfbdfeaae0b535685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcd70917b648ff17a5e29384099372686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a02a95942e9647685bbfba2905b16b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db05bcd522e3c93cd39d789bdc7ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33aa82105d150f7aaf65e1c1bd7216689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c428967196be8bf3d9161eca36460690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3edb7a77cc52dda7ba49bb8026533691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff036f3ae44c58991fa6609b66c0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560b2a94f205e05a47f4aae36678468693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e2bd53b4a63a099f1c64cfb7d904694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a627e39eb925076d5cc40bd5e3cec9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6e3121473b2f9e009a21f8f7f5ba8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be4c15f60209ccb539fef43bc83a37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a131595c607398302106507069ac37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842776455e1798c1b7fbea84c24b56cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b46f55f52a3ada180c44589fe69fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e52b9c1d1dddf657df6a3ca44f05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc030d0175a9babe5d8fad7e30fdc77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9dbc22a3ccc8367ef5a6dc562a6d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc3aa1bf0ba8d407327013a56b8dc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abdaf353ca84f3191605cb49c4de9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dfeb4d2e09469c351936e661b1c21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef899fc0e7cb4387a0aa830397a0e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3405e8a87eb6a553658d5353927d86b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e94640a707eebf1e476b2381017bc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebefe11356adf50fdf73c6d74a129a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90472244c09ec370f4ff3dd523814c50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e871d21e4a48bc36e65266617587d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516197395a7add47c1c59392f860fd3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2006ac3b01d653210e0fb028a83652714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab8386ebee542b1b69b4a2ebdb50f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500448657b50bad8c12ebac3875dd8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5ef34fa79a9e3aa14fbca1abcfd68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012496747f0cdb986c8e02168d42a12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87015cb215074d8f007eec1eeecad73e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68016b872239c8d089be5543a912e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb97a352a1e1c8d049ccb44e4ec95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2545b430b521db449be243f19b1291722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93520a50b20a87477082eab3117ebc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39155b1fbe0bc2f0c1250efafbb1cf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e21a9f957d6ebeff80506e6b26c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbf33263f9a17b854adfc4e08c2a42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a85f0a6b65329b0ef1560db1bed034727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0dfe767c22c99a17799226b2da335728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67fc4506e70e1f4ef0a280593220e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f8be07c9b9e5f8e67411e5aaa8d5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76621881ecdcf00d98bd979af668f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd23f46041d8b47143fe15a58e4932732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9662d0cfafb9f8dad6a36fbe73130c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8f31ee9795c3eb832996d2d4d6cf7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a568b8f76332edc9d7f17e507f11f76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047bdf904ff44e3d835c55e9931643f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bd31fc9cf47fdad9e56e6fb0c571a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc5e89c24bf6e09073c71c8e57a7f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d528980d6ec0fb94f00942cd6817c95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a0cfc2e49160621ba6b4a6794aa14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733fe426a19d9d7c17037af1e7b3f34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94bd30a21e18f32e6cda46ef51ac2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6a84d3676c3934b9d7e62e437f3af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394660ad3d69937e2fe06b1e3275260c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e3880157b246a4d051155f0e98765745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c27f9c102b3a0c1e6900afad46a1eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ee3ce68d09d2c25a5f859b88b5289747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea39c168a9dfaf50633527fbc75fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ffd57149e5ad78f973a4f8b158e44749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f4d82e1525940e0990f0b99cecdd7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acfd4b329e525f4e5a5280c2bbb299751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc455a7939257b0285ce176fd0126f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5ca77fc9e1af69742241d8b8924a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8895c0d58a17dc774a37146e8c5e95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69825c1877b79897828c06401b6ecf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f4434dcdb358668ab1ae347f61dd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97029452e70b26f562be6ee1ceca3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f0d4bc5d90f80444463d464c5ba16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ce69f55a41188f6c6429ae3ef77c2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>