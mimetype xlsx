--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d662ef7084c30ebe0fa176c4917e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f67ea8c5f78802c19a3d7f88d4002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afba134d51bd33bcdb3c262a34d4a883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8504d319583f1f4ae78965032344d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bbb5387482626aa2e9f6f8fcc92395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f97c47cd9895f5da282bb230b4fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ea559a28146c6e461afa5ac4924867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a691a33342aecf7ffe9f4b2cb28300b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d8bf179a1f1444fbda2df5147f5469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d229f9afb6f4dac77c79b4731535c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80de83b43730c7c8cfa47568d1b56511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f68a62a496e7c5f7c0baeb926eff4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090320e610738694c07d8b7ac45e8dec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb20f7d37181e8827a19de3bef801a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b584c32a2d9de6675a01f399ec2e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108c831b18b3da26590eef217950e7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47746530a2c6a5b4b722829938a86a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8330b60ed9bded49b2117ff184f3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5fac1d28ed7cf4b54d2972652ad9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c81e48e1cea235d67d01f3b4551c2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6815bd3cad3ab5ae86451164801ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd5a88ecd4e2e0d45f5cd533480d5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06da984086805774ccb1c6a14cf7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d53977132ed5d9a1f0c8a7401e49b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dcbcddaedd0276dab384c4ad0929d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff0f883b5bd272a5cd88bfe0f1ef7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad5da06781bc33326036f5d58d2e7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d5bc76bb94afed41a01b2ce50389528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d2954f02031f2d4f7c3cb306afd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ff1c629251df643258d4aa91c90b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99793c24cd97ef7c92f4928a25552e2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151fb8ebdabfc1f051f2d597e0ce5e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72603f15c2d6eb2c7f625be03feaa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a0960dade11e61dbf161797af18b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f4d014c80b98c69365f580d54fc9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf09563954256aa67ad1146540462736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e5a50ba65b8268a1e3adc3ac2c0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10cd19f260779be8d1f1a42d0be1ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5e4700c1111dd4578b7a0da2c9ee139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2dd37c06ffbeda20dc9f76ecac24940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ebb753a7a97296ae02e4aaf5a70fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1554cf71575b4970815410c5fc3e7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e583c3be8c96e4e26e7e31b0df65443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a974ba2b3a68e9f1e12b3e3cc45844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb622f9412331ba0b7d947081404a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f1df39ff2eec05bdee561a46c1d9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9eee5b8f0f4c7c0cd0e5fd2bbcbb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a05ec88573ef3d0dfbd03573ef8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46aa189d291adbc5b4f04f69c230ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369044b4236d144ac6e3efafef42a6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd4f65d19f40833827079ef622df6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc314f51ed3453ef11ac1d72087a48f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e3385ffbf0b35b595e2bdca26cf3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cbbd4e0f24b9645f13a2f37b05f0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de48fa8e778ebaae199c5284baf660a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1df287c5d8c54dc45b69b33663c9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3198bde981e1fc43c0b39144b44af257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a4c6057901e98e2b82dd52368d2de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfa7aaddd7739241df488e48733d0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f63a90bf0755c98d696003cac1ff2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684fea97bd27c758f714f5689d1f2f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ca56f9a8292dbce62a95d981c68c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02699f5d5e024fb9d1fe12a7dee26e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03c76e6476bc965f694531a438a6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0596a44f0afe59b063715b3b5db6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef1c3ec5ccefb4affea0a4d892ea466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e80adbfe37a42de171e80c48c2c7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d77da3225a9070beac414396ae14fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a36b979478cd56888bfd06c350d2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f8d4f9d2742f84d32c49b84ab5b9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be12178d7fd4908e3c21d052497f5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32917c4e6ba2f5cc29b841df713bf93a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da7239d74992a503efe995146f91b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eb2867edd34fa65b598196597ef7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d89f4b0d46e9b5ea4ae19f8acbdee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0e922795f142b4aed56fe0c3257ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80938697dc90ee8fb942c1d6f691d87c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd41f9bd5bb8d78d21743b2f0abc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3badb2c6e336d95211d6cdd84caa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad56e992cc8219653917676770c59280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba7001c63aadec28c19cc566aaab9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e3b73dff80c3d073018be5f7cf8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad86b890e805e5cc8146de9faa7d7ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86d2588a7565b64bd4cdf3b0a4b83c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd600031724d785b7e6953d8b66fbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ba2689cd4c653267f7a7cbe15f10286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c1527d088f8ac93f1257ab6f0911287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fccd6292267f024240a87b4d710e7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af2c98b8d4f6d83934750a153b012589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e455969cb580f97103a4ac3441d67a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e9706245b71c2947316c26f2d69d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44c11fc7436abd44ca28cabf7dd5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83757ff09c3b1bd4057300baeb933c0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff932f8229f1eec3f12b5a37cae0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4734e1b167cffd5f947b2a8b55ea0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561993c85465a36893548c4ed2ac7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c6825a6784430ff12f8936f3d094697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76efa3e405f7d26f1150cfd7f6567b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd100f04e956a8aec8212a4b2c25a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47c88e125c1dc1612d0a96e5b75b2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfeaec938054292f9367ea4a34e256101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d89cf8dc6f0aa01f9d8080aaef44a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252082e6c37918646d54b34148ab8c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0ff641073690be3beddb999cfe86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a59eae498e36eb4c9490cdc9cf56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc986ab7ec60b6b767ce6ed6ea06349106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221a1d2784276cdddf30f160c699a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4a07891e9ceab96570c57c583962108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8d48a07d164b0f2d2f2c6df10d99e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f3e90fcf4f91442de1b4795c12bc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150da5f76acc05aad3580b86acf0bac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfc1edbc72dce0c61c439e1189ffec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fcb1f0cffb69f51cba99340d7f736113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bb724f8f938239bbdb2bb9dce1f97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dda87ecba7f2de9141380b3767d911115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0001bbc9ade40946f5c2344144a903116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d4f0c1d82d546ee6cde9ed31acb44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab6e45ffce1b25911a9cff103dcc05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f16a515d93797f85d8535517e73608119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4de890136b2f3eb687c05d950006f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6b956698c41a94d3147ae9556c6b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e05466e5ad09c6787a555ccb16802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935f0f67b1fe7267404fffdc83f7a44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ec4b374815f8a4ac845f60b92881124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73c890c40212841a257a438c24c364125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7072c1710e583e99a13e4e0cf1435f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836129e31cb59891eee4e930a3dd98f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4428a9ec8321875b947c1f1f413ce0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a62b31f9319baca2082a7a192f9848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636e030321e9ed549bf0ee28e8f3d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cb69fdcd8412615824d2ea2b447c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0e963cfb68da386cced0346c0160c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d797b04e1db083dc12c75c2e6460133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e96ebbfe32a638f61a1ced1271c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae683bced500a66d616046b13ea64c20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312ede31daaee0ee36ebe462a1ee887136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b1fb19ea79fe0ade2007a0fa4ee28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d61d7ba3a67b39aa9d21095deb43ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9324c964060aed06babc0773091c26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907d5eaf6dadc73a5837fcd6cdfe581140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf87f55ff7bf4add03884820d54f19d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612ed3186106fe4f37eeb6f9d1ee627142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e99e4c777eb68474bb0dc9d43f44a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf84c946df7f626bdd3c427c22cf505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc309bce7c604a0404964c53c4377f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579aca667335e19d91d29915c6acf37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f501634bca53f4b8a39415489738aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa925758e4da938512c01a818b05bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957480a32ea10bc05d3f22c20ac0339149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647022be1dd1a1e15f75dfcbfcf252e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e985b08992b3d98692ab44657f27008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28fc69090146c341ea9aa170eb44a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aad931c4b9a29dc4acef13b449114153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385123c1dcbf0b38a2c4800d9f1154f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08756a016c84df2a89f18de5a7b0b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a2c4115b30819249e1a82cfabcc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ed05c31e23baddacca186116947d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001d42aefb6d3139312c1be71cb9736158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890902df277be50db519f0cf9fdd0e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b31ea823db7561d57d60af386d06a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f2ba05ee97541d8631b123c0aee41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e574fde3ac6e020a6340da32f87a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e2a7d108b8ae12256b32fb5f71a55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068634ae1c82be214a413c2db8256803164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63df150563a0a7a95a2cb107133e7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b945bc30b5e005584bb12ee728319f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf5a628a1c6a0551080acf8abf89c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa659e86115ab61dc7e10559cf19076168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f87bbbd42e87cc6dbac6f45de4ef0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece2fb82a39e89f4329c92d4b96e902170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a69810916327d4ad8dbcca9b682e1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eada074b7ddb131ebd5dacd4b853dbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983843dc0bb7b87ce6ccac61c34d7e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d07d52b80d5bd1cede61a945624e9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a9352e70a911b1e4bdabf5271e594175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129bacc8fd199e568aaa583bf4d52c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd4ac02ee541c1b496657f6f39fa52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffed22124903d5985c1d8f0ad9e821178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febca36cae274ed7dd44a6f21f027d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae85991f1d4c8ad19d09ed4edb869d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5902f6d5e122c0db184f59509ffcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07556004c500909f685aa9da59d82359182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c293b3633fb8e059eda200aa781f18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866e314f671f4d51fc64f177c1093e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828713921a49b05ac13a6df6f9c3e85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d7f00b98809da04bb39632fa0a5e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473f6920723c070cc9caa9e3a599f29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8634ec0796fd4b55c96de5f8afa7f0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d17875682a000ab8ab7377c3e1494b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f66de431003d235b1a2356a6c99417190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c11b7dd32557824a26376b86f478e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1dcd57ed49b71d61091d7239a5690192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d637b0bf86ecc1baf50365ff0f4e64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb161ba154f288b07a8b6c6395fc0be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c286e91b688d3525462c1185c8d433195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1af89c625368bbf7b551d8c3f19b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bcf0ae2e1db7be96f8d94407a0403197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866fbff5ab3b04d9d1ce655072eb75a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ec98687e7e0531b5dee1536712c5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded2a79ac193fabf811db02147f4ef9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27348a047d2fa1bffa2b7d3fa6e6e8c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ebb350e8033452fcaa26564067a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f749a61f81c3d5a1e8948f04e845a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7baf69ace3ceb39c584af6f1f4f59a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59147b3964035c2d6ef33e5c3b211be9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47078a3ee0e3dc9d04b554163a682da9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813cebcc024eb1d7f885f05fb6a65f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef69c4bc06a2c9737763240fcd7f2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8371403bad49db8ad2426b7230649a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05526f58eef1c2317a3950ad3c083943210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75513e785863c0ffafd3c841c016aaae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb9f1dfc2d2b92cdb93c34de5ca6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdb67e6391fa5435f760a580059eb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8651121dee7635fd5cf7c59e9fb7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9baac4af1b75288f38d1bbda12631215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298715d866f5c43cc38bba020a7e8be5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fafe40feff85efe1e347f45eb1c0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f546ca2a8349687b7b7479cb3131da2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5454c8133952fde23daa0781d09c0db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca14acc3bad3874d589fcbb5e6cde1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262e4ad63ab2ee351babca6ab37881221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7e2063c5894fd9b7ac1f1a1552a60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec8fd879e9eee8e748381451034035223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b802f866ef1f95d6fe4a54ece57af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3f6d4db0bc013b6c350ffdfc4aa8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a1ab0745b9ef0c3333fcd66552dd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80938268ffc94ec4eee60ae58622a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a95c123c4a7cf8f6d1429215003ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5908df5ae421cad9481a948b96461229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370bd252b0e5314584e547159c5b50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea5dc6d448147ea12407bb5c4d1f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aaceb2e82048198b7f60d3d242dcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5afb0e71f4893d662aa4f85957303233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac9305fad61f858e67ead2714dca1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f117471929148e6d6526cb7b6c5b3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c56fe562338957e15556374543e0f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460bf7b025e221594e1cc36f587d7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63396ad750c6bd66a37eacad125a87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afea9fa9382bbfc06cd65699061f61e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339449885a69cf7843cbf0d91573dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e59a0a0ff3bb4d6598893cbca410e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0264d6f55463c6bfdbbc06724b0277d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb865ae6f24b52c35ea0bd6d0cfcf69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a3febc377bee5e9cef532a0b4c9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42b19dc7583c1fa039d550a37b1ed3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce074df9d6fb9388d0e23e71cba6ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b0ace7503a3f86f6298ee8263af6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fde55b4a06e1e0c8c23dd910f89101248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0d7becf37ed9fc25fb726557c1432249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca3683bbfbbc21f90b093cedd7e50a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb3de78635053eebb7a76e4d1b9507251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995bd4d204729238a674f8adab6e84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b71df1c2109fae5191f718b356686e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f7bb40c2427db431a5ee7745efd02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd61c5c4e4c2652afb89e103d1dd717255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73be227fe32b8750fb3514468eecd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00540491918c8a64a3748ae78917a7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168f1025642ef51946edc55a9e20f41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc6db569120e47c826fa46e7fc73f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29579b6bd62a9726095b096c93e3b28f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd2579e0226ccd638186bb00ed5b2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f948df0fc2834f6741f8f970a897262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce2b66e0c46b951768f98907d1e6e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cf592302a683b94a8995b428c1cba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef252da8f1c76da4b9ec591df62ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f44c69ebac70e7fe54f8df5e6cafa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bbdced1da215a5ebc5113d4773d20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcda87cd999ee3796edfdf5e55af5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9e35875c3d319eeea5eb679c42ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645ddcbea30351208f510a18911d8ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9a16a55780b129d81dd49f3f048e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7835d3d002df0dd55ad73e7767767d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e146d6583615b744592526d3abcfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a91b7d2ca91ddab462d261867d03e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a84dc1a59c72b9472f909a341b4bd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72d382adce43373dcf88a73225b2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12291fc48a57b6ad3db6b62280ad0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1bdb5ab98504bd04e1fbbbfb0bec9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff306254297f43b1b5e65e61689a8a3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e9ed0df14f432d1b699d5f1b88525280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e17f408a544deddd9a977b2edcd8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6aa8a54c050c563273f79630ef99c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13da2def9a5add9854b48f6b13980b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb23a10d1f7ab9b610592b476e484f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12148d4523f5ac50089f30733e291c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddbab0829a7e33029b5b082a64bebf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73755d095eb4578f3abb750af50f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d20869144b3e25b4e729fdb7dbf32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbe3d2e79cf9ff8b46b2813e30233c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4535a2d4d51fe0a98bd3270331220290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671efb130377092e351fa866ba4704c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f56b38dd004f0c062d2c84107b9142292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe66251cb5a2c5264c4fc1798eb10e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a4dc7cf087a146e007e94a16974a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716cc13849fe46da625aaf86053c7b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82acf2e720cb2c58283befbe5f766dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9809130398fb2a7050c56454537f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8549dc537c230309c0402c9dbf2ca8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c0d33e43c8ab1381139169a79590299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93ce5a5ccf1bef8e94ce49702bb0f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82794a6e5a407ff9c4c4ba20f61c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52f7183e1efa76b6f9822bf8bfb455302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e352117feadda28a7f36f975cbb8c4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b4d463fa4c82a3b4bb478c4e2341b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd7e08b5755cb715c202f927daca83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af40918a9cd253c54657077b27aca0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054b2d3322d786523428dd473c94303307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369065827fad4a4a723471439323233308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031153cd08b10d024b4c1822903f5b1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ebd1146e4317651bbcbf3637d724d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e8d6a2503ed1b2382875991e9847311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0242a426511ee35ff74bc5d1e86a24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5082dab5013797e0bf94c9b6f3354313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3c4fbbdfcd2146ea05fdd97ab00f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4d072e7ac2af914d6c2a9cc84219e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab78c90426a35d7cd12947e9f2a4cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d102cc9023e669bdd80185b8fecccf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93d2a85ad59e4e914f44f7001fb1a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613c52b7f0d005e406cbed322206caf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb488fa97782dffe999ca6bb67d95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2906f111c878d1cc37c240b0014b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c85397c4e72bec70ced991d5735d13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742677b099048ea22b2433254add9267323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a7b4fe74fff44c0577722321f73b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863311899aed314531da85155792a48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76cf10f5f8dd194d0af0a36ac1c5d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bece7589f4db9515a2e23634a6819327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb5e9a0939e65b7bcb9e983ed5b8ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9d5870e3e256e717911748f0b190f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219479872964ecc9ff611aaa55c54459330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76476ba537dae79b597b4032b41539d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f356b4f1259dbfcc79ec403d7c6b55a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6f96867c794e7a9963f1eaa928eea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c915d930f7a9c497b4eabf3fa155b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400564a9cb4755ae3ef00bd008272ab4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643e3f15219c5f72e7c218c36f5b463336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d621baf5d1080fc792fb3ab7b73d1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fef6f39da5d86a706decde15c6887d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d150a576985be7734cae80d552a094339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507570a4b61935ea7361f1c69f08128340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8557f752abed6d07f32fedf5e7eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5191536c7dd508e03522b9d19d0220342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b9c0b3e703751633d1e1ef98b0c3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c650669a701d407007eaffb642109344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b5e6211cfdf019ec411cb0e65057a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e2f8feb63dc72d9ba274326d5a99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8a81ee7454e931cb253c24c346dae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c713be55aaa354ce98a5179fc6968348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288f1194e504ec12e54bb1e3785bbce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c06c5da73f443fb829408dbd33bb2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81487224ca65cb1fb4998bfef84fe2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1c5ac77e76b286cf8919948abe0de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b15ed3a04ff59ea085bd8687aff967353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b4d9067be618a68c5736eb336cd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa08e48828541226e5b34339a926c45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb32e8123a7ac3a00b1180383eb958356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52750cbe381ef9011db38e8e55a6a182357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcdaac404603af06a8cd8ebd4c4ee2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e02b94a0f2cb14addbb63ce0a828f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b919cc51ff3d3d511ee75f48c6c72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b34f4d14c9e77b75cb9924957d949361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f2b80e3b829f6a44c5211f226df17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e01ce4f50881e7371518dad96ee40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce95e581ad62249e97d941b6f7b54f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3359b664a632bda57877dcea28fe771365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257d516989c66d57179e859325bd872366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ae67299ae566391a675269aeef39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d0db4d497e4aea5f0ea6f228218f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c55823bb7711ece0142735b536d165369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c3d774ea3ed0bb316c3afe31796ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf90cd342222ddceef000f81892f4cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e740bf552c055d8dae3d5bbceaf2ba1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce26aa96fb3c976f33df0fcd2ce1e8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d61cce97499fa90ca0ad90136875374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34116bf768b9dc5d3cd50caeca9920375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893b9dcf786b04a680fe78fbd404977376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ea4e221fa69b2da0642ffab13940377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333ebaaa43c7e27aeb01f652be6d12d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b982a63e367a9b4d08dc89c449998379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d19bb1a10ece73df17bf9cc0810ba6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e6fabe30fd09782e4c3b646397d00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9559424a73b72114cfe6165bd2124382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cf6a80ad2d6dc951cf3ba26500ac4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bce1027ebbcc74b005a20dd8e205f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34eea0ae678bf212c6a2fa164c1c5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057dae7a6bd79a89e8294b8ac1fff9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fa72c1b8597d86dab96062a5ec6ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf8a2100fadb44f80c2d5f6650154b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263cf8feea21717a81e1dba8b3a7a18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41fa317e44f3666093d77bc3640a8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e492fd6cb43bb07bb00e62e02f701391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eca12d874fb9e318f863924849085392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6194aac210bb0fc028539eeed9041393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6792207474ba18fb53eb23fe6f60b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b55d08ebb15e48e7268cbc4842b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dbb5faa274f35e7d950d19976ef9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117e757e47a79c2ecf39a01e7411960397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e62354c9bc4f6b6836633398decb79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d126549093d252976440ed1982906b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce40b8b3860e6e1ac59d1e6382827a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e83a03f2c0710b9471106d01de1d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fba8c15518e07001f54c6ff3d6db6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d39bfb52487f373e76e3c9574495403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2edf3a5334c05eb2c45affed4b36d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb0ef5900bbef5e1e54197b321136e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2923b15278580a6650a70f10270d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3802971c5afffba44a5f8e2e24c9fe5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20fda559d82cd370936cae2ef1395b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c46144e10fc7f8c2a13fb14607f844409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b32ae16c2214e488f988fba216288410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf868fd2fa7a35303b8349e461cbd93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca486edd905dfe5ba56dc6f7d9172399412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407bb508b1ad8ea606445e8c4e37483413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06f9d062f72a75f0641d0e9579d41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667ef2f15820eab9a1d5f3b56a9b4d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c0a4dbed8ad10ec6b556a513088df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d1da866fa228fe336248a3da401c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e639adfa136b54b2feef96433456a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b69d550196bba855cdb40a3e7fded5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c28a58bb8ae34d36a16ae7d144824420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dd1856397d7e3e5743511835cf38e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540be588f54e3c61c324e4ca399ffe3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb861c4057ca994e7b2d3f849ea98b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f27c06bced0d0575b596f36b0d08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b56fdcc1d6603d80de717cfbbd399425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f20463f1cbad6dad721adfa5fad8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdda11eaa54ae9e475e506a3e2199c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44e8437eb8b62f513a41e34405e611428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dc968579e60f8be63ebc65e6cc145429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82b96f3f646d15b4a371db440b7229430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d0dc593b5d190ddc148c08676b80a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbb6353cff43b5f7abef634c16158432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dd79d499767897ccee89e5a4361ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b78cee97930572a8ba599b8b078472434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae79ee31488710b89da6120d5f7879435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70c0d8b8d32755a68f3576a25c0d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208574689a6e24e857f4fc2400f7e3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e13b91b9c5ae90964b6b87e29ef96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b6a0fdca41ce799045101d61dd36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e4d0a1f69d2287006f57a23f601b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b4536860364a973c2c8b4cd9b537c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b53f0e0508b2dd7e01e9b4b08b6e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cebd044d35e2de7507118c41d0ba2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28828d495f592caa46b02f65407274bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56381c07db51b291f1ae020cce0e9ff0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe22e3f101f18d4e4b0df4cfd0f88d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6b2b08489a8cbb73b044e62c18245447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387dbcd57fe1824cc41e0f2981a258d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671b72079ab00af9ab1e17525a3d56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fd8acbe9969748ef6c11e91b761d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f9859cdb3ad80d5bb2d231ddacaa1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66487f91f85dd7b2000f217f5a3bd17d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cbb61f506a9e4e7254b30a8d28e56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d8079d959ae17aaa0b455dee31be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bd529bb2b2cdc8591c0b2eac595ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec601b34eec0140767d981df637efa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d566430069cac4c29f982658209858457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de43b569d27a8542e622ab9524b568458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be24421240a8edb705fae58b4ef9e35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402eba771ec4910a7e3c54ca309bad3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4313ab0091e8b9a7260d8c15f678f8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198a958eb06419004de10a14fbd4f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11295716cfed33ca096773284c3a3019463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a246474e44db5d424b81747cd48ceb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1e89553d235d74f077c2dbfe63aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8f5f1c02dc6bfc6e3099a2773028d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541fb9fd9699d55d27b4171758e57a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2850ca69e48db6dd5cfce95e1e5a1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f85af9bdfb89b75068beb733496817469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25126670537af29f6e6ff57c04e40c2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2f398392017be7c1199571614904b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8c6e215430d4fd3fad43e03827a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30424383d27755c8c5abe6f1f6c935473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef1acdd9d25a53a703696a028301a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242f4e082834b9bcc7c7258b6e52704475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe084ff982bc4ab151c7beefd07ac8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c8f27b3c79e56c44eb1d78ffad5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6168ebd044b09e1ff8500de61fff6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573e654a491fb0a5a7bae14e414f96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35733e53c5759348cc6cc0274ab7fde6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2de0268406891e9d4b54aa927224f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97fc9211e967deeca6c47ec279feea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe2d161ded8a121a605cf4dc060ba7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2f04cfc42743932f39e10796c618d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6bee9f9cceabd60295f5daab80e08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1228542c53ec29adef0154e748e088d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c0cef89800e925e15773f1768ab4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69056742fb7b90baa5678dbdd22eeb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca6980aa034760c3b79947eeafcc54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fccd2cbb540ac17ca79721c627b53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ce3815609466eaac7f40fc8fc11eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab96b30f5f737ae2ad512725a54deb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf3f27b35a813f671720a55f18eae2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ced1c19f7e5be359a71d6252981a99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a1a8e21aee94be5c28898b1107cb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652645f7fd166a159b53c1a3b8e416f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bdddb8a5a3d5e1a75e9ea09e9b894497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7a21bda0857fef892e6114014fbda498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae072e16dc2c276c076fd5b9c2a2d52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1cc49e7071f9c70a0f2eacf15fb10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d10705803cc43c8b4e762b90695dac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba5232aea809b8c8ad21090474d693502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d2158dea167f58063c232effd4722503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d755fe6699a08c6acc6d4862f978e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe942b265e0a694020c18d5bf2dd3283505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a37064133aa9181ea8c5d21ad25a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedee802e142545cc4410b1437fe00a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cacf0755b9a57a47841150427026ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605903d005f7e7d958f4b34d20e840f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3c911e8cd6d23f5a0c232d93cefc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4de7da78513f4dcc4483f25f18796511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834963d506a6a4557e122f053ea707c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7881cd3c2b7148197a84e47399cd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94999a1f5c5592ab10243351a4f0044514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f389de13bce02c98baa65ac3ad420515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63c50f75d4f2dd67d8ced563078af5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4aca5d31706e105986f2a9140337c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb3dc0d907666016bc6244298bd0ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce8de0d1bfc51bbe9f28254db44bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0501fe30be2d62eb70f62fcc78595ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875efcf2eb68a52ebdc31b2455456e32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e4c9734ba816dae6620d26af0c90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33c037a97f635431fd2cf9bd4eaa2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe37135e471c8495554739cc3cf7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac72054ac94aa339d5244b54e7e34a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924580f8849178c3f48c4b710bfab8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13875baffd7ffa3fd8cf09d8aff081d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0d1464f4f95f5943d8bbd88611a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8369d78756212bccb753f06da9c066e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea8c6539b26dc21de76503d6c6fa2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d908a7171f5d493f083378e11caeb51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949073290090ec30a73a8507084e5226532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2d81153cf0c391eaa7060b8c80a13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694799e62f2480036ff27be7cf368cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e2198e88cdfe57a9cbf1a03f3541535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f4ee61713847eeda73a774138bbf6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d308df2de50e6efcc84f09abfb6122a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fad634031a7de7b569172859e5fbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e14305c59835d3e989babed21f3cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed85176cadb1b6bfb7c2a0e2f3051540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a32173709dc3c505a35ef982fc4bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8250609a37309ea1d60085fe973e3f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be34d78ea687648084cfec72147797543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626da7c22033714d0c1007d883cb3ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874c2dce3ed104aceb7d139c61edae0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f133a4342ead44966b633c98f010a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b07481a21d5b9eee0b3ad4ac1861a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ec561484ec3bed8362e4d76eb1939548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704324fd8738d8e8b1f6d03f5af89386549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3999d696008cb42d2e67c791fbf02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b2c187503ed2e56bf1a88288067b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4fdc2dd0e9e804993061103685b34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcf0cba017bb4b545ab8df0b9683ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce0bdf1f4720e184a41a00f794c600554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ea85991e6a7bf09a8dd9f393a2e1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988848234f42f15487b063d4aa14163556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dcf0a2d888d2c9f0adf3b1ab1fc81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf9d5d2667a40c9af9edf26a6051ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6283405495fa87338a72c0b5e64ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5da3c2bdd267f0a84ceb24d8a00cdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e539364b47f1a79c3aa51878f16b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0bf521e33b1a4da5410d2a226726562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257c0df36e5bc9f5213fb578a10ccd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29385268aff1799be09c0dd4c19680564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4189f89744f7c10ff418b2086d4929565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633ed3b8587bdb65e39867fbca9bb71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f028cc891e986a74d902b70abfe67e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baba0f7cc1413ddbb54cab6bb2995d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc624d6c17efaacfcca115bfe0ddb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0d2c164dea9a3a7cfd3ddde13e84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c760d41e5eca2fcaf0795ebbb22c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b986f7acd511cd59a6696182ae3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef8f78368ba24f05bef56a90ebdbfc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c45f91b3d19115ef77823c90eb0a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0382270a5f041575bbf39db893743575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd5ee190170907440f106fbe45185c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a631fc58a8e8008fb5a2ac4f85a77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bd06e193813ce94240717f4205d5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8148ffa8fd2631fa0ff9a6cdaf76d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802fef197ee72e98527980e19e1ea34580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94109c9bc4a8453ce78987c4ec0516b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a4c66858f7de62ef12407509f5db1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d2daabee55c598faca4f862ae45aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9414b88a8714df1583b85058a05b8ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b8c4910ae9b779997121f232ddf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757b7c449c41eae96ce8306f8163e8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe557e5879ab6bddb1682c57e1990587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d6330d983d54076e0bb5c1d41932b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e4d5d87be537d49f7a137a64b67a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdee1dedbffa072a62df30ca432cc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b1bc3b1d2d01c5ff73d59db327ef2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721fda3d580665d82259c4b47e36db6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e21114b6f2588883c67aa09a33e0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce05422ff1c4a83f18befffc2f55694594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10dd7e2000b18de9bd5ee96dc7ab28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589dfe1f227201fd9813487eaf5d954596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8275002020fd42a459dc4dd6a869c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0aad3cd73fee23f19303a268f2523598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdef1676322dab7c4366d056f929f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee4e22e86d832ba22fce15f4a3e275600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef107bf61887b9b17551e7d95d4930e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cc5ca0fa9c5750945ff050509c59d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda4821751a5e11e41f9d09cea88e41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa94b8c2e4efe27a2b8cdb24a509826604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293abf9cabfff41a6151cd5a25a761d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b53829fdd88d6abb66cb69be4be19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc47fdd88ce79463745b25d1c19a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c33a95a6bcdc007a0660dfece58e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc3ddfd0a7c797f1696a7534f112d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f05f265dd192a7d50515c4cc4468610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a006da0c07bf8a864c858abf6467f2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627cf2099076c33ffe5f06ec3c0354612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d00836d5ae213819fc08086acd9f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2f5e41faed3a4ddaf121c48bfcb04614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f4593f9351f51c1830fad386c20b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bc29d57f27bb99bf50da16e63930e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a6041e1431233b846e4412301f936617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9c399f1ffa3ae7f8f18ea79ad9961618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175a8ba9842c72042e40eb76f5da942619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ea4c05b3889f8316b939324181f1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da349ecdd1808c600d33a611e11b9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ac1169c9ddf7985e45173daccffe2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81e37b5db19ce377b4a19eb4466e75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e71fedaa461df6c648fcdc5ee07233624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f76533fb16f76785a05012699bf7c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb73b87f6dcaf361ad622428701aa6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4053b0efdad42c6b1f55dd2c2c55e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff30cfb2923369c76480e2de598a09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957c8a8c4d1ce87113f3dca5f90fe8e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901f9098204c440f330a85dcff2c734630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dab77b861d65146fd6784b6fa40e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e3cc317639422165f7108134b414632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12e59e9d2e8d71ea5f63dc535aec6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e57b412e4ab107730d2e8aebd79c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e273ed5dea72e4e5ee2628bd6008635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec0f9a24b0b93e3058afaa747ecdab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c102e1d0241ee6f769051bae8cb343637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675b2bdb8effa569b67f65297998250638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00bd036a7122e454b5283241d04412639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebcc3e8a9bb0ba5a2d35aea82d9aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5f25038b7256e9922efab619d4c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824a4be0d287d84447b6150452bb8da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b7b7b3b8aafff393b1a821e17d80d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5889f0ddb377426d27bb5695d0409a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef434c79b76e1fa618d8f2dba24283645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c01038b21be72c7fe264f896fc78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40111d6946eff408d49000f9717f7c9e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd76daae900a792b4a194e0f2c937e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a499ca2b114a6abf1a50440c882c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed8c804128d860b0df39f4578991c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d8f86f73f4079f3b570caf1e2afd8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ecea53149881de60308efe5595185652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393494531ae0521ed350f919e95beced653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f797c4485e1921ae2ed6b4f78bea71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d28c9c17bc2eda0960d55d62a62a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a5f4787a6978698d469a31c930967656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136ffa2e2e43b2c4997698f33bc0a8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf01665a50a4fa2d41b07161780bd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e10d0065bc812bca27080b4fd48be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa05accfa188f85fa4c81c5229ff3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9c1a88b33163a0b81116224567f35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955f8684bfc3ceccdcf6c69995fb913662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed38a0352450ef7e150f9a7a08b171663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199589f82d6397652c6c9eeddad1307664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d0061c9430c519b66b0d7a99d27c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382fa23658d5d6ecc2e8657e9403768666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc7b11f15c1cfe46dcf51d6601d4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc49ddd6723d3872cd2a9f19eb382f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205e582b1257319c69278a1fcd98c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d3b6d983dffc3d0f56a4b57f98477670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9f45f21dab728e700b187020d2a83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88929f42ab65c98a769f95d03ef53016672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43f939b4cc419f1a25cb75696052fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6839244bb1c14553105884c58e111674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e98faa93defddf358cf4c60084cab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d1e94806df21b25d058f13d3fb53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89d3c1a54537e44848eb4504bf1023677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618a4a257ef63c448716c9ac57747c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f83133cdfa368423ef407980143f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb002305367fc92098a0c2c734aa3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba47ec7602b4e3d5e6ba1b2dccdec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b096838b47b9125d4b5a6a03b6efa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba34b7b614647568c74e325b2ac64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d9a44409c778ea970462daeaeacc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3693c728ed4082e09071b87ffc6137685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cb23131cf9ada776adb0659ac799f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a62b548d09a0a899ef711cbcbb078687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29bc771fce60f24d36e5ae98fe8fdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eadbb3d28b937304bd2ebd8f1380b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225a31fa15453e3cc7f9911e0c3a3ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369738afc4c9a663f2b9910338f1aae7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a403f96351341dd46feae529fb8842692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e9085bec802d45de52c07c79bc747693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a34f34d156513b6a5fe92fb61ac79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e416292944c23276d0a6ec309a02221695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f99da934a943de4e44f5bb9d68602a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c826eb00a9645652237139b8a4fca2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23340468df2796647efe1f7923d2c437698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363b8b32a2cfa83c8ddfc585fde113f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bb0913c4ca5d6d228816e30f0f395700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1f20b49a6855b8947b3dea36c6c99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2efda53952395346fff1cc9a24e31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82b26436a6c4ab7ccb83ebefc6c8c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37b843fd699f57f4ac07b79de3d17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b00d8ef5c6ab2adffc561f1741277705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b149ffe887983eae4fc80b6a4e1bf6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076b5608198e46f28b58cc61f41714c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebf89585eb91c26eaee83e211bc935708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72409856c7af239b0dba829d0ea74e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf03d209798dbdf68e6d40fb5e22f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2cc00a69b822a65aba20fa0e5b081711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bf1186cdab3bfa97879f6939b0d30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958970c00db1ce25db7591d9c35d959713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b117af5fc888d5d0bfeea78caea52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d5456b06262a9fb8a4b33660c169715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb496b674cf08df13c465591714117716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d8009d0c8c16fdd0c3cfeb602614717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b40d332c2c52f02ec522de973e91d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07977b6156bdc4077d358d8758970096719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3989471bdc2696e258a37e4dba2f43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16ee527ccec3977cd2d03fc99ccd81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d01f0046012a64c4ea6b7962b93da4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31864e9eb4d1040475e574dadd63ff52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b212fe7d921ea9aabdc9c1ff05164d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8b11bd3902eee494e84a8acb39e7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfa97a908d41d864aced9c9d781cc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a893e350670c23a8c18b60befaf22f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a07e2ac4884abed4e47c7383222f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23605ad73cec8cb33563bbd18f8b902d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb8b5ad64d6a8fbf55a15eb0811e22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe14f4d8381a2ba46e63932c93c0a9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff8d00d7d57d65f4d648ce95a65fc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5daf6f7b8fb404b0842860813be196733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9d4952b3fdc83757ed6230810ab90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9787f0bf83e30212bac831d0b4bb77b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c56a2d676d7a0dc975083084501941736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcc30f41aacb0386e06e79611f2909737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08dbb90335a1e94c2201a52a5219a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ab1c3e4938baa45abf86dbd5501a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2aac926274c6196398cf1d9d38d75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce52b86cb09c651e639ca3e8adf498741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459877d2854d738f526770ccac34eb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2117d2df260db41f9d66480492833743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfad5e4e327976334783b3733a9d30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aa959a54e30be74ad9abe2aba7d41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941f2530c6194eacc3bc5d1cf3b4161746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdeff439509166ee62c2aa25f4a7ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6cb5792c41bace0e6194acab4562c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d4927d7db3972801bfc8264e31f9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a474cc130e3cbc6a239677b1e1c427750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7ee0211d5068f3c1caa47f425dbdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a17394a87bfea9b6cccba32ce0d93e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fc4f78444309cc7db41e8bfb60622753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9eb589063a18001cae6411b37f7e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbade5b77d2e59424c2702d717756fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5352d33f60c54f2f17bda27e1900c21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8242feeeea24795a6950eb5b6b0855f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c29c5e1aae63c3cb2b1a41d89c4a5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4678d221e64d6e5719fc9045da83a1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4782dc2944c1bd9be852e485551e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49fd01316621c6b8df13bb5c50e07f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c2b9722026da49a7e52288b63aa7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5f523e48da3194999084b400ca0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f9958bd054f028d064bd17e8bc4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1bb4475258356c67a881e9fd053c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d74c62dbd7faf56dbed4d9c140b3eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5afef4d13545695152268542d00e2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c034cd4b2fd24ce50fa4b3875b732149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae37214db22506bab3bb19a661359e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb588f1ce47ba8227f4ac910f68549c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b999756be5083ef00378de45bf6d64212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca1f7429be604264b32441d6cff2f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cfb46e6354097004faa2fda0ee9b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa311ca999764e90af6018418f6d62e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af77da3e983c00404b04cb37fe8a2c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0971745e392da569399ae63557d34017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d94c60c159d4b0811cab256cdd7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849d46ffb1839150210f6ac787e6b9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7c9042a91e03bce7ad469e46c69b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63382619fd50985d1b01bdcc12556b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba086347b607c3a05b05ff3dbbaefc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b63122b380853e2590762e20d7d03523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139bc367539f5d6793ec72e19e0707124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607d7b8d3034cdd568c0952eabac86525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889bbe7807e59df41f7c595ac9e44826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5258137bea2d1806e5c89395bf242b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab081256524cf0ca0adceac144b7c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d000798dc4ad386462361eb9e934d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07230700bae9912b4a359ad8957a14430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a353d4aec7b20c00b407230a2c42b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178535a5a4fed7be378b686688189ec832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b4078140563b1a1e711fd3f36768233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3318ce8d9692a92b1bef0c0e9e83934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf286910f642401f1f0a04ee31d13735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69128fdbdc7df07484363b99d7276736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d769c88a64abfbb05b9270fab6d13b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c510a51fb6685109838e26f136b4f3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc955754ab85fbb1ba0f3fc39be56a7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0df97f8b83e28b808582dc3c22acf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af919032f7cf891a1e49d74ffcefe3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705857d8e05a123cb75a55178635394e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c319c0b4110764990896ebeaa38443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f57f2d642394e123f7032b93440b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97662271a4e4a8e93c9d48ebf0d16645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cad67e8644fa626bbc77422cf770546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7606c3f75933d5a266f2186619a10147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf309a8799fab6ef712c9f65555e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde455259511a6820eebab69f5860a0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d71ec9a79c31bda3cad5043720f46650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5425772691711d66b763b81b31eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42d0ce8f6b8770e1e9f78f969174552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c3b5cf9becd9f8a141bee5e3022d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d66b972ab925a34a318bff40baccf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ce03a7faee4c09019c6eb832d0fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908e0002ab06373133b1f8b6963137156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963edda93f963c1053219ad94bae10b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbca30287ddf01c1ea25991a258d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5944eafa26dff2df1c59c5571b192c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e2dc384794d3f744c3886238073fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a40173d456f617c5904935df28839f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857433a22f2816402d4fac617003cf4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c71e507da600bada4977a800407f5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4527234efceed09a1392c211d9a8f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a26c9feaadca1519306ef8782fd4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b5e600e310973a01aaaa1223adf2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59fe881fcfb427883dedcdac613d4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de460204017f3454ec4b009d67e1fe6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d688d3b7ff67ae1dd738bc29562769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553cfc6ea550cda70b8a5d764f50e2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6cc4fa8341f9b01c0ae3fe3bbe7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad6d9ca1d0168a1c32e15f2e887c1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a9c3f5d71a099676552730779af9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554059e0e1b2c4924c5504ccf673b1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7620a1758c6c8447d25d7903a6ff6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a5ad6692de012b71ed3b96570338d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca176f7aa4b6679d81259081e81b8aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3e257f629d68c5c87bbb9b36061578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4882b8d6d8309f850d4a34d7a868f3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153ea6a3f1a639ee3c9eb60574fdd9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a169ce1d4d7528e953c20bfc1ac201b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3318d88e83bfd9fc664b968503c91f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ddd06a9eb284521dcba4640ddf0f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dabcd478316a61bc08b4ccd03464484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efb57efcafa9e907b29825da1b156f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4afba09cd7ba9cdac489a029ca9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1395fde1857532a33c8e2c25d4324b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606b46c318578af2846aadebfa905be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f7fcb716feb6d63f2db9f0694efe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97adce107406a2ffde19f2ddb2ac9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca12ea824d2fbcda8836b8dd1075b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb030fbfde000b2c5c3e688f1a770a7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c38b2aab4731a4eabf8dbd43e41593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf09ea59eb69c4708e6e4f50bc2d9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feee95f11e1d98294db6a2058de3cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0137977fed881e81b7d58ab61acd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e1e547976ec1e405e81f8f241756c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d4f2b14d73524d7d12aa832ff696798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa5942864a72be29ea6fba66ec7a5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bdff3594648dd32fb951906f4c4d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292208387d0372f84d2564910be0fe45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449ff3ecd871b8269496b1c36fd9ed1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b413bbcf89c978957bea2ea97d53d7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53f3740365d18e9a2fbf29597521f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab41b2c7845b44cb3ddaa88df458f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f43de6d63c1db187e30e130da7c4be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1fa58faa8c38d1b51ea7b1fd438ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c63ae76ad8bb7bece69bd77ea0c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942b81aff4fa213e91c984375ff23c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc82828a3c0fd31a9647bfe2883d0e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166b73336a31be285174db745658af7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef7fe62dadba4526fe666a291491ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b806dc988bfded5a236b3bc72f9b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711dc66fff8f90fe9b0c86a067aac1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dbb524c1100b5b78b75c5fe84e9fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a641f3a10e7e694571076841e92428116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733a09f3e5ff2046a6bdeabc0231f2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986badb73db1dd133f46eb8672ea8f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed988b2221ead357aeefc7cee4106f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdbd2104e9ea38884bf7cbd8148342120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d5ef59b01dcf830f067062b822f0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47279fd9f8948ea8ecae88963b057e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af98890b30bba9f60626c3be6cff52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcece458b7cc10e23670dec7e0def1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6183b5d60afdd571275635e5cff9fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9340ad58cd9daffadb06fb7733e19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531c58a2b9c0986b7bbdf338818159127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd93f04a878f110f8c7335c220f750128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff5ee5ccb9b2683115e25273885052129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d74799db36293b63cca57f4ef4959130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017172a68571e9373e53832748077f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6683f985f55d62ccae110cb2b84a884132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d24f21aeb61d37ce03b32745558cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fd820721d9d8f5b5b7e1ce8fc3a68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24123d10e821dbef34c0b9cc3ce0e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ec06bddfb7a2ca2d588ab6b139ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352bd1aaa32e29e76a9b5cca300d344137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cafba4f667421a6eaa8399f7bb791e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cb0e817475d0751a7183b1f591b47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28826aa83bb82e9252d66d6cf119fb58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12615e9f532076fd6836b447b64ee8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de8fa4e2ab4322798522ba036f82cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5474f5b17ffe997ebf742b4284b28d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49782ca4b913a992ca921501e557030e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348972a23f7561f6fe73cd83771e2c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80496615639fd394593d9efcc10fe521146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbbbe430e50f6ca60c92b43b685c7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c194d12594d2dfd3e88098aefbccf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a73ea82f3d22d214864fa183d59f3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32421718c0b0d444881cfc7228bc2e66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e121d5b21a513c9f54738d5f9ee2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078889f3fbc73f11856085b21011fc1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a59d69f190b09f7a4e44233630747a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5eae80d874a68829e10fec9143cc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0620fdba00537992942fe04a6c4bed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8680d3830f6e8c44e95640fa32200156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d59a9fc4fb2f20ee9e2e35fab1eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0505151031e0885adf82b75ede242f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e8e90d316559a1ca5d7968147996159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff9e9dce76b0609616c19fc0104789160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0f8b69d395f4752acdb9654701cb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d847487abf1ac930a545fd2d98f37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5de15e1c274c412fb038c399687b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa05e2fb68d0290c6a379501af553164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9282b3d8238decac88577006912dd9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598d61a2dcb31f62502a88b073258e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d10a10eea6d56c42e63100c4bbed4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64b4931b26992998fb897c1ec51701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48709d618fc92a793bb60a084da5844c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287cb786c8344d41802a305ce4d4dd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526941623284095c15be5cf9dfc3fdc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418982b0906fb98a21b6d923579f95e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56e9ab6deea56de49b40f5559a93a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7879c6dfd7d0be539ae40edcb16326174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1773d65c44750f292b197114cf0cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30757a97a7451f4e7f3b23e4719eefff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe870074db2d1db2a23790063f163fd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3f298d60d402ee99db75cf978ea8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd829ae0b2bfd0a86622b4470712cef4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18fc7a4bc6f0ffd62c6e809ac2aeff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85566ea3122adb2c2278000d29ddc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54e3c1ea42b478b23aada5ec44d55a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a0959d2124f6e8c44a536dca4cfc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5d7ef504839441d7f8ef405c228bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fb210ec895f196554c0245d9d1586185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a36b9b9b8b18694702ecf920d82d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cbd0a20fb910eb60efc6b4878c48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b966a77185be11a9ce1b5b57c6643188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445f003cc3d1fc8fe419d64f5237686189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cc61438523b305a3f9ac4e0d359b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026e51dba74dbd3f38c1fd267c29d99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e57dcaee1516352f4a698abeb08a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb68d97750cc9e13d3c328a15977312193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b747e185fdd84403395093489080e68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb864088bc25de639ae70a51d33ac61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ada0bb8eb81555935b043190d833b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02708dc821d05efe1cd64b7f666344197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0c8a47b11458403e5b9f384188f3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1702fa7a12aebbc489ca9a328ee8042199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2394a0cdd40149b5eb150f1bc75dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7f20645e633ada6b1529abde8d30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8bf2a84a91754f47d9db1d7e8bf35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf10e769cb7b7fc2a90acd5fbc68c8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502cd658d5ec206228d3b7ca346758204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355083b3513254b7c9b47284d3c3365205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6f83b35f2a80b325fe4f370c241fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d489460a56a89327e25049f0e5d4402207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64419ffde29f6aa5170415a8adc7c0ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a451debde58191f2351987ff22b9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab74e20c9332b1d94d18ab99f1de22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac060d714fa15b8f2645c92e62884211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4772d5852c1c0141a4740153bb5bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821d75118d71c5fda64eab77b6068f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766214dc0268c42e233c1b8061b90f07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5fd37f2cc2e86386aec6a01baab1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1008f9e7320d416bc5c43b3d698e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92edcf4b8da3b7bbfd179b80afd89f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbaf147250f3176bc4325cd72f8cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f534486bbd82af96a5b3d1ab8de429219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8884efea20c2ccd0908cfb697dc034220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f19dc9be97a966ea57c2426f152a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f085f7e8d4ad630d11be2a60e069222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca717bb26102d25b3cae36cd60ce91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9d4cc969b96a64fa845b4bde6d6e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf839743a63a8ad053108a3397b213f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f139cec089d8566f2b4578c64fffaad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436af6fadd27b7ec3a71f026479139227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53723a1d759a650e8c366a84b2674e68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b619b26ce6d1c9110fcbc3097d257229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4aa9cb565f0de56109e9743e026a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ade2eb2fb9be1b623b481ea30b6f96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b70f8ed8891de491b88af247ba556b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d4e9fc9f25b3698cc34f3c344473c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d9fc2c28f0de90d5202b0e58861e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e672fbf274552b18d0294c65a633235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471146c99c23d49b242660a54c6da507236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75031c88567d41f8b474e8d6d3856dd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc252decc53dfb8bdd90201e421ee5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501663364742dc7c1696e6a2e5a1262239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46e3cc62dceab172831dc9416447d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbc5dd7a60049056fec83e004d6e0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f09da9d12a2336367fe723ade0ae4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f0751a44566b6ea6ee0a10046802243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb03a5d82cc83aeb780ce8bf6f7da1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf6623ea6facc0bd42f85cd0fd66b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a2f291ab8782d6a118688e49670f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe43bc125e864c7f4953e314514f88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc7e74d2a951f27860d903f99ecf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636853528df813ef55ee78e0265c0e8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce28f15cfd22cc6d311e84e3ed5d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d7a90a272bfceac2f53209d21abd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744be4da176fc508a2142e55d96f403252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9f4f4244e4467f26de92549bead7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bb57697f239ddb86cf847fcd7ce9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf54a25c3b481be99efd3bd2c97746255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed1a709d392c1d5af5779ce6e4f64a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eef9b9fcb54e201afb3bed8465a0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bc8d77d7acb7f16ec236ad3471b66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0866ffab0841387cce6b9ac663ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb722ae36a9af03b29a2310fb01ee51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c1749f27e65e2dd71db3fa0c228a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959e43d9ce6ec4aa297865d6b7b5e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3c64b201a3dac35bfea8e423ff526263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5406f41f9e69d899f57bd5efda1bf55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad899e53efc7003cc2cf2dd3263ed9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6a8005397fde9524be986d4d73a04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd40eb901e047c7ea1bfeba0e77872267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163443b53bc9c3076aaf9e25638a803a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f74dbfabc174eb7394ed0a764053269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cc9412a57f2e20541b942658f997a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3825101a262c868ed666e229abbbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809f009b878c5a9ab85ee887142b95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ffaf11129a267f0b0614ad9732ec6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e1960ade272aa6f145da30867752274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a73f3720171d64bb9daea56dc5653275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4083858243b921c4c93eb2edb7e261276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e4775bbefdf0d005ece191abd2995277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896166ca0275bbec840329c3b92267af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259604765f5cc42de08afb5d04615810279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f71049cdf109b0bc080931e01c76b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3f486d6fc8ee0436b8492af2e0091281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577ad5dc476dc153519d089689b24d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66324e9af2bcb64c5737abe7b9b01da5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25739984883c0afb2a551f746618416284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbbc0cb227bec95b25f868deb0d4e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9022f07838b9cf7e41feeb413bb1728286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324561ce1f9681676ee4b1074e929ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f749e4fa1710c2f4145554ad03028ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2050a6a916d0937166d91bd64cef17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0607ffa8f04236c0a84a545f12ed379290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258f5bd5b4089203fa3d490c62debc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c9eecc3e72e67635f3cd48bedbf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216892250c0b8793442870d2b51dca8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8e376ecf9767cfa101ed86bc1339294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b76a310e2a1270d0bf475ab681a23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a282f4acc40d97e1c9e3ad0c330c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de0584011b6476eab904ef87375cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314a5b4131e0665d255243eef98a02e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ed00687cbb2691ce3ccf4d4729631299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe78cf1b94cd08aa3eb2e3a7f5a3e9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede51babf7e98c3e627a96554822dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a9b9628dbebf0947ff276751491f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95274f1f3448cf5058168a80abc81d33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0ea166a662d3db8c27b69511f483304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc7308be842e1d672b8959ce1f6ae3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb10133175f4ab3a80e5b1ea2440de0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6d0a0abfdb44a68e78d72142f6ed4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc1aa405e017d10c540dd20b5557bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f2ae9ddabd5716d057c61d5d8ea8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aa2fee56b364813b66f2be3268573310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f64063bea704ab3254c7153111e63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c59e12e580858714a913e0a0d1cfe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df21aeaf1dcf61881cf0d1f09c9cc3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778b55419348da2fe815f3b7043fcdb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec1bbdfcd3b07ef4277cf3f5551bd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e46c02958b60bf7018946940a71c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb268142466a991c0d890eef4e33856317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a62efb35b1b3d5db9ed15577e5ee3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1267797ed00098970bba121aa732be8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e3fc65d4a314a30b57fb583d29ede320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9412dde21c34edcc2124e5125eeb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a729bb7af41495eef025560264417a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2239c9394ec6fc496fb02b3e68df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7444acb3adde85355fa59e1aee454324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482de1b1cc4c9382df8e8e41f0cfb9b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0835706bdc3adb5e6d405c6ee1552b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e6b6d619590e61cbcb95dfc3ac341327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6d4cb96cd24f0089fb49a19350d81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579379e99dab6658101ea44f5d0daff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffbedcf9c5e9f4b0f488e93fe3a6c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e919d191063b3d62ef24c801df0e7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db276e21535a68eb938f5bf5d0bc9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e253d06ff64f0da31ea879339ddba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8465bdc5c5bf7a506a26a0ce39df9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bb0a153cdffc49bc7cab7c8cf9339335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821b203a48a1d963887a9160b5d2f9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3773654766360d84f9b05bfe4a244a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f62b0b8d83d494d2c78d1134a1bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ce11be60817ddc22563193521535c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a755dd29adbe6b34ff4b511a3f2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f337d97dd8fddcb06af6c70d3cf5f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d75e927a7401a80459b53a406c481342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bbebe9a3c04de789a562122e5081f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2618076d1c841779a61db6dda53b96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e619dd8434229da75a81000aec4b451345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7d8dd91f356a13169cbd5cb76e9e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666986a9e63e71c2399f9c9c60426f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b095a1a8f52446c591bc1c8aa563336348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb21d7136d2d71f9a650641260adf3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f3c322281df713a499910c8f44154350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce48392c615001d75d0beb01fb64c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd105cbef27de34f20294a53f9785fc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e040e10d23d6eb0ef1e5ae77f77cee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fcfdd3013004b1163028ce055884e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ece9cabeb0af2c35bb5020ebe67a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e95e660c06edecd5a24ff97883fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe6cbe5c26e9f949e2b68bb9076693357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d1d703bd0e649297d18a522c254eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338328688feee35125b0b4178dea32c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ff1a229f4f3ad65bd8b0da9b3e37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf03d1bc9c56a8b6bee0b77b1dffbd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42ce129371682fecf0ea9e9ca6944a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff186090daa3f77504ec4cf479f567a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04c15a4262b48139c173d033621335364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575c5dd8b8046e1f3d0df46e1bc09c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d3a4ab92293c37f375f83f20522c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87607148ec0033141ecfc148adb08f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386a9a74fb44488cd7d7e890348b530368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026d9429f1bd682778c7a550a2dcca2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5b2c20e1cefd4d131a276cec2f59d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7347942f01050cb56ff65f1049794a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533c1fc75b06f87c05791c24c1cdcc0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcad173ae6f6e9d66c7614397f4d2d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a949c7dafb7eef645638d4e759742374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5788cc2c734e15773e2eb48f8366375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712f049f4f7ae91d7a6d1e5a2c504f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7944bcb805bcb96a15c7b2dabb571377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a3b99cce44b8affb783957a3ce395378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711057f18dd7fc1a869df363b1c561a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9458e9253dfd35020e1c393da65fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795423229b3d845ca491d87ae34f5e8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfe0027ed36076c682ecf0f19bc9c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b7d3ff7e737ce08c2b13904237f8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53cc7c8e3a68624ade58442bee963384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a54999dfece5cfe1065064de57e46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b3e627efc2f9f52d82dc38b97ccd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf15ab5d746582657f5feab543b5c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743e7c2bdeb38d5ae61c918db07e82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219c4d30dae84c3bbb94402d7fb65da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b71a2e0f9d6f5068095cd9292fa6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ce38c76b539e76558b5bea53810c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c05bbe2019147d919e6720eda8aa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805154912d21f86329e9ace31b331afb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031f512bd8398324f0a23aa675f82f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b008a14009b4d945c86244599548132395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4bed3ae7105478f95da57196e480d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b9e2be74d41379b3d133ea1b5c0f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af853bf4889f8277538f9fb671518649398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546affaa4a05065dddd034c3d7a09d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc9df6c05518fec64ce969578d39ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608ada9c66c491116847ebdd08606d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca40fd6e2a5e6aa13f3ab571ede671402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b112a5349ce0e5a06e5c7f51fe91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704735b0d7edb2e281412957b88104c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242662eb0a7f9f26b3ca00282b4700a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f0fc2427a035729598604397eabea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e1ea12e71bf5005a42e2c0629c316407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f86a8a565a48034d341a10f2bedc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd955b4e3b987ebc497f0d4d5595623409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eb6ffdef07496f2ae24bde04a5cb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9986f24cdcaeda3e47d39648902d85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8107f719e672f39f9b86cd93bbd404412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6973dbff90cef5e4eab24a646e380413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ecb4b3f99089c96f1159795a4f17f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a8c84feae0dd69d970728b5986bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b41c67fa6d0728cfc1bef438b31c6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621bca9d2c3240e0d33818aac3fcedb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788087be8c547e8c3120c2caf7d09ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939cd42d4dbc97bdb5e1ffb958988d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7191d16318b07497d12b22753b027f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43390a2ae4000fbe994e144fef73ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9e9d2bfd643f1d00efe6e3de02064422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc20a302aab5da88c6599bc64916a7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3872e3902d04dcafe1fd571dfa4514424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ed0c448ac41acb7ca55e700920d1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1c88ebd29f9ee438984dc1f6252c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092e6880ee698bf658c1defc52b116427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a482a3035d5e2bd4a83812c39dfca0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3e5711acb95314e4c12462519b07a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e1fb477dc9692662b8d43ad1436ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eacf69e2c02bf6e8f334c46d8f25af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3c15dde990cc30f2ac102aa64229c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aa7806bb47d276d767fbd38419901433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd61b220caeaef129f241a2a67fb84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0bcdcb3bfff2b663ce383b0b25846435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7ca06013f7d518759754805a687ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab11415a9ca6702c6df13e8e7d7b7d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e053dbd0bfba99df893d1c3340f7e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374988828ab2ecdc02a8ed7a33065b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1819aa1010abd68f20e0c6a62fae6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017acdc933e66a2684944abfb43fbf5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad765578652559e5859f8c385ab4a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16fbbb6a423e32402d8e81e687b456443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927837effd49ad1d34270ba6abef1377444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c85b9045f26f351f48489045cdf50b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed434f634f6755325c1ca978632ee83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50134b035573051345ceaa5f60b666447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e695f8ac016e73262ec5948b6ecb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9d776842bba29334a3b9c95db735449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa2eff71c52ccd0edf723b47da5c37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc626574f23f7953b89cff1598a93a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b761bd80faf3559f330cb337e724bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b3b2b451228602b380f73de6c66c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648039d7a4886f376ba6b3af87a03f9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac48429cf9d1c4b1ee8c4d3fe1a8d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59938b406a5a70ec96f2691db7c60c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf20e0ff0a69c7a74e4d40c47bec4c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f19d638c68b4d8a9a63208d5be6c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694131611135f75e16845ab41826c005459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140b51b5cf58832ff1a074002858a4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823d86855e110fe64b10788f54f52a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fcafdd8252cec42d2d1894ae65474462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e82500d8041b7e38ccb94875b6fed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261c1eae1934a51e7f175f5bbca23d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a207f7a10b1c14a4f0c738ba399fba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9299f21c4dc2b613e7fe90fea887880466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fe2b57e70eeba37ddb160e99a86a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c889e118462b3bfe1fc810cbe00a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e4815aa1e9ee8fd1692250f1a169469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0a5599799ae9abaaa42556e61315f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315808c7ee98cc6d5a50c0f8eb1b6031471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453268a03f660f04abadf984f42829b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288827050176f3a01ddb5de0e591a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f6273ac34c6b307067df4a522e698474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21b05c2161eb2f5ed4ad30b5b530b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6237c60a7d0408765e79b4670b5e2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ff740aa62ee51d7a4fdaf8db2499477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf3184830c35209fc6559e5d661194478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3306c085e881ebf8114b86dbf11da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca6ecce7ec14e55178f1e16cd10b11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0375342a41f55cf9ddfd9733e3e06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609064f80505e0dc58681134aec2e62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c27576869734de6cefa823727fad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539522bebfe9af15455f5f0bc33ccb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d7abed182d8222e162e4cf8c4f89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cbf2c16180a0206a36d949334b619486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a65377d9430ab9687971934cafde7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b59a08fe1612fe9c175270e617735488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914cab8830bb993136aa80f70d13cfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34d1480ee965fcaf23cf32bc3c6ce8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155cf48a2058779d417dda16697975d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27049f2569c1366f1019ec9cc63c18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e3045b882b843e14089da05cb50f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999201bce83a56406750612461caf64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86560ed3e475a156316323b9e7641f38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11efd705b73503b40fb18c507635b35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c379633ee50f94fe6650aedc6094497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ba534d99993f53dae5d43cecd5d0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5eac97c2a462de39bc5c0c65b2878499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18558820179958248eab7fb177f783a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab241c693fd7f2c5f57090cb12b129501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaacf0bbd3e482bbe46319a10f4992502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde04abbcce97822e53c7fce74c992503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91508fe5fa94e50e5866a7a351abc66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925bbb88ac35ee8e6cedabaf7aaacf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d734731b1ae5732c9550d69bea96a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c17db081ad16d1ccf26644f5de08ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635db504e1ceb9e36face077863ace0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c66e18835c1411e02e428f40ed170509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cd156eda65f63599e082e7f411b06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8a464991bb9c75f2eb4b3111ed15f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4b1d8462dbc8343030e366617f752512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee0d2541524639877f531e0693283f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f02fbe1228ceb4f14974da21bea7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3db7e8db964ee5486fe0257dce852515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854627fee0ff2dc59fe5c7d6904593c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d0d85c20a24a00f5afad95844a262517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1e48a87eb22057e1138b0f8416e9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146439a1dbe495e9cb0144cc73d33e01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f032589b4429d50379ea68fb32e63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234b198c4bdd4a09f791226fd87f749521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8db12c35948d02e13ec672bc1d25ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a9c257add07b366ad8c8155c930ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2911fc9214767d722094dafc71dbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce07f5e3148ed000baf14ec46ac4078525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a248edfab95bdde4f7fec3ee3805a6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eac0bbeaa9e494df9c7147ca188346527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d25f72f4f6a3312c159e7e8b20d3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c224b79e6e4ff12f3d2d9dd952737f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb354bc50c2845e495b2126489d2cec6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a2706c91c2a16d727f9078e4d96a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac0c5badb189bfa9731817db1bd28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb651ef03acc650e572474d8efa6a38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad50d3f6a7fefb49085667004c4d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06a6388330fb27e4f0357de226af6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d9cb3ad9a03869a140d89c54b0a67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf94db2a87e0a93b01d055463b5d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d96c4b73c447ace2cd701f2c73c1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae95ff73ac43297a99accccdfbd0121539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c9cd6c4cf9e58659b90b1961ffe60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a72850ae6ff554cd5f0eb4f3606dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d63c1a0f97b2551c833c5ae493bd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf39c353b8d5e31ebe8dcdaaf87194543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9978901903a9a34d4ed381ee04d7be1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e8517304bcf880c28d51c317d3dfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067268741fe62b78d361911d1a2601d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516c9c4002ba74bb7b8dff2d65755ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcd3c7b0907db3c5ee9b7916727610548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb578c9fb361164dea58562e9eb4de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3300bd651f3b779072c7b33147f0b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a55da0109f4d9cf31da1c40f285194551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b56a796a3cda2a356cc7e03ec2027552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4bdd3664e9df7d0ca4a0592ac7f47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e62692d12629a813c22f1782cd1b38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b16b94f3d370009b172ab17384d48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec0b4fb53c1d19dd1cada79a74e005556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888da83e319e4b56d2e470d886962c30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c761639bc54d4b64b18f03f8d2a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb275a58ebf02de3e0d6a296d881a16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6864a8e3381da4d8adea436d06a8f95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9899c7f3894f116efe7c1449db5bbe3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4340c78fd32c2744b26749764c247d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ea65dab3c23725c5c4b29fc3ef0a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9637c222e5f10393171ccd860e9c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21f05fc8bf801d86d66d689a4ce27b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22ed98bd020e695d41d93221ef6245566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e2e962fb7797a52addeaf0f11b47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3075bd8d7e1ae71b8c88d55b8b531c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c44632542cc4b1c62b24dba08ff092569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8305a177c18812be3d2fb74e4977d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f29cc33610165572aa18fe88fa2ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff178533fe572f33e468ef6f2042ba0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a0a8d6b2f9f3c4bf378210c96163573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea9a846f931d67f729ad077be1aea7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc03fac8f5b6771180188fbb4ded3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe7265054edb3409026ed3ac3e20b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02737ff63b4088322847adec9a6335577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220c8e581cacdafe483d728cbafa60a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906173b2bda3e31565adf0456dc57624579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df3b4716cfdecbed05c727566a13de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed11847b613f2cb618398a723c3cd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212ba7f232a9843b744627389258cdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb147c3b628ae9455afab5a65626c5e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648798adceed6dced56f235c4f46263584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39f2a385208f65d8cdedb81eb16b91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3c79a6c7a877c8320b7044822dd82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6215c98d369f1c072cbb6e7c433e7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8f10886810823670d70dcfbdf82e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9fe9d74850709739fb233ed657ea8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14709cc51de86e03f95efdbad030e98f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c43eaf6fe3c9aa18c357fc14898ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca27237dbac5ba5e40ae2d073d0224f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defed42271da1b9a51116d9bb16cd204593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db7a1f695f0e705877cccbb5fb0aa6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a50e006c725294c4095e9eed3b1fcf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f35d2cd2052fe9e53546ec0f28d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e29e43eb83786350ff2451941f573597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d6274638174c08559f6428501dab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e87ccb3ca8410785f43de6185305d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dbba80055f582d82bca57d3cc2c01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc1ea4105af1b87a1712e885e964f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa132c0851a88ceee33c295eb2684f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1def5cb25e3cc9a66e133b4fb14940d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51921812bcaee9ede6deae156cfb0d11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8f5c1de5e37b2dc8bfad9556d3c56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42894c3c9212501c2af7669a41cb8575606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa464661930b072e90e6ec3c0040424607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16776f6d56a1d0da6ac6fc7f676c969608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8d9d0645518d63362d0832c2f9540609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e6ba0930046c984ef106242d1042610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a09cd7e17773fc7c40e555aca58448611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6a2e994ee58e84053a85a77ef9bb4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2af53464664a718d0e01de3418ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f52b3452813578d3037cff78e5ed51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4634a0459813520f88eef430edfcd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d8f725923b54696d08623d4afca3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da392b3802945d849d6862c064771a59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d35edea1a8687759e8b1e64e3a4cc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52491f081d1e82a78b6003dbedef2f00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7bbc12ff1de765cfec0f74f46b6c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e58f3a7f75d95af3a2f0fc91345ed7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb401df26b1668e05fe48bd268aae5d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0553fc41fd81f59d392d644c92a857623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cabce884ebc74b7df5b6f9266471e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784067ea3a5e53f6aa70c7d7bab41f1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb15108d9a2ef8ce82394c8f15c1615626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d14de7565f54598c85270208dc30f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1803a7de4283835a24bf569bf56e7b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf343a240c2c07e283c9bfb1e505c8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f9863f1df05ff78b036b851d80b78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a117d3f51c2d2099005a6ef30ddcdc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8088719f47521c96c00cf8f92fc0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ccec7063fbd33aa2410d21f08a8d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a61c0329af45c78693fd60fd4bdaf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a18859083897f307faf9cefd8fafb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dab5ab618a545fb46d64d1e4951be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9832f520a4a39a747dd1698ddaefe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca85b6654ad63990996c3a82a23845c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cbaf8c8029f178b44e5e84aba42c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96f60662dbf71f324995bc29d51b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf206444b06e005c0b328f32993671dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f3c7c5b89bae81cc2075d0bb7898c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b087d02eb339ee0f30a7f077d596c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf1391f03c9ea15733221e722a097f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b14f4d26804b132b2bce79e4f4202645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e7af5fee5b9f6cfb67f7a0769a455646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc608d229060690ad50d600ec528a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a9ac1fc26f27b3e6f8245a7df0152648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e0045804b8c104d4a7eb2c7e7a9a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753490532778ac69f004ca14356cdfd8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632e8c7d0c4e7deac8577b72d2010f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609ade97e888056f495fdb57bcd15e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07d360667bbbdfbbaf26be4ac0362653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156a9dc413f9f31a41ed809e664c9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd48cd3ccbc203ddc44f81d8794110655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fb3b449c4309eaebca7dde02558fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5057523de14cd7f6119cf175719b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaae154f46c17c0a59e12bbb79fc056658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118995e5fb729d5021ef758aceb724b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580b6e9bf54ccd52869361ca61f2f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53885e8a718db754382492986fdc64d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767908d5c04297b0e409c9eca32b3b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7b24b132aaf17ee82ac2fee4f6a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdc8376c25de1e77d23e10362c5b17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092ad46c56d534f5535edd24da3f9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b2b2295ae750370a8d21e34101cb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a984156ac157cf5427aacb8122b112667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9756672d16e27faed6c83e603d6a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3975216749d1b1ee2259549f718a072669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8921daa48e0cbec8540be657b22300670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd19d60a8ed89c3574fecdbfa5515671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf967f0a813cd7c7bd12e82f3be7b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd590fc68710c65547de53da5debd52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a4f026f5afceb63d7e6ffe804de97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad332f147c6a56b3f89aebc363ceeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc63b1b2d1bc48c3c89f4bcc799c6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cf29e02ded2849016eb526309e1b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9cdac02af2e5867d352aaa1ab98fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc0e60aa04893e939eaeaf0b386979679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a507880068041d819cf951b17b479680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756d203436e6e8582fdce5129cd51cb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d139e2d65352cff970201e63d05e86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268003ba0241880723b0ae9769f77903683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5fb4c7eb71751448a13d421f75da5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ddb0fe067f76f97f5eeb9b3f7ced3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb06edc99ef21d0084c9f146d52d204686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d95a50aaf29007dc51597f1ca362fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2a9062a0c9bf2b5c91febd5d9e684688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84417fb825c218654b98c534c9efd02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3aa6432ddafd5b752562b1f69f3a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35c5004fbd897eecab38871d1fdd37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98bea81f2a4ccb2e9fb9590b8b4055692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ecac2d9ec0c3b3ca26f5226b9a35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1db12c8c3404b0abdd6358564767ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ea8e679b1b0d570ceeacb598cd4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a73b484a9891de8ddf34fe716eb823696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b706f4e8a5d631fb6ed4c82ec3dc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea54a59505a2885df8387f002bafcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad1ecf5b5b4a38e0e09cbf9ed8dd4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7964f3ca15c5d917d08721dced4bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260466ba5e0e1c75061d577fdca4d37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e2ff890ffded3c2f2a80ca774d06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f758a9104386f69e5c7a11314b749703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f97730f1b7f8f785384f80f9e0e234704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58543095aabc26556421e50987fe284705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150ffa6f1af931d1ac66c6b13fa7f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1318e7122b253d9aa8f810df7b71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f001cd715dbff677e35ffcab013cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a49eef79570c79df1000ed852549709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f746be996f3e1e3c73384bee6f62794710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2f849e88be0dd1690a96e8b934be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd852a44fe7295d548566ff14d5efc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad502ff3b5062a60eb1a5578311d7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c8d555dd8f5e1892bafead3dfd508714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd680af391d3367d9bd65160fa8be4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d397b363338e139f18dc1278c16e7e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347444694861710f4309901b278a7b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed57ed7d9ef687fe59860d20e3330e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3705b538ecaf5f10a7159a4ed36c2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f8bc454ad2c931687236fdb0c09ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3543a0cd1be8ded9051636c522e80df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f293f5ce3f49597abb173155a84d62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04dd528441984bd253920416855272723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1fc37361afefe463c89083c37bcd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33793927a42a15c8733002d9ceb28e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0cb971d8baeace174989c2cddb939726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37a1d9154c2f26c87f1b49fb81cf91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01bf188757679ba7f51cb0e4c51eaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58a5c5692330b7d167ea9491a3b212729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa74958320826c6f1a742d097face3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb780ce85278f4b9f531a38aba60f01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c293cf884c95edc199e35a2c892ecc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731e9fc6ea9e0a9df95554e104f2836733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1883ac204d138f0d8656d71ec4d9d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8ce2f9b2f15afd7ffb4ce68a06664735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabe153eb5f63c6a8cbf770cf28fc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f38ee9a5223a65cb793c1ad5d831737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc425a05e59bccb79ae3ebf036e4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51396fbc347bec9be7e0cdca39788694739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef04c50e61e181b5d9ea3a8d17bc40d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05d68f93650eff62c4064a36a2f802741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf46a59d89ed07488117220935a0a03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766c323cd21d426c67c65a8ba68ce4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b354c4428eea3778233a172c636c55e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a712084d36522121c905c70716daa67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3399abc836d734945864f04b35229cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538202ac6033c210db40ee1c8023329747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6baf531a3f85b10f8fd01d7351ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48085a4c9b0193665b65c8cf6e48032749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4951793c4810cda9f0fb78f276b75f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558dd69790057b1e7105d790669e5c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9778040223b4770b63a115db0820e5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef309c3b18e566c03f093ce8db0dde4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8981208e1a80bc7aa1d7c928dda40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d693dfe99c9807940dfa83b7a4d0a09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b76c27d3f6f5879112af3ffbca7412756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3740006ca3df214912814ae71eba320757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55281843898d5d6b732b53064e3e638758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f94c39d42d52076944dd2286309a1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>