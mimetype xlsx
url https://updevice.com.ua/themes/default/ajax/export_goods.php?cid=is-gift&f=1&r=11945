--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9a47c8bcdfdcf6b3b3e161de8d01d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0822f7f6617ce40859671e38b752092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecf15e011200acf85b63043713b5583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72154095db52522324a553550c9b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c98d9bd6bc7544d7eb4a2a136ca225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d0aaf3e610435faa5562948956836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b14f27f545d9bdc84f55f6304b53b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e0e27c7bd929ca0f2f6e1e1c564898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d199dddb5e128848dd40d4728b396329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd010bfecad5fa680e79a5ec42fbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4ffba8867f7e06e5e3c26e0ac882411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0416384398502c7c3f36a26fcb32712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cc2a1ca37d53b898a6ead2ac285aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae07b844e1a01d0e4c757ca6ff7048d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ea7f7bfb1d5f0e91bfd155790bd6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9915ef6202042c939e3858d172da2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64043349ed0e9ad9b9151d9c871207217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa4b46de7f6eb2504ed19763169ba318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc56836be680f85b969b41725e6fc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad1d610e4a536933dd22d5df4aba6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa67df5943d0b3401ceb38fdd238b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46fe2e24632dfb99757f462985b7e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00531e54ddfdc2bd7a8406fa57475923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e020ccc69e99f2baa791046ac3601c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcc4d5e041785f6ae307e5770bf73f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae620feebcdb13193b3342ff9ff7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3ceb54f0c1d3d28ade61b54f5ecdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1921e1039a1e8c97f1e3b41d19fb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39d83660c12e3a03bedcf4f286375329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c22e3051e47da14b9d7b21cceb0eec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916d71c5cef6aa8b1f9c1ab989ad9fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12213aebcd022b9acd581416661d7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00b246629d7f34e19fdfca85f2c1f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9640dc40219dbf765edd45eb8763434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ae1113ac2ef7e788c938c06d4953e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b70fd65ffc505e522131f5e0cea2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d122a696b13ff0606807c2ecafbee737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a61d602a3f5e05b1b8fee15e6816a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914fbd37b19efc951bfd8b9d9bc2ef039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82e173ac4812d35603c4dd206c256740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d41162f45bb9c6d22e3ea9969cb8a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a900f1e99df31a4edacdab9b2ce44842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff6ca5d3a3d8e37d1f02a4232114d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05686c6ae559ea55127ccd6a2cdcc50944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d58a429e8d1abe4b37a7c918dbf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff834e41639c3435c8699375f568a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539008b93b4d16943a4c386b8a7d93647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d4da8b1750a9b1b8236b096c3e5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacad88aed52d243e57cdd4a6f1498a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804a154890e8a5c1df0af41f99c35950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7833915354f08ba68a54be240100dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa46f55e7331e7e9c02c7d3c738cc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c832a992fcd22ba55775a7217312e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f279b5f7fba18201da95bca9aca739754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c08c7b9f4d39dc64ad2cff485f1eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80051e2ddb27dffc1dfe97a3943641356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ba183ef3a2ec2c8125a24256dcd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb597f7f3a7bd99534d182f2fd37ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41557a488c7c1871902f9e386d06ab9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48442a41d8ff706b9db526c2ff4633c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b0fe1e7a149f9affd14d64a9b9d4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e39b421c748db309561152d9a5ccf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aca9d0ee8dbd8b545b0d8ee76df6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1b68b065d18b12ae126fd52588a8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6831ccf7b2c912ba3fd540ab776574f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f4a13b44a0b8a7ee387de67b977e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54eff05fb8de861ded37ec4794b4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc789509c41467293fad02173f788ef168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e306043081d0e417d51c7f0db63c4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99de22fc7a2b35c4f7a22aeac2534c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467c903257393befd874e802e6eb6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d948959cccea20dc7f1c0fe8c3fa41b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2ed93e4e37d7e83678d50da02578573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603e77518caffd269421c8a106b23f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda237beca9888175c1d812e27a3a6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc29abff3d538a3401fe672dc56d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3cd2a6e7a81c332b16cc483aabed977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7732b6171b9c5e421ed699b77218caf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a897748c7828230ec0ce8068d4f5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf002a3a3f4d9d0ab2eb13d7441f3a1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f63bd06eac59641a9a002a06374db881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5abd9f9997ebc47ec70e0f4c36b5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39991f052fac23b8dc3a01506a52d4f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8afd7537aabfb5196cc1a34818df784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21486a3875b25a8eed02950f2c615585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c869eee183dd85a2a4a84af2a222586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7b23a8bb744e40b2dba238490637987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e3bd8a27c64e6fc578859dd02deb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4ef30d4ae7a0936e8ca414bc3fe5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bac6ba8d6009a4bdc78e79894a40490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8d2333217ef232738eee4c121bcf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3c98f2a7880f62c08ce37e637cddf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83f7b84dcab80abcc435cad0f6c4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597ab2e2e8301095da0ff0fe4e5b5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ecf580934b2f3050cb59650f29f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0df45ed70bc62af43f9b88e9980ae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f44fbb2f9e72e2cc38c0406022935d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41502d22069fea0c7edb631c6fcdb70298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7fc1b4fd0bb47414ea9a504c8f03999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe6de0746dfcda3ae1ee57e969a40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada656c55d1417d7f2a682b90d0cc3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad315d06b2bc5ec148a243d6d17dd3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d088365197fcaf541c6d379060a2be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e0a74e9111bedeff1055412992c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6e2d304ae2a49ec4a2f67b543a220105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01621e1a4c2981780c758a64d5df03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d2e61bf047a42acedc44f11f319e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6be14e3d76b4dd319276b4cc76cea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63097da7bbc9ac42022f7c5d3db81fef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe73aa7d56a383a7441cfcf78c1576110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b0704e8eb3db0474a1eb301e3217a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf089a0c44997991606b21f55791b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d4b685b36c6dd262203a82cab5918113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3904e426590610306a9140fc91bd90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b2bebadc5a82c6628e8c51d4ead06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cebc567875451cdf39b39c799cc618116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f7c3697b17c1ede527472d8f9ae77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977a9c7baf292a86d5a27110932547118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d1ea1291b6e1729edc43937d7511119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf575e8fbde604c5ee32ae18b36d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff252cf72a21e9cbf02efa8cc76fbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91549bbf61cc3a8b5e32eb1333a0808122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31368e31b7ea46faa6197ba5dcdb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a68fe572e5e9b83bd4f35ad2368d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7c36fa3ba81af9883274564d16ced125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771509c68e0df3df1e48a91ca79c5868126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5a9ca1590f45e2e3c3c7512a70659127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174ab03aefa5a7eed19d38292a3c901128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f08e5581e1458dd3cbc418179236d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46064701c7868ed8e0b4a806ee81397130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775683ee8ca164cbbc9b7ac9cee638a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab95b2576bd7329cd12d2c9097576132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ddffe650dcfe227b3bad43ee54375133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb26f9aeb9a650fb04aa66943b93ca2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f14e65aad397967969c04da25b5f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c6b75d681d4a07231e51069b9d055136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3c83cb6912931a20a9045c7d5a4e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bacffbdfcbfd6c10e626c92cc6ab1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72855d3a03869a2d4c480eb9fae40168139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa71711f1381f19b26744431437ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c63fa7e39c36bbefd813719ad0304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d97a06b7a5dd590d88365f4816aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b64711c6aab7a9f0c1b2ffcc75599143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c1628b70658898ac8f39ded11780144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f83b0d55f92dc82e54bf6ba192fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7a75b7dddc158ab291010a5495fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a8c4ef54a32e76c646aa4d46d1c0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f6b38073d9c0f8d7cccee6525c68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a0438d6828ca853f1b09dd478e595149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579dfa50557bd7d7c43f5655ac66a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4281085783784c6832d987c3dce24f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b81f4081cfe2a51c9e319a276baf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f4b0868d282a2494f49e4a7d7af51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addaef9d0ddad22785acdbe1c518b95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167a98adce470e88635668afd7470d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ed57d8b979d55f69933fac04bd98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48839d41224dcdc87291f322c4224594157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d83fb6e4dcd1e5ff9bcb8ff8dd8757158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307d2ae90ff4e19c84b929d81ebbab4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94164f82b1a32b67d4c7554a6ec678dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4cd3644b7595a0aa96d974a75f23e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669e5b3cbd85046582985ba2952bb34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb4d3f7df8256113ab5c5767673025163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3602f2df06b84866167fbf7ca9762164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0f5d638fd3c3f3c4c38d3f85c94f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9544a47abfaa1b28e5372ed08e26c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf432e13f0ab7be664695dd9a3ef1a51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563423441198f64155c5b262c37907ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b19325092a1d23052e635de206bb3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271df68d094034913e0b9ffa78a0ce7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f4ae0450c9969655f7438c9a42dd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f1c334437cd2b21e61a258fb1cb86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be86f0727e70c63c936665fb42d9ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218958ddac2bea6a6ced3eb2ad79335174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a8fae47bf5c5592ad902cbb3063da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04022788c8224f7ea040df2efb2ab0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcfef4222ea75737b17e33c37d162e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a7326ccf73320e5cac6c4d45b111e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c8a45c67420063d5de98fea27baaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13044cf833fb43b45da69fe19f853713180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1692400310d286e0828e72529d82085181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46ae787a7d4b86ff3ddffc82e49bcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7b16149feb8c3a9c0a2baca90a536183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0153e9e1f99caf15cd4cb581e9ff6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f06baba8c3227751f6c9b63233c03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8019c887a41e28004a253bb698bdcf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647de52ebb0a9c08d2ef8a000bb2797187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f02a5b2482aaf0ce63865a2a42748a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850350ddf63eca0c50710230c76f3ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bd945c5a18313a32fbcd8484bc494190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d56f3c0af7ede13c76e5fca6061d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b85f5ba941ed1aca35f79de76f7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7212e884499ac7637601f2952ffc2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26490cc2ecbce3e5b3a98aac4a7f6a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378af8309c35f9b9fa72d96382ed2db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a761ed1439a081120f11556db16613196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179198cae277863c51a129900df814bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9703ae6911a72063ce6cc0013dfad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc6cbdf3a8fcd830f825304657f3e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f62391067072a2331f27d764bd32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac189c559bf017872f5384656f6eec37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a89751680cd1fc0b400952d6ba547202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081d38f5b5f7596a01280ee95bddbbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cf8cf3d257b62a46f5400b39e8dce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d753e892061e2b77f275b8d8c49c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361b01bf6c82bbabb21dfd9f85518c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaabaf2cb15565c697581a3f5b04f45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c615ef06f943a020d86a30fa06b8b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190ae8b158887ea7b4b756d3b8f6d46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0f90e3c023e5fe98e0e3c26d7983d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868cbc04377808dfc0122bc3a33a702211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872dbcc2895a6c647bb7eb878bd9250212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade937152d2bd37a27a1088e9b8c62d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a262aa29906b70444219ecd1857979214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab5b261e6b7baa4703e55e67d29e84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb09c429bdff0e0e80c2ebca876998c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df15fbf9ad2eac904388fde05024c8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318562c2d82aa7f57b17c50ce26431e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a8292ad0d14403950c0923a455490219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c66e06e77789b10d4eb514300e0cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d82a1acf1fb8aa6667dd6f76ca425221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032e36f923fe27e384deab341bcc561222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fab3805ea31ea648132c23ad48dda8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb79eefeb80239f1e3cf8e9bdbd2b84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c119a4bd834949bb515290600554a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334f0348174fa35daa5e9e7b1aa039b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a446a413b1851a41f25aba517c714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d522d01f462c210ab5c06fff795d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b41d2bad7b643a22cc32f9721468229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d261581a191eaa2a6fc8991243587ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fbb952a786af90b50d93f749386f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edef7c95f260157022bfd7cb9e006e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7099c0070adda351bea37951672ecc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f01e744bdc7b208f22d420ca1f7513234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf577a69f6e73e7bdc4b2a6aed3f4862235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca2b4d099f5d9f533856b190a5ee86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ccc8c98cfa34f685b880da6c3716237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e8a1809a57b18a0088db851585258238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4936c1d493545f1f5703fa0b4aaf08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e580b5d401e0f1e85ed66e15dc4abf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad5e75884fea1ad8894e951ef9b40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754738f31419cfc8926fa4b7a73a37b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ae343dbd28f34dc0a8b542577f67b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77ab1a29b9318859e0129f6f58112a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11559d8f6264131cdc95de1cf3efad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2540f9c070cfea5f2fc87a9b4f8988246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1019632f87263036c976272a387aa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc473c56821f218c543406a7eb818d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c510237d2a03dfadd985d3253281da6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ce529d73c0baeb8a55dc5c406ee35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1bffe62a9583770d575dd6f67c294251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf7849b16fd1292ef25fe85f0f6a75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b45ea3ea5e5a0e8196af819122e5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddbbf4b0ed7c85427e7b191b893836254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e662eb86a0bd6391709cf7a591187255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4674a9ff0d1516d17f6a8c1b7ee600256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce5ccf574a3c5e201da9e05877348257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a7376aabb368a2cd2838d9c17995258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404c661c982ce7bf53614bb8a139863259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf42c60731dc8ba6db1497935717dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7081a20d183ce63d3858d0c462249e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85322d8a7fb00745b29cc2cc12833fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b3075e1a12cf6adadf5fa1c1b6e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3976e8b0a088b2e6a9450a12063b6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aef6d101f476d48cfb48c2848c062265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18933306f57fb5fb1425d0aa638f36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510ae139e9315ba00ef6b26186a34b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17adf9345c13ca4a2da76bb27e8de9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52be7d516bfab3b33d36d451a05005269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8260867aa6e0603fc0793fc8ab8c8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d7e4ca1ab475b8a7b7449acd1650271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0e7a2bf130dd8c5ea39f4068dfde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a47ff93c93c41f61c088ebe8fa3cd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e909e8f6c349ed68f1a87946cb86c33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ebca84e2f43d0a733a311c78c26e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479d3877b913197906271bf44a29ba4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fedbbf7c716ab170fab89e726182c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1c331ce1f2aaf51d6ae82930b3934278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d69b23aa0a4dac900d7be35aac32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f544ea55393bba336e6f304e1165bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50996199014cd16c24afbbb56d4d255281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd701e42921307013db310a029fe6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2f8d7987134c47df64b976aba46d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ee022944bee294de0205460877be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadcd46007fa80f86f4aea86e65161a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f26e1474c98020722ca3b82e8507286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4357225dfeac4d162b8161d4d10bf4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507888c7c5e83912a7d972066c88e8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2b92d04e89e4b7d693c8efd38346289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ea49ded6d828ce421f4518ed80e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f08ba7764d47899b124f12b457af4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a69688eda5f97e3e28637e1d633c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1306a89daa86f317032739b4045f2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af97e3e962cd1f9e71ac187102422d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553710bad77f9bd092012450be660ebb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d06210898c5ac00a38c7cc914a42d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1489f0e49fcd8b10b9d7924fa2be18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdb0860e9bd331e5daabdd64edd43e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dec34154e504ee7a6d81bc0b3817e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6bacc1d073556f970c21610c9db47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab89d4677fff4e0cef543d9e58313301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b45185481a70a8dee5add11d8dca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db389732d7269d7cf89a34de7c5901bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb699f4bf05607dbba4fe98ee12d89b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea35664926f0c8ebfcfae1bc963275305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950dbd389e8e1a2452d1bd6940d1f32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0885bd353fae1fc382aa17d7a4a7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6a55739422ab038111f7841c8ace7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09298bf1826c66c0478b104d0de2c55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a80717fb4024c023a6c1235e81be14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd117e5fa29b70411c73838b16531953311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23765bcdf06f796b6c3b9dc201f37853312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724675188f4cf2c4fdff16503392da0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e281e975a0df18d2b020f649c5df52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc9cd0ae144efbfe297c3d91f07361315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa0da517cdbb19828fafca0d2d3d58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c55764a2c24089dc1616635db2c8a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b544079334afc27e06dbc0da165c0a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be2fcbb0eaf0bbaaac661d91f196e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac400a0770a98dcf61e3e831397812320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd9086da614eff5ef6e8bd6068729d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221f5febda027e9d7afcfa1309f384d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32fb90e614cfc5123a3a233dc8abbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a24fa88abf2bdc4b1204663359a61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2be22810ec3a5fd37fcdc38db1991325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda40767885cf802ed4adddec12966326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdd12abbf7953f4054e49bcbdc99f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845852a43e3c881a58e88a66fcf0c85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32041cbb455a7e7eda9edc2df54af6be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed2edcffb702f9cb66fc68e79d1d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621764f4f7d097dbdae887449701ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfb05016d39ba89a0dad88076488a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e14b8900eca2ecb9b2167949b8e3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc4667e5351f3dda0e5c55ad261a4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d261570ec9cad2193b85478c8e6ba4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a356e1615a6a1b023ed10a2501ba1ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f090c7f7e4cc307adfdc11bb47cd204337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa3da0c53342d92d01514bb24a6dff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3832810af91502f75c5c2baffda09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3901a0aafc7389bf42f5a72be8705340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c299527649ae1b5a0ce9b41c6795b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9894a3d0f40ee4256979ff5f0c79f8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c352edb4c11342c236f5bb46d1a58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75858bdf4912b8486f1372e578ef1c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa431381072bc0d187f6b469df144345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7dfe76c02504da16f03ef6e617b11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75685d96f9e8a3284b64113e59c5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3c9d91548a952887fbef80c9b14ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6549a0460eb301a71d7b2f301f0b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66741acc9788b98d3e87fe82c13600350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba89e00636c7bb32f2a3d9a8f13d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5c16d7b93a761af48ff1f8458060b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de0dc2536330f883732d073156bdcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e23133c026d72d2594d4815ab1ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e56aa895be4deaa373b22131549b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1b9175b30b87f7e6c0368d812ed2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb2a382b1a1b0def65855b81d4fb23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135218a34f6951dc8747c741564933358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24a8746b330a1d5171d47c5c6e3167359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec9282a3135dbf247cb046cf3f535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e758c66bb4caffda28f92a0fa46ef58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6450cb61d7b159ad9be64d7ca344ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d70c685aa90d1c00cf35e7a21c12c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46116b2280088d79f799ad1a4dd7bac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a155fdb7aadb6253693dbf7771b1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28542f82a62ea6d429b1dcc4b186a652366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe43c9fd8ddc0ff8a053bff71a7075367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940bbaf3ce710340c2fb046c4ad4dc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435c5af7d8f2938a441c48755d47480369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fb1261a52346ba898b11a95e2afeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11056b9c30ff4521feab0a5ebccbb00b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f7db9ddb2346d2e9a4f953a0d952c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1050dcba36ffbb01ce87e286883f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac106ab94c5a7e206d416c34604a1b47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd8489d51562036a37173afa1fb231375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607af899dc9b9aad59e4f6a3df5e35c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d107ff65c82ab842c7e3988105b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3e0c7b7a5a0703d5ad4931ca88bce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7f85c54390b0bd06eb9e3859c859379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190b240ea72881289fb648c9af818bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b3d130ef6c111aa4edbf196840da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca209640ef55141b6b659ac0544ea08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d56f578414a8019d654d7385926c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904e352ba21948826d403df6472ff46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e7c8cbee2cea9dd4ff4ed3b031f55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cb08da331595d317d803659d380cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7513abcffa5116634b573f4fcf3f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc93e9d33948b4ce6229b981ca11a27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27616609796647264574dab9a12a34c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3717f43972d000f9c0fb46aadd4e32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76b1a33c69db5541c16b7b682333a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c5aa1c6d4a7d1f7c7c024f8db6edd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e78b24d75f7a8950d3034b1a72d06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4929b5a45bed2bf6adad0cdbc748a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9717f516564ec88acf5bde4ff5751e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e325c39b5ae226f71035bd6a4cadc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab563ba428881d8dac4110098c0107397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9de93cc659bc0c97b3d59ac073cfa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0469a54b70acb3c5a613fe276a5b552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561909de1a117b7d8400bff0fd3b6790400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c21ade85e2c30f4a6906c6fe5adbd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1d25bb75f0bce6378bdcf0b29a281402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea57d098d9091cc88d62cd1474021403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680e234acc7f01c9019bd12a384a87f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbc0cc12c81a7751f0c592a6c15482405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e14fb70e16a511d8fee4bc55ec0ca4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc9c9245e52017d295df986ff39a80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa28c6d69a2735e5d16de7e4523a4a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae95c368dc865cded77def1a921aee8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2835f8f2bff8031712b86051708740410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc54531cbc3bd6286c360443f698dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415513ec57ae7a9d0304ed1ae9c9efb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457290c2cbd8402dbfb419dc11766aa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc1b6b37c3a1b2af812eae24cdcdb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9572df838a5dcdcce0748c66f7a6fba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07db01c140dd3834f7737f7771cf7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c522c883fc111542fee43547c971b4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79fb9397012af1ab201d36216e7f70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86492facf7a97039e1d135299b434262419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b102721791b086c5d78603922c8f48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0a81ce560dfbb94c0591b7fcbb770421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d95265bc12e86a618a8f085a3d43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e022427684f8de1e5e6006479ff8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ad06e5aab1092f545f64c7376729424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c946595d4d5f2121a81b6e6ed3e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8f20c739d5179f441db6a09b212eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a0855587679089bad70675a18af85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9a1705d031fc8e82030936042099f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd2702b3f5ed011af309242d167259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82553fdbdd97a1365c7d78c18278c4cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09948fbbf8dd8211ab0e7d79bcf81ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1feae84b8318f7b59b261bb55f2ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0157445c8cdf42a7b7ce60a257290433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3bc09872a42b6ac7355c705959b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522d085a1b6974a5aa29b72598c1b5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8117c23d3288c7fc9e97910ce9a7c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3113b757df543eb3f145ca2db95143437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c90df9ddaec8361b3b605f41110b70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368dc27c052affbe78854f70f62429c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6a4d61dcf5179f063a6172fcccb7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdf215d7f78730493170889b7af968441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc9a7b898d3a3d7946555ce4b20d34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91f81903b2fdf2df5dbd08454a0ff1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d519180de4f6e9cabfa26035231b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e4ba1639cdf39504303e593e3a2d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3d6f2f169b78a185c5ac00ce8b66f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0ddc0827b56d56fb48b3d797fe6de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199a1f5b3a150aa3a139865a7e5628448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a57e61345c9b0c6898d5dd7b83d4ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac066688d258e70db57bd03d1810cf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674741fb1380095ba114275ea91ac65e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ee5803c147248ff699d91dc2b9994452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb06b6c5aab675edd98a57fa4f04007453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4d51694780d8cd3ca5b862947925454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd657313bde011752bd7c7e58e554f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb029990273349654d49843103b844456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774eac1ed5c798e26d0e7ff1558c7b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e38e5743d4eaeb89dcbb2e803400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436dd7034ab9476043775374f1db7f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af28b2ad9a4f95224a3b1d73595d37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27767918ec4c268bbdd2b410a9d1135c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b31c34979e3b309a5553ae0eecffc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee072647d963a1f7189f8cceeecc1eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc36c2fd23931a2274baf4929cbf7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcd13903e497231ceed74dfb29bc67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a50fe75e4f4c8b9927db4c3540eae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71958f6172e533b5456fb1ddaace419d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5797523691de67218e593041f7320468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a6e9e052715795fc609e884bce97d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80507e225fecd4aabe5c221f0087c20b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4639c9ade49a949615aafaf8afca263471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be9710b3cd8a456682f2b9890f66ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23674c2cf4a8ac1ec06948bda437512f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559a8bde7899bec43a81b6b37e53f75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a12d022a99afb8ce672d5c8e39d07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d6d2d246f64291767f31b23f32220476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252562296a23175da6d63583b486c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca45711c82902a1eb62a93c566e9f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5d6c693cbfd838c1f83b2e0d36202479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936256dc1fd04c58b8a628de8c106af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282126547897c30c0b82fbe43eaeba8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b313be92990591163a23a2ffbd2f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818c0bb608410374b9bb0fc26b6677c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9774734f5b7951633284f590663053a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57d0b8261b3a1c8a06f37d6eb8698e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06870865ef4bc2acce0bbff4465362a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a4868b801f626a11b044336cc7d43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c572f9280954be9db02e7182166f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cc0dcd4dd30743c0cd6a55690e803489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804860d34c51b9d2eac5735369b101c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f9241030ce16c7327ddbac86fc535491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59921b4d49f9df60d3472d29f0d150492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4a1e4f9698716f2dd97ae596b437493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17688ed29e150146fe492bfe2355fda1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d593c85087817a1132e30ffbd257da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1d923b593814f02b6682f1132df54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffce888e471c79ec0d567044639407497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a86a7da3fa89ae01cbf0f8e4f272498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40acc5dfd701cc36e1ef45edfb55bf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3573feb93d2b83f8061eb13ff61ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e24aaa444b45eed78f3399ed2c337501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606acda9a0e1442f172a32749029a18c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c019d084acdcf05126666ff4e89c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121afaa684add5aa0b51cfe54c28edbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44515b64a5923563917842d4ad4abc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd50e51de7d3bea8a1f7422cfcebc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7a7e0f4431706c7af2acfe344f5cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541127ba50db4274963b94112370876e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00a867aa462e5d6dd77be406376415509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200898cf2815c893a55681af4d26aab7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296f967d5f5dbe0b9184b2e4b7c63d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895299b3f1f82339a9fd4532e9d21fb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8893fa2da7d804f6e64153bc5fce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f0ee9aee7db6f31aac1b45ebf6d28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb943f931f21fa9d0fc34052c262a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55753e5d60c35e6f33fa64b965eb45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c943116fc293e4d99f97915f6aae2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d497f5cfc9272b17f62fc74016550518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7da48cc75698643ad2ea6a9af77d9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3176fe15063aba71e5310bdf1772c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046af4434b41339d3a907811f88930a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d31f7175190276bb841fb0bb55ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960f90202bb15accf59b59100b0ed1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810de8fc29aa1b8d6e9a97a3867c9a81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2facaaf0de5b45741c936046ee3cd6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe8f5fa4199b81c9e19314eb01879526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62047298aee78b5abe6ec31d4f31e2b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aa53a136c61a5b7056d038f6a1047528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2ec1a123e5019bb7ac8b9154aea3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7eec0f7c612797bdb6d7f4d7e37db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0824eae5b0082c4a94c5ef1f60189531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307607c5b0b8d42ce0f54b11fedcbe3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b06e4487d7a765437c2271b77e6a7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6340b7a85b784aa3003f6d08b4b9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d44af9c8f2237462f126319b60b96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee000659fbab709dd7170524046174536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e271b5a540743e8f7c2ee09ad8904a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd587840ddf5f26e4a0c2c256ff088538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff3a926af641da97de6e58a1f5ec14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e165402739d44a1a972b0e485726540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef764b248043b847e18d12fa1f697cc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571be1283f008e76ebde038b34421856542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df60d15dfe4f93ad0f3aceb0a57fb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d6eb9d7f1d76689aad81269ef15d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c798208da350f3f0ae0c38eed640ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053881abb438158d5a5a03e5a3d01f6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa728100f1115f0c2a289b7476d68830547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57733e0760ec3fef10b54120857f67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294cbefb348427984f4d8784d81ef89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf38f2960c455f75d2ce07790cc9330550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb61254574690d601cc871acf042879551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089be4c5d434b6c62ab8735b4bd10e18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191016b41034c0ba05fd168c45853579553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094edce6075d712d3542a06d5372a3ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f857f53e484caa11e88ceb1d051fb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5a3b2df6f696b62517beab7d84ad8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005651f30d691f64f43c1dd4516ed6ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691a4a49780605c8303d55e85f14cf6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc54aa9b56089152a1c5952e4671e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bef1cdf1a95608a1fd56a8f835ded560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e12b0ce044d4de51be14f0eff58777561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19533536bb048b5eb2d83e368980eaf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc28667142ca85927234979a14cb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ef18509e8e083963527e94ec63d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974bb1c10e219ca82670486a8fe3476565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dfd7b7f988f8dc133cb9f6e1516c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6b5325e05b75ee6e44440eac7db90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb064912b073b5ad136796f51fb3c006568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217b4132f6756d854ccfd68b66f2f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b290cc5cf72962faa4ba9940467712d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e8d524264dbbfedfd08d795f1aff8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64344875741dba8288fbb194f15e2f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1157786e46208e335aedca6f186a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863767bc02fbdb29f927f2c0dd4e665574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5b5abd5f20d6cd7f09ae3a81fca5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986c4fcc2c9fc59820b349dea0a5280576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df02a2ab14ca3bb5f16f3bbda16fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf262c947ee4c13d31dee160bea6f9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a40a149b49257c8ac5dd386b4b9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b439ce01ede7412231bc3c9f702be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760f576c71ca4784603df19e27a769581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f310a72d8640523788a64ec7b6b33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1429827759acd53ecd4df3f939feb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b6110d61ca129d5cb55fb4db29803584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b95a97d411675bc4a004a08f15d7ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1edb3f8fd223984a406451d2d1cfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bfd1a061859c2d00cd2e480b1da14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4be52d4c520d4cbe803688eb338c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620fe520d03fcc19eece2601f37f95a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e66aeb5b2446bd416aeddb82fe9399590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ccd6b17ae36f2d393fd73ec2ffd44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc179d24d29255479677cb04d227ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c15038c5080acd9659bca62e30ffe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82370a4074b6f52da450471f879cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb7a4c94c99a72060cbabbfd727aa3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69051fe8d796122462bc3fc4087a3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b26134b8c7db0bdfadfb0d497678597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f62201276821e8bebfa7729da5c7ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ae7c3657bfe568e0b5e1a62fbeb61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0318d58037721d418ff9d97828b3b01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f546f91f60c4221a197d7fa5a44f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0328dd19535a874a22938f654d75bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294422991538a23812fb1b02004cb7d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057b343e81d365e7e5c948a16ef3b4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300efe60b98141ffb13c51be0ca894605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276edb676e7347ce4137102a8a0410a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eda784fcd73d86ae12db0dedf81d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146609f4d607e6a33e14dd6b5f5436d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eb82e7092586f84176ad9d50b41c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b81d5d34c069705605d6c4000fca7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8d75de448575664abb959700c4a01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccda83a3dce84fa37c5885d39a73c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ee17e18aac8d3a8684e518c399e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0b834df3b4ccd2457453f703a107a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf038f920186cbbd4274c406d9c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79cfca3443660ed246e60f61bf54a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623dc7b4d69f222c56fde547c81d3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b48c4d92960ed151ed24398d1bc2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8aab77c1ef23e4469762de05c4aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eded21d3b02148ca3b0b091db69e28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebd1405a04865873f1a0d034ce4ffb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6ab66b30a76edc85b4a08628cb6f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929bc7db4ef5386ff25b9fd9ee7f06b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f510bdee6e60fcfdcaa7b362805632624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7b35e851814bf0d32ea6caa43587625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29a8bfa8297a190bed0111d7f5602626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30850491ee1eecde8aed9e726a0f27e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667825f8c41477a6147e08cd0c3d2999628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028510afc2818f886591e706da3d788a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194537c88d0a992ee4fffdea2b8c1405630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1076e64251893568384bd7f8f25e6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86503c2adcee7a03f4bed1cef972c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaafccb10ffe56896e2f1f0a2431443633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f146289bcaa32a84fe4cdd1eeed249634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eccac35e1cd60a284610756fdd5ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bb5005979a3c00cddf5affadf01ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70eb832f7f56e3a5199fd524bfec0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9b3af17c82aa77363f62fc833544a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644cb20bc9b4e1183c9eef492042ae4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ab590aeafaf2963a2d01eff47ec5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf86c6c318dd4f8fd301242ae11a31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e37d1c225b8dec9887bf459e3f9d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513eb16d3655850e06c0591d7b2e3ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e213272371e5d7f28b828bf74068994644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc68c1ccc4110319bd5c7fd62784ca3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57320196edd27b2bebefe3d7d0aba394646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bab45c6423838357f2844aa131945e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94c579ff21b7695e84d24435c8951c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb595eaae2868c46551a09817b8a7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe1def368844b6bc8cb9c42d1498b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2dca17ca040affd2a9c01d821be26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62640aebe41d959bb5a1f65a16f8e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd7984d3efe21417addf794dfa8ad4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a51ed2d09c48c29c198e2c60b2baef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ddad66002d590a81b6728cb940e84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfec9f520290e5851a237a46a39845656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4713cca5a8eb3e9dfe2dcde4ee8e8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a619f933531d242ff2dcdece782fe37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2833a03fc2dda54fe9d1007fa0c8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f2d56ed0ff18f36e7260b6e3fcfdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b1eb64db68e72eab67b25bed102ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0070f888db979d8428b546efdbabd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a4c3ba253c145c24b5708aa50d5b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf302c7ba143b5ef3edc4d7c6233ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048637854f41a14ea31a08ff65bc060665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc378c1e36649019b66ba92cdca0b19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1aee152b4d3061ffeafdb3eed81b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819a1e8231b8b5e72f5dcd4db541b12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7748936f9aa9eed6fa29cfa37bfa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094fbf96ee1e99a12fb35c89ab6d093670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428b9bf43ac358b70aad3382adbd483671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21a24eaf6f80f0e00396beae7a699d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545d6f5c12cd55945d5c9aad2a5c03e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce3837e5b40a13dbaa237e68b0fc79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e12449d2455e93dfaa80f3ea600646675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda0e223f91f4a1e8a27af301b473d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dd5896e72b8e9bd1e317e4c046f3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461fa2921b0f8d466a0d1738592511a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db868ddcf7e9cc896e33e793082b97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37cb40ee515022f7fb396a8c9e65a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e7d452e460e100ce22be30cb80022681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b13b2393bcd6a52d60f77ebc851e30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f1bb703f54f70462fe7239135997d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc98dcf65bb9fc793ce9f04c40bcb29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d8295a76383acf89a52f4d75af365685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a8426061ed592cc7bdfe3dbbd44a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20a8a032ba828760693c30ace383f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a1f3b5cc4a181d8017e02b8ec73ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2c60a59b0a9f8f2887e2d8a6d7d04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a67d99ee79cef3d622437f4caa7f72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029a8412a24031c1ff3057315b3fc30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ffbf1c6b284dc7cb4c184aa7ee58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365931bdc0612c6766d44fd0ea0d93a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866653f2dbd75050e648ac090ff63935694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2a0b35a675d8d16e27f930a1e2a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9283facc6b9deb36b38f9068014885696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d826ae976ebfe8844c0e138201797e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c94ab19f2430beac99802a11c301f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c511669f23a76a99ebdcb44c4a0dcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbb6dea5c00158b0927db566c97296700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f0fa854b126215a231c156bd7c478701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208be60a63d3f0c5a22c1b1ec6be89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bd443f976cbb2daabbc1804824e39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead0bc76311e8b4acb4f9381e3df571704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5603abc41aa571d6b9fa8f31ce7a4f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b13cf8e07b3dd5b2a956119775fdca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f14c70338c1e5937f2b772dc7537707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414b04ad17e8e2e2ccb53859e126e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca46ec3744c38c23afa5a5862ad7e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9551c87a9a5bee639873b94830d3da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3005b5f48d0de32f4311370e51b499b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e80189757c81cc1b349dc1a8cb00e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f7dbc0b2c59a22c21d8235f13b757713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40118fa4999a5059ebc0d3c0684bdc1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855727e656bd2662e8a69667e10ec1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129f492dba6e5aa4a7e85de764a495f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6090ae4161580401ead396ce3ad8a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913840025b41aeca58edba5171bcea79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11957062f87f4c8d92ec89914ee837719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911131dcadbf80dc30621f292a6861720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd8d0accc69f1e86a4a689ee032db9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ff2da5fc517de0ab01ef789ca4b14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d863916486c3a9b162e1a4646090b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625278f4034f4a2c79e8c38a3fa545f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee6314e642fe56131a9dcf5372ccf3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c94907cd3bbcae20e452bf9666779726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de07a60f36faf18e40b6eba4013873727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430857e09c37f18267e3c33430a1234728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ba84eeaab45c4b91318a09e5b83a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0569a1a8c964c2b6d3182a74a0ae7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232a9e4935acb88f08b977aea73e18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aee0b4b2451b4fb1b680af79cdf4c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11597107b7bc8b75f9933d5ed8403f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5574dc8b52e21b3745db26cefe05fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be4dfd2b39c85622391e9b0f4ab9f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04a76a726807fe8af6c2750b977bd0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc32fe7da67a0a97488d22f5c6b6d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5bbb234d0b6ee90055e029a58c14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890185bc270960205dabad9aef9b49d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f6ae450de5de8f90badfade48feb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d63d38fe0dd871eccbb4d1fc4d003741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a105df2f8cb2ef083f419380acfed4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c0712ba670e5ad049ac660ae62df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a30fedbc9813f804dfaa9832a920744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da0bd1d853e48b95e54016911c3ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2391feaba9fd9c153b569e1c7fda9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e38942f21c240c7a47e0f69e78281747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616845f0b6c2825bf3ab215fc7e16fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f277c639641423f02e81c0c749b85c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0511be845168de63c3d6a997998cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5549c3698d82dd7f2e168698e5df945751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15940c0ef52ed8523cb856f5a0074752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890579a6ad27b289be5f8c545bd0b209753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26049d30edb2e8c5ff388fd3b381c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484defdea11b427580a971ec70ed5dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e10625b1d36320f09e25f0100e1e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490e041cc061537c99196d93756aa5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e73616273ed338dc940948d829922758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b70d16de260764dada2385b92add33759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a34405f490589a8ab0fb97ef102b161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbffb6015de9a668f9558a95b314102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ed9aaa3c8c5c2c4a8e1d9029d98b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba62134779b60abc2994b3c0fa0aaca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16cdd49dc35575e0a44006ff7d37805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c417e0f0c0155266e800f6498c5ee456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be58b86fdb1a27487c6aefe9214667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16726fb3041796abc1fa8c1f54e6002e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979b4c7f678a1d6341406e4fa3ae1b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99187a365038820ffc61821dbec833af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770443bccf803906f9af1e36f06b8b7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e0debf0118518a18e79894fc3c4db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d348c590f9c7c82b6818bc58a97a6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457d8e90af70510af7445bc1b8a7da614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19b6ad0828b3f65d20ab8b462e7c4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38941aae8eec282ae1feaed6f8f8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d820beeb835878ed5e36a8f1bea2fe217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b707bb140892797936ec774522acbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99335431529c3a0b75e307c6ab317c6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754aae96e66a3b827cdd4701de4eefd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a784f7d7a5f4e013d185614443514421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f66c01b96c2cd77230511620980522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf248b10450539eaa879e3af5470f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86061d356ac92ecde91ae85846acdfce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476321da0352f62275a4678ab880e1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b2f18eaa2cf264c2674cbd3df62a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06c11c422e407587b9be7746a94d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25653efbb3a58298face60c6cb22568528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5b1389904c32548583e008216a93629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945a04ba53ce24a92569f561a1f9e0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c58b79fc44abd60d6f19819ef6ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d9ac5f85e7af62887b1c5c190a7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecb528af0d43d125929dd9eae09d8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6bb9df58e291700f4e7cf4f18ac834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e75bafbbb56f972906b2b42ada49935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f3214517953ae1f4e05bbdc27857136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993f9a8e7c30dc905383bee2156f45037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c8c48bdd888a7bba8c786e70dc19738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be86a99f5b75abf3d402af6c56877639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43675fbff4317c2443dfb9c5ec4818d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af01f7fced2421c79e18b077e985a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22003b9dafb0d327a711dadfe9f33f3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae3bafdb74b86fd8bb6e2be42112ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd82ac5fa7d8d18f6d487b7a6cc6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e24979f40ea1f8ab581c7690bd67945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ed085b48612676fbc120bc4bc08de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf9457219fb31d9a0e7998941e5f3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaf135bd3457de8ecbb82577f83f4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bef565ff17bfd0595628f84703ef2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecad8132d5871a5fc906af2a3a961b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b99e1cb0f66e55a359bc843fff39851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf347b769b3b7a782edbf36552a4c5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42965bb955d37d74f9667b6913669753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a42bf037a56b83d50788232b10076154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510c23c188c4a289196097cf70d19ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4318d5b2d978786330b2573f95a27756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa31bcfe5d96130c15e4b22d6ef0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fea38645b5aea76c5ff4052f4db96a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23657feea3b6c90375e26505400eed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1a898d5fd7c908c6af4dc581230da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de783fbfa56e06afe4da6b0523047761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd91fc91f57aa3dad36d7065434a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a479a663750eba6cf5f812b3a4fa4c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddbd21b798221249f8e7e3746c58be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66d38189177b1f153437d26aa7704a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df51bbb6d08f5a77b6c12817bcc68666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef411f5713c7c979167766bf0c36e2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b02c31835bc2fe4995591273540cae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9a5f7159218f7ca9d49fbeccb718169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671cc0c5e92a56802e9eec27f3011ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133fb7f9ada6812a44f78fd0112483771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ed80fe24fed15f2bbda0ff1d708d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d72e12c03e5a1fbc74a62f2943e9c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e8fa24d2d704665d3b7932e87bee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20380f5c7d3e58ca03af3c475e67b1ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140431d94371d12f62d1fdf863c354e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d2634703245830c5899d357b44ca577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1fd63ec5658763758b7816c1d38ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0df78d3a0b2824ab83360278358b4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d3226efe84c0d07e4160fb0882e4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffe4265200287c3f8ff8613a35d93581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37302ba10fa6623ef381c82488bf76382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f1ba52c46e11002c4e4b9b290101f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a1320078d4ac10ee9769f47b319bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b838b64018a8439af2b0d3c5c1a8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91520d6cb3def059252c277d2a4d756086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3408d4ed7ec664ee86508ae577308787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afde9052917c46f1e8ea442cdca8fb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761df99b938a562e960eb7d5e27df3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5cb406f00fe5481a387a9ef9bff7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aae52d9d93810583ec117aa94814f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14beccd8af11d40413ff9f062b5e3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf1e813a6d6e6be96007e8d95b659593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a8ce0a7e898749071d2000c8fcb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344203bb7c043426bfeef76378670a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71406ed0bb00726006724be62d065d8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb259bd6adad0de23e18ecb29ac208597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598629c057f2d4a080fcac816d07b63598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c98c0c246c036b3cdc9090f23008e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0ffce55032975ae231b2226c958e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956cd96cc74f80463773bcb41a96c86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac59588371cadbd2e272788d4e3a4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe44518246db5a53761e9e53782757103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a06a568d2ba56570611675394cd66e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791f451c1c78b8776cced9deb260a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436046aed7382c3be0f6001d1076a7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63020ade2d8dc33f81d2a93403f0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e7db2ca3a92529978bcb65310afb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e0dd2cfc26e046f8ec67aec9e7bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a59370c15602e856834f728dc2b28b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b66caff36b77cb4619306b1c643e35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcb43992f1efe875d55d3df0e26005112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124dc256e7b22241e74fb7c7a72257e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c572cf2ca7c93b356126782e233632c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ef4718e4fdf47d9b8901c0b2aab04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27365f0a507de446a4c97c5201ab2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723622acbd37ed385cf772fc749af94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1802103f7c4db41204ebe414bfd30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb21287d35ec1e5a83d419132b1f8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3c713ecb79fb7f3f94dd0eb0912b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2985246ae5a6f4dd5186390cfd934121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27694309f711344c68e70dab06451dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bdd326b6b288779a69eaa9b6b9dc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4346e490732b650f0abcc3dbe072124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a627158def0a3339b8b1b8ea2301d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a02230af5c3fc3c5f54f45fa367346126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c9289d374d94ab0b4b07366dc6896127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6435eeac82c9d84c32d354639d850128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fb8bc08f343c0540b65f14135319d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b9e2c8d350b45f2df4be139bf9ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad0ee3b988171ff5f6ea533dc91c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76d890ccb05b704511a7f8654a7e34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4c81c625996d961cbbf357f65432133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66ef3cbf9d33f2ee64eff84847dfb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c92603bcf2b0da585dd7b4f214c25c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdbbd3f001c4034d1ecbc8960191fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ab85969d0622dca96efb2c48b239137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f7b9d0e60e1c609a66355f584e27d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc1455b2bf3691b56bc001795759c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4144f05073fa667de9cc08119e75d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ca7ee34ab5fc62a1e639e8e08a39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913721628159a0cdf1aeef61fb14b60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db22ebcd1fa25768c35421fcbd5eaab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3170874e6f02d627a7ccff20b7cfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97d815f2a222383f57b4434d8af063145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9d658bba673a874992409ce5292e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af946b409f5e08c8520662f544aa04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a394703466365a92840eac84c63c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38ee09b728edef2bc26d3c2fdf111149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36401a214d7f11a384690566723e54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc65b9421aa041546708d1737e737a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab5a6efee5911bbe668fb7b8f9936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af2e8fb6cd6be4805f7791c0832032153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdb6c44a2d61d9a36260811bf619a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8431c7a1fd83bee279e63aaecd0f2fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cd7f4b34e40e256511b590e20507b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bdf9284e0e05717d7b4260a5dbd6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4826faf01b00e715ab3d64eee66f4d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5273349658a7b20df49b45c6eb891ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3ea5d41973ddbacb9b193dc7df224160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78792189ac717d13fa5abcaf9118c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090977e6b7bb982f39c1886dad6160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d005b56d7b3245da326a5c571202446163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e82c8a0a74cc19a6c3758bd9318d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31779338065f6d45dc69fc828ad02e2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b45c2bc9929bd860695694020ca283166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7477134e1e8fbde1bd4782b78b266167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e693211fe1df4cdad5ae030ca38716168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c639ca6d83ec988dc8a93f9409838169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f7036e253da2b4616fbd0726b0664170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff03f3ab7fe9d47aeb6135599e68d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421cf72cf63458fedc658b8060277b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890b17542ffc871fdd30a23a0c2ccd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38d3e5a06be5208490b7c959b34fdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f656ba4a5115a9b757ae6ca0c1faef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a417b451a3278b652692a09aef00ed3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0864743cfc3fbc4e89d08a19a9e40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134228bcde215740fa6146c6a3f63f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc2e1701da130ea0573f60b7270e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534c625045b37cc0e86d0b977520342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994fc752937459d09f203b504576c58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0e5096159b20347d15290647ae5ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f819b9acf3b6025e9cbab5f57b9694183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79c55bbf74f33227bbc71de5f754d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494011fbd02926bbb6fb618233fa7d61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb344f05cceb2ebacfba03cb709b163186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993499f89e0c7536a63d8632c73a1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d224a329180ba3996902466a16ad2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e5216329495bee40adaa67af7db38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d977c2e956495cb219aa6c0028f27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46669f66159ef8e13271ff361d48f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c6bed80e5deb66657d8fb649413c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2702f0ddc607e3812a6fca5aed21587193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282f8d8d33abb410924a0956328ccf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abb62393ac45992610cbd71d83895195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abeb32877814ea648398a05e3cca2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653139421d4f12d5bb1701ce72fc6582197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cd39f9392ec4713216808866903a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2037abc82df25615754f3f08bf3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dfcec0f57d4e7ae60722df8463059200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdfc5cd64d56983d46873ff2c4194c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76fe87ad1df5a43c5aee9f6b5bc38e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01a08d63ca97dcf65342013b5f867203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80985baf2beff5bfc5101ec2f4deae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e897fc3f3759730b6537e8fdbdada1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003bca4232e01bd126ba5c13d835de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414b4379d4e3e4a64223bf133053336207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c620f59a44d5ca172ed7161dbcd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb11e0375d0aeddc35a80c511a03ad7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73b6ca9b170f29e6d5d45d61a5e8ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d1435fa7f700947f17172bf13c173211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b16c91405585e6f2fa46ab64fca9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ac2191851f4c5c89637611dd8c9b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc44ce1d0952403a0253457d3e84eca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afd088ea4a9f76ca77e3ab0748106215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcdff19838cd207a0bb0198a4d63de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e85ff7e6e144752b4193776c46a75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a869415307b1a3d96b351eb1d4d645218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5071a63e05b2443c54f2885608f44b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b222e45a96d2baf3c93a18e29968c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb99d598fa5f625f4127c96427fe9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707c644e85c5d4ab5abbc6b7fa9611222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed3731451bafeb63049936f3b90dff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dbbdb328764682ade802d60c5e9ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e0d4460498726f0f04aa569dcb08d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f4a9d29b54a5f38598e6fd4927a88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d1b661ee1b5a24efa6da8c2a25a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf867a2969fa3754866518af3c1552228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b6a74c435e504cd5ae269a08725d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2481d8e9aab396e520cd0f781b24fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac3de5c200a1765d8ff6b1bd4e7391231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cbc96a34d189fa25a7185ebee1e5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba433c11fd3411cb6ef3e586bc2e3e4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d0f64db217890a9d9b4e4f0b1aff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65daf88d0a4751349e78fd87ef2917235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d9b06ce4231900a30722bef8dceef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe59a14aa18ac51e2e4bc68e394d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c58bdcefa608d1a54593cb1a315d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55639cba4b8c305c1a67a2f55d4a449a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9f5af06f7b0d4fb962629c053961f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ba0036ab86cf565a4a8eee08bdee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc9f3d400cf238c0553b0f8596e08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad019e2140fdf4e136d12059f7bdfb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db62a25660edcd1dbf8d598cfcaf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417fdf4774ae4ff80ba30cfedee245d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403ea863cb68b6663c6e87e73fa234f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60998576ca24cec5a7a69f642ed7ae0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baab52f8a41b1e35877a067d98e817248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f6598d86ec7c7f2eb334c3199ff3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b151e8aa3b4595abb5e0f6f5868176250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f226f71c10f5de28a7bdae86d05bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9c8e61feb08ac1152ee7f388fa75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89694d4edb94780b29db1dbf1348dc34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f367d515faa77bde12764643027d15b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bc9bec9981295efced28a5f66b777255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe23a6d9776b0d6a41dfe143f039dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0537223a3fd628b7cde97ee279c31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17925799bdee3f490bd7e2ab69bac600258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260be4eb0dd066bccffb8c718807639259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a9e09982a42d2564125a0637281dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3856569f9b0bb7415672ed51920d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ce4ae21879c28f728dc0cbb31a478262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85512bda54c6f78cebd28e71c58ddb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7948ccd8877dc11423e3e3ee463939264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81230e5b14bcd766e062ef95f2572725265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebfe357332b99e0bf1c6b94c6082f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac892fcf8b760c20f3d34d9def08aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f76777220674ceed95e2c33e978cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f9324e47b81b3f8356e2c10427115269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13443326f42c00818faa9b6e346eeda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be0fb0334fb45a89de93ce18eea1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8edb52694d111893ff440cd35a0e67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f133e24ca36d18d61d217730042e808273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6382ac00bca51660f5ad51b616f21c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e69441559c6d879780d69f96d41b35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d599a869e7c3fe4e8038c52c953fba9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1b9c5dacdb191fca96eb1a591c3db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2f929bfe26e4d5d7d861fcded7e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5110b3279c16ad0bb5ca5ba8a60cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d16e42d7a52f48a559571383be7ead280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d477e94a3ceb0635ffa13969081629281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08362dbde9458c0cf6d077e8fe2def282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3037c29cd752ab1de4a04d36af724283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9197e8ea186a57f969c2ddfbb175e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d04792fee3a4bd12a03b045de80f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36ffedec31f3517d6338b96e4cf895286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ba4d8e84641f81dfc80dd8cbeb296287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757311ae65467949d285faadf1e0f801288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe6a8b6c1adf79f039fd87d51eca12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b3f872cd8d713a6f69e578df73e2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a96fa95d6d9c3d116e246792827ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1cda68f8f9e0727a9201483354eba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9403540c12bd4d35ad4c86c1a09121293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07306e59465926d3099e412d8c5cac39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0accfad34cda9403821e6c405b2788295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43185d5969e67d4541bc6055bb1b35bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec07489e492388d7ec15e8dbaada6fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc0b88893e66c1364632ea8f0b0bd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fcc4422ad7696da717ac756a30475299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f049ddffa7f6735586f1d3ba101620300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa35b19b4af02bb83dc23c720588e5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd8dcbf6358f7cfe3e6df57ba3167302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119352c7420950ce9aac2572b905b372303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a34558e84a89ad17881a161787052304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c3e2aae1cce2821df67b0585f3f91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68eceafd45858577f87f7985b22f28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044f2262dbea2170d8d752721eee0da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5553444f714b81cd2f670913086041e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170aac92e5563ef0c1055a553801943309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bffd0633093c3d14df1e8e9438e287310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd23fb4dd29f30bc412525634af33f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf758db8a755581d8109f1abea5c60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc49335a0207c82bd2d93cf1bcc3d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb4974207a93e71ea7f2541ab5843314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a77f4edc71aafbe60e19376d78cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f852546ab3b65d9ca439541fcdfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7463525b8632cab836a79290e6858317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286952baa57df1f4311bf2b55eeb8ba0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c5cd67e25d0c346385e87e3466e0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a3a1f6bdd59fa8c684bb1548af8b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632fcba30e156302c15e7179cb037fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f54c6b91c7dc0acbdbc2d0cc225da4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b25b13b248a719f0ec1a9c23ccb58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f2b490a1c6797e941eb132129e7d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b35e2ca03ef82b51af26a460e88f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e6a0aa260b3e8480107c30a710e6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca9bb9a037cba93c523373a6c41347327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75670f0c4ad45a465345b8429f5b25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a96ca1caa7ab3e0c58044f3e4a87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed2ad8a5e9fa8843567b90c3601c71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6270de8b3ebdc9ce49bb8d299512b5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4302c9b2733b2b1aceaa7871b152a24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a816d4091572fc18c2607c4fb46169333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a205bc45eb3b2bdc7760050d0d051a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35babe41cb29cdd8f9d306064261262335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3e55e6d5b629e9514c5362b4ed54f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d87bbb3b0f3118cd1df47fcc7e0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f78fdb3914614ab3d3cac2924c97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a74bd541eac593a995aa9bea477fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df06e2ba34ddccf2e1de84034974c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0c71aef06fff271c232078c8e3f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f9773901d78a627b38a7e7b1b92d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c5a1a4da64a462a3d9502fa2379c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec83ef2da443142f7c3c5844c5f8dc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8424dec11009fe7c5328722dd905668345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b60b2c01c9af89ac8bc72311f395b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef952d9eee5c16760f3480a086330347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab380d88674d5e46b3bffdcb48b106348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d05db265133eb8d6b9422e0ad0bc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933aad99e3715d684850b311eb493cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedab410b88edc2fdd330c0b18ff94b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e723863b88f813fcc14baeffde278352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1545e3eed6da555502dfeeca629e3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27279735681195ba4c2f5f7db1a52865354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d26c39900404cb6acc8fcde26eb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0765a5614d94a318ce237c3baec078356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a1940b58662dd9e761751709c0b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a4bff3e555623c1147ef6d5f7075358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052b2a7eeedf74667ccebea6d46649359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ce3bd04b5111651881237f7cc088360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bffb9734d89578093de3f13b3bb52a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b2397543119ee2238c6b46978b16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee803267d51c2a6d5b5c0c1bbee25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6c29c3919dbc286c17cffa17f12c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca177111c505888f33757e9b6c4a93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccd7dfc93752fe5c68ffde5cde27c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c304a02d79ae30d0ea5a2f2090bfa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd76ddf8294083450bb5f6a04c4688368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285514b52eed175e283822c07b24ec4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c6c99775f24074c23de71b95a9e13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bef4aad6037696e3a1ccb437146bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578c13af4a1ccbc5b5ec9e5ef83054e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b96bb9b56a61c957fbc3a83c80ece373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbda18900187a11beba0368daa5a65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e63f64cf8cece426e4d50d9835cae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0732f079170d2fcc934481f95024e63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbefdf858fe37ccbc81302428fbad2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4ac78bfff58408609df333bd4dbf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb049b2953a1538342daacb88de6041379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63654da62b18eb1799451721e3ea42b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111df1f3ba3e24441f3753ae767bcf65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f2572599dc72b8dfbb454cf5fac4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25437f2a76e65cf18be1d514277759383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1fbd881e3caf351834e5f9a475444384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7970cefba0fe9991d6d2a4c69b7b75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9550387b138f967eaa07c8131293b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f1899ec2e8dd2c27ac52cc74706bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaab09a9ff1a39fb81009a499124a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b197a66b11cddc5ef0f25761ed5890389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166080378da7530b7c302525da3f41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41561f3f0efe409ba7d6ff9d387b1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637659869241e4deed5fd7f8b368dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e2594945e8bbad90343585b5cc7b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06885a3ed939ae3c205d5b4c1cc9ca28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a89bdaa4570de7755de7b039d07922395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba231ece1d2af3c13dbb748e49c00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775b416bb25deb7ea0232c94f8be2ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed547079a0c3265b43e2954bffbe72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c5aa8e25bdb66c5eba74de66ea0c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e3e559cd1ca496ac36d70fb7ea2da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f90be863e7917a05e1bbd3c13a537b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2a44cac5bdae15b40b9c5c6994f66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898ef9e1537af765764d356ce1c908b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc579698c7ed0ab2a883964d40b98c09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe3c2eefe0f05dd9d317c2d29f5af1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02695a118f86b6d657bc7315abd550406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca770b67e53f66148c02dab47fea78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4379e7719121a94c9c8a376c796cd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ea3031a2381b909b16fc9f780f19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5920d795765407ab4b847feb53f04f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de642e329034cbdc60261dac10c1f736411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196a7c7427ac3096456d88d7ab390a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d3d31ca1779cf2caf546af57ff8d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bff4f687999f3f01a5b58fcbaa004414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88436860165da1da981d13afa41a6a25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd831f050111a2d6e8add80530ca2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce7712918d6a47def5622f0941ec61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19298636ca20c549915c2576944ed4a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83304f05609b956491215c711f3ce1a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba038165448102c1eab923ca10d5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa1dc2c13c58993d0a9533ec9af415421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2efb43ab8ff74abfa243fc2a32e2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21c835bc9ea37e57e8809eb41b3c26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a203f560f116af65e901e5bfda2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102355a3bfe9726ccfb5d9d613b8e87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51695e575d4280f8771e79e75262ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d97b7f0d0b86b182936db220ac3226427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd8bae1e6d2d30698c50bec244d47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44b81feffaa0f5cdace71b19664981429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0a88234efe282f5862a57d3bdfd6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf67531eb3bcd4a38624a734ed101431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fe5b10d5335a8d15f25255aa02de9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60e2126d58442902d4f4f93afa6ce4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb663c0d3418c27e098f546f51685434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cb73e5fd53307b14f8c8712a399cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabfda1d213e3e94355d40d301df523436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008ad4a5e49114dbc23e42349d5fc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a31eb24b12607862555dced9313eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f778cd97abae8691a6a5c155134ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32420fbc379e010462b6cc1c52b41550440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359751535e2fa06d95027481166461b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c129024575423da7594e07ebad5407442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095029363e882af76606cdda2cb24207443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636ce0a2d60142f627f3c54e85a9b02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7537f5f8952b94f1d47c2424f093c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1e33142543f24694969e45b0d2e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b646197fffd27057a380e705ea997447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1d2c913ba191ec2fcce6fc951acd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28585cc8974c62256179b401a1a75f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e49c5491dc0a4e97c63319c47fa23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e238d8ffa71604201ed0b2fb817c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c3ce7f904fd6f6450fdf102671e2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee32d046e27eec0cf2fac4dbae9c6e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208db538bd50ac23705826225a079dc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ae15c553057f6257cf720e23c5fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14303d4258d47a7b454323d3f675fba3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cc95d49592270255b2c516f7a55e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d715a731aabf759d70983e7d1ec39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d2a0f829c8862c9692febffdf3feb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f387a0fff2b2122fd926f5f4ce13ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e82694739509af7cda5d1629096f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa4a208b5eb08d1647f31097435417462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dc23888086a02c80f9fd57bce66bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11d6dcf2db73972ea52a3937c3fa5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16a571212414e9046422cfa970f211465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43456522a2f702fdfe4ec2bc3b54997466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ff33d42d51f4dd0a90365c72dc798467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99267ca21908f92d6e8722c46b9a42b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04437e24b4ed52c2260e45ac792d7ea7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c542706b298730b00f1602c513cc57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0a488e128f23a6cdf1f363b5bbed8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420713e4890520d6e8a0a3244de1d85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930a7f28c2001c424d5074a26adeb70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec23b97da5100effd7fd92a500391cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df4a66c04e832a7dd10cdb8c81770475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38935e7e0613e7a0512f0d7f09fb5b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce92f8dd00f91b07a0c660853271e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc802910a12f4fc0d64d68e02e08e58a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126791acb150c3ad75c019ca9c6b89a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecdb5ea322d82132547f0591a587b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0555145975a44e1393453ad6fbccea0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ed4354c04e81588286febc9d37c4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0007f07f49aea226cb5bf79eb949734483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fe3c274d88e5db38424124cd4bee6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161593d9d646e109e0b76cd2b45cd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed95b2b2bb55669112b3482669b8e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127068ff12a352e53efa23797770303a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30e806261b566ee1f5aeb0dabc0b31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976b4ae10d3eb985e965b8001610cfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766eb1ca716f98d3fd907d6fcb912f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319ce1fac976610caff990e06cc0575491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c13f31137a43731dc0b180d72ab3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a74e5588d06daf76f0245f0cb3b11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bf680ae4e09dd0a16b5a1c49d983e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46883f2a8879ee2dc41b304747a7f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bcc0c2fa933ef96c1e492470cb4d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b23867f9f3b8199c1fbfc9952a797497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb115ef82be54977bf07500b2d3dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf842800a8722d667b8ad19638437e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac8214fa6fdd7ee47bef8b96f5347500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a3a0109a5307bd204bf630b251ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb5610b520df7d375dd51e7f768cdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce6f545b38bd561ec3907d18b5df56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085909a90ac037919e8d2190453c85e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41ea409f667f439289b91a4c107d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f90b9d45efdbe90eddd0fad95f5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356ad7482b326a9e4ba9224211af49d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c713456f3c0f653af16667dc30a831508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8c38477db95ef2d2740bf27b287fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd54e8eb4624d07fc88af72ee254ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0e65f60cdafa7f78fe9c0e1471c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245ce916bcc881e5874cd5675c5794e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042338368550a514f2b6e9eed713a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70361c2faae27900f32e1b5089b316d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f14c5b7cb66101d9e977183d814b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2441c2128e61172925fbcbdf39f492516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287cdb2c4e0ca7ff034822e7c12baa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6de539a1a491a60b8687ae160b854518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b0f11dd5b2f234632f9be3ca4e95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5833457fd131787ec6a13a60397f336520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5622100fd424c81694b0c4add35646521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66137302af9d34d7888bf4e52da9252d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38463aea5eef368cf464e45b9743f277523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e701725e32850de0220253b73a656524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b6febc195f6240f3e4004709fabb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508242cf22d7f0250e948a622516e6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68371668239927c5cc72bc00267e871a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb232ef75fec6cc15617140ceb1182a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995bd72716a9d903ef6133ea0c6a531529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9e0e64bfc26b59845c39532d9a4d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a2594b1ad9b464b4676b9e4d2fef2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57402fbae3c9a30db8d51e55973911532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fafa82599e3961af151900fa5e396b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aa0ef11ef93cb5a415fb5f9dd01fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0778494c7af61883919de0ed00736535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe01541ef0bfa3541cdb3a6535187536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dc8033be380dea559480e3ee34efe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe10e8f78bb30754cfed81961ddd7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dd29b172381630d6e41c3fcf650bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1d695af5d2001e83fbdfc24c969c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3672310ae688a3183bf4c36cabd45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc017e1d8a257e0c666942499fb3a3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae359ac6588c927bbb6de131909bd9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e572a661d39c783073814000474fcd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d98e6bd3d2f951832dc554ef50dec1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c50621e83b4be4f4875cfdf6066db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272491b1de1c6569917cf8d11474aaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10664b105539f1afd24d564ab171690e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc500bc038d666e8693cdf7b88faef2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b26c7773c84631ca18f14a027ba01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d0a8f141ddbf80b011c551a22634a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44f9e1065df08ce6310e7e34c41f71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fcbeaa1779c9ccb6f328658977f3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9727c617f5fbebf14310f5c11a301be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ed0980084757f30b52ec266895d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7afa6f59f4fd4eab80b622b879760f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696924f7f32f568ca0f9aabbc0d9836557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2a41b6dc321bfb6139615bd11e7b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422de2b8fe7239f1599e5625b5214ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0a8e354f7700239c642140f4fb9e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a4706a59414d526d2c6ba8101e230561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096d1bfd07003f2176ad4186efdc2c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68eda74f46ebf0bfc4437aa8e88667563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0d200f6066f303c3e2f8fd8f487b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389bc6915a578eb56c2a5fc9f8728f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19463173fe7c5ae0e11a6c40087c689e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120a54c686e87fc986cff9e07042d39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b0646effd0ad9006eebf37724569c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba988365f82d96989baaf5b017a4ab3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e59864a6e999faff91d11010b1de84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb1bbb2f33738a2852a3983876e3ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17806d1b5dbce8e73cfb3d16b27d8439572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419543266b7d5226c6c1ae3bdecb867573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23884912c431b4396c4558b6d18248574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7687df8510e82b26a726279d38a80a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb602f639faa718122bb644ae024dbe7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed68946ca99c8d2d31dd715d29b5d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf56664e0b9752cdcf7892d0e914b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d97125a656e535c051565e32bee80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6050aea8ff6c7f2858fe42ee067b44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ca48f5bb4785585567767c6cbc52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6442be09cdb4d1a583407be19fbe8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb2430fb76e84f3f24d539408fcfa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d82b46ff6350d19563a76a3deb595584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4644dd31667636c209a0a5a08459e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580fab20e7db47e76cd83620c142cd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46fffdc04dd54fcc645830d08362fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2a66b854db3c81d480b76c5c0683b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b097af8779a54084722d8098dadbdeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4aef73ee1f68426db4bdf55d2dde7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3786241bc4dd753a27ce85eaa56fe1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226367c803e8385779151cf47ec769e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b23b088c0263b807c7eaa9be8c81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2798515a37d3351ddcb6b8aad2fa6c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa17f69a2f5b7a6cc9d69437918d30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c911563e234d24b316a0e20e67537a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aabda7f8d24d9c00fa956f1f857ba6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e347da5e71ac021704af0085e93ab86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313edb7dfd62f33e495d35bf15c975c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5b3e900754d503b76a6e6270e1e03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e3a987ab64ee6a0ae1d867ca4a2af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aa7491dc54e8585fc8d7ffbfcb62e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70014cf9991705690764cde133cc9bfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd34ae6c951a5e481f17911d15a290b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ac83a286843cf2fd7210aaa5bfb0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424b44819462f29d521ff3e8cc8f80b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59d656223f49cbfe5c7bb4a289b49b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e74b78c7d10c7a0abe0d09b4c86e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8f5416b74a5af2185ad3d8597b45609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c1cc4897a9180b6761c250931ca8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12891810d4696c2e693b61902f31778d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac068a796e375b48fb41a4cfee6f1b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4184d6f836aef0f32578942d2ce8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab5239ae0d077ea3ee727b63ba3746614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a65544b3db93e603b81c37d0891ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74cc20eabe2b32c31d49c5cd8a1a9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cfaf2d7c59fefaa451dcad725869e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b82dba329a15ad51156d53d8caac33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a29ea85a98d32190858045b995b1db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c635032b111146d71d209a8bcb7e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728e5a3614cb8dd2fc4c7c24bc17ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5f7903fa821c7fe78f50e6f698cbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97a4fb73354161a52e222c73368f59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88432c0fa9775374bf26c38365d8023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e40863cc86951037f0bd61a691f84f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76839d9cdc825019a43e14e260b7c2ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ea9960dff4d290a25a65cf24b626d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007cc57beddb0af8c361b01ad662489628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018363b4ebe550942efb9278d67e8fc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c212277114e26a564773d24943216f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f9976ec68dc8a92c18f30cc1ae12e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda84961a9733485ceefae7ea46e28a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe65c5c6ecbf401ceb73f095933e9eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a33644bf9d8d568cf19ee8d279044634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35643aa88a67a7b7531251499ecde572635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489493fcf81a071e5fae6cfc69d6e78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb4d2849a819d8960d6e1f576403fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7fc1b6c0f3752e4b69a6a7213a4de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973abc6d404543b486ba6df83f1a8ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a0990e54d56596fe53f6dac6a5a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc14bdb5689ea4399b9647297f8039b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ad142585545cbf5034f9dbf23f66d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf52247eb61339e054b5f8309ef6f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c86152f3c5e8ed6b5d038fafcbe215644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee1884d36be0ca3a3ef77c649feb02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b103a5bd175a1a90bfb1a89d7cc4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc35cf147ad47715b37902ca103ab6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0db3198253355f8aa5a7ef1c37dfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2241f33e27f4b3eabfa9de079a7b37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5babe84d6dc9455b333f255eab369650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15bb89ba996caa0876131aeb5068dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ece8ae631bd636587c1b0cfa3e82d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2077f50d776ea0de8ad0a3433bf4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6100808e5e78234ee2ac64c7a5ed84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d371ef69eb726e478a03b052fba79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970871c52c3f0913aca2a82647c1fbe7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d681b1317823669b684702ae2bea71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e152714d9c0a4c37d30620db41278658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc092221a3408b13fba01d54f05a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744088cce50f219664cf5c03be6fa747660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3d5fc63756055dd2ed78fdb29c882661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246190fd8e8b3a1a9c02dc5c26b3c045662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601d616983eb7a3f7aa3d6c932a6c5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce113b6683277493d6bd0384aa0a11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525214d99086b18a1f2d8d2847c95c42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b33a5445a284a1e80a4d940098793666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501380a9fe229678cbb411bbd0c99a8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fba6424da63ba59279a7d91d1a766b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb2c0e350bb01359cac04dad9238eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823fef51ba132eae0a658515a3c1bd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca95246120a9e58159f560695c95818671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e9efce5449b2ec9a40d9de11b1b30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d5715746b74a878c0f8e5dde43d09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340fdddcb21a013a3bd518a516fab8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8520b148c42de748545ca6dfd54b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b2b754f9b5f08da7664b34892536a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fad6aab2b87e1db5fbfb570af07e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b0ee4e0fea2bdf4e758664dea02bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba1bfaed8f8519fdc1b6d3385ef5fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b90e09daf2136c50a1f91d0e134c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e71e7cc7883ae4d94dcd389c9c0b40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e89d62ba579863df170b60a19f391682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6647dbcaf8baa5deec2827285825f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8f2d958f8626c949140df1febd1e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd7b7b1aa66ef16f34b8e0bff8b858685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985ebd5dafe3bb493abd5eb2b7fc5b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195bf6cc3e25bb01ca5be9370fc38b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ef2bef00d8afeb16277aee295aaf9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9c9fed2d36f721aa181b365196120689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f46b500e59d359de56de480aa2984b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c869db58fa9981ccfb4e0c77fdc32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd944e7a769c3bd280020e2ddc55786692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd02348ce357e71124d761c31fe85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa703055778b9709924b241a53a0663694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654288fc446238937e5807769090a22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478214bb7b2f0252448532fa8389b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38194d214f9611fd1d41d3d2c8340c28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb4abb79fbd424f9e9479eebe149da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bce85b9ebaaccb146dc9e6008ffb3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c35fe3cc25a15cd4facec7b5ec080700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1725574e74503dff0c6137182a9a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198dd1b877e569b9a3a94834ee91234702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554d5aad226555b1a6ac9cd462cbc79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac9edefb1aa9a2fc5e7bebf289212704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b117a780ebd15a25f3551ff1f72214705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a279e266ceacc0271335dbb06fb03e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3809b02cccec597b1fc1fd8eeedad6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cf0e7db9133dd715b25f597cb41ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bb73dac7deb4ce50a6ef947361604709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e39ef08e762101d21403120040b153710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dcda2dae197d716dd675eda7a0f5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2c3aeaeeb3f0bf662f2835f21ebf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a03713a9561ba799814b107ed7075a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79145fd9c8f6948cc672fe6dc173c741714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1703d6265dfe259dc5333de691b5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab1c2b3a6b1719e04f019a7420a7e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4137ba652868b7a844d6f752efbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9658a0ea48b234e3dee313740c2ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c0fbd7d83bf613ed89fcb34a4a4cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8f9bc24ed9e20c74afd4be1096c18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8058d83a2cd657d351b70ed45b36a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761cc619c9d7d56881648679a6de4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b73919997555dba56cc75e5e462074723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d270174510fb1920a15e403802b9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7058c936f095cac4df2850a3e3100e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c49f8efe5b6d82a1758c7ed2bc00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5f5c189724a33242510b88f78cbd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4194a6c4bec4e861d4f244cfaa307728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab002404ef0877dbc519329eb24dc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d37e34d1825816618b9c39421ceb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ceb88fae6a1d7d0225bbb00ea9991731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8eb20a1ad85f31cbdf1b9ac22184d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1447dc6f8e9af86f5678d287d359587733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac191332553fbc18f90011345a648dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c42e05f68faee554756c516f64c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf578f9d2d35ff8e23a0e75d7dfc5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146053ff9fe3e0c126b326e4e74a3d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581deccc09a65acba046adda68f16f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645500506898684b8430e2f7f4b11de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8750c10a1cab560a52e17925d66963e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff470e374faebdd08fc5cffad8038c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad87047c4b3f963bc8bc558fe37de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5a16ca0a1dc3cee6947f1c782a4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f01268ca0f5711ad6d68de8e15b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc58fbd4a61e9bb16522825cdf21b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d993d18847d87e88b5dfd7ceb22d4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e830012a0058a55f59a7ac220f2d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b88d9d8b3bc226c4b903c6a1509980748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b42d1da8205008bf0aa80cc06939e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b83dfe77aff5586cd603669b87a80c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002b68f0f05afb246bcc7fa008d1a0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59e777be9db21f3ad6e25bfff3eaa7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581157a89ec919138014df63bb7a9b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8595b86aed0ac8a9545a275ff3522754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccd683389bb29da53789b544a7e0db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96859821f32f90d1265bab943ca937b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b021e1e8184b6033fc19de04d04f96757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583f1bd3fb2ff6164f1dd7360c0a464758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3364f042fc8b8c48ae5db27aaf0a5c9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>