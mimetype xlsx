--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d4ef59a2895f1bc6e984a53ef8bfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a958f89555064b4e19bef71fc2cd12f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b670b7ada061281ad73a6de31f763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6b924903f0bf711d528d1619435404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd59e6759bb7adaf5446d764ecf6805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330429b540b0de821a4295b5821b11d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4520346e7f814fd8348470a15d8bd297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad2711a86cbf094e8741401a295ffc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a0321660b893c219178aba73d2c889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aed55ce25f33f0d9ea94543dca95610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7c1167933f5a82fc3e47912ecdee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9eb93966bdbe42c5c3df9b347ccb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a07d0c67e864a0de8e40a1424d03a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899974bc85d6d47079dab1ae0c4021814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26d9fe1430b74fe3beff24ef25f1d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083295f9b1e5b46f010448c40e03fdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab1aad6e80622e7e2067a4a7d9304217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8c45a2a2fa140eb43b56a9eec39f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8a120d7d637df9d34d0ba1c3f140b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49553e418a2c3a855d72c242a4f1ffa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ed032371e2e0fbd5f61acc2ec29c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1eb7871a4b7cab601e209849944e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109d89940d616a04ad7c56c732775323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046e0daa94dfdd4013208082481112324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59415fd8f9da0fc98489dd1db29efdcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e4613700a49b47df044150ced082426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a4de1e65f76af68e1d5d6271b045327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742dd52c7b2940e8edf23644c69e1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411a3b697925c701b26d625470f613129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b3e87d15e221d460e867f6daaac1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e17f9ad960061caa20bfb1958a313a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7a679eb05b0c11d23d48dc292ffe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d634c8ef793d59634de85e5469875433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d7f64baa2a742de43adac5ad8562434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a190e72ec274d9e9e007a95c7520235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d300012afc8562192517d46e3829ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb72e5041bfed3f18db379907dd06b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb5d61aac82fff7cc408bacb7a7e1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5381efc1982bbbf435533b94eebe36739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12480cd1fca68d0ed571ebb3553ead40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaa30aa83ac1dab3e7d4e7e9da61f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0118d681130f90099075b8c857c26942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac9fdce97c521faf8f01d86475f9e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875deb66204f20c9181be43c1e13730244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ff0beec13d6d1a5324d1711702ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c52ced9a97feaa68a5497aa07f68f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e91209f144d9eed27f0645402f99ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1541c65588bdfccd4affd7058b3f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9063d6b41e08513a0e7a735d5678a3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef15917d0b2e6f91c8406061671a6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252d3290298cd63165dfd85e98968e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e5e2c93bce819aa3bf7d2a1b676d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df8bbe41e42227290ff295893f615153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1150e91593d067ed4da44131548b54b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aa4ddad7bab25ae9243767b672e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38592119c94924160ac5ddfbe7fbdd3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc43d9b3eb49848aa5cf859b59ff857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b870b49daa9bf16556b7235374df1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8cafcd22373f3716b22062f84a07559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9eba92358df6363ed4d9a5fc1dfef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b19f4bbf5cdd6387e8f2bf727a7fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150bb92a4a93e569492f897b0ebad2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e8cff37972245b6318c436cbb6c0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824a0fec6d9c7724527b2a5b82bf2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a13ecc8b7df51437226272545fd81d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790159ce74e7d41f4d80d7fe8b1edc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990c8f05e5b17b30b3b17b68796dc0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142b2730db748a064d93349c5fa5b5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3598a267ff9517ffb4a07f4846ed1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a16d9fcdea25904983da1bddc932c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31c226725d719d9b964bc6354c14971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1292c80e217baf6a7bb9fff3359752c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f827f3ec2033cde84fb7b8ef36d792773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b35e694ea7a36ddb28b83d268bb3de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ab250d34b48060ca9c69888cf49ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161895692bbf862560276cd8b7e5f2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a2159ce6b36c0b53fabd3e97acf3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234aa153481d5c922c1b7161248f52278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa199b28dc76ad8d15c5ad4bc8d4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff37eaf18089735c0e8b73fd666beb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c62deca2db4cc9bcaf90b0c6123af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd80e6990eabb32cabfeeccb7182fa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5ecda63caad5b6ef9f95d27694dd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f92dad6aac19d2c6a36cb903354f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29123eb40d68a7737f159c81437c251685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb4864a2b307cf7bb6f27d9d5e63886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8988202cac5a4029c0b5c7fecaf5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c3c5b740f32d42ea869b51063967f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65deef8355e620e77d75827ef33d3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6412f15bcd3ca01f4f1f7c7d0cb3ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bfe4560c60553da11f83413ab9e1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5b9c643c71dfbec9e9747fdc6c76b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed90236eece6cf0c29c910c273383893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c01c7015d74bc1532078059584dddc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3a057d2eb906e80fdce98bfac651295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385cc578edf1994750dd195a5121db196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd786bc2c945b4296efeee15e5473697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052191caafeb502cea85afb2ccb01d7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ee7af155d68f0d5b1632d4d674fe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6529d109dc3525299cab1b9a244144100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f8cb4c04fb0b3aa670eae70e3a211101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ed263164541f98e0de39199fd04ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b49acfda3fd744317a1fc87296f6d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebedebfae50e1d3fa1d7493127ab730104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf9831d8b9a137f3d6fc331c339a55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5ec24748078c8ec359da87ee13275106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19287e9623d075e3d09a600f279d0c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20878dd3bd4c7d9e5a428c7cb979ad7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4efe237b7a3265f621033c47f3a4c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ca2c320290e1cf8e0f548c9ea5e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91482ac4a8bc79a30c0894a270ac2331111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cef1762246a1fcc1aa1d769a8d7e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc1645e688090d6b1dd907d71826d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb512f5199bca5db12c94fd6b57d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c334d609c7b987ae758998b27fca2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013355804e77883b27f47c165d4e824d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f03fa1e8bc42d084d6546d2e48e549117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbedec529e314f2dbe9f5d79eb91d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a095e774145bbc42dddd035f3c56e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833288f7d633e71682e3a7b819678fb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909f2dbfefd102dac7a0547fbb5921121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42779a9088e9ac9b701f569a2133e0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f91095e0bacc7cbda39a38196b7f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785142e78e2deb6d5293f16a4dc66dea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90645458a31316c6bf704dde223f488125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b8b08d5c6fa13f380d043dc718df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77dbc98cfbc4aa3290eb4ed147647127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83414b0765c998e6955c0ad3e4cbf81a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef482df7f4bf70ae5dc627869d179f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767445cc19777ef798aaf65984cc343130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b19ef4b4996ff3f938e2daee0f849131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321c5e60cb12290883cf987bfe34679132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd30404e60d3e1ca641e9bd432333fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70faf5aa5ae7972a895dcbe64e69d45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45bfa338a41913519dd3493a333b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70e9495f56eae2144d12891a5bb9d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a2221f810213e6896aa56c212d27a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6782aca264bab5b921b13175816da4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e69355bd9d624e568f6796a8e2bc09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20289c294aa3054e07967a1d66fb1cc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80111d7585398aea3c8081b01557ed6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581cbba2ff17f7261a94b0dad4854ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b2afbde41807288d1102ae4f1e8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e7444e44056db7c14de24861998de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c37c315267ea07406e20023297b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75daf14261a0d15d1777faff964a3eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474422252267c8a7d2e65bb84237a35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30cd194e4f30e94d25e21bde2ab798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549b6ea34867070fde3032b94b3bd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285a0848bd2f075d3f32aba4ba471a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf46b54e36672265a85920684265abb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf95d21a75564f49d5a33acc2e4946b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95389412f7a0241c680f744a0747a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34dd21fff848f44dbc750ed3bec955154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350f72b7f1a4925efa369eb634b41f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b0f935b1390d0d819544c274508a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804fda909ca42dbf3a845af98eaa0a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dbdba5d928b1842ae2a8ec6a0b5ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f126c710b3d1d94dbca0b6dfe7521fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512b93d55f2802814ae3789ccec1d9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c152755c90ddbd0ef3f6a0f910a3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c20d7dc570aa1c502cf1097eae9e13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4d3bf324d8c7edca027b48e5fe956163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933453a5bec3838386b88dd9f5cd2afa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d2621f7419b397aed0e1fe6b56fc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a5931469d56996d6b2741454af6f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71addf258f951afbbd6b7f4ceb7a8aef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2256740bbf6029ec293852ef0802754168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeff2fc59ef805bf0b9a2ec9584732169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19da242fb33d40e701b2c71b47bebb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d86c359feb835cbe667db4d81a3060171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1268ca4b8167cd80699ed8ec8bc1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d83b50cfe62a4f0ace0a9b98223bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ba2d2c686e1b2673c570db6063956174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bebf8198e0250c9589a70f8c7fe2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f2ed5871f2d923fbf88162e922e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da11f145887865841cb7999a790c29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16454d58e30261740e174b0637771d88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480399ff6f92ffb053f1dfb5cb60b596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca495fe55027722c6f69dcc4046b805180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909ca534505c87222e2de80deea63f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557bccca1205404912e5495aff61dd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7f60b1eab028f7f38efc4f023fda0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4e461c412b85a05bcf0409c03538184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7690ca19d70d7495844f8ea31cec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4122cbe323ed22f3a3f8bf0b9496d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cac3b0cc0346ca14c05bca30081a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617908f2d758326eede787a32c74aa67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f721601619eca85d2105279e822a51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1cef2b9007f443943568ea9c1d8a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7291f29299db8ec5474e1378765b31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b84816c1cc68b7d8af9fe79e27c0ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711c673632981c1c11dac282ba351f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0244eb5c80123db2ee6962180e9669194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385808802f02227534a9b85bfbeb3c69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d0717acce3445b1003605c7deaa2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279290c9fe6f54a14c8fe283806a4c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb77dabc4d5f0558cbeb34587044590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a43c21c85e07f54fdb0427c0537d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900d8b25c123850c56056f73a6551e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dac5e72d0878cf88571bdd7f94e55d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9625465988186553bbf2b1094d27c31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe157477a58a9537112a0f4a68c4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba768d42a6ac50598408995b4b51de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01590d7d9929ef6743c8f8ddfa61f01c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db70d02f0c908fe3e2da841330e34ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7c0b1cdb76f1db5258670d1f19dad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150cbe52cee18c62ffb324d3973dff0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b64fac8cda5a4cd2dbf6c93d1ca3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240829328da12eb5592fa3c1e1893ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff098f21b8f398ac95f197cc3bb07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ce96e465b744982d2c1fc8e1d70ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e9f86a8c0ba28b318440b0fc26fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f2b224217a132fcd25d72317ade5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e92a7499df2f1de98baecb658a74a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f620bce5cbf6d84c42f2c2c6fac22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe7e7d9f16d08fd30518f01f9902eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b91cce0f11ccd9b3c6d64eb738cf98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6e5ff7d9768a9d1b7db86c01dfa72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261786d69409fcff2696b87279f3dea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d2e1dd634d04c56edb8fb7472e751221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f3b31ed892be56cb65489e30e3275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cb0e32eaf38a16d6979084fd0d8dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbfee153c916ad1ea2e9eab5683e08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66196cae7e840606dfc817dfdde7d17b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf774b1cc4eff01885ed8f715020e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54ca5d0921b3697f8cfc828ea4c392227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44400fd8c3bec3b3a9363ba1d5627e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721eef9b567c5fdaa921a59353bc7e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b695cc0a5a384d51ad1e387f31cd774230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6a9f9ab230ae650d98c536eabe341231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc577ba02c7b3a91e5391db6e0eb4ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f7f50614259eb9f7ec960de355f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3193cd6e8fed7a9966e5c40118bbc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34dcca5e4ba8355c62a4863163f215235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086197701ad0922018ea387ddf344c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14787111cd331f32ad9461c3acb1a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e1db5d215562c15cbcbf7ea8d66e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6b8533716930a4782bb7d8c4a71cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae66958618d9833d7606d7f06a76bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8ea501d15dca9ec414e6686c7896241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81e8f9fc55fe366fac4640992e9887242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9cdfcb0de64ecb7910df6c69507b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3e2de885058fe7a9261b9ceb07813244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaff399b07076d6bc7a676f3c2d2ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e469c7042b52e611dc895406e28b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc93633ca94709832dd3f5e5f6fc3b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e3e787497cb8c12490032b52e04ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e2f311aa67b1f8d60afeae0c1044249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110b6877d16cfa703aa351f5cff7387250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0fd86b5b9de76318954dcfb725f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd287fd1d57b59a3fe7239e15374c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a19272f82200d5d0f6890eed4e1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef5745a401032d87c3e67e49ef7df7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b782d996348ffb3ee7c5019910575a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b376d7a60359deeb16fa686e104315256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d16ac292f71061d6e97bb7d9c208ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed34b1129a3f1779c47f6bc7bb89fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7620079b2568ba22c122503779a3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac03ae2fad6bb458071cea060bb651260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a3255bc6cf74cefc8a0bbb8a74c2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e91c85c8cc412841de3ee95c96606262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92ed7ed646d2e331bdf213607bfc96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5a68759beaba20ee0421a376c7869264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4b7fc0c4d1bdb86ac0534614991fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7699dac895147830e9d6b11b7f63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798b710b914caf7520eb3794d08a57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab608f293d86c763bf415a3ca52f12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55a0511575c6cd1f18b45be89c4f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1119bca0230934a3001952d784e8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0e1a30f8f8d5e702045802d220276271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9514c020e2750dcc3435f9523cd5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae005787e7d059da6095fa664db754273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f9c3f124aaf6d0971fe0c3724605f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9825698ebca55a3c3e71fbb0563b48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c6191020245e39f301909d10bce7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f948637c45822293ca3872a6ec8ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6364490e4d17cb49038236c8372bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54cbe457887d116d8373d97c2a2f28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a315697987a6d4c8a7b9d40379351280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf2d353f221cde36e8d415670e8409281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f44e2d3f32928762d942ae637869a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05047c5520e5492d71495fb343368d93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bfc5707a28a5893e1573a73d71722284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631662c9bedced532b4ac606e3345a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029799a38d00c97b95cf2dc176e9f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b0d6fde8800dd23212ac7d6125e60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3b92f5e23f83248862aa3026afd16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24422e37a310adca8e2f4b00075b5aee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d77c1e7d54014238ebb4a6e3ae99b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74393dba5e6bdc930e5dcf7fe53163291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93fa5502be6d0d49a1e8468c618217292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839e3832cf4eaa6a41f6daf4540d546293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750de25ef7529668b2fcc1aa36ed3ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83e4f2bf33fd46573a9aa99184c059295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bac73338ce5eb20863ab869b9ee75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f77d3e065916b65c372ff754bd63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770872183d995a06f2969f79aac4664d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef6b70e41ee7adcaaf4953c58e0828299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d58254a906887707d5cd5c87a82c36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2d1cdfe5e350b34deef77c0bbf675301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d2ad7c4e9c6ed7803fcc8dac5bc61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac71c9b2eddf7dd07464674dddc01e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414e8f7b05c895767303d7d5d74816d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d02855640516db61057aa94b3316305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d03509d930c5badf2dc76da5d3fb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc560836bb01251867a6ffaf759c328307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c76f0bc5e8a7ea25db9a07601f16e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679a3c76dac2546f3e49a8baf1c08d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf147cc59ebd5df957b9d4f19116fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284abbe05a7be5da485bf2a7183ab0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d8d2ed816299b35ae5cc3abc2c884312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019ccf7f3fd9f5486f345ac45ca96f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b1b3419c737de4e7b4f38f18fb38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d23559f483129fc26acacb6820ad3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f995e72f45b9c70bb76d308bdac8b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd6bf65179ac4e4bca4456515f623317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a38da5661987ffbb9934af0ff9750318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b0e94c4614a26682bdd216d8e4ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d904750198d069ae955df22aa73097320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df25320de4c6bcbbe9f4375368e9f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f114eb1f12a53cd955c6bf5df590418322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22990359803f2a2b484b760a3a4dc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee4e1392a875980a92bc0460d5a33f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a3a45a7468327af8617dfcc56c35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2202bfe2efcbff8e81cc6011cb8b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eb2af73ae783cad83b3be791acdf2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490d05742207a72127eb4ace799a411328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0c0e4b46acf4a9668063c6ea32629329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff701773d6684a7823ea78b2ad26d9ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1e666b4be804fa67a907ab33f8f3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c0dd59c2ce9dc084819af200ef7c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81d8a7ed27280f5bdc5e4df3f7d6af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225d780e7971c92dca0a7fe24ec055334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d39b263512c5b07aea207249cdb4be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69f95762c730759abb5830a97cf24f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f070d205fa01cccc9621e20950eacd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72ee851e4c43beaeb9e7ea9945c5a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4c2b6008a5b2f766a34b243cd21c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9093ff8512ee10a8ecf81ae55af01b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173919afe656a14f4212871b08ac77a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d92d02b152f9fbb570b6714696c5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908175015d20771ee0d5ec3f14a1bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09d48c0194ff2750096e74779f4fcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980dd9577c1a518dad94cc7182774c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd02cf900873bffc6174bc242e90408346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05147d7c5a2eb73cda1f8800cecf66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bc937ad5d3205fd4e9f9fe6108ec9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21071782d2bec021ce0f045360e2a78e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769734ac7a8116a6c81d68a087217544350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1870b710bc14c79f8b38a6a134af5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99ca57df4167d9de0b65e6796ed08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f129dfc72ef2e7e1a932e1f532733353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38380296b6391e2cc4339f7314238cfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a70fca5b0577bfd08712344f3424d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af0470fa2c069256a413cf67cb34e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e933594694a078bd7164a77b151985f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaec4f7419bd7d6b3b268f1a9ed751e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7ffd06fcc85871c2fc4b43a046cbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce8f134eec835b039c2651d8e391d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b3f821cc98952bffc587d7bc0f6e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecceed64a1dc9244d78d83c9bd61d70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ebdf82e1c7fb237cd3b8394ef16d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e136d1fdc836fb88c2a25f451fb04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7341de6c9c74d1e997e6c0d198901365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3077e01db97bf3a0eb6e2b8bc4006366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a894049a5f90c5fdb0e2290451463367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44241eb51ca97887fb79ca98bb34dd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7c53064449d4e457b69c718c7d73f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296f0c42f79e9d2f27206d83eccd20a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4392cbc55730a1c9b486706a100fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5663f151ec8f07c3d7a29a5e63a46f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65941cb8e3e96f522ffebb82364f73f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cab3676dd42550c7b5aa381ffefc3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc28d829a3845a49c7ad5902bb979b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d843b335cdd5d3766cde414c0adda5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b16f87168134fa525595a496b70d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16d6517547be206d70871f921b1edb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e62285b5a0c1e5715d687bd95807e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d6f1c83ddecf6ae2c87a6aa5aa53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c7ca5c2a45a57dfe5d30ede9c463f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c3d697ad1f9f54d6cd48a86847779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfe4268361a15d62f0ae06e23c16bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef1243531023afc373421351e23177384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b6a4e743ae5cee8bf324b9603ea8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d930aa64024591cc04f9b8ab413d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab063ccbe7b2f74b8907ec49ab57ebc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091c90e2d35b3413efee7c7154a6050388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d47017e7717abad48564a62ce92211389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7d6b94210b5f685cc2fd73efe1fbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491487282c5f7dc74d274649efc81286391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcda18d4ab33b19e70c07d276555e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7abfac1b6f8db6bb046b91b2a2548393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0669f9e01dcc49839f12e6ac1b73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c2db58fdcba27edc2a215f0226b74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3deda1791c0c0e4b26d11958d64029396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cb54c520cafaaba7a81326c8a9e9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010a12c580511433b104d49957216aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253a3a0e34bff5df5b89aa0b22dd583399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab068da70f72088df8fd3299a2e7dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac279a3c099c4ba537a27f12cadb10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0493e2a0f033d127527e3db5e51c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd54e3d0996ba0f99cb3e83c107999403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70529132491ba1f47834d84d850741e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb242bbfc70e3c7cf0fba74446b539405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08722ad41ff42a73bf1d5b6686a9e55b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624216f43ee73c0e0ca868d0975f91e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88edfcb087422e33053d965436dddb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774bce756186da56ca51f73d4c50be2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef0a699b3a4cc997c1c143547f5bb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c51b1cfcb928faf25f358da1e8560411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c8961f95fc570dbc2db3d05690240412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1459dd84fcd4eb799b3668e9da45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c6da1ddb25dae7d2af234b6b684c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3a90a13d9b3084ba1a911ee6091ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee301c4fcd9fe603c5b8abe88e45c16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00306840b6259b79d3817101938a64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a667c075a83e05a4012221165a121418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908e49f319eb9f77e67cf2b854ef3cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac928961629e8eeed0627c724c953f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534bdfffd765e336ee7729878d37e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b115357eed8c6a113682fdeb99fda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53125d44a02f35266260c59fdf73ac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456d83c0a1831bcbda6f6adab36de7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d2b1bd6bf561d521223a0383079a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a293d4423fa41de58c52a595198745426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac241933314b92c6c2165189018da8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dfed217d87212230aeb17b14ea77d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08114d3916b546e1a47f3d4bfef87a52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11460d4893db837c2f01c217a378cabb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313c88ba8acf7e7d9905a5b34547048431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c80542fdedd739ec714479d489d9d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359937837d9271746a1343b35af532c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801e00e87a8c571fa33c7bc7f88f87e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55124ac8922cac58d2414b75df3a3af1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aeba5924cd45ff9f810dd4b57f43e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6dbf5c90a9661230e19db4181094a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80c2a469eb0828620cb5a4e977ea2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88449440252d664b45b08826e4c8b48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eccabfc4cf9cea59882e7e839dffc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e24751ac359cddcb1f5711984f3cc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f5a7415b2f30608a3de85d0641229442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8174f2e97b88d16fe91b88426eaf92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dec0951976d1221bba74dd477f1bfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd071c6f2dad433cbfabc3e5996887445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e4c0bc88ef0b8487ac421700c3d28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a96d0c07114394eb901fb42a7fa3e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f1af29d76c7997b6415814a78801448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0a28dd2cf4567a41d08e252027e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402121a07fde0ca30ae97e53e9f9dc30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517488196d31a0c176c2d15a9aeac7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d0c5b3a9691868ffdf5a7dac52726452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd40be061b82707491aa6b8482fd452453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9e8034abadcb98f5ab299d4c5aa11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86815514e24797dd983850f98ad6185e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a2127253f515da6413eeb84dba60f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad2ffd7f2a6a106981c9ae55058052457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabdfff6c5d90f1d2bc0b7c35f64d62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19277cf584f203388e43f5b217f4d90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8acb2a310ababb16bc82b4918cffb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2324674edb829ab9919dd9b8fab8b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf9e9eaf9db0269be9edee27f728e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a29e19aef139dad21d4262025995d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ac05850b95607ac976d1b99fde889464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbab4ee129402f231b20e396ccf307e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d4e25bf6c47818fb91a194ec4444466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303965a558870bc072cea9b0e8c2477f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c248be9823b97e54ea2642d7e1d57468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5bdb1fbaa854f72b7dad4e6a98af5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4097a6f4470beac5683a02612c54ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bc5e3d9d8f6db5eb95a1193b402c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224566ec128ea62d9fb8ca7e4f399d49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc38f31e372c77e8fb30c8d7b8f05ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b15fc927c42eb05845fc1c5066014474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dff5e2c5df1d4af40506e088d93db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1c11dfc590ba3f66981e262eab8f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a4d57dfdb7f90f9c57464ec8c9b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753b6747ae86acd012cfa9f49e1e654478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c502727ec8d359b0c976edfc46440d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afa835c886922ed8e053dcb55e7c39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891143a6ae0fc59b36eed509f2bf51eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6c4b5ac28fe0986d64a182aa7f9b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19169797de7d8f611817acc6ac9df2fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266726da034a3578334b492963c7d9b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec9f3c6ed04b3934a4e3dd699d0b11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c54b9a753d798e0d869b05c78b92a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9302f1b06cce9a8194f8f41e781adc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f681567bc059f05cc33c37517a18d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4deeae57c0c38dc95cf750ccc2e4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938935c02e7ed604d3e7c16d3a3534c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2a6e10e037817e70f7a42adecd644491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8dea8e5755c9074171634f87fede9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dc15953fb6bbf3d6fbf850d1c7a6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5bd4737aa2d26e509245ba0881b6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871314661d3eedae4884acc20b67bf55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8d41de2b62d942f582fcc01ef279496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84258957aaeae647778e6a1e59cb6d48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231edcb4ef13e5a949fe2359a37169e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b14511bc27219b64b8796b09b771cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa6f44ce043510d885e38ddc3af1e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ae0030ca5963c4c5d367e877f5cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ec6c6bc1356a8c27d20d6f82fb45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67b1ed6e2b8a19d9cb028e6737bc67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d649413bbb7a325555ae07fe66478c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccbafab66369ae45fc6289c960174505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694e927ab71e74be245fbe0a8a55dd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2634f2a3c1766aa579f3e2c51514d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab16d59de62f6df836681bc00c63ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599991e2eb677233ef8760c4a1518e6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507194aff66667c6374546eb3ca80a10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52879f224604266f9fb49795ce487bdc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4edac282715c735bbbe37d4959690512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc71c13c9a8892071ebba0c1cc696ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f909d7cf0d07de5202e2932b4a617514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fcbd82091f81dfb00bcda24af107b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0778bba1f8ae5a4f1d95a0e8be1bf2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956c1a1b70e05691295d5bbc7c4c84a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdf966b42a11eb7fe4caa9325976fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eeb8855c01f5e5203bf83854a1739519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17be10faa0f37f326ba7d83683e4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da025ad3f8246000b8288f2c6407e3f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f34f051f765656fa46d3da74114deb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47eb340bc4e03d0bc2a76db08f4cde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388a80d95d470184e4291c7c961c6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68459786a9afc867751734ffbffe3d8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf6a4b7fa01ac158af9ab8e3169842526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe0cddef8920784f747aea561d03ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cd043bc905724e0422ffaf67ae32d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360b135665b22c59144bd8a4794346529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7be6117ce5fc074b849b0ed0ea464530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fcc56ed301886dda1f31973e00518531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b5518484f7dd36c86fd5c70f01822532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8befdf2db04dea96ea7fd734c6335533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c33a1ab76f5702152c94f6bfcae1fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a7ef66297971fa6fd182d2814db8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417a675aa78a732c5ca2c87d37c0335536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b511a5c6d8e5ae0e2a00d7b09a76c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627833b05346466b8d5bbc7e4c7fa100538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd602a7cad46a162c0209c1ed65408539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84078aecc35bb6a1dd494e4fbc57fafc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda29439333ba1572a9de1e1c6189e97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460241a677b418cad5b444e7a4c7c05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e183451c693c5d101eb74aa839b46b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b792d2672b0a2d504e4f50a04a2395544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd8d52753c28e1173ed14637ad002c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456846807af045ff66ba7543c3b575d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19126ecd7fb3b2ba0a1083f76069896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ca587f87d4a4387b9060550279183548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9710dd186eacb65d560ad47849c26f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298df58853cafb64923710e4285a2b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950a0d9ebd79209c8337db0413ddd4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788a71c937b9eb0fe65359a96e05765552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527ac7160ac56ea02c5a5c9d87fa8f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1779426a61e1c266bc872bc7a743ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b19060e6d4fedd14fc1c2438f4b9a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0497292dac1bc731a55d23079a0fe4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efc187362a6b6cdc0442768790aeec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9ccfbc825c66071d8a2938880cb74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85541d92933be21324d65820f756cef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0edb099e84c26bcf5681b2b0d57c29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495db9613ad527dfa2f2b82528dccac4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673791c59a98bec9835b5d67becae569562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f84a530028c983fd71f474bfb0d798563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4b52c3c29670dbe348ad9dde068e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c8649f9c740ba7477ad4ac0d40847565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48b9b286cd2a39473060c927f13325566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0894bbb8aab215a2ffec0cd116067a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dce76f61d0e5d29b22f7bec08b50a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db46c47f5a4a04ec3d4e901b198bfdb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317d9d4940f0d01b1bd014e2ff3c13e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b5a5e0a7930a5b2791ae4c6d154a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f521fae3d8bff7bf51e587d60f02fd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94f2bb8462b563e92770f507126a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cfa6c9ba21c0e8af42e939f006fe3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d2e7dfd41863867fc1b50a814ac8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9713623fb00867b4580c97a2d3c403576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f1fed6b79b6ffae7a21b646fb7b3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ccbad35d6277db95072188a2f8d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a2745eb438983c1f369de7cdef30f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf689ee65b7095535ef091f593bf163580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5ea352ab6bcabad779d1ca6c2cb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e412aa36b500d806f1ba74030850a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31b895f8be7c5c356622487097188583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80c7536ffe0a61b7055954e0564ed9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b52f3ad28aaa0a9cb8c0733ac0a3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d70f02ee7341a346897f0b408667b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9f53fb292ea56cbb9572ab44dcfb8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996160611c553cf4ad58ae6d672d7aae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d10f0850b62fee4e7df03e214a27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac83719a938f106790f922538d7a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a7bebb6911bef5065b4e8f2cdbbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29689bc0011d0310f37adbdb4af15f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb86324593d73d3c7b922c93a2b05eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072b124cf6c9d595cf6621a7f2b8b5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c25ed0eb3c8f5b52a17c473696626b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3780979ef0021afea8a8e0cba37d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3115ebdc28b57fdc3d526bd26883c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72dcdc4f18114ad574d05e5c0ba087598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4fd7382b49111c43cfb96dc9e0373599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03246c71683555f810426a5b125f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750faf66bf09517a7a54a6e63f32187601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4cb1cb68b838d1a3926556f496cfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c31a17dcd966aa7f54d99e28d9e427603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244038c5f64f2cf4be7c278ef837d4dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498bb80f0268de5537a64db27c3b54a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72d3afb6a15214e202451977fd787606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e357f4244fd876c36623650e9c590d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319768890f57d15b423fc9f2bc209614608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd278dd0a1d33d0f69cd3545ec34332609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd868b014db16ba41132258a2e1abc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404825613c60f023725fca63a1e46a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e9775f2454abc7b5a9e15af245670612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48086e190e1382d00ee2b9461be5f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eb2f2c60d538f91440d8759d105af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf72ce60119db992a9fe803e5cae02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1b60bedcf246e73f587ebfd6dcbd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57c4cae121b809208a73edfc8ab977617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a6e461084986051dbc326d766a89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4d14cdf6b9d9ad26a4e0ccf4a23c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a6b0b971f138c9e3a7a284b6bacb8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7659721683cd38f7052d353b43699621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1462b021938013291c7b3fb454b47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a80fa157a290362bbd1b9bb77e2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff0960905245a550d14cb090741eb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1bce889dd90d198795c731de38a02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7de263c1d724239c5c7f7a1f9ee0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14425a79342006b89dd97737115025627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8262307f6e8bd076521ebb503b175628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1508f90d6d7bead862b8c29163b376629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96763ccfb6867e555deb4297408d3916630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a06adf55c4ea5a7428630a2f79691f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620ae5c6641a777de7a7654b8f5006632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65bcdf5ab526727639ac6cc1b5adcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715eb61337e24482196bcc804a1ddb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f775296fa3add698c82fcc47e087e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb46d6c113ca1299d86a9a0349d21e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8959ded679e93de97539125f373b0cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee140e2bc7c86e8e80cea93c6c9c1a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f60f88f225482ea17e2e7258834c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770e35447a4eeca23c8e63d0a7927c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0f61418b7922afed6363c83f418a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16077c359833a8c1c14fb2d529740642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bfe2164cf7968f62afd4d9c9254b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029de452223b7c2c6256b48a8f1fa2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f0190f0df7c1f786f7e138ec533ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78357ef65c795f84133f572f6e855f5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2889808aa0c5b456c32aa19d25455d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7543d0b7464adb74e0e551a8c3d5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981416e859d9f66f0250e9096179373649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c8bef268ee93b556a26aea701a80650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f48182317cc6166ba64fb9932252e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0ebb59bb1abbf4ef5eca55731191a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fa83513d8a0c992c770ba4eef40f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99f9a747c2d212d4dc35743ec5149654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58241860152c5081f1ae58205d673a6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec712b839103c5fbd835b54d5c832d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefff41948a1a843283d368fdb68dd3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05715b8988954f73fa219d7220dece0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cab23adbdf9a88f8c3645304caf6e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e6793cb21bdccfd15d5ced4909526660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f85605772ea3a30867ab7d28dd52d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc4b85d31d4bccdf3776311ad9cbc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5810bcb6d75390e287e1a3d2f804b55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79617605811c71cd7b965e46fa86a080664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b90586eff08ec32f517652dc1ca740665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de03bcbfa83cb838983fbabd02a21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2747b5c40bc6c3581aa9ee8823e470667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647757b2b3876e3cb61a7aa2c87077d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cd17b8179815a277ea52915f89320669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358c96f33fa1807da38c00e883c3cc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac26825a9400e3fd0f8aac436b25fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46ad791ce77c900cae3487a62dca7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa115083ec8567ddc0a8f3f6b0649673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda8ce0dce2c2c31c3bbcdfbb97e434674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eda96560fb4987d1924ffc07d6550c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc8c547a293d5665c66f03b1fef7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf29f969e0eabb889cb1c4fa4d600677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c87ea1b1389bf45f1b08bfe5c837678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9db86ce98cf576f8db492583a7f191679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ac61dda05b7a69fd313cbf4d45f4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8356d66667a7e53a698f63ca2b345a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16fb66ef7fee6a3aab633f03312ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8699680b28cd59303c8aab43b4631d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef2127ee4294d417d2eb1b678bbb78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e012d9080a548a88980e37bcc7504685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0411bf6180e759eb27feebd98675686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8538707862fb1249aa654b24e559687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340425b9880e5949cac66a67c8e0833688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdc7d51f6eb190fbbd7f17b915d05b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f412b1aa48b4a33c7a88bec1fb00dd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b17cc3e843f4032230e333c21c2c24691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd46eedd074dbb779d30f64cf486a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a871e32d1c87c02c6d0ee11ff63a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4329795ddb53ca5827a03a7c371f64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003f155bc3458966e1da02842756df6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fda04df2abae61613023157947c91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db4939f95aafe4086ccd08ec3bb74b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4953da26496c7f3491e16edb268dfc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72abd0b678b63f9941a003204b33534699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfbaef1001d4df6b836fc1274ac0bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0aac347a0f3aab4228d21c89fab81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d642b32bb08ba4387baf238ed50b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570266770b8e94860714d9f244792b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cdecf430b98284cbb879b919e4776704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9ea728739ff72e50e8d3820499914705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03372f66711b66a808e6b056e4bc8844706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c8c568b360711dfce438c3e023da3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80ee53b7adcb5f977a7bd4a38c4938708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8a8114f333fcbe5a5da9c4778bc55709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17cb06ef0f324d5158e3fa8bc0703f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a146814db10c54e7f92533ed6726022711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0a1345170325273121187be5b74c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab01aef287af659f3d9ee2ca81a0ee3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9196bad024fc2c123a70af2108fd43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b54d9be2b547d20dfe5b7fa8f6b64a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c007a336b3c5184f736522860cd06da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982eb3e2cd1782392473a6c676db75e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ee71d42600ccc30dd028be818ee23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107912969ef5210b74183d0c5720892719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f7ca380e34553d966cd46ab7b62d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3f4bfc61f1d7145ad24dd5610e9a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d16d1f2adfb26d14a04973199fccd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd5dd554d8362c16ee01f89f743aed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa480fb7e06ba6660000ff5517e72b15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1572ea4e276d3036f01b16da6229edc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196f15abb096e6846713fd531d7a10c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b03b63da2a811b36b1e4b72b1200727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e65375938d80bbbaeecd6ea9ebd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9d703f1b9ad349b6070bffd68a1e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9a67cded6db0b9acf128edc353e7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe80f9a96e75d01d4c4c0a265a70e40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de364e3331ed6b6e8040c08a142b33c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345811ae038b486e428b3d52f0452a2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5d527aee3f2e7080548b1854771f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5e612b9c647a31239a80a0a8b9838735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7131461931b03c8ae877a96a8270c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065a1633bdedea089407be2003d217737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418abb1bb40ce677878f5a0af452b8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db356289d18a2d99bd9bfc382a896a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f6db89be16fcc38b1c9caf7920de9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ee636f323ef3b29fe097483ff01ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d45b7ef392059736185f8d163c3a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a22477c786ecde9ad88c02be6e4f75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cf4fa844ee2b1139d48de77a4de23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f05d14a5aee20fba8792476284d94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672714be16e49f74bc5dd0dc3299bfd4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401ff8b996fc0f3428237f836c13bc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e1490df7a36373fc6c0624ededb4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd40789903de8ae2bc2c6e815f828749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ef64ed5f74d86fe386f6a9ab287d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9fb1325492eb619381279c5a33375751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296358dcc7392adbcb49553def007d8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce83d3cf7170717682efe049f2abb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e26e742874ee967f225a559804d362754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bb523f907228b538167df896f1daf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78adf5fbf74d110fba9b94d65380bc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe6ac7162bbc45ec4d56e83dab2369757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bac6970a7261a5617f9c5a12ac37de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346aa93f195295f117884cb9c666646759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb523a325a1f5783bd51f1237c01cf5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df817416aa9d30f8dee430a780c9a9782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d5f6fe7734d8f8fd8f3644af382823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f78e9c88200ff73935f5714b38f294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35e628f700efc805dd83d8a8ecefd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdd54fb1345ac92da5ff7b196a672e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7fc8d1011cd57c2adb1dd81b1501a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f51024ff487c24240107989d00f538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f30fe274a88189067d4acf0d220d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ad0c6c671a0366cdb6439adbc21e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652694529fcfe3dbe412f1ac2660817111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad406593be4d9af9b6089d35ea035c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170efd79ab68f5874e30d8345612f40013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8d115abc0de4005661b302422466f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe745c8d9b256b0ffc6c7d21824dda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95c4e507fcf61ce3391a53c069764916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e386acb35f7876c06ddb7e5ccae0cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc8e490a4b68fa7408c67b096aa0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f73e9ca55bfbb56a0526e152f28a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b32a7203f524ecfc238dc9e13f6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db111612b893c4fe2e66560d65a63821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8325ab8844680b252a1eb34e8d3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1df6e1b60a858732639c65a0fabb2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c37cf62658f471a9feb0c5afcf1ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798942698fde08b581ca4116a6d01c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae901c1643159b81d95b6456431fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0531767672cc672f7cd9a9fa076685527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01f76da4d4c92115509efbb188968a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb851e858ac70f85d5771a6afa4f580d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ae2221df361800bd56fe5530e63a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeadc34c878533dc9c1307aaed98fcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6392b72777592236d407b1e46eb9a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf35131c750992657a3aea5f364dae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42935ba75ee4aaaf3906433acb2525734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f9666503293237e17c6b50589c1aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13c70e5e31fe344b811ae8c148894c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd61d41244067606fae4822f328c3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ca8649417fb641afee58bc29dc7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b60656c8bd59031069618d4404dfce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339beb225a43cbb94ce0c42717258440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5375519993db5b0506569881dd31b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3398e1c51196127cae08a070b024f1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf01aeb9bfbf0126d279efe3d9da1c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd198a2a77972aacce82bda714a1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46517f894fce90ede8a68ac6c9822caf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f03d016a9c9e737c064af955adad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07082a74ec8d4908b9ff9fbfce917e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a1173ba4862f94de5eee9f842183b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a174f8ae9136e81c70dccc74333682c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77a3ea4cb7457201ef68a424ffc54950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c211d17e43a7f3b03b86521940e1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85acb03638903c1f21e2c2b0d6f0b6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b028e762f9e086f855550ab198e481b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d6c7af0133c2217483350dde95c4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1fd25c8056a64b8e7ff85204d74d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ff52c96ad7e3b2c2c580c9a28089d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a428ab682c198d5fbb842ffc3d032d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f0e4c476e71dbdd9ebbe780e2b9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61574f1e1adf6fcfe894874ec692759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a046934353c82e1ba447862e07e5fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721d6447b88bfed496771f885ac4e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1077fe8f5e52cf13a6d1193eae7f0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fabf84ca0c414891881ae62b25e52a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8733cc6426d6a87418cdc89977f7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbd52b8073da4cf82817cb231fb12465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e742bea417f7578382903b3fc2d8a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e709d4715a15fe08e993b4915e4da767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed19ef13fd26ae31f0db2ff9c69a93268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93927699a68f127ebbc3ed312e7a9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647942f9865146690c8bf1a7fbecee8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f088ad7eeba8e56190c6ea29d64324471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07243a5b17b2b7da3968f3fef965b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342810743ac5981552cc42e43a4c66a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5ffd0b5958645afc39276f1de5e6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557b8453c21d864f6dc09300c508b2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd109336191a64034bc15bc3d55ef05376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2023a8fa13772a5f939ec58b5e619e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd17fb626bccc508db87900b663e5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bae78e070563eb7909450e42568e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77d58c9dd15d029d57d704832cbae780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f8c369a0dfade2cc3f5cc25a307e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db52e4bfdf928a7a33457fcb60d69d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59947883501d91c131828b5c27da90883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f27610846d9f3bf19e332e3f848684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefb0a29f07520c303e04549d396a1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52547f329e959266b8053c352f4d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f6a8f31d388907209c8e198c9a6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c022ea196087c566560bd8c5530c5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e619dd13c63bf6fe3fb2026b7a3015489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bca5dcc9919c9722cda2cea9daf2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7a7db2e77338c361b35d8e628335b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39807fdac5764676b2b112c636ad676e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2c9b78e80ede39a6cfeb30eb3944093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8448731e439006254f6fdef14f39794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c28e0b27a73c65344067c21818c32595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a634a0af198fabc982cad99d672ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d2fa7cf00fd9972a8df73471cee797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba88cc03ca85b736fbcd91de78c1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860630196e740f8aec3072a1c034bb0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1f2590bc0671786b0b12e4e3822b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad7701d23a4996fc505c7324708ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5df832eadb506f0a3a84df65df2cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01fe634a92760192887abb0ec54a55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3c24eb9e4fd8d4d13e20de8ce5082104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6331611ac6882194c75d041cd8ec9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509054288f333975197c8a86aaafaa1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdd484a526c802a9af87c1e4c86e6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a76f5b75f7e6ca76ab9e16f60fa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d40673232264e83d1b8977954068d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a628309dc13281a7de7d711dad79b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169abd2f283686197d9379c2fe5ea8ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a2133017c3e113d82e6119000a6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb32732a2d93034af41be5617888ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35057957b609473ac16362463d7cad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5df1258b15c3e3e9dc0b97d1eb30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55105e7089bbd149b2e20e6d4b93b0a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f82a0a2a5b012b6d8a18f31d87e3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd41c17976693da77b9c9ff6cf666d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476620f578e16574dcd4627782f7614f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d0b8e86cf64ef0d7f627285a3acaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08124676af09ce49c515eff19299925d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c162e5eac6c4b228a233c97b5112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8e3e16c1331a449e441bc9e42fa2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34ab4dd54b0060259a3b34424c27e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680b58338ca19882ae9bbd80d2e0603125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999f49af0e09763f71cb3ce755e2653126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f41c44aac0adabfc31e27c03bfe8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743c487e9d74bee05448bb9412af99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c6d22f0168f8d0ae1b129e4c1b882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c015cbb8f9f312325e9cc98c60060a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161bd10ea45a8361872ce2df703f2aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c1b1422f85842fce9da5dddabd5fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3bd04b49fad6b5caf7a129942045c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7a704625404b957997927f3074373134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370edf504eee3db9fdd68907b5e7b250135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a14029bb000ab091cd75a7f099d658136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fec5625c275d232079f3297c2eacc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae8ff8f849f182e352153b8be5dcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c019851e59e80942aa272d722bf123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686bf722ca53ce9cb75a5be22ecfda2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63880e3f309c8b18fd3999e6eaec35a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21c97503ee6607c97c1451ab62ffba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95bb1ea5a15bc8ee0220d75d36413d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb39aa4109fe9287fd490eeb03bb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77363c7db24693700e1bd710b7c5752145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddef6341b09b6381374be3cf2c765c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b18966b2b3dd06bf4cf556eb4fbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6321b17acc0cbef5799c018b3863ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109392c7909a866a44662031817147b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ac9a7c250069ba30e22dc3609d4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbd6fbf1d4a5a1f7fbd753a729de2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a956dd4d6e9e7e52a47ea51be0ac4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb2da8ac80daa82d2b62e5894b25ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39e6a1a0a204b14373d3b858f9b843154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34841886419b77cf4d4059ef13677e6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae19a8db86d8fd45aebf229291ced3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eee0a54fcd8630136c8fcb8785c33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeee75f58877ca242ecd4f1a87697a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597642420d675424b9a6a1ba1757f5ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fb4ffc3532999221dfd36d4698dd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f86b477d4488134abeb8c12d50b61b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8961dd652a46dad3ac976647c23a2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb5c2b39597752d6395429482e080a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08407a61c7787699da924e2374704c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2af3c88c92735b75c2efac6630f64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d16db579eeb705230cac5e865d55be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ff1f77cdc8fc0bf202384a84fba1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5d1d28e60415911bcc65bbdfeefd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac29864273a4914a228e950af8ff352169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b5aef1703dfedff2736db5c041a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585138371cc84e89d3d0d2a1d5ae665c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b9bc64d32ba0c46e857bb4cd8db73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fd539a581da9a9c290c76bbf95175173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5750e5b61f6051b4b82382d0fce15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624094cf2e86457192d6749d2ae92151175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ed51db4bddcd2064fbe1c644ada14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240cc681c5ebabdd9f56538b2c7e21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b04944777656062d82b25cd8686cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63798536d2da111c4afd72fdc203fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819d3e8259de848735db8bea4a63747180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6765840cb38f501163b12053c1b5d8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c792ddd09b42814e5b3ec0a4038a7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb529af6712e30106dcfd0d2bbb7feb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dcc8a1719d8b495dc322f89c4dc3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f45878adfa8dbdb6fcbf6133b3fdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef6bd729ef0ca84f3b38174b1f2c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177db76171441c4d114ee5c0fbe2939187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f58b813b1c6ce4c31ecc480ae4d971188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f471ef8585866f81640b704ca3094189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd85f42a9587dd68fc0fa2c0502ec1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc16119cf0ee6d72e55f131bc531ab2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4583e4b5a74e748a06b20046b4fc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab5f190482ea259525ee2ce018d7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633823e24e43ffb296e907accd537cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159064da99b307fc5bf12feef5edab1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42171afe703ea2f0482be922e76d30a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33abe03ca749a6aa7cba1e3b2e4485f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a33209a22e3c8dff6eb2503ea033d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd761865d10bc17f576291835826cea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003de5d154ef96f642c0024432957f4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf95c2f6ca9e398b60c6af0ca96ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f908b0634e6da084ccff7ff378dc6c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e1f19c0c2c21cd41aac103ae9ca7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084451c9fb6b356ddd4aa596c9d0a987204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043eefac1af5b3e82bc1c04af7e467d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf266d8d2284b3bd1d9bbaf454bc1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14b48633818d562887232a56d55b4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1218e9ee07c515f291b2fc9fdabeb5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af3f22338d77887eebb8c39e9fc8c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2b383c24930a9599c2c009320007f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81d079e37cb3a74faa03e8fb285630211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2fd09e3f5a6b79136848a82aad9a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e098b269e270bcde3d5851102cb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aca4230ffb073ca613635d13d6271214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2f7590128e6e0f19b2b8bc586b2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a277aeb696f40643e3a61ab163894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba97d1f7ca056139faf1f5f9abab5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5a7b108bcb02040b5a0cb105d7ace218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93356aa09f6512838d6ff04e2eb466d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3043b188026f772e381c810977cc60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a740d134030a0980d632e78cbf1e49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce838522822d4f4f7d1e09d5474db24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a77fe699565e008ef558488e265d52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543a1e958bf7d5cf163b5d6d407dd29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21388cda62ec5faa89acb32d1464ac53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93c1093c3612c73124bec87c8f8ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83d2d557ddd487f605756f6c6bc98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29d159d34ecf71aeaf447909fc1753228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71256cf3a738465fd5913e7d35820e12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07eb8f9283b91a53451353c459ce11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1b3e45e7d669f41498a58b10151ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009bac0b7fe13d25546be6c7aedf1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277d86fecad4ba1f9b8ef1345d84324233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13075310ea8173254d40b1b406df23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a70635c4ebeebe3e4f2bc94778493235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc58dd2c5b0649f4665b98a61379ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539a4c25e702893f8efcafa440ecdf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c2672aef34431a9ddc194f8c9cd40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0c6cefa536129cf46373a96e699e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f240dddaa1d3264fb6640874128283240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace8041ac3e36beb4b1ce736e73d18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d641c4bb0903025e6e1e30a3b1aa891242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be179d80fcc6733838b86a7a8daeffa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069404ea44195c936e059a9f1d12875244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bcaab504c1a48d48568d4c8ffd6ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129bdc10f2052c2aabcdba7fe2cf93f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7f94380f933084d39a9306174151247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735840ed7238444ca5c6098801bb1ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dbd49e07de610aeb36cadb1771cb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78725611d9c6bcad5e053f1020560351250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a7177b9bbd6544fa10d84b1f4e2ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7abfda74b5645961ab318686ea22c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4e1285a518d3eacdbc6a11ed291a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22357a8aa9a8e285306e4a25bbabebd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ee67c3e3223e189f2294f467da20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a7e97f81d3441e283b518e4c54f01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0baaf0134522004d8e0bc8777373f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea103f2a9838e54994138d4ba1bf144258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77540e6a92359450e5fe8240b5d356a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597bfa29e58ce880b0b0dceffbcffd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95837d82cd9c13d149ed35a2eecefc8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cac036482f912afeccd4ec113ca7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e55fa1fb53b3880a73ed4cccc3519d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a81a55861e13d446b9ee8838f3f4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b57c73cb2e4e5ca415e9753edc51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcfb0f98e5fab4ce99677a3ace1f8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0897b1a62d45f438e3b585350bcf653267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9e792131b9d3168bf8e289478ef2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691982de10419b45cef04ba97cc345d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78feff2536fb6727a16d581e087b05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1034f5c64d0219776b197682efc387271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eb89af3dbe2747c51b3218db26058272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64596433d3a5d416e4e05108975b6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b449a3f9c4a65a606b01bc6dbb3089274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145dcf7cf8cbdbe01105fc89a2ffe7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c108302daae664623a1f208aaa70d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d3c08cd592296094e24640828cf03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d04bdbe63ac8f793e08a4490503944278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ba74d7ec3904726d7a529387fc879279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b91d5af4b6f0a49de6f7baa4cc2dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc799fb45747ac467994e462285460281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf70517eaacf71a1e0f28d67515fb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa536cf0bb5f765022542eeaab98884283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd5356af430895b38309c32f5b36f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2532bb4baad8312c6c82e234cdd5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbcecc955757fe77454a325515a901286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af3fae21167ec5623f5e56a43c1ce4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc6a52930e527adaebf3d728523712288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18120654c4a956fa1d74b3dd88061290289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095752514bc98f08e043e5aaeb92199290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b2809825cf74841d1967616b75faf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d724672d625521610f707548e5f172292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b25f3c603b9b8075c8214478b928293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b12848501588c1d6d61e4fcecad9f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41862463393670341a31771c181a200295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548811d0a2047e61247364f157b206c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bf17d3a969eaba75c9747f45dbb7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf8db3c3bf63e3b7cc1bc5ffd7106298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f511bac5ca120be3d185608dc88c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c426f78e89d4719c85668298dbfcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345a5e409e9468e8e4885bc7b2f4c69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206664b0b4011a789788075796def7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf44a19761487c1c352866e701b8cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7ccd5cabef0b74e26b7fd50faffb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606d88caf3a6d30b768a71bf45ee0c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851157abb2f0aa1ee020931c290bc50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746feee09763df391aaa41da560e6acf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd80564a0417f71620a93797070e51b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d6516d5f370dae89671804d69a1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1484096ecb03d7635b9cdb571dd224d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd16cefbb8b103808de2d1184a7f39f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab971607fb3133d56feafb516405e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f78b1a2f8b5599274338a1b54e0b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7c5d4654995072bf077a138ef887d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff3a195fca7d94e7d2616a75f9e23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abbfab6c3ec95055e3e89aa7c33672316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23d7de6eaadb6c8b77fc9511dd2323317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945260fb42aefa87dc2b94ce4630a63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef941efe6313a866c6aa2187c598e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25816675f87160856f1db90bfcc6edc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae7ef58baff180a8351b6b54b82a74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5be12053d0d42cf24c366cdf219d03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365ea0026b49a2e66d9cc2c84935e93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f5e7625555cca6bbae499176779c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84ef4e49d6c8a18773e1953a52f4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae679589a950ae5e5c77baf5e9e04f4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d3e5b36235a07cae6ed422bda4a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f201081167380d7c93a8f336b13ba7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259ac5304dd9e9ad981ea7ad866b02c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad48ffb2bc0e7dc2c7e980c1d398da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dedef8ba10f6a569760c915d454eb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce95fdea06443fdc99e8bc3b3ae1940332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2c899d5b6d9ee2994e5144f2e0e92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7d9c7a6ffdb7ddec505560c14f39d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c399b9e5ea2e04c1725ccf6fb224913335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e57f5e0cd60086da6774c629fd38b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae6bba15b1f711c29ad4b32ded707337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220a8140ab429bd28a63602e940d58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0ddc607006dca41e4d95361b871a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29765cd79351496f980837ccb422b6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d7878b67c325154d44420813c5820341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499784f9d6b9fafc9f760ff88a9813342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f512cf834b96ceb9061990699e8dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506324c1e5fe7d41eeab5518d466f739344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99ff5b68f726e4c21855125262a88f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1272aaf30314a75b1e0aa8355a18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93d9954757e28d583702ae624484d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79302e13f84bab86ddac68e5b490952348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2209618e9e3187b6f655df76c8b3aec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402e235c17c704311214928af66ebe1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72439a40b45470ad6393c797264e4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda499e4f94290bc56dbd520a0cd97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbeb43208faa1eef531b9b976d7d10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2065514fecf1cda48505c6b2f9619ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d568de6e4c66584e1329de65f74a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d5186a0694d080398384e6cb9cd08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c843b1c65c256b92a4b475bb32572a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9237d44b2902f3ef8a4e24d413c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371b751e7e9e0176e18566fca83725359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c9d1f9b9fff2074853b365f3a389360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a00a9c615b792d25429cff8a92204361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f11f22357dbf5ae4991c3820c7a69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eca1ed346cd0698146aa6d0fcb0695363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c9e92d20ef0ebf3f1fd7c7cae9618364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe5e300f394fdd04f0896bbbf5f8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a6cab4907cd418b1ee27fcd6b50e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b1ec508cb1d18369719931fa65cbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a20129095fb4d5f7d9476296bb6258368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e765a01842afb42bd26b179cda236369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab094c1b90d0d087653c7167a7f5318370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e794f640f2d747a49d23be4d3c759371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74422f2ff51f65ecff008118c312439372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d1ef343bdfbd6a2a9b1bae9e0f176373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f17ee3366c5f04cc18085b4f80f9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9b021338df5485cb95b98e07d47f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937b751d000a889ac33ca60bb35c75d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5682b96bc19c1804f2abe7f908edc99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9d4abe537736f3b2233319fd07fa8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f8cd8092cc84c0ec22360bae660f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d81aac78452fc9b81852b6855cc3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c03f8efcb68679db65dbfdb600968381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aff7dd0ce17550e720a64c47242724382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494ddb0c9a796fed5c4f96d2b83e418383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954866889aafd2654c1279e9ba148ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c4895847ed67825f80d0528a885a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437919784dff7f9317957c84cce9c140386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2949ba79e0ce190e08eea2fe91bbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc843877f801105c3f1eefb00e8129388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e40e17e781c8924a5ac25d65da29e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630162db7d065c6d1fbeebd076a13ef7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865edfb36ee336291c5cfaebad1287b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fddc7dd5e1499a610a799ce15c9ec1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e88fbd3245d40ca829c87ff8f3bbc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746cddb6110449620644d5a040f1166394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c8bf91fb7c2162306b72d9552324395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c17f1e324c4aa91c290d3512fd237396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7d6ae8b0fc20aebd7f85557d72203397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d46989bcd84ccffcf2c78a8f3df650398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e9f543655ee5d10c88ba308544790399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d00238fc6bcd6b63222c47eadcda2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29214850b3ee14a8bfe15de010f885401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c03144c34ed19b8dcb8cc822f3bebe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3c103f82cb6f4b91893f9d5117aed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7035bb49b9d7c89c0398f2db18e6efc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a719e8d0771d588d7b982086e3e81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e758098cb858b710890658aa6b41b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344041a212b145c05222b9f32961f1d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6d9265495f77b3130034e0d6de511408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a4aa605b5f05dcdbceaa47302b0a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e82986e2a70f0ee35d7308f372e957410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e61bb9d821fee028c4bd857a9b5f44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886ac7a75ebb60847b0cc006162dd4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f477bbbce739fda662b73c28e49732413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47338e6aa20952d04043b7cb8c2d9bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7867c591eddd3f7f10ced87f7738415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24d1aa26166e4c91837331efe3524d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae8aca9b8239c6054715f9c3430c97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c74ed9e9e71c95f0c3b92ed3497449418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bbc92e40f5e66ce60aab2a18bff20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979b765b2b729d29013c3a087010303420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104a4f5e93da6523acc302532959d8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90604b0878207a037b2ee97e245574422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a8dff053f41b627939677e0566d7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff883c5ec722aed3dfc4dcbbc5251a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa150aae7aa226b317ab64100ff417425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975d0aab403fc83dd27228a47acb726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7b565a8da418927ced58cb644d346427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07408a3dc6102e485143b56533807d3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac91a02663551f3fd5f329973f9d89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899eb75f33740ef642b679b1e01e6d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3037cd4d0f711b24b9d5eb725d682431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e42fceba2515046f296f71d1783474432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ad5ecddfcbd7ef4e548c9bd5844a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048681c6f55d0360d31829dc56bc1b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3b8e1c0d4eb2752be01d6fb2c19eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b133af388aa1796b0424ffa557d8db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa98568fdb12bd6317305368a0ab42c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c11379819ac903b3a8d7740746872d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb5fd5c011a23f9b1565b356fa89db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f0705201c0f35bfb341117578216440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25c83e426c8d2eb4c2cc3045ef0c02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e870ebc02471e2ae40597b7316bbd81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd6bdd502b8e3f6e07f8f95be5b060443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af93ecb455e20b4fc868c0292458a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8987159de935f63539915bd93414694445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bec06169e884f6548e3979d355a65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d75c453194d1a9db7ee063a823ad7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dab00c6e8fd42e7746b4733715f6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ea8a4f4be60fdc0d334e8b3cd78a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4613c24f49c264812aba90ad1316e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770b328454912c8f5fdf4dd669c105d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2996a36760384c802807b6a2c181452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557fab7be32d924b0896131858d7000453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cf263f35589a677b09a1306f93ad5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd3893cdeacb6a0ece026b860af75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a505d6f9c727d77174335f7a0fd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084c0cc491a77e3e921f9fc971f3df6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a76e7d36be72cb1c2cbd13d38efb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed82ccc0c14cf8f1b371efcb918affa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b344cd529e3b7a1d43d2dcb7b323e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286362489ae15adf33f5505afc71d6fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e073ad0126466ad743ee4fe7ba130462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc8d5075fded200368247aa0686558463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bc7a0066692a53a4f41115f871fe8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac4faae209e1d7b92c951d33c9fec2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae3aa0d8bf92037e91483ae06cbda2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb1a3e7b46a48431d641b82a9737ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579c6d37afa8671df655db5db9cc8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab3d4e88bd4d362b7c2c19d2949043469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5681f049b5437a3d1146905c84408470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef6d53c5aec5f583d00b4697392cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e34de0e8b8492d9e1164f698bd0cf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41008c0181dc23614d93594de2341dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945cd6eb97672fba24868a9b887a102474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a20f1a87f64c34a8ae3a4aa2aa2544475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcc04de53ec148a0205f51d763bab4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac9fb5a138eccc8c4b456b310b511d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee0559c1315923ad77ca6e5dc5bac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7716209ce3d134ce840562fc09cf1fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e177f409c04ea9844e32e6433fff6be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fa8fa0ea742fdef0655b42f2b17b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728261c40585f86864b9470a2b89ca96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311661c2b625a42d8d03e7450bf07fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61377612f88d652469f88a4df02e9fd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df404a84d136a64aa9a53926a3204af5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1cb3ea6ab8baafc405c1d470087d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab08a22f6c372ebb61644eb85c4afa2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8cdcfa7cd7ba683f54881c5f2b7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce93c73e8661ab08174f38aa56a601489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffca1d7db7ce1c1045a7595dc1d3038490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba4542b89d8987fd707a9dc01547a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bcfc8b618ac46dc11ba614e377dd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc6e2888b84d88d73143191dc1036493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdb32556c18e3884cea04701b49132494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49438aaba70aa49747641baf29cc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e1f1063ba5f081b1aacda5c6422e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea37e936d31efa715138075491d3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2b19036ca7939ef0f1f95dbd87298498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acbfce630318fbf66504d1a44aa13c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d21a54499ea6e824123b44be54a6fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88bb3ab596d29699d4c25b1f1084c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b20f71d2e8c1c17d0d23bacf3c88a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92baccccd3cf3097c2f356ab3da208503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9033715a5fa21c8c0918e847df0d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca285fb6a66ad842f0b953a0b20c69b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca23c527d918db126ab26bad60aea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964755215d8145c6318b6ec3acd303507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf520e2a5301d7443bbbbeea089a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1de0b7f613379731b13f6fdfd5d6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cad001ed77362727a1ccd13d96157510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb01860b52e534216f161deb733078511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db30d30c0fc1d138a70872719bdd02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ade51be1601f276972699b34eb9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c174ef35579b4d8af45866e45d15c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2958f1c7d475b7351f7a9f960edfe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ec6a04fe95c868a8348187427a85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4da38a10be477b958071619c48727517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82d3320b1993c8ffecae450fbcc1d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e6a2d3c50d91bb753604c56f06ebe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837682a6e476f785afa975827fa93f84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e59ecc317ff7b338b83deb5d126698521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec187e96616d663499e388d54f15bc04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163ff6e3c4bdbeda4653bc32d767761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a72b62337383f701a6584306c8753524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf34eefdf13713b22a6156b1a4ceb51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e61e3dc448e814925f1c0f0be418a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7e4e9620f4356a22bd4265c4932c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383df1ed0e04cee6fbceb665fce1213528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99d96e57e821e0c9043d25a494092f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded2451bdce144704aeb73bea3e5211530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeb7424d860c35b76d5871523b5f26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77e21ebb7fdf71d886ccfe881dd39f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601aece9c35cd17225564ea03973bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd78da0ca4b22f5d9c23d49a35a89c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18c5bdcecacd99084bbcbf5b56384535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761140b9d956c1692e339d47c57a9e46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c593e4fef9c48c0d6823f57bf3c78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42397aa95ac3f6a628463a2e6f7ac1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f4d34cafe3460830cfaa671f6dd2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3278e88f7cc1b06d8ecff1e323e8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140724d3b69e3c0ecb0a3793f577e7c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb3052731008bf49307af728e0972542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eae1f99132b1cae3cc00c78a1c07ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea672e49a5778de2fc85ce7bd5a214d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b28ed01c331040b727d88ce42911d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679695e10ad5aad7260f424b8d285bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56919c05e8605b715b5ea3a001ee28b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b505d43a126511375e40a91f8f6bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964feb264299cb0976d5b8254f907c7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118e000b41cd22759627f685dc6eacb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674d66bb3bfa5a66c16b68ff7ea1add551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a888213935adb508e04f70f23cf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542d27d30b6a57f5eb313e46dca18e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8cb297ad631bdc0814841ef392f2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66e78d846b913e5f636531417c670555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f73d6c562521903bc739ca1ca25827556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05849025b36e0bb463442c6ef0075a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1323e81e54ff9c31616c033fc1489558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b837ec0606bb23099adb9b3ef5c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe10829df9aada4008eab79ad233a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3098713d42607127f247f83abf2f12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f966d1cbebbd3d22fb732674f8d83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9221c071c0f26e734bbabc6310f38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd71ff27e2f7cceab55b7059304bd3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021516f1121986c0a48996bfc76cc070565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c0b28f3a0e95be4043f18a3114d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5029c53ef785f5f690d7eeb18b27d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82458821c19fd14386bd50e021ba19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6bd03756644b6555e17523e2fa8b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fb18b0cd4f3dadd43c97697410c8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb050efb6cb76456e1addac9d5096a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df46f164a82d8aaf10a24b63573fc6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e3dd85cf086ee694afee1ed2b101573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ef17d86483600ea7ee1b060b87d74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47545611f46bd95daf272f100fa05073575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be585143b09f48d6d914fa2c6739c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8997debb14aabaed25b9fdd5a72967577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368757e3d7463920ad6ea92ddfe3899578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fb92232c8056a20e27bacec001598579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b98820dcdf3e307a2e1b66914467a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe63507768c08f3fdde29e1a3a7b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e93ee199f1b8347ad8d617b0b2a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53076fbb296da015c5e6e2f34afe289c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c572eda058637182aaea11f652eca90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df146b73eeb24fe8c1b0757e28e99d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2de191338073b0f32aff4e08b5314586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b32881d654646ca8c1557a003caaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752ea7f8d33e5870870d904a1f97488588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e13db3f72b33d1dc584b3489ef7f85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b694e797cc70e75838c05e8849b262590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfbf9546fe90f526c4b167f8a29b5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767721cd376dc2ea2526e25fa5dc4814592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df362a08fbbdc5734cc6d67868a4698593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146c40e97421eb27d8ebb8993de8d59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f24c5edd4699aae549ab45894958d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da66a291a993a63fabf36bb9130afa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981305a62c457b088782f736952c9a5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f0de49e22b7acda3950d5b5deb3c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51a7f973d3b21eae4b6c8dcf85ae60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b447a5dce6b694cf44969ca02f6576600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61cec6d7b9e5f78672bc0728c1de3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9069996e90cf0319e1e6df4f8ccd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d0062a8ee8a7df5c3500e1dee0f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc311633b37fd5df82c24ebcaaa2e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f2aba287a1f0b7fb199c5a60e8cc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e17255fac4f77a52e49028dfecec91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefdf3bbe5522a7add15db7b0e77ac8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade4b36b2f00a4f75cfa3ed477cf6b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e30e02b77df26f1561038c4cd69e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c028fd129a5ccc73ac3ed8ebfbd60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f81f9f7e9ab4bfe50da368b190c02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c69548c514dbd914e0c2a937e8813612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903848952338836bb7640b7759f2583c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c25743bc7a81eabf93b3d333d57de5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe90c782d5d38a8aa5962154074fc18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9360b2a09e6a9c26dbeec637fd4c2df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8ee59ecad4826cf6f0056741c15fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f060c994705acd0964e5cc600854d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4b55991798776304131da48d6bcb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903e21e31f331a2db1bd0bf37d39c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a1417ed856466d1e39c6e21a69032621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd9cdea9939a515ee6fc3f6b619f49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e8bf88815a18615fa61e42a8d503e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856ff5d3c6266b1354bda9f3db7d9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a103c14b73ba3d719656c19f84088b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e1b71e869d854545e3dee80d7cabb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5426ffc72e3c7d56ed0b14f090f0db7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ea4ad793cb09b623e730d4cfe369628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df1db6087094e7275f95929b808ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae927d05faff01faee0c5b59f9d8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce578ed411f81ec398c3d7d661a3b66e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32791e86f664f933c08d2942fad903632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324895439400f6dfe3d802c150e34519633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10097c0b21f45ca4c4ad1b7c5038c81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452312c9ac7e7289cfc8300f6ae1f3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ccf52589b505050cbf087eec1de20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a3371d10fceac73d927b3a7817178637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368339b027be1dc325f8182ff60df8ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdc8f10bd6b8494dd2e72968f4b3fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca547c8dbee080080cde5bf2b47e7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac643e35a69e10838828c6bdac398d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f83d03ce0119ca5562671a4f2e99a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb45238fa4327a555d13051c2b298f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5038cc1adf98e2bf546da5e88bf8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b58e1e0e4f917e4d3dc275672baa2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432407121e3be118f30e15e5f05f84d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6749ad2d77ce97366516287b3183d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec100db381221e9c2e73127c88f947cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966829a474d053c8bbe00fc9ac938f60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76157926a9a7f3c23193510b2f8d50a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e857ccbb1e2214d8026fbe7f7970f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7780debb1cfe94813929e691eefa8c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76d09fc290f57809d4bfcc5fd13ae9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a24dc0823e34bac4fda8ce22dac66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d3bc8cbcf89b8a9b195afb05f719655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ea442236c406e72c8180b28417882656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf691de566b29e0ee8e50ca1ff51f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c7f5a4c39921d557cb6fcab86053658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d33edc975cea77a342a222e84160fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8600450b568e2f9ba56629f442239660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd0f5a1b88398b83ffb8c6c346cf70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f8014751a3538151ecef307107bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835ee6c2e41292b36c787ccfb1e1cf7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e917bc1928673a322ba80067c8b47da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c5cae0f81797b6e4c74cf10f6ab0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cdbf9ec7a297495293f3253c248a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d8b118eb34a70b3cc1d909215678a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d8ddc7ccf7c8b0fe3d9a4c093802668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f5ff0476908c71d628a28543c46d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970bfed53e0105ce35dc2c1974fd97c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c9a6d1d2ec07e1884ad5dd470580f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda7c5985d43f775b4c813a6b674136672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710d0c2924a8b86637120be8c9597ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30c2c8abf29e3845276a12c525cce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859af80460c8f577fdd7bac6cf4b8c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fb427091aa41cc5db0dd692e01840676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65db5872ecfa30e4f8da54205e0790677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b070eafc6a5aa953ea81b74555221a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72297c170502ff0f560fb5fc185319de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22112875235f2686671b7d88b5ffe6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1f8fb5d3112f2af00dd97b675973b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0824ec882954feeeb5d15e84cf686682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828490ee40884b939dc5344f71089c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07a8f31b92295e9f9c56afd1734971684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1d06bee7bb7695d9f6612e966ecb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034351e46ac17f59374ce9151d8064686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69647af4b231423b46aa260c14daab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffda167e9d865d6b2c6aa96ac1b3b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac99986d2b241506fbf0cb0f2621472689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b422549c65116d9f3c371529b349a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac401b48cbab79ea4599386d454195691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538db8623c81f5ebdd02303699e1e21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878afe400ee2054e297bce65f7cf3ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f9d6ca19bdf524640d77496d35027694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62730d0b5ea3713f985ac7db6fe53969695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad67cf388795acd6e1554887588c6a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45dbc836230333dfc9046200e146e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be11a8c4e1527cd12d18b92294cfa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbd29ee95d545026ca5f9988603de8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c992dac44748e9ea71ef593b60e872700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954ab68cebd19408d5d855e978f2109701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab35315590ccdfb20d8cb6a4fb7fd74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1c2b7f5b16ea2eb47dc45f889695703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60fbb98474f53efc45bc7d6f73cb45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef194aa86a49671ec62024e875fcba6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15ba9c4f0192686ab1951e89ff2a35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df158c76f1ecab224f6921d6088e5c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a984a5f626a9c700aecab66cae86d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d9ae64632bbc1e01550328e8b532709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a8a30f264fd7de6350b876b96a64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195cc4b7c4c78651eaccba64c021920711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9935771ed1820b91e25e3ff5d659829712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f9f37b0a1aac897b841b69651fec8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def53effe99dfe8cba6f92a2ff49af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100765f93f7d89e7550c6aac919f155a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a61e5218743feb15464591d6b88018716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c201bec65b4b2b9c95f0baae88975717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418862febdffc9385ff3dce99a193279718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5925a42d23af687fe991d336a39abb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5ef0be02ac7f61ba3e36f65bb31dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34f0773ec702229a6d54863ac136d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f907cd0e68c8a1e135feeba1799d09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5005add8f7d71aad7338b49a6ced80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf457ab3c1e1617e33a40f3760bca1b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce51785ff06d30e7b6193bdff4c53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871556daab018880e38bf460c2b37f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e89b973bb45b337e7cbe7ac1101e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3061be2145f4d729a01d95a6b5d4cb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6a8df91ae48a736b050289c9ad6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27341abcca39169edbecc5408482c1ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f0d134840987d7c2ede04b983473731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46461e06e75db5734f583340e403f422732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d416fc44537d4eb2cff3ab05c51ba2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62de7fd235750303da698248ab209734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022617d86dc2eb814718dc2e73998e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ff8cdba494133938eaa3d3c607fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fb676be40405bbd0d1b28cd008c2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa9873df5e8a5308ffc5aa51762180738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d59afef5f779f3b0674abb82f553ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e709be99b9d7a09fdf9cbe2c787eb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf37fa3c5d2299acfcdbaa6099cb7c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d61e11d457536c678d1458297f0247742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac413a23423925066ec9c1f206088c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b024caf5ebe79aa0e7629bde46af67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70337d1ad1ecc326a089dd66ffa16d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dcade03b22149542dde6e5ea14f9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027f55faed2f02e1401363ddedc7004747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77076028950b4b6647c6e87f6b48194748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a232116b23601f2f88c6727ed6c873749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a7e839ebd16f89933092a9f45abd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a246bb6fc050f11fd98cb837566d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e012caf2a80f1880e5908204320ee5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8afa10022fbde2763f38c016b76d0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374edcdeae9283a40ec1792dc2bf5e26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6d3db7d83aad94d16d5e333badd77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b42314d8d21b60a85bb647b8c75f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd2df25e1dd8dfb65efe779ef588aa757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>