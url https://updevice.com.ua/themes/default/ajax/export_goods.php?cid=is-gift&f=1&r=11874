--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480c8ce60a45f1e46a27f9ee44d58fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4261981dc6ed5a740e8cc300cf5d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30207062e2c1d20e6d772ca039123e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c70f660fd5e40183bc5ab87227cc1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee61d51280c4eb24ec879c7a102ffb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75af7901bb2b296962cc3cb124a403f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84668314a870db14f4b2e55838911c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07860e1d182dc36e1af0b6e02ac1037f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ace2375119f8a898df79198e6aafb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23184356d43cc9176072bd2bf70ce1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe4a8eb11736276c546827c8b7e02b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fefe93409bdad6bfd5849dc8526c9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b0000001407bc3bb96ed7cc9c75e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53f5b3757d45e5a1590456a94eea0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa82c84265f08fd12756b5fa81fc05915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf64bbfdb4bee9c1ff1ba087b721e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b878a7784c572de1f41d0fef337da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b1628b73214811729ccf1df86b03818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a8fa08523997e57f8fce1e899b1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44634b65a285187749ac457f84b05d4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4211d027f63c74d9b64f60ad5d5db3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1374c7bb01b581cb9c16d86555af4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec030edd5868dc1a5bb9600e1e3adc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014210823ab4d86f63e48b196d1c360424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec427f2c9bf0804a8422c00c7cdbf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c78f3814792eae8c9cc998e742c84726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65279413eab56eea484b27b24ee5df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23e22e9ba0e82ab6db64054e8241f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74784b00b1d359bdbd1aa2ef98ec920e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07655aef4e378d95bdc387125fddac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34964b55615865656dd0c832075f691931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553655b5e7cfa549beb10d66b4a5894532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f3a69f8c6357110b6d591cad6882233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb85808262be67db593e25178a424534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422adbb2ffba81c04a64dbb0ea8e6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde8317f28b1224332df6e668e522c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277163a5c7c21bc72c644e9dbb30ce737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55096e6ae602e089fa246e79f5080a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d3ceee2da32d629f742d8ad50fde939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edddcd6435d8cd86e5d820d442d4f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f14e0947d9d5557d68ac4ae55afe041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f22065eeef66029aa6e2c98b068b3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47650c95431690e5f47ac0413c5f193643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7832d5ce007d2335eecc7fb8129d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7039a36ba17640d0008a6f36eea3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959896c2572bbd260de22f9ee1f64f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b7ad63772082aaaa2f22fe35513f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c415f0876563da0ed00068d1e9f5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce63b1815730402522812917138fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf5fa90cb59abbb07c00ac0d9914dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b63e3e77ee609c586619e3f1d373551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29605f7e906c6d9ad465eef48f55051052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08a00a160f78e8ce4cbaf8aa5f9dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df9489a0567b3607aa2e1012821f6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64c720c7b49be16a3ca0986676430455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4a45af8848ae80b3cf871ca43f52756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b98ef1260d1de3d1dad7a6ef71e4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d73ce613f6aac9e699ddda130c4f2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a60dc93bb01fe62e153c731b4a06b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf217000827318a52886cc690abb91b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f99337e9181dad2ef677fc8e9cd6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c171c3614efdf6efd033247f87a267f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db82406bb69be43ebbde7cb09b35963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48fe5139e8c74230ef411eb9e5571264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847df20b1c1d2ee598edf861b92b694265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d232f1505be08ebc6569bcac65d3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ab60387fd7827c6f697ce1566f51567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047293250aee3a8deed63c21e9f1417d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f8cbe6a4c69819795dd9d7b6502b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e926c6a8e9583a4808b85f19cba91ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c904888386e3ddaa6a8cb43b13f9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca00e3e4b01e1fb68d40946eb87fe172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a387c92e9360a55ed59e48a79afeff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ae4a199642945b997ebd28cba540674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef88b988d1e2645640c773741bfe875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303ea41c699d9eab03394d523ed7db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f5a552d5f5efb339e9f9247644b6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc76a9575c493feee7558b2b5fec4ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d99fdcfa4ad7577877d93edfa92879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79b852c6b9bb0ab90634548dc891180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83593ae64d5e6da619aab388d9b6fd3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0affe99057a93f5f6642ec82190e0a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be981b223a57ef6701bff3d0f0f73a0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcc608e968e58e4aad7951690a1da184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148c4f64943b7f8135ff7968821d1e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ddfa6ca5204db78455d9cbc3f65a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2b1929f7d129da03ce24b383e833087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00dacaefacd0bc30b34c4a3ed25b9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352b11b499c91c1428b3e7b30c03a8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b0009332c783f3012ae2a6a930b5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc13dcadf0604b2536b64810c3230291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aebf88610ed0507737a0f9984f11e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc294c752c7ce23bb5494739ac6141b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e382652c1447a1d4bb7aa3660aaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b716cb2dbbbf98a4bcb1dc239a918d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506cec32a38697e4682324577d8d31796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adddc4414a7e8222a4af58d4349ea2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3f2a7dfc821cccebb81f0323a983598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d697057d0677ea5ef532861a5235a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a95f4c7cbbcf14ec470741b8870b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61516c9aab05aaccb2e675316ec33373101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b86cc359eb8cbdf5da88183e008e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a6cc8b63322d7502928de586add6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec23b86a0bfccf4c507a7f6bdf559b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af24e6fe67140c4ec428976bfd5aef0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79078ddba33a4963e5b21249fa6869fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97a5a04d7b3927c44624a422634e1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba036816cd0dcbf7feb789aee2c7c2fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e79a2e79efb5f961516d54f29af8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e919c8c70a9b190facc990ee20de83a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e98a1d00cbafe8db30db78808bddf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5b1d2f51feebf94b17ef55f80dd5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ec21fb8c438a907cbbbd8037f9598113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1db972d21249068ade74389a07618114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2240c03cfb4d59c015ae7bae8dc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6bfe0609388142825daf0ed16eff0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb7a77e827e6b133d785a19cf7c5d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b806ac097b2c58c8b81d79f7f2bcb38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f2ea1d916f64bad4aa3559025241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5bbb8b082493148118ef942600d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc895c95cfb8b0ad655facfa4ae817121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61927a21e6554bd7f57345597448bd4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9caae3395a737119b1756779e9a85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86629a0b15383e5a1684eebc2d16847c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962fcc809db20379fb7e957da105d57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f1695e74387922dd0b626d77e48eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd44e167e0fa8f37e993fbaaa3fd30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d7f8e770da79cfe216e6f76419c7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5552525d4c07e6d7a651e157199ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8bde4f1fca38d6472525748c93792130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376a8db6356798c67f1bdfe7c23859a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb77b9307cd352730af1ccd80cc6c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63df24c5e11d757f4a6e3a19258431133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068d81b2507a4fb12f66cc654529270134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e5bb5bc3814ff58574be7d836089e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fcc6cb0f8777f239576a5da45e8b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8727edf8c70a8b7a19144d3a277523f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cebca047cb6d80a6efe2bf9497e9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fc5396eb5ec4394c40ed99bafc905139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863b639e5391c0399386458be23e9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6657d137710c8b5702f44ff112f59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f13123eab7f336dcaaa1132d79dfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4041d4ceddced0defdddcc37dab96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfaf7612d796738d6edc1db7b84df0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19355716a5f81cdf51e219ac310f83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451f4f960b4c10bbdd2ba989d6a387d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2e76f0a79d2e7ef5561cace22cb98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d483192b175a5b2fb67999c1cd075d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9f6c671baa3ff0998b6d9562bc88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef922645956c18f589966e55d0f0d227150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2a007373953a94bb563efaa252391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b12f68e4e8053bb7cf7253f0781ee0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675aec8755aa6df773919fdf3a3217153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a930b6bed956603a832264988f7e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89832c6fbea5fc3b50581d877b5380155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e436a41639a281f568bbf85266ae177156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ce9518d700daa54813011b74d5f9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69c7e9d0560a4fc3a7074c32cb85e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581da9e20f1f01e0834dff2d4701b78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2c9efd174d6fef81d81f69876833f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80738fbd6f71ba849818aee92b3c33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a331a2c60e11872b7d1d392550f5f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c71d733f868bce6560294ab3db3d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38379faf6d53430e8049597de54be7a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0f4dbe2a7a433acf005fbcde3801165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9691011ead2d905f61ecee711bae42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b97281115baad2241b4e4c087cdb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11dcd08fd555ea80ba216c315bcf6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22825a9244d03a94ac9cd09dc757731169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d5863c054014e85cd95ac9c4293d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c81e22254cf05634ac8730098c4583171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed90d1d198918a6be4a282a8d9891b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db10ed0741da4a73e6868168aaea39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4824e92876d7a7e274bb23b915ae75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f82de7c7c7b6c6e33fff7d00f87b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af488061e30bb0f7b03b961a26547176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf053ec0532dc9bb1c17a7b2e7311da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3067c26f62f0e4e5e59eb89b66879178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec2634995535d3abf6c2b3d35b8d89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f702d713638c7eddfa0832281a5a17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb95b806d3a5879df2e6322328f0b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef69baab01e657106f5c4b38efe963182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293eb02e1faa7afa7c61259e3826510183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac439ea1badfef71e858cf0c16eacb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deda855e4a3f6f85ea7cc7ad8cdbf0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e117c522f6fff08f288ab3b910427cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff8daead9ce62069c93b2252897529187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4471541795bab1b44b78f430330d9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88985e92096d9ffafa7f54b29a9a475189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6435c773beb28e3d68fcf1c9e242bed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63819ed0f155bdd45c120150a25ada0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6143a5035c6ed71ba70ae81518c114192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71122f96bcdb3d01c9dde6b93ccc87f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f50cc4708d2a8ee96ca7c100c5153194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a5fd88d7ae3161bd30f3a951713b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4166d71ce255972c1c26282b025ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ab2176b1c62f03cdcb469af4fd7a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6a55a8a2beb53dd8c5f4fb624a2bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa585b2a139f83e8459f0e1be867c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801cafe91bdd638e6bdf3192254234f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c07233fa1cad29d82c7219bca8b62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa53cc5c22baa1129fbcd510a4ca59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495b6b6d049d687787322dd23366c96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f325e3ebfedf0758b2eccb9765dde80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b4f0f51d26905e1e0cc230aa0dde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee03fb82c820f3d1bf9cfcfb3f394a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9d8afa6d62dab243593abbcc9847f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e4bb8ebc289139a982d0d61be83d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e50ea27ce8074ab9b4779a30c32bda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991cf95ffe3cafb60fa712082e7478f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d8d322acff77cbd8ea4df9e562f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069fa81168a97c442df83d844c88a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc21f718658ac377eb2a65676af13bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e0f6340795b4cd6e785d130c9e9ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb004886ca99cdf4b736471f6e10aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f3eab87adb7fbe976d3e612af7749216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f6557ed1c48dfa2bce1f7a6bd8e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a769751dfbe2d721fbde85cc9651218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07991708eff4f59f6ab5426125b824f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8abea2e902d8e7babb91c6810bcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac70b7ee06a730e57bfff3ae7be772221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654933860947e93df85c3cb3d07a64c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718855946345ab59f31d7069d1067091223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01947e0368cde8ecd58c28bccd8d3e27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f94e3173fd7086cf035e0015bdf33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621056916e74924d33becdfb9a05c4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d2dae8f8fab2d41e1b96a3fb72019227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec77f0a08bca363d991fee9da3775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf077d275be37ef39417f388ca8c99e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fc768d42a2fd0f0e4426ec73e5777230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ea9afd49170dba0512e64a5ad7881231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213cc115dfbfcaab904d0af487c03a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94759370cc880ae171118c8c05ad32b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90dbb45235884fb02d9d0256762be9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c907c4750763619a9fdbeca662d1cb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce89c1f6ab4a3b7f5df13415346a64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f8b98a063da34e193f8ab550810f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d34ff6a2a45101a1226142c14c750238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00b40f9e8a6d674a7408909d5561a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acedb67f4921468ffee5241e886546240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6affcf001e5bba2ca3c6f21d1d2cb73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187eabca504af3a04a52fb09c96592f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c412267f17fb78fa53e50cea70412243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70525a351a70d9f59f2d8338587c67fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f617895f28a74aa4ca982c9c8168f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee3df5972beadd299fc8a7c71f5b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b2150353958269c11c5e39102fcb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1baa1cba7fb2117d2894d94f8314f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45910389140e497bf40d19cb64e67e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25466d99b6f66c7b384a2c9c93ae5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a3c786aa1f4056b78e9a2c44fdae9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc0142eb76d846831691f11c6a1d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53f6b357f23f3c9570927fa6d232ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f504041424632bcdf57b81679a14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e1cfb660ea7e58591f3383cb27f97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09913a0584e7c10c6a5c7d331153d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231febd9e7a4605c1377efad3f695f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db444985c95fdc858a697e5ddb89150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb88aa3827d013c9fc71841fde72d93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5ebf2073a7edfbc70e85a37301e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3fe95cd9a2bd493baa3da46e85482261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ff8de0d5c0ce1113add80dc9f0656262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ca6d16c89aa18739744d9da73fdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed72034c1647855728da24afc736c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1f176606e0996d1f8c36a96bc904265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667a2978053459da1b5c30e97491c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93f9a2b2a0ed9781dde3678a8b0154267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb01f9ffb1f89414749802d0f1bc42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bf6e2ebdfc2a081af3e06f4bed30a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef1b3f7a15a586b659d0d696faedf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950cb647fda8204ffa97196809c8b7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c745010905996dd7fcfff230d7c65aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df1cb81f3ac60f6ab0c059bf8e73e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3e95f8a2c4f12ef54b408aafaeb7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb15208e1226968ebc18aeb793443275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa5825e518f1b72bdc90b59eebe17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5301cba38ff5cfb1debd50d43a04201277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9bbcc5af044b08e49a9928698c7fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef647ffd86c70c286af762c21061224e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6072c2eb8b5abe60f739b28cde0433280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c983701d9482af8c677c90b0c5c39aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda996e3892ad90e1ebcc018285e0ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256081fb504eeb59f1b90469e5ea51f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84192a054f2084de899d160df2ec0dd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ef5418d267efe993f30e74ca2a89a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f31ecb6ab9e618b23a2021bed0472286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2451a7e90d02708b6d884f79029adf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f0517c72c5f78f17e5cd95792ffb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50ee022588ad28151d2af1887e12c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03aaee9c367dea3159cff6d92760f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c643b7ec9235ce735beb8ce451c169c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e70980cff6ce001dcd2098dc21037c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8c3725c977e0ed89b3b560dc8b3b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13c153b76e334483247a80a4ff3ad2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618f91c35fa60d434b4044a27ddf47e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f8b2f26ccc48aace156c78d792a0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85269ad847809b9f30ab302d450b55bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6dc2608f12f6eeedeb7e35c27e084298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2ce0946de9337a924b5afd8231856299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771661e0ae3b197db767890c8c95b944300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fade6b9da03ca4f8f91aed39b45920301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e5ba40cc4474e85481401c8ca94d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd63ad9795c96779b15bebc6eafbe56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98577eab45e2368553482ce7b0a057304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43150a8bcb1125cd9f517b9fa008300f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761daba11842ebb936cce1d6c808e59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a7adbb3993b0a337e7345b7767009307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac79b7daa4c0f705578eb545227bf2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e9889fa492023de9fa35720a6753309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a99ed61d55c3d133a523231b5e6cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930408a42b40209e01cf802bb6dcf26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aed52e836dbb495ff9d28ea2802f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee21f9a11fba0658b6cede9b65354e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81edc570736ad99e66dbf469402934314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347d02dbddca4d62c45b824712ca9fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055ca64b4bd376f064971d94fef07f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22f354fe94895ec8b70ccfa2bdad91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f953bb4d4ad62cd1bd62723ca693318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ca8c0e899304a4c95b0764518d0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a2efa8d6800a533794e5d357040be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21333c999efb2ee5a1ad0d5342558667321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaaa571b648feb947c43772a071b26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51ec2bb7e28c2ead2695fb46ff1345323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058473fff9a580c82a67002dac18140324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90be3578ad7556461b77cf1741383325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506d0bfb8da7b100e70644d5d328269326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b177656037ba95393e62328a354b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ecb484ac95a793dd3895ed9ed42e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc9f8d5431809d47b4e0cb7c006983329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8b6b195bb09295138924a2eb9dbf0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cb17484eb597a085037f2101d67f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8e1cfc17ae150f46837841e06334d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ad12bfae94b73be3f74d80175d14e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99493e62402c3de96b73956fc13ded1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9697f7396990e24849c84bc4dde4ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b7d90f02513b0cd6e5970515484e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa19196700dec6c14e827a83a3e955a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e1da7cd75e6f0060e47ede5ea383d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda0dd279dd4673c564d7a4e0c14e7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c2c10829b134a9627de8d5197a29f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67b5f269082c170dba9d5dc295b3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5f1bd654b092fa0cef5a25cf0d4e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe159acc3d45027747e2e7be0f8590343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05e4e3c23c5c4d2eeaa589df651681344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5cf1ea7476ad50c380e5e273e3f81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67121ac7ffae8e9097a3e6e7d786772346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd515d998d15926080b6e3bd635a4033347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2085118bab187de7d02aa918c66cfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a93abb5d74ff1217a633fb6902f6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d482c75f9d9608eccdc7f7e5aeb9ab8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf4c570fb1b4c6e0d193bf03f1413351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a4410d1e82ea90e8c67abf7873ab5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d9f0245b4cabce4badb1b8066931b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608f3025153701296b358140383f4ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e37b17f9973f3280e810b1dad8a2c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd6e4c2a3029fd0bf5ab7fd7cac461356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c6d941b99b918bf4d428234e4607357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb73164483fc5a8e2b54469e8189e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32e79c06e9f9485f0507eaf6d66bdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637347136292730c46c23853c5fafe1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cecd3cca6f5f32407d22f75d8161f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0aa09df2f600b13c7b62db0f2fb1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794b87e7156f6882a5ffe399bedd36c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340c6b612702b0a1ff3427efd5a68ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97215f1a6131a63c82c5edcd07828f21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb20967c5bd6cab11e51d3351b5ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41115b2930fabe534c8b2c0755ca71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e173fab2bd620325ee333dd2daaae8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5067ff996e30e6a4d211546283502369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db113275e9dd6ae4e7f0e24607f99661370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02be29a3614f45baf847e69f49507a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ef444da9f02b6877f219063a81024372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d354fd17158bcfb414c77b379226b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740107306fb406e0bcc79ddc4628e2b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf60a82cd8c01fa2fc70f7f62df2381375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e815471c640826793ea824f60d43053376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d5d0f10d4e7eeb633dda15a8f9fb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48a25e80375788d1f09e2baf9e3a44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928c11ec27e22412fa5af49f94148b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a20c9031bb0f82eff1af23378ab3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c50cd546832acf5e221f5aeaa21f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974b1af565485fe97505080e0bc92d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406101cab1cd3bfda09a7da00a04fbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583025b3fcb909ec663971c2ab43e61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e59b1dc94adfd8bdddf784a86c6c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d946995a60a7b5f4ffc12120c4c3f7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9301f9266e3b29074d524fbfef3959387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1665eabd0c3409c94a903f57458c07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce15110c9e2a902e9c77e67dfe199389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816ffc32eb8b6df71e153237360bb28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad0f2f022215751e7d9444599cb48f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297cdfae3a35bebf9912af628bd08e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a490d3348465cb481bf4a495c4cb0f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d669d3503001b5e4254e016c076f8df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529767d69775c3b80363a7ba2e4af43d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2bbd1e59a4d6c792370943929308b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb3b1a6890d5c76167ec9cd19173a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8c884f96f830ca462f098ffe34fc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddddf610d0642d3a46db9063763338399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621867539dde349d30cba830dd150aed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42950180d4ac944fb08e28e76997ae65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aeeff753cf4ec13f689567ea6e7c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9a9472165d12fd4e93ed6d56fa44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b1ce2aae4e617976088df53f0c48f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b80ae537f90f14c0c2e6828056c66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a9956c78140d0719a43bbd3dd1ec0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb584089e4abd7ed137e3ff069ea23b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970539eadfd5f3936a830296a1bc820408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53a331c322fe9ed22f0386b1d2dbce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ca1b6e94f9d0a14c5bfabafe28156410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af19770561623126b56270c8b8900db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf10896a16a260d3ee2e2e4befe7b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e76edd5cf8118beb3378d77da5ec6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e135293af59d70f69b927d466c1f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c0e109ba3f9b66f92aaeb1582eedc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cbc271f11b9709dff3fcaafd80618416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e799d4e59c1da8bf6e43fae5826b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb0f62298a6ea57829d664ebe96831418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a9122161853b5e1d9968de0b41ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c61eb06ab264af97d539afba4124dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd034a8b94ab166cc7d2cdbe173c46dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda6d4889f6139cece2404affdb9a34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595c496212ab331898e9a165248798c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68918f68e3d5e0443b5bdab418faa84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a7209f75fb88ad8a229f031f6495b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77c04e0b76ec7498f2e0a71b75e055426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92687a0bde640771aeb637a9b56599af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a12c66be38f92f6e20f5d05a0ead80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb468e71c01ab7622746064e783c0d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dca2b68a1ceabbbb2d6fb055218442430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d428257b0e4bed7d1fa259d9c08296431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c552b22d09a814487a0cfb8526ba962432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089fe15104fb8341a0006fd6ebadc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f4c6f7767f5212ffc2987b833310a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d6ac977f58793c65d6ae149deefcc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26d6535b11f5ec3cb21c1551a5fa7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cef3a5371167f0d39ab21aa0ec0c9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4f30887a315dc0e8b383d668b1872438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629909f03142c31f8c7d13757f9aa817439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec695b9883642a46d6fd5a9e75694b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d1268873b87fef1f6ef7ed3fb6dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1831c6cc65e626d679f6cd256c0cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e03abc93d6170346a3c412ae6a2f42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef10351f68c41d09a4baaabef559f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49099190e6835cd65251719b99507be7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afba1c47d4daf0fafeaa69a3e943c26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a75f597ff62e945ce12080f97202e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b086f78fcf7c7e12ae0d8513cdb6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d269e59bc2cf35bfeada1f42e3e614449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963941cd92b9d91feca7e6bab6df877450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019d1cdcd546097946083fe11437d29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff3ce4153e04c1d5fae3a2fd580bc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191e8dcadb15ab111903700cd0e4d50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ac8858f17c0eeec8e95e878758c49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7379f7268cb696991245a32551ef9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d754fb926c60f5ff4baebdaa4cc1d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01959aeba70a4920c9cca3a84de05847457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad99de3776254309ce412c4fd1a7b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d4dbba2a512081f4e4daa4ed248a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d733c5c055faa62fc312514dd8480460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b28b386cb28ea08a4fbfa3a27aa376461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca31d33281f7874f7a30a7e8383f37d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2072e15568614d85ad9593c10aad25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571da4f7f092937bb916bc5c60aef23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea241f1616cd1c411560d6be542bd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220553df8c3445f912f9970c1ac5bbca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad8a109574d368edaefd716c37532d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a34ec7ffecb7baaea992212adc7e42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b89b510f3590c7e0fef94dc5896e08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd48a10815f9d4f3121f703d65c14e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6068fd2ac88afb5a26ce64bcff96f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68060b1727cca3b5b1a4ced07b9e0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e408532ef7cfe7ee8ff8566cb6c1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864fc9ec45cb4fdc8f5455395e1be5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b2774509d7f6ed7f35369c7919949475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a85dfba706e730741f39a6e392851d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f952b39b6b6b04a60f4977af6cbb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902edbc07c5eb263a6ec468ab7f8abcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c97466c4b94e06ba13d41e5bad305479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fc9f1bb30d29efc461e3a419d2533480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946e9e12046d7660dcd2906607cf7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3609c680d70817c7fffccef202ba5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6265797305252a16671f2790d8a66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7fcdb4bb36c53c444e654928668c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76fa48b0c584e082dfcd62bde03821485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e3f7765c5422395096d9c3495766486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6511e831f256afbe26bec7ea26b5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc92184c1f42ad7d45f3d6ee8b553488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a0db40237b405637ad7fcbc9ded9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ceb5a50315eb659bdf57f75dc8b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17c8f36a32b9105cbfbddf7f25e7f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bbae078ebd04a7c569511090b63ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265278599ae84c7cfbd25314087d7f9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bde54a0335a2a6639b3beb053bf970494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb35b31e19f28e75e65b02f74646a64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df95c9e7bc3ff57fbd2b92977d18b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c569e00788d395f443a5c5cfbcd39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20689b72634ed9386a35ba57e114e1de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f53e08d9679d9caefb2f9cd828e06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025c2072389b91fdab1121c73c7dafe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc4351da63f86b7ae2b0609b925152501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331cb7afd769e7083dc97e374b934fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ec6811999baf66c03173d905a35b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e430407d33ac9f433146f5ae8b1d6a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598167cf0b67a5a455f874a37e59a6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9893eccb9c63c8920cfc0def99eb213506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b41425f368db36acc736a8d152c30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931bdca36436a201b356705e961e324508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619dae03a488b10a90fea4e62f9f71e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91966cdf86a8f03fccad94b4f6c54b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc783a88e6902fc706318cc05a7620511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e577cd34df9f6636d008bba575f1181512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ce74589411746cdcad6cd26733f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7cc37bf2889f278d2b4b920e823cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bff42eba29485421026bdbe1d1ad3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ebe601a5246dca9489e6627b5eb31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81794c3827b64b7f7d93c6514cfe6587517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad64d676d74a7d8976ee3a5fb331f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ffbbf2b5e06c1b64bbc2df77ee574519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f405b8bd21b0c88b6e014539f2791ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef25dd4d4dfd26ba5d275d528b0d870521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51049b9ccc93260f43ec7fce73de345522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb1943154980147a2440134aac8870523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ccd5ec6f5633a4d4bc31eaedfd063524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40224f300e3f1cfa3a2bb27c3386a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e509577b8a47f9c3b13c4c60977e9eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5792dc41bcf6e024e6f29dd50398247527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeeee9796d3c2976ee08b5617f2dc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39531d7b548970517e16a6910c4bfac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0a465308bab50a3cb3b6762ce42f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add2733457cf70a08beca56060f81f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db92a50a7ee0a7c04276a54faae996532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183db22763d7dbdd3d310deab2e8d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4e3acd5f25796b8af2a94eaf30660534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e7595511ec71ee573e3316d954f6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4695070401adeb690874f44833797536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f8b33b62ddc8ad9610059cf4fdd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a9744a958f08a4388a2f9a047b8d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c6b6278309ed37c0dbee2de2671e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47096dee4d0b5292503d1b90e4ed629b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880b31f3c7491845d934d56f1282561541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519af29c7f06eb161fbd1325ca04ca92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eec89697c79123bf3030fc1c27b9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c765c5589f9155bdc47bbc2330f142544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f1af068d8ec36c88d512122305ebc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2dd05562b89c7dc43c3ad87e18a08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba63455e0e302e43384c8c471b588547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c52c743b08ae75a99e2c5fba3d90da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e7d357d644ccea8e12354538b8fb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7ddcfc1a9caf7263cafde54da0d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe91206b8d7f5bef0570cbe477f391551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c929cefe16e9f00705cf8cc7bb007b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc64a4f742e24cf8678eeaa7b77ad78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b4a50df2188ca81bef8e63e7fdbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e2d05cf4681283cfe750f938dfb8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa5f5291f4f7009fcd37f4e0a30cf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a16e26b4811b9cb6f67ec3f2f879557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f0932b5bd8f4a32261525f1ad4777558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0902ce9ee6f9e06ac9a20199a7b07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5994a63c29a66dea4852bfb053339b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec130f25d2374ade81201673af3ba16f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c19b2e661324f349f21b50bd42b40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2502b908dc5e809b80199256d35ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a504e1d2808d2bda3a3ac3eafd56d89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86cb733d9a5287224c55e70d04c57c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a461b9d4869ce07fd2832aa4b51518566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d5b1eeae16648935061531091dd7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc3fc5a0f73e2dd9ee327987c02d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594e83d68498ec686443a74661e5470569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc829aeb766fdf7018804a34331d9d05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f586b4e7cb28c649cb88b9ae78b164d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad12713d4b3453a0966f8c2eba7940572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797fe942056108b663d1d07e58d7637573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3de971ac2094127c6f5c2419f48144574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1b1a74eb96f6912cc9dacf4b3a105575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e992292a6f36c00bf655e98e8629a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c13cb80fa8a4885b1bb329aa09234577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31316e3ead561e5ae06e55f22af5dd3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1618a8eb39bac77cecf1e7905ddc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a9d8ffdf5bda60b6c261b594dc8d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d0fd10641bde8168ac36e948ee16d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeadcc073c8200984e61f91c0c11de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1fc0e9d923f3c24c2bc7e2aae6256583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad14dee9b2302abbf150a28e3b62151584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037e7228b559ae36e4fd556fd6c7dcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b60789f89f4197d89711449436735586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed85ad9a99697567a28c1bb5613bd67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ea95499f373a4a31cbe25b13e0332588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5bb74bc863e7ef41ead62e5e3a338589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368fd8410183c8582b28fb95c83472e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446618f4d4023b606fb5411df7b0a3f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdabbcb876e9258662d0c11a5aac70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9d6982f2829587c1e33f9c28fae1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0997812617b65bcd506d86a023a1a25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5c78af5242ca245847da82eda89d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c4a287ef73063510780b5f3f2aff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab0a5125f7e85613f4efea26877b12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faa4b103ad5f1be8d2840096f01e5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eb38f88397a059a2ff8b1f6d54a1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9117117e7a922f71c32ddb2266ca06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f584e65a4bd5ef26b2da3473cbe20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e33f03acbbfb1deaa5dc272314378602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712299f6c93426d0dbef1c5574c5b97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e6ce2e694604efd9dbf641a40b46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c1d265b5cbadba2b8c4038f426786605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b540a5b0b47919b7f1bc46ab3b5f50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8a0c293719487e8a8c44c48b1812607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f6ca3ebcba7f3a9b358619bf63a54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1730bbf0593301ccbe7cd81d4fde6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69245b166f57b8aca997e19977429385610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63644e1dff837b268953f7906781414611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c43843d03ed7d6f7faac9c046d5f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f0c61e58c5ee00aa8090b359f67b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e76562d399a81efba2192d764f6b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540cb10a42d75a0ed3871f35f2493fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83121a01b0986a632c9c3acfd1e235fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465107b1e114ac68b4cc77ee38d25c25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c93e20468a827e28673834f3cc9e8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf489544e84e77e906b996a890d1b9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e840be1c81f40a8f0a9af8badcbd21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff828adcb9bd86c288fe462430d56b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b790c0c84c2f5d6b6c3cfffd9c1439622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e82333fa868af45710a867cca207623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cea98e1257ebfcdaddbf2e4c22a43624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f0eba82827d83adbc7772f4f8cdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8e7986885db1f631fb2f9f6d18f4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644cf8b430d6acdc9370cf976dd97ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ff30c0ba59b586b6564b747f2bc30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f0261ecc0e07c90d95a74278ce886629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf5af77e967a3f46db967faf4571a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a984caccfa6784bc9926e71b309ea2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a814b24d6bb05502bbc221792b8f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488586ea51890073015695577657b5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafcb786115f3c7b2a2ed2383e16065634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786e2e5321e93035743ce449b35a48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f77b45c9e5298004523cbd52f02f30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a8ea3ab2a78c83fed459c06550ff7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8bb7e4498109e52c91e6e256a7406638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410df761c0a5e957aca612470d8c662c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a945cff0127126d6154c85dd846c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb2bd8972ea866bc929dbe2b2798d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d35b755280b8432e6495b3902a13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b06c5010d7dc4a712b6dceaf71d540643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148ff1a7714a7720b7e1e0693ac8164644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c632862e58e33e11a4dfc25203d2150645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642b7584ea2ba7d6843df2ecbe3240646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34002d98e4017f9bccd2bdd12ba0cf3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcfcef0020ed6cbbfc203ae11ca75c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1926068e92fb8d2d1e3c61a254b30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e54ac669c31b5aa9bc8fe2d19982e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c82e71acaf5c3de85a190131b5f57a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761f15ca4409574c23224e60fd69880652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b4a9ba9b14143f60578e45423c4df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa4d8f21fff05a93f89001349e69ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262061a48b6949171f1c92fb8e98716e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67430e1f20526602e02e2df3fff995a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ad82eb2a9bb24c1e93de4b75e2e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ece4f594cd1b7764982251795aedd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac21495ee75d03d9cf0cb159ba6309659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba4a5bca149b8896b8ed23735f6336660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec94832ad2e83ba09e24798606fe67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579e273535ea29ac08f12d10359733d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54083939e7147fb82817d7c0b1f92176663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82288ddd87dd969a1b68ca505e388061664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9c079d99f46734f4edc8130e359e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f14f1fe49fa009f512f95b99cc445666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e04e6a8fd6e95c8d3fa8def15db18d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76cf00566a0e481595723e5840f128668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f1ec8c8d2a2ed650ddfa325319c66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8ef1c4cd738b88230fdceb73538ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff0feddcacd09e307e548be604ff74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6eb1175da2ac069c69abb29a2817d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d41a54e9fff4b8ae81e99863be048673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea3871c726429ad5cc483fbae1e036674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca279e517d95d5169c44e249d60b28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677aba0f8b4919ae941fc7ffd4e914c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f02b1e758e4faa9358873d788571677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f53e7445b07422be61b40904fd7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c2d263ca3bbcec883b576383b0868679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953ff90054b037d2cb29a2663b92f84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6704b6d14135d0a17018b605d94c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576c920c2955aa4e86f685736db49e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd1264ae9b11346634bcecaaf35bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8aa31777b71a8e730be7eb213d27b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b0cc82d00eee2951906467ec8ed5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087ea77d86fc7f1dc5b0fa479fc1e7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe42803716aaddea4a9ca97e55cf589687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb418b7bb6da51b2f81c13e7f3a118688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2373fb542e699f7cafa17b7ce8a73f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c317c282ac1c5a84b09bb549d6ae7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a62c38cb2b371d44ba990c1bd06c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f05d8dab3ee7672077c3c5b15debc7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fabf47c9d24936c325bbaff4cea54a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc128dd32323896e34bfd45b63f55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b924e674fc49e6937b81092b2938477695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc1e3f9c7b0d937fc0dddaa085bc8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76327706abc7b8ec7e02640b14b8e99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bad48221657855ca6913b8c46b079698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41a4e496cfa8c4168f15e4cb38676b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5020a0a701fed80ca76161b7df8f6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3da903fe24cac689498d0d0469788701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9908951fb67f15816d704275c92713702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee36157a179b8ac9e810b68e647742b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d816f5cf5b1d246780489d78f05aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b548d83e4a33b3cc70b466fc27247e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b902f1c09b95dcf5b689ee036c052706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb458668f30f41a663336a7e3d9a4bc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775959f5ab9faca36b329dfa543e6c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086455b91555fb1347bb4ea14980dac8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d74b06510c4882ac0eb8b37d16ae2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281347720f249290091556dcc61824c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd728c567b1d973c4eb7c8ade690d6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db89f700f6b955180b87ce792c95a27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b387577571c38008925db6f1fce4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5f1f22ca52f7afd1d963ec137e125715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e94d86292d58b0b4f4bea49d208f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6600db5ee7975803c9c23b376d6fb7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beecd4c5ab891fbec963a518ff1c65e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af614f795c149682dc6f540646e04de0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4373f14464e3018d1c7d56dcc38e40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa487aa84099832bfbbf488a0bd62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8432461cd223f9b0efc7f30f3e27e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c68779d7b052a8bb2c3d3d7dee5d54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17255f60f3b94ba7f37e9226a976a443724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c2824dfeba902fa897fbdc7791941725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09803e82a5cd67d0614eea43b7a0300726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09b9f96d7bfc37b75d5a51fb387fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71a167a1289fa8ec952ca3cc830e1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0140e89b33f0345ac54306e9123e34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5d30f11859c8bc861569c45a01233730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1958be5a7b226474c033bed3a67471731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a5f3ff05099489dbb5c9b427c11c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b2d9d043f9e4e17ffb2189f953ed3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8d56eb230b4fcc97a79dddedabbf9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaaf87c397090d7baf7d6fb3d6a2e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837452af6d835bc3e7e2a7b713c770736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad824efcd100d07c35ea81aa2d0d5a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f46cb00289733176cfc84298d3cc72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e230d6b18b020d3b2bf50d4a7138e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f1265ff93b80ef74e98a123ba4917740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3835961e8197a175ad002636bc551e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d1b3e471e236bea6c0b7a19dab2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471645fd9d9e9efc1a42099b444b9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b514000c241177cc34d00837666df75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a2d0311e41706ed5c61fc142dbf61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83a41570f11e2140b9f93125388bd4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0482094fcd03e297dc5896d1a13d02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972a0e0eb3a1071912eeb4788d07cbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86358ac3310cc77cfb7d1e9e306087ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b97bc5b056b524440c7c6592cc0579750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3115a9e48a0f1caeae082d76d9dd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cf6e513c0e6d41f76e623877fba18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f78fede1bfb07d3776a22c81ee8539753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ab83c0c8c5f83e99126bcc1363f92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46ee2a4970851562ab3e8525853913755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381aa57404d885f4df525ec891989a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbbc764a60b175abc7b79957486544757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2546f9ac57e7f7786ba028c17903198758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc5e6beec9a5e40087ea7f0adc6555759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef03349c58647d1503963bf4f1896151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90732f07c5886bc541882b5ea3faf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb772984d08d80e914f4947eaa049183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa778e08993ec92dd37f09d68097364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32296b18d4a8ad518c5875a3231ce2855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee27c53e8c00143d558460469a4ba326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d615b6cddea713bee6d83f841a6b0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22740f0404b198ed8617192dba78dd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5de0625f2370e976e933136cf65789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5b3654890ae564d3bc9443d19625010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3902ad95cfccd7e1d53f0cbbd40a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88daee2510f336e079dae6039aff4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead337ab47a30c90c2782cfb47001cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff930252237b1d3ad4b7446e5afc3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6468257496c0b0f55494bbfae411615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf939ca0854d0fbc56fb493af5707d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9c1c1f79e7f6940fa63985bdac3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822541347a8d274c603c1970e64ff53418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43db60c934050dd97bfc37171cf734019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b3366efa2d96438d4a9c113702e9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fa9e4675334786e3cc6ed910e39f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ed21be5d52e5cec6d6391a3f5395722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b82995b55e81956abba85a459d118823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548dacc40cd37de298e7a3d823eb55924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba8f901e61b1f7b9954edae05fa0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92aa9cdb263c6f7156dc1062a0cf6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a308f8af526597628b31eb2a90743f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d714d4c114e8d59aa68553f79f1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591fa0254d52a6e132958e6c67d1dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45981830eef8916e1df2f865947f6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21628b60c90129ae6b4cbf495c47d31a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49148a1aa56cfbc0f8ebedee8b79fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd28a787b378632df77ead6772c28b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616adcb5298cca65c86c756b84d1180c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504a704d672f70984cff77b6609892c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492eb81134fe75f4ac2af41bdf629336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df775f92e863f49e1811a5ca02ad49b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03916ab2a2ac7c62d4010207db54ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3619ab559626cdf1810294a29a52539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c547f6da23528695b0a41065047798740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feeadcfff386e88239560a79bf033041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb6933bd44a0340b6922b670ace0f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88d1195c443407b3ad1abaec2de7eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786614cacfc27c8d71602366024091f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df654ab5ca4e58c3631a9c632936fe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30e5605fe78d8d510830d41e47171146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aa63a0194320383cc7209ff50822947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe97ea2bb419987fa6feff35e1992ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03a164d84d77d4a301ddf673b944b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b766a19d37610af1cbfd9a33842f39650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7c5e5bb9618bffb5f6f3d847650de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d3f1217fb0ca2b27357c3210a64a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a86eaee25ddb144ed90185a5a1490053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b58f8354261b1307f6a18c681900054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3531b094d53d99173bfe0e67e638b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9d57ad6512af6cf0e4bdc6c75eca756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724dfa61e9143e08ff858de4d43846257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837fd52e60f2b0945ee869fd1c958e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f18116e4cef8092121a05b397c8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9cc7fab522a72362392251367d8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab519929507d750545f1f6f1c0f057361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb042d12e21b1d155e29962d81055ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e172ac2943f1246dc7ed8545bdda34d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f129d12889885d9a76a45a8ed17de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783ec50360965439218441aedd6f9d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0154501adc430304a8b0a66ebff0ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e306373e39d8c2f1c4935d19691967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842222cd30e7644988760e00963fcf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559c463ecf2ecd0b2a6c487a814b5b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09678e87ede099e91344bc8d793bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728b454036e885e9459b2b1f445acc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a469e4b6d5f6b577aaab4a9f8ccd21872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f646cf0f1095ad2b5c5a59f42c5ef8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff689b7569034c7d8d678c45ff073a8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c322d95321a1606539d576eda1934a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620c088eb5b8e99e4da2e02930f77bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91f446969fd5e4c90f5e70b8c29e8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b67528ab26424171918dae9e12290178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551e9deec1fe192181084789b18c2be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f7b345dee51ab1866c9cb0dda06a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1b36f0792d02675f24222184a549e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3f0af0a7207b1fe4eab641d3c43b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b1b64e9a4cccda3e7094b424f366483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe811d964092263ce47e2679da8eb7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2208ea6c7fcd0b7d0bcb09b294ef985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81ed27e4ff995eb8dab6b667fc881e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bff985c16f56c71c3d1914ae35f4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c39a4dd1b4711d04741b4fdf31ce3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17112251fde8baeb117ed8109eca0d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70995bd863e5d7f6c2fe16b45d3055990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22103fab35ede4cb85aeb060d1ff8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038499b6665e0c71bbb721731799315992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e037f7ae0f1ed98a991929c8b458793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502a1b4c2cf80c27e9346d46ddad1ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b66c65027c476d551e9f9af05e27ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9f5ad2849fa9056da46433924e71c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daba6ad41c73fa404d130d2ced7a21a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1f5288e83ff039e35e5713d7023398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f73ede97f0b8e543ef5d7cae33306c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f90e6ec0bf4d0452d678dae4c190c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947e1fdf389b16fb8475552ab632284101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d64fc4d7d8a05548621b2e2602375d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe85bbf9d8adaccd8c8111aabb5e3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ca766656e2fb7937453dae9602ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bec943b206b06a76f2562736a6078105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e34a94190336d0a4c3606acf67e52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e6c21d8cc8c585f69b7701543b87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743766f0bb0fabf4b56462bf45aaa02d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e1297f7f2a6672fffe191e46dfc39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baecf8257a20cfd3758103578c31bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e6cadcc0587b8c1ff11c7066f9118111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639c30c69fe434827e3de9cbdc244a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b23ca64141f03918831eadeef57d61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e2cfd67fac8046e82da38c2f5ba68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49040a6139dc51ceb22cd31505b943d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee626da03ecad74a701f29b92d81b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141e4a977928313478499951ab0728d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2617a754b8d1c802be7dea5340a49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f61157982d8ed4a825d15384f2b50b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dc2f3aa4bf8fd1bfa3daf2580d399120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9147dc7d98f951696a578dc8de2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a88f9a5e299695b9e3c15e48631d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fbee0a8901c95b8a9fafdfc610760123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1651ffd5df0956cda76a06cff974cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e89e185de740eaaadf9c7d97cfb2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a7d6578650edd12fef55fe66fb7e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6ee97a5275a9ca1d67d890cfcf495127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c63a3efd7054dcab5c23f28f942279128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbad5e809f338ba4d2926e1535b583129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1eeb2d69fea69cc1e912efb560407130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba373100e964fb934cb9049ccd8ad7ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6567a7714ef5ac3615530fb1857216132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46eac8985bd3a6b042aadc996c15d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db2d1e6fb442b29d0c2fd9cff251a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ee2b05de14cb5fd48a79638cd596f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58265777c212631a358b93f95d6849136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f496810e3462f0df42a66852c901b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0b5694983a19ee7e15bfc963122a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952f34cfe5f6bbc1005b6b7f39df97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ba04a7ff2094c945b4796df81e011140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9389e861554b2f10ea216435967cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea499e4063dadb14ebda1ee7dfe6832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425535b136a88dc7aa98785460900db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8148a81e26c9656f8f306a4c39a588144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324d317fe880b4a86bfcd07cd81e237145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4023d4f778de59b394f5988959a68e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d172abbade8afccb6612afa18c8216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9f8d87dc0c93fe7ff1ca113bddb92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707cbe45855dbe069107c15f473f7b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7460d2d0c4d78a95fa474946f63d2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806ec2b379a6a4d1e5ef0671140079151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea000eda7642a92c68776fad586443152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043ce9dc8f804fec26e3b4ae27de29b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f8a3a0ed58b5faf0e35eb183e5789154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4d65361fea77e5e85d2b92bf5b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdb1ab55289534aade813fd965b841156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834028ac475d08097b8be9a53e142574157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769325f6afe133c17972db691be70b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87bdc00b8fd74c300f945bcdf94afd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b9ec1d5e800adeeda22853687c345160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2a7257d443fb5a5291cd88a6edb8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad4fe1ef9193f8e7c29c246bf7228162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f58b8dadac080de2f7fd50460f3d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03008fd7e149214f90eac5a09d52487164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f45190876c834c277f58e029865a73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4263e8eee8209bd198914296aa2afe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eecbb6b27ca3a8860978d44970dd30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746fcb792dac10a009e6186f8ecfa81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a4be4dd0e9db8c3af6cd4683ab9e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028ddffa8606625d2de3800267beed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774993f03856493033bb5cb8c525c75e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7f60ce9e4e80b53d0d086701831eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97b2db82dfc124a115fc4b11ecaec2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd948b24017bc5621c74b4f3afc64ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02a046bd891c4da18c0b82412ce56e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d952c04c9b494114778b1a438fd81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba1fa4b09afadd905f5d488107fd48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5a3eb9326b51b281e844de1cf25e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e0b5e18244d09fc194429129f9c51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33238f93b3336a0186e6dfe9a3d24dad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249231fd7641adf4d4229fb03072f3a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f8b465072e068bdf0b7605b00e578182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeeef5f70a1adecbba7b9198e91cc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d431a2de262c8eed2a78a19214914184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77315a2dafe696687826f397d6c79887185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28774bae15f2ba3d5e7bf2cc54877186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf66934fc83271831cc825e21e99ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2a22e40c033db702003ac204a5c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7850fc1c9bcc002d95e22c279eaf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14510851b8a7a5cdd3feb96eaedf453190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771e9841b420400efd7cb651f585e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47b45bda3173556021a15d22121e6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda636c3ff60b2cca7b4ec50d17ea1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8dcf797bc2b4a61c78ea662863910194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9b55cdb3701fabfa1f09b6dd7469195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c63cf9ff7e100e36ee206d6c3eebc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5b40a70681be16ee8faaa5faa5140197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20ea3e245895cebf0fa2780d957b9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc08e83e5d57a05b9d6d810fb9718199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a518e46bb48e9ea8d1d524ae0a91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1a75322f594f6015a9f2fa271e63b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd1ec410ab4f7351fb6bf6ae1dbe41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1ecd760361c10e5706e11e0742731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ff67d54b5f613ae580c2a90ee591b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67671abf3913cd706acbfbf3821a4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb94b4d61339341eda33b625ffa6a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be343d284e65ae92398a72ceacc77a41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5e646ba993006a1f0cf31a1f4439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c92a874994b9900f68e16d778d5e39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0d97ecda29c751ad638f78f5cd29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314995e19b1c09c4e0cfad7c38af2499211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04e99aea4b91533b551a7c1cd4a696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c643a8ab58e8e8dd763fe64116b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083501920ca8fe0632129fa4bb3b5077214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7372f607fbe8895411aeda8bdaae4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234701f29b84f0d19c2db8d0b2f53c39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c5229a8badb27a2f771f4abf12c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f2511015bbd11128e70a0566c9aa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69a3ee857e9832f3f005d183d91638219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb3867408ee48d7ab82e325cce7428220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc499997c2351f0fac0b0ef3f7e013221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b15ad3f6167e4b2e39ed3c82b81ffa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde76e6e0b12accbe50bf025e1df842c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e40687b5a8c8c537059d388c6617b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812b0210306797ccfd4f536c3c3075225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c41a7e6832738ffebeb83b0938862226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47355cf244354e249c2df054a07366227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86817ee53b59a0c69fb7ff9df7dd98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4061efbbcbfb9174dd3a976289cd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c21124b46ffab1708df48c3b7fb0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497776575eb8a8ba97644f4677b4d01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45437c7b2515d047d3867cb483e2df68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24abe4acd6dd97a5220eb0dfc4479a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c02380b38cfc326356432e71446d5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8587eaa22c39a8c047ff22d1b13ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c27cfdb0a9097312b3b9b77bc9d0c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620ff4f77e66a3f626311c88fe49727237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fe7775df67d14a5f9f36733addff7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077ab47bafdc816d5ee130fe487b09a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e13c332487179c174b950a36a597b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78006cc0382a236c4419806cce81ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dedfa7e796ceb06a304b8c25a59253242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfefacdd5fd9601a9baba2bea30d50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc6254f149b5efc57af78e55fd772c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6889210386000bd5449f51a1303da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae120d3e76f2e1a457432e574f7cff2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb300bebb91768cf63169c5a3344a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb980ab5cffade503c7b751b765886e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a00bf63b532cbdb9da40bdec2e9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463334eab9183a7ebe2599864aed7a67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984a09e69bc1fdff3f9c26000cd0206251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4183634763fb684aa5b17339dcb9a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a99eccce5fed85567dd9273f3b59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979b6941db719368ed5bd7e8bbfc8ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b186be9af720488fefc3bdb05aefbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e9e807428c428d487a2683c8328a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7a4c7775bfc1466dc57cf073108ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc74383080fc2f2c524f3484713bed9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e857ea1868f40e5ec98f5f9c1844f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b4f582635c61f1c159733e6131cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795b345069684156e9287fe5aed0199261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e86e4cb621f3400d4eb227d6e94e78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f2d159ec6ae77bb254e6484ddfc86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e7aa5883e5613ea1568699edb8c1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6121433926f22240c6e55f6f029496265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1494dc1dcf69979cf5dda8fff2fee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39f7e32a4fc3bd7c9be5622f50fe71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88fe4fb9441beee6da6bbac3f0078c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83059c12cf7d0d234ed49a8a333938e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba12a2f2a11125e3fec8d363162f33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112f5a0c111abbc7970a0cca59e3425271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a8582ccfdf6f06e1b23282b6ad4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79445f31c291748293679cef2bd258273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1688b3dc6fb1bdd4e758a5097b7ec4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b8ed95cfbf11e9d548f859def23a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a09f5188e08fa46399b8cda055679276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515afc0d73cf9757c3e69ae64fd058f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3c6eb1c65b5ee94d034f065ec7bcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63192824af1cd165a0b64d21f4ca8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d3ccc5a76a9c861733ff367109419280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421044b74c03dc816b8ce8da6b4e903281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c285d71ebde8a684341af3b947bb80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec5127da37d9ddacec0b81180ca4b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48e54d282f25f4e1d12cb8b51d310d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f053ede4c1eedec12cf8aaf30d7c48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a05a4e551a106018549f9542ee21ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e04f0695b2cefaae9e6a335cad10cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ba97fd691bac2983adb59f44e855e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aad886b57348336b17c96a94b4da3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df2409d09f1d05b00b89b36cd8a4e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9023837430a9a165f536edf938843291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a641508d28982bd143e31bf529ce35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b3491ecc71ce8692d7457a1d608d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55182aafe2e640089519bc8aea3f1a00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920206da1f02a48b79069ff34d54f60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc530e695b86c13b33b4ab9c40d554a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fbd86b9f50fe77bb89452ddd4e306297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c1898ef2decaed072557ecb246023298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2b478f86f7fff3302a845c726e22b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f94b925966873c851215a267b54152300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a9d401f3801259d313796262d9e03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ca0f2acff01a1473da12577c95f54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4bfc1e3d24b278f7ce5960e0fc30a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7d457ffb5080f8202a7acc7fdb69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a11de8ebdc7ab362121a6aeeb5cdef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792122f2c8854430aec1359de5c0803306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7d853f68e762b7a810ee5d2e3a10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e920eb22e4da98d8644d6cb252681308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70eb4b1a9a4b216a9d91fb70cb8262309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a86e83eb3106b9bb4fc6c8b465313f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818158fc0167a145d37cbf90b24955a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d9bd2e3794deea7bc545a8d6594fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f756d97b4dbbcb33b712e44892613313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51654f811629db7fb1647ddb1a51ede314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525c2f2c9ea29cee4d1ae22c83a7620315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d392a260ebdc821d03993fa9e3465a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef513e36fc48700860965030a05c47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891726be39620924e254b0832a887c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341f6f8e07e60e27239b64702f71448319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b8556bfba5a53e2efdbbf6e30e228320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5554c075f4b74025704e902bbc964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708079404ff6eb71285069f6613be2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b0f7c06fcba40cc465cd350ddb572323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ade22375ec3740c6b3819cb2875ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b3273f2731a3e805238168ec81b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17693c350eb48b31903e4738c455b9fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd4d7d90b2e9a2a36a181394a68ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57387ad183be47e50265fc805da5c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb9f3ec14afa2404224cb1a822f4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55738809504d2606386073fdacec0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c705c064d33d429cac2610231a5d71d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b41b4ecbf771408aec6032271ce0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eea324abc21a84898cdbb4763806fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08437461822c0470283b38defde4da4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b14fc1af76847b203253f3e5f2dc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99de20c2bd0ad914c117479dd4890c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59466d2f68bb521ed9c8afcd454c35b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacf34f0e7e60f9d99b771e0a926e1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1b448baa3b1496a45180833cec6ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea84c47f87d35a97883f226464c2aad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220695ca8c6acba720b23518710568f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188545a7d83ec7de1403d451e45a9fab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf6b4cb5a363d010f3712ec5a0642f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722124549925fe7bda3bf5302f4bd311344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfb2b3d6e8b4777e43aa12d6c4a676345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21654338c5baa4bca9ad50ce674b88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f2627a5543b9f23d892d9c5cdbeb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9e460bbeb53de21fd46d15e0bdd06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a9d78ae141ccc053d966ae8254305349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb46a54d0d04c2eb0a533608903db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b194e6651bde14cf26ed86c572ef9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c4be9dbdd6b01e4a96a5e4612905e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c795260430d3c25d51dad0f6a43307353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f16a5404b081e56c7f9b604d20ef32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594cb9601a5293d5aced54da254f30d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebded39283f0e227f014e8a64890f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056b76209b8be90b2bd3d9d35c92574357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ea8b645495e105d3b2843ca4f0319358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29972cc845e26188904b6638353e1194359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a859dc4ab490384faf4592de3351b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa60c63c478a28fe08cb3d302cde9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b1ba90bd916f8e86c660652d8c0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753bfa6cd9bb5a5e86907e1b1c49352363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd3c0f5eab203e7458b57d31192801364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00118ae83fc237494a3e4d79b376ee73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117af96e1c8ea0265863a6e4ebb1a423366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5ed8809d0022abeddd3c461f9bb26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a82821daf6d96d31f5aa4dfe38db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac65d536cc76f9af60262c314626f79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3d982a9fe61de41052e3b495071e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934635e45c02b32c4a18a15b833ed7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4716f0f788d78e9c48c96de8ffb4797372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b6984e7ab61e4886dd32c88115c9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beea305f38332d3b8c6301ae59efde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec90377bc4b4b2fb71c086936dabb83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf5f1736b811836e6075428ca056ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ce11c0140f88d39f3cee1fdb0caa3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f1a346fcf862f651889a41c06c4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29969a6c882408af2a4f0e7795059ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb013a3de54fa9feadf982d9aad8a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d2884af7a2d01e1f23c1f5270bf34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7545f04839ee77397914ed9ebd6b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31609c007b6a34d2ff9f25b2eae70f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9a9090e9a4ebd1a01e5bd91185c38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629380bd263522edc1d7ddaf8e4fc272385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8952059af97329d3721c023133de72b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5234d1e7f1c3dcc0ecf786b0e242f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649d5ded59d92d3cbab39f5d2490cab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6bac3e15aecc46b2bc1d5fe97ecb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873e6afc3ad528c0702528ca412bc8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb81ead7224bfac08ffa67a54405e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09823cafb1d76a203c857410602b6f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be828ea45589b19e3b540d2855512084393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2656938e64deb67e4d1f288e34f69cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be4b181b08d4415051d91c5faebbc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1501ef3595cb575ebb8e4935eb33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df87c9ce4a6eff3800402a6ac90d6e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60052dae90583352d24e492caa9a7bcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ea1cc7836fc6f4982f22ffd65f77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb94cd767f6fca158dc04e3864f7d9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee5375533f5b24b1dfe3685d89ecdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce790b9e52fdcc6e2d4e7a7d2967c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20131842e6163b3fbf3a9d34f6e2409d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b3f1103f6fcccc2d2720e2a2a3048404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a61e2527dc771045e718d5f490138405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d83352ab19d240f12ab20dcdbaa67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889077a43447af3f49b1fb111d734cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40579b2393211ac5e3d2ae972490ff24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6bd0b47854b4cbd156551d55eba24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039c6fb79b21230a17eed85baee8c4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe5c1d68524fda4b564011fc1315af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b36c3f60a8091f3ea8b2df34522c56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b137aaf65b8fadd89cf66420d72d12d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3ed6958dc6039cfeafdc4ab66e886414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef89d2e57c9820aa8046ba33f871ca3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52d7f31115653d5465cd25cdc47d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9c74e6774992d9d00dd4db8edfea2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3824101192c950c8e63a0d9e8413aaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7612b754d4982da5bd25eaaa7f58089419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c8f559763be73fe42adf4dcdbf277420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620f1a57984a3e8c4650ac60293bdfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308bbd948bb6f84164090dc8fda641a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356647d8b57e24134f5fa411353cd7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f8095c85b964643774c02c3d075da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6864b434a5d36a541d436ccb790fdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c36248f6b64b96ea84691106726434426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47734356bbb0c9259b0ef418a91f5a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fb47f05f5bbc566c348a5669ea79a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e48eebe3c932506f5727b473f0037429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b95fa6a9316db934103de40cc1348430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f41e8617a82bffc9f5de849333177431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140751711fb438c3efec903e934f550f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d71f307e088b0f3283254ca393721433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c4d21af39b3548bf61cda4f53f96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e68bcc6f1ac61a6dfa635e16f1df8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a53112cef7772920f587e7b8db7eb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb97ef4cea9ab331f892cb8f6551e5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d148748a63de0879efc9a7cc771431438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950468a9b8cf5d35163271dd9b850bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9419af03b46acdaaf95a9e1fa14964440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba41e354cdea444c5151debc2af537a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d140e8d7453b9fd86238e3584a75d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09202030e5be20f8bfc3f55821102ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa87b2385ec36fd36c8cc8aed26e7e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ad621bbb10c2b8e4129e6a045397d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577df06921c74a86b5dd1bac057c1e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c88b9de39f250f14976ba841aa825c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc12ca2af3073697805123aff1a64c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce7a93c588bb2d694bd9297ffa9f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b1e975f3867313d5078079993310450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad44326c5d5540f89b8410b4691ba0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81869bc78f409cd9a918ae1f51797452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea904b86e0152d953f636396fc5f8ab9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b748f0d453730ed3e461d596e948d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0961d7d1e5db0a311cf9a0b585ee9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca64305bfc06a399aa7f0a13e6f67f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e803bc774b9f5d92273861a7520659457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293f4140c3bb6d9bde2468bd5e4c944458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208e5f06bc1725c1c332df6e059fcab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d695b6f3d9aff96f7a8a1fec559cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0219151859c0c6b9ab618cb95a082461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541c29037b236574bba96c9fa84e748462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a9631aecf65d8434ff9771c535e49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf4a5210ad394442a41f1bc52b888d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c233059fe5bcca802e404b9ba28f8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac3c66905a26760d8838a2c00141e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b8976862ab2df5fd186ff1c1386c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcf12cefd846dbad25f01d95c4182c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557688dd9dd1c97ec637ca11dd09aaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f69d24656ee1de557d5e056152fdb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eec06d177396accd3ee408453d6ef2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf425d29d5198842aaf0bd87af214bc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d53b59774ba1d27619240c77630639473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39711cd26eb50b0c164842500266d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1d1a0becbe92534ad33e067ced63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3d5242fc44f8f68da4021f147eee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0b4a079776a06cc814ca26c15c901477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa936f9932d5b4c2e58ee779941fc3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4d37b6701420ca5042660393ce972479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c29971c91f1aedf1cf298586282a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd7e0e71bd2bc149e8cf43d9c8f52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da404c3788029593691cfa7ff9474a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a14464784649dde828c98ee7dd040c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab2a63f7a6c2109cba59c56eba3410484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e8e1dc03beec3da88aeb26c1eaf8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce9686ec0e788faa8be41261c9538e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33d0fc7f2362696175fab23afea479487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54e84d9222b4da5d035629a922de71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412f343ec2f44057229c9af3b79f21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef93f872c77f37edd91c38ae2921ffa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5b9f4817ac9b83704b83e772ab354491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88662d4ca406e27f417c2a3c2b8da0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23042a66a0b29caaa6c2405811d0755b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610e2207127601a7cd91d0c2e37b2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590efa325c924058298bfbb8a3238e04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a1eb087df2b567ed11ba3cb9a1b18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc675f41ad205dd3a2428536881bcf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182c8b3eb81d92be29cf45d2f236daf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ccae2a9c9a69fcbdf4623c63b00d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea8d5846050ee01dc7e740e7f0769500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada104af85ddb5882c10152712157ef9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f91bc77d15437ffadd8eb3e7c7365d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25820a3a6acdd7e8f901ce9fb7ee4be5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901b193bc6a42b4f25619779f8e44e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0072556be75ff5016eb4fc3b8a1630f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af78853c0d406170caf8b980328c1c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14e14ec9d2040709171f5143e55abd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66095b0f9b4eae94fab30f6fe26b45d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda23fe8f6a70d94fa3da443995040ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab77a1844a23543837c0233a7f1a66e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f8640a1b207f1d5b9c050dced0b57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52d291923b08e352776e781c1869d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2411ed08adc2d111492ac865897542513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d82096c47de8b942cee81d20f4c149514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef287107c1dcf2dd0421b88a2db2b7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da5e2a660d23d25450694f1e3058cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8fc89160da58ac3dbe89d3e8995f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a494126fcf4e59805c94479c70645518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea63fb4b5613f70db4c02adab4fc384519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd20560452c60fd05efbb5f8acff473520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee46a233dee694f62aa5d0ab18ea3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102fbb72c9d8a8662efe9b47fe6be6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c957fdf7d8df5eb72fa85832fc509f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49e57b0582bda4a3c56e6d50256e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee4c1d1e8e4a84522bb0d3cc36c851525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a67e30711436411850758ba5787405526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fad70fc7394cd03dad2725de8f634e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b049ae2d472869e600a09dfa1e4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0684d3dc08302736751bee0f14426f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57cdfcc6146dc8596b91a1259926c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcebeab8c5b570effdce1a02bd2fcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e3d6755661182397646178cb93c3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd22369cd5eae69218d2cf1d6287a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a2842b039c93aa2ccdf296f5e3b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e00cdb2342907b2965608cdec4376535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5c6270916bddc7b0953d25e7a6eca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c21b6fb7642ed03c337e545288258537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26a290bbcfc76f271e5b2055be6025538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38242e9ea435ab2e54817629be10b81f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d670730ef4a64410a66f2a765c930540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b6a139e5988fe1cdaa602f79afa46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28f3035c01b4f88431a7dee4407aae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e90dfefbc54542495c3fff4eb3a251543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b145b5a79fccdfa4d54a05e3b5394e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8adcbaccc373e41550e8342b63d21b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d4d5398c2c7cb51c59a6b655c0787546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13556c64b43e99bfab0efc5a7f6dc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf563b37e624b0bf30baf6f572401548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f34f70b603164bf609c8b7e63b85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085141b3f28f21c4a1e4705fcfdd5b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb1d88c77a370df5f9f8089996eb94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276c43a49b603ddd576321b36378b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa038d5d23a1fc48c574382fcd0f24a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6ca1af032505af851bb931443b256554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4654a0836f13deb442071aa62fbaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe620c5b282391cc2a86bd01e9052fb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296d9b5e1df9b38544f686aa308663557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797950a8d9ea390ecbb841cbc8e846a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1437a2bd9d671058f8ceebc53b307b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fd773340dbf002aec26a9c3a69694560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bebf6dc84ec198e7f5382a1b6f37a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb907c003d07486d490a3d8b47e054562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90f5485647b2a5e5561e08d4628218563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6134adac6edd6635934acf2f886d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ce021a9ee1c74f2f1085006d0b65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c052ba0f1e61aba19ab43c602bbb45c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7e0d3d1f07ff8a9c38cd421a94a99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b55549d2cb7c225fcbab3ca71cbd8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078de41a54615c93c4a35127d1d1fe33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f100b39503774ee974b4776824aa38d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7dd9ce3504535e7e4232f4489b9d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400834bea68b74f4eec3516f6e1145a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c236b38bfedd35a2df653f7774a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f603a0e8b034f3c234f3d284253c4d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec9128dbc11b9f0761a422d70e9a1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9c25d7dfc7d51e94473c23ab0c65b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5bafa8620252ae1d8ff41a331a08b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c762ce9ec4931a29c3fa1897cc26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2e529c5b3721ce265918aebbce40b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9553128bf842bbd1b99f6d89710aeff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91e5010531a81a3154e94efdc801f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e49fca6f506c3df6abd38d22391a30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76346c92370fca71ec5ec92f2b920a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5350c4b738e7fad4e3951e4265b7d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ae87402c0bbdbe687d8f9dfa1528e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113b75ee8f421cc9af0c0196f20fe1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d8b732c025640556561b4549506fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625ef17e4c8672acbd6c9486cd5399588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa229635fed6038a5b6a743cab1357589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f0fe5e9695257c587daa7afc0b54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f7b67fdd548929fc9ea342ae0c2fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b6851906fe2b6a5d9e485fd4ccef4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692443b2bf20d6966ea6e1cd052a41c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7213913686476f96a22a6977f22cbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4503ba6b56724151a9f6e0d3d492b52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc145cd6ae18911f78b1bbf8714f65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973999475c7dfb7c32390427be5ab5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c32868d28e950c46d7b804325e71b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46347f0c0125cfe99f2124fa522037e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976555c7b3f0fb16a03d9d05b46d55bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba23c79f0fea3ca44ccc7c330ba719601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e1e1ab81fc3159c3a567784cfd80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eef6af2357741912451c13e082c1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0e6cbbcf3f789b00118ac710b25c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce9fcb9b43d5d4063106fe86ed16d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f191a7a0b39a91baf698d6b4b771a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3eeb3d030d146be267ae3a78d1b7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc68301f6fffb652fad4da09f6884608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf3a9b9216a76dfe475ad59dd5dd4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a9e159e1d3fc091143ba703656c5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674232efc73ae2765ae56e39ad25df2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c50d88a43bdb98f934b36c6168674612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa240137b4a385a6f080d3ba60b470613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9adf6b81d3f3c27c7a07658437e31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffdd6a1316bb954689dcfbd1739d54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eea2539dc858b1d2b1fd8f5f898e1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd315a05795178cbb136a80d8777d415617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097d6ce1a96d7d6fd3685bfa8c8685a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410d7dc0ad4d3f612685f59994f2a3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5e34c147f298b7e113dbde75120a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf2d8fd2241549f40cb4965bdbc230621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c1c57142bc5f9aa7c17a075870bc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff461b879d4fba106c1db1efd0487623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8d4e75a4691e347317eca61f6a32b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f32b5f9e65efc33568e2fff76f749625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb31bff8a7c2a37c53d0c9ecbe5b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75b47be7a9b27f60c09555b5484a99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e501e871a4cbc397200b069e72b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fd408534ee0faba60d7376767a2df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc386d56733721b85ef4e04555d4981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf666a2725466bac85ffe80e2a037d05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa21475c5241882cfef19238fe35f07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e093f514112e3378198c44567c3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe6ebabe68f9b163f274d7d7658361634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa68f093044395d09615cfb05696a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c3346eada5c1fe2d4f8e89053643636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ecf9079ff13fb27d70732347a50f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe1261fa283bea863d2f31ddae1ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce10f736c52ed4496241b35885e3e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3b709a8d45ce42d84966cc9aa2df2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584925543f607bd260f374d4458b19c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acee6ea0b7f0c448d2e6ce8f3f277c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f515c64bfb62a8840d6fa465ff4e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d90ae56ae22d6b8e5f7be511ec361644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf894c7be9f06279028cab1df5f361f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3559c2b30b2d26d5ff2064d5879205646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1d142ad11c52686ae248b17b264de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa20c8a803ad5f998e1a7c4a7fa887648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da735bbd47a6f42443d6a3c3f61f2b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2803409763fd935709246a39c5d02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bcf8146524e6654251f96db077e88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08102a817e1d1533549cdbbd395ac952652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b33d40ae59e5828ec29430cd750c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09555d1c791c94ffd7aa4ab8930890d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ffcc5650532648d850329857eb1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d61ebab2cfeaa1b481f2257d7d24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12617f4d89469c6830117e2063fc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec18e7ffa0520fa3d694a9b362efd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbe33ec3fdc62b191d29926ad6cad6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c342a59fed3633db6a24cd3f75d0e7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317c8812957ae8c7f3dc64ea57838ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591325ca9e07119fb1cac21744bff56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67238ae0e52b91ad9d7a91fe140746663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6de870efb1869f87f1d0aec718d31f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c959cd1356f07dd9eb99ede9ce4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b41e7505b8edcfaaa0b1d1cea4bf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8af7d0580cdc6008c34c5f6ba5ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af13603388736e2ef3b2af65ace43f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10903b9d46a5757579efdc982d3f6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57002f49334b9f209b6b6c3c4c31ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611d5ebedc18961c5652d593f11e4c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eee2d9602724b7c344e7cc41650d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e8e177369975429e9afa6e1990d5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ad1324b42a98ee457a1438c2a9c0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2380411c6ad1c00fd985f7bf0f6d881675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d795031d96602acdd1055b1eae0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788485ceaf864801e3e716333ca2d53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea20ae4d12c5fe13625f47b7e43744678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3f4869d239ed909253f72f3fe345679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb7ddf6894ca9f0d6d3f8b1469cc5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94231d71af5519871fcbd74638665865681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed00606262960e6ba0023ca04a40b19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0310de2d0a17fc25d3aa6173dc0c8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dcedfeab19a632a1419fd4e66f955684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a28c04c3e32cf436fac57a843629685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d3bcb40889f40ee0091377726642686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c7e4cd8c95ea48cba3060f485642687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f472592b2fc7856e4092a5876bec67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b8e3dc318846bafe337b639c79c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fd5854631fcd15121de6cd617f944690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8531e18c1cf95dcf7057b0619c407691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49f5f764a3c8c724e5ed3cfed171e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7e9a2c45cee966cc79f66306ed800693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e0c7a2f9ed244761c951c70295fa0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d00792f2c16043dace9341e07c01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9198569afc3566553184e994e15c13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493762c6ca5e1767580d95ecf9a8f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006fd158fcc2ee14360843b4083fc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac222c4d8b03251a927bf62956af3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c10a1e7d61de0bb4e375f299cf61e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158655f0661d44bcb9ffc46449584dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce393e76f6bf140dffbbe8d036dd94a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e3dfff1d03d6a48c541eaf441ee2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab37059dd787716dc3db833367fb0cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d627032e21352684a1ea47f4a942a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6bcfe408174429bfd32f9b5d007db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ab305ca7172c46cc3b98d8426a159707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aac89f170147544ce1202f9557219708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e65bca49dfd2aa27c2c310612c9ffc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda91b635b51b628862236ba034d05e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24dfb07d4da9cc738d77534c4c083d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dc0537426a235a6e6344c916af212712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d37b0a0b2ae135699b88722a2f3a4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3f5bea41f3b656c34ab2dc21ddb95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524e71aae6d35f64e3a6a37b3018ba2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c67d90f15fb86ef0b31f1ce98a3528716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8876db7cba09ae043df71322bf4a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd3514d21e5e049a06ccd91911816f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9225f910d22d94aa1c98fbce186609c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87fa87a3b98683ac48a456d3e4fd79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede648e6b9de75673316c31581404f5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16c7a546ee48a77e52ceae6058b874722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8835b0aea2ab028607c487e4a56720723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898f78908c3638e68b694199811ee6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1496f71ae2ecfc10f84732748d2f2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec93380508ed0389a705481c16c4cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3b87a83d01a362ed376c404951f87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099e6b7d823aa27735ae19bcf69409a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f59481bc608c2c75695eda3f85c10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaa9acfbf226bac3e38bda8ececbc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16254fe554e45be80a32069b3d69ccc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b30ad58d9fe16d1a189ff14896735732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763de514ab861802d8848d42c138c7f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe71e2853ed2b6521f730b6e657f80f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cd2e91e1592a67331569a9affa6b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e4f940a960b7948e13261d6cbe37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eed5ef398d5b02987752257b4963f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5fc72d64477c63539f14e8cbc72aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dda4190451937fd3597f77005dd20e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb9d8a7174f89b0f2ffa13459de3ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c40e751cd4170bf952daa1efb061741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32794dadef7a65bb14e0efcf7cec7b76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1e3e4a3d891625aabfdb2153afdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f492724241d062e83c0906703624744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84441976c47763f175f813af853cf9cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d9c15a29731f0bbcdefe84ab98234746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583cd3bf910bbee967b00052e2437d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caaec691154462bba24c2eb4f01449748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4705c75eea1e299712f8713801ed5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bb7183e2bf9a8905efcbca9bd7c9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb44f50e0ef132bf53d3d7f1c9e142a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cdbc783c3f79580cdbd6fe89a6411752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0286aaaf9452407ceee2636d0981b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b044b8d5542cb43f32d6306242d8a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff7a06a7e0aeb975613ce705d55e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc6cf1bd9f6e401369f1bbc654b56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9641a6690c61f4355e655888064dea2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac37d5295d91f5c386bb925486a39d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e925c5359f58e55ace99201b27845759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>