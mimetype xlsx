--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07536cb1cf81c631d5612814d09595781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3616f3521da9f3dd3f12fce3801b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ef2a0fb6b5a691cde11f70e90d2eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5caf3bad10da52a9cb326c7e4c940e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc77e0d802073e860a1f053b2514f175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102944902a23480cf2d089f52fa688d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc8b805e17e3b847f9447bb2f19e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c4d873622e20a76c61b6f5255062a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c17e90cb7ff9dbaec3892f27f4827f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc981d449f1fa08e72f6527c0ca0ea610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a72034aab7c543213a03a93d5f4ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3645da024a3d2fc8ea5e2a52a4b0eb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d4f734a9c3d1ad190c47c6587f3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816aa8d721bfa932d3ee273e6c859f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74aab8effb21f6be73162dd7d713515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40070e7d82b945be7fb5878d7dc229cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369302b521e560df965589962493ef317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c662f20852fa25fdc76f577e2167bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346355a1ac49e86bb55f4ec2301598f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a80a8ba68517a1a5bf27841f80abf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63f4f70fdac22639b1f62c087a7c4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3aa7f979a738e890d9bd73d77abb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65496e57bedb86fd2b8e42dd6f2edf723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f284b31fab73d67c5165924e7f55b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544418038a84544694b7ecc538dde7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e722093b8fb0a5f50bf9fa4f7ba9f0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06174056ae4b834c0b570833617c3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a0d63da23eb3b8504249479a9895a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7075e7c10632eaaa829cf3c66579a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c307d26fbddf3d4d9a994d7cb7cbbfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137845a307d849a352c4670e13babdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ca50e61db9371cb8c91ba30d3a0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be71c9bd5ca4214fb2cad92c7db65ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419882ab8e045ab00fe2983032bdb0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8231122fd089911d6457720f34e98a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edece3844aacc3be1a62b364521aa9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd94c50bfcc9bb5d7671322719f3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2600304e478abe9e164894c2f9731e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d47fdf43b1e5a0f9d3076aeb3a94c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658f618c55cb7d88e143ac993b5c7b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7352892603dedc252d0ba35cf3ae8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882e2752611809ca59c04ff54aa97f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb014d9b2c44f9cf1ec9c18a91d64343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663049b61205dadf6163737ff95095a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566ffdddaf3df28d80b03f7423f009745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f599904d348180bae4c3e01984f0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c043ce0e1b9ace15ba8a3900f1afbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65740740b11a7e9fc4800e3f8f11924a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b80f08b8a452a933c3981b15c4166449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5ca35f07da632109a40d8b4e0bc1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea541e54afb0cc332764538997699e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ac2e613572a9390d207b529443f9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b2c8e44912604bd720051ad2c90553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e6c311a3747764cc92a111e3f01a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b6a5fa5d8d33ca020854b05449d2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e4857a1b7a960a2912b3ef764d8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b9f09da272ac872dcd5a6c371e1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262186f24d6660f16bf7b04618a89d0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde7ecff64bc77bdade428ffe67740b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4318c00da8f320ee80da8d56e76827a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ffa5a28120df60be0b1d3277c5d7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a5084deb4433c25a5daeb764a204762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259830976d376bf40219471dffece763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258735928709aea767e222f6a565f58e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af87a815e06985d78ba8bb470e4f7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0d6656ddca02507c965474c5c364466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12758c67640d1a64387ea888709ca31667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d21e0e085c8b0e99b9212cb9aa6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd826b5a2f670a9a92ce8ce8c8750ac469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9db0fac3cbabc8fd3a4679fd3191970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a52d91f41d6450ceef2a6db3d7fcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b7c67321c5c106991045ef3a0106572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba63b33b587bfd45c342fdb0f48cb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7a6b3e5c96207141e6d1716d0742974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dbbb5cf8c753b7660bceec5eab51575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8e8fbb0a51c2bad74abb59fc77a5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4e68aacaa6b881f70740dfd627ea277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c7e6eefa618101af8eea734812a6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f596714150133894dca3795c2b60479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da0a574ed30829a1aa554025b0fade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82d9cfa139264728ac6b37d9ff93ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4679008d6dbac89e5f6aed03689ee582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dbbbd1e6c580b8df3cfaad826f90583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b3241650e95621b24c9d851b0e56b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127b0c581ea3f9deaa2d211a0ffe89d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfed14ecbe6c13a37e56a15c6665e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a935de01e035d8b5cc3cb059d97bf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf38e605eb957f5e71899278205fee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b152733badcf6c3f7ba492aeb6ef489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f2e54ee826381e77d97a109a70a6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8442956187b0c3f314d91b4b86267c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f741939496124a4d9af2c37b2c5b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71eddb49c16ff15b92e01dcd5f59b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6078498a63ba9e74075b8fb4bda12094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85a9947f8cde82a2efedea088be83f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636732fd3dd181462dd02223a088e1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b442d6f94ec4ce624fb3465e4e55c6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b39053f3f1bc1e2b70392db9c1dec298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5094209c88be149a8ecadb8cfd01ea099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbee228d54ff5a06c5e6c534648375100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aea4d8c2d92c8f3b2d66881829f3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a79d9dbfffd660d41d6c5ad2f6b3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735702a3dccbc88a6f7e3d610ce2e1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca87d2858cc09d9606454a6fdfc12a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3268d9fa1f2901429ee38f9c23ecb45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af52bc6a9e5fdc2b12a1e07485b36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cb8c58689769fbb12583bf63269a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ebe130e265001209138fdba842f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe297ceec721afd687b767950bb3fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053fa4e55acf8402932ba4d89e4891110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334585787160cb6bb8e9b553d21b65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99408e6c0a6e672578bbee25cdf13e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84472806391d24005154f8af1141f230113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f987d354f98404a39e2832fdfce2e57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed1f917eb47def65577257654f494115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5098ad6d772f7029d12b812631945116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44979057b42eebecfc069c7131f923117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e7023d9d5885c69a4b4724104fa23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babab3cff507a4fb9a930699315c7f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac1bd24d9fb8ee7731992b62eb46c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01c4cad0e65a7a304b009f32c3e63e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996238c5b199deb3433382d52aceba3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe02ae192a7e3b482b38f46f93c28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef13eb904a43579875be9cb4f5828124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd356e87d97b72cdf70856930dbb3d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6233db4deac24eccfb1627bc78599e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b70af9ac87b64d0d6facdcc64460127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0e693153cef1802413f45f1ca8187128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be775dc6ff901efac2f612e5aee51577129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05dd1ae8e4083e15c90e916ae7216d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9806820204b97e3f495c4bc37f5ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e517e1ae2f63630b3451656ae4777132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6b96136b3d960922dc35770dbef27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80211e54b8dc68af5b63a7369df1c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee7b087a177c30cd6c93c36331719c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405951662866158be41de3db6e4cfeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c805ab08966df0488f101e07340f38d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e3ed3e6c3d061d7c6f1e1cfdb3e79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e53e60b4fddcda5fe60c06e9f98676139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c51c177b55c9be0eb0ce83246acb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d496ebb2fffb162771c6e96db1c75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f164e673adaaa9d133550687ce4ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4276427292cf67b5d7e1c724c85fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ea17ca9540dc75adc329bbb18abf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31111839714f7479f9797f2e352e916b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def54a2d1fc447b1a171e7640a92312146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c1a2100b0cb5f2a32e18deb958e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53522419e513b61a88a17ff331429bce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b889a72341df0644d1c19477f3829149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e736749dd0ff4218e120297d3f6bc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5df28dc32a38594058f64a7736187151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3a409d717d31f6ce145d5129a1d63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a861738930f445a962084be2185c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e814f6eafe00284856fb24154c941a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b35d5d7921c2f0433e8bc45ea421a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf6ba31bf4215b9d15535d71118161156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5d8688b5b16073704fdf20550130d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b1efe062be5b4f29231dadf59916a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f48bdda2ff9caf3f131471223976c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03235016c323661367653056e1c4c334160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb7af562dd8250e887abd692be5cdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4699129b28f42b4300d0a8853093f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49254ed47db3eab0cfa89d5d4c8b2191163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c976a4162364bf6545b5d3c12bd9e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca986bc668364a1953b563ce0d025f93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a865cffc0821313c84648da0a67e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828158c0dfd8b04329eda467a1f3a34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17b1daceef2e8999c9fc0df487b27e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c803d22ea8d26c7fe0748d2426b72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0a97af61301ba0419fb3716ebe3cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110d67a312201ca8b7ceb3dd99ba234171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357434c54c06de2754d95616a6f6077172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fbc48ed3f6e56b02f0dbfe46d1dd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ea27e3cdd747c86ca7bec469b8e54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14242ba686b0467c861ed1d2dfcd7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d53e6a6939dcdb9175db82de43088176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38490654c2ce5fb3ad2255943c65d16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4620ebaee4320297bee98ef49de6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4685e1c8f9480114040637366f2907179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff49326e7386ed4c2f0268701c11ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a3ad8a104a2a27f776bf161ce7f52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ece0e9dec7d1e63bb652aad2f34bf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b5c9dbd22dd05514171b2a1679b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3a4c5052e80947e31cb835cfd6584184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6725194ab1d438946ddf702aac5d0e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984819732c729f99d065e6f77c61c094186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328152b68e4b2a0524c46ef6039ce78c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008702bac05e9a7840c276ba6028476d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6162ad2b6952a9eb9cc3688a60ec68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b015f6ac32640c88a263bb281d35b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4264afe7322b1c09fa8a195f6cb854191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5427de0811b32f582d7b23a382a65cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f84c674490eaf0090ef8fea3f65c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3336cc9f891ac37d5531024977225194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1737c5a563324dc9fed6c91a625baf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fddb37aa7e5baf0016bb3edb5fc2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a482a9fefd9e83964e7edc730b05e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683644ea4af9bdc6b9c5ddc77c72c601198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349e3835355801289f5fa82aa626142199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528f21db9a06aa82e2bf6cc0cac147200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d5df7685f17e1ca1df548e9b7e8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472cfec2ead8276fa23b310f586df7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474e73bdd3a53307a6c535e0f592ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a730a2bf07f40e69202ea327fdc0969204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ac280821f8cc3803e75a7cfcada2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abd6c962502a5234f46efca051d12e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb9bfad47370e2dfe836dc721ef96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddbdff9d5a679104abda5908f66d13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c64746879801abbe67df5ba9cfb544209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08770ad73a8b7f1f478575b34fe12093210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d9114421189f6b099b8aeef876c7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950676281817c9dfca21d195a57635212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237368d17f0fb6916c67cbca402cb1e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb362e75492346c8dcb997774ced0c03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bfb59227de1e041608b1242f5551c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82944d8c9a52db501645ec7519efed67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9134ebf2511fd72547ff8f271314217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37875425e97ddcb285debfaaa6e32b1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e4a8cc27b855834182117246339a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d876e196e2873f4ecedd770e2a835220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b429bf3a32339d710e04242057fa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27823e18fa3c689be346472290d00d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e612a6d8b773846181eb548f16ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c8de3109485c4da56876c958f1d3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce058f1716d0c9ab4472536108bf54d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec90e933212e25f546bd6d0649d371226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7e4311c40c235e421e3fd48fb11f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea24960afdac47be609ec5c877224228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73876795b8774e163b7df6fb3e3becb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b77129016655552835b6025044e19e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3bfb37c2b4b0d9d19e5d3647501b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee04881a85468a2e12de9970963ece232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d547803df8275c4582f8d35c1740233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106da85e899f65f448a356fc7639f9b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc35e1c5eb58133257a33ce6d742f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548deef03ff3ed40d765e155606bcd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f716412afe6e23b14e5c643456c495e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9d8794227de029ebb502365b6b3b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57c8044381f7be8ea5651df6d1adc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d3d445bd233ca137573b21e1a4f4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b17d217e81ff39a25d59dc6f77b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8a81b5fafb2dab281eecad856085d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75120bedacee9873526bca2a8ad8c624243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588d4fbfd94e488062920641df40227244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e9d00f22f6740bfb9bb1d1fba1868245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4640d92547eb2f867e065b6cee4bfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf469711270a6bb1447e5f851f46abe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e05c035a57df521fe2a123ec5c58c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a62eae72ca6c71a0d4b3a5f591364249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faff5552244bf0a1f3f590d7ae2941250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa94c0fb676557e65be3714f016227251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacabba391a43591bd12af3e74ad53e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b771e04229112890e729281bf97c0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce42ea8a432aaa29d4332beab9a5da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31adebb6e81e02b2eee99c5503c7beb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ac859adee34832641d6157952452256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f668a411c82a3c8122f1f15a7a84aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed799851935dd1fe8288e3ff01f8f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987afcc5caf2e47652ab586916a0b287259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29cc8efc4805c00aabd58faf79ece1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04ff95b836c6a31ecf8fba7f45bb40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b5595d14c03a6e824c9a601a5b215262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5eb16557ba0525a47768b7cc76142263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811afecc5f6046efdb23ed1603df944264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae9e4013c910af20cb66f53d39d7f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c8ee8e51159ab291a10b79031a63a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094e989a6a49b3749d9cc5c0cdcb20b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ce9d0b86514551b966e1d66d4d4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820366c5f471f251188784b756fe791269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd520eba24eb10bf739d36530d8e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9eb00fe46e546341e1c36d471d852271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a574f69a6fe48c4eacaff458b93f8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19298c296a60dbcc21cdfca24e9404d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa3f5109dabaf67453f3c897b42836274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75990887590a218d06185c43c5a4267275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa9e7169f36a0ca872d4f1dedf85c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6225ee796fb58f1f7ff8e0c0c2d440277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c94cb0122d62ffd71ed751ea0cb596278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6189a25d4b08067571891f43bf8dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee0592a1d08136e282d8682ca1e9f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dadac2d1431edd3c3d96390d26bb8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f48c20b18667811950497f9e00829a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314d51904c47dc85ac87085efef557283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a2f66b8e7f48071abf68b2e16da7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e030a8d9b73502c0cfa477c5e9b0f6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21e5d739b8e3394648d33ce0fa51a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73438163d65ffa47edfee1e32f4bf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ecf1f0134911d7b27a02a66bb9788288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f4a5265e63a032081a88fd85a3a05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905a4ef6d65e2cd5d1f0ee4974b6638290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd70ca1715ade41de45e0542a47f1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5d8a5a62137fc0ff98bc6791af5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa18f9192580cfa16cd4bcd7c566b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0814c06062bf9a330d00c2e6cd040c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0339613eea1428cefd7536a024ff15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d58f697f8a73c7f130e8c6ad6fc561296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fad1b9bc9d99e12d1935f990b9423297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08465e91eb743e6cda517a4e1ac41b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95830baeb738a9acc9e7100ba5f57e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80936ee29b76b6f431d039ca9946576f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c343035b42029f9eb73c24e45fa2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbff2ca74d015857bfb190ac7c03c3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752dc2188383fa3f0f1982df8241f76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7dcfdd064cbe623745f22170f9b27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6192e319475ed4d23be5ffee10d77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04b6819d7a182ab6cdc4cb3c589c76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be808525bccf67d555cca3279b70a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a9c7d16a79230c5ea9553a2000d9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054bc31e26b23a9b95f0f51752a56dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951284ef02a265ab4930d0674d7b53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1010ae38efd526c537bfb2fc19f8db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d90c1ef00873cf2aabac59837d54eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1e27532f78991c7ab301d4b45cd14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561db81d7f16b2b7074c6983e30e2893314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b7587762312f5c92ffe225d5fbbd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b43421e3f4445221c81f89b239ec9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53147b45bd12d1fd174e82b8112b57b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c6713cba0b11b0e2f7cb3c18d849318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ea31624366edb449246207189b9ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcbcf806fb13ae5fba63deff542ea6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20b5bc6cefb6cf6c3358d44a2d0b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92b1d143af014772d1acdfb0fd98e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eec8bbe323b575db61cb175784b62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57422247b9dd3327d1413e138639beb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5dc96f6df74843f975647b2baffcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d12245dfc161ab2dbbe9251b0a800326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efd6c684671ecaff62e8868d9a4732327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0d23de1604559486099d5dedde8b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0815480bebe108d65da1b91f96b49b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847004b22a069c76b34024c562f5dd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a093a4962770a409a8e918297b86a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909630dc431616c117a5352e6626fde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d1e72a08b71f21ff0a85d722800fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc424dba51e11c8b06ad9878b6adc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d5370a4be9601a29b4d2c4c5906d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77949eae32e1ebdc844e0a9d926d09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6578f4757c44451433d424474555337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35cd6b6aa75e3181735e118790ebd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d98a9214d738ea307cd8e61c50a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b2b5305333f619142da5d2af7161340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e8054dba9c2afcea15cf92a1da143341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7ed658e57fb84f0df56c9463881e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109081724204e98c64795a88b24b2cd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787fa74c6f36b19ea52ff884638386344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4827a8dec0752fb8cda5787bdab4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc712befa8fe31037c5f5a530e9ee16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed04885ee514d6a9461199b319aced347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e40e47be70d871bcff67d9d00fddc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f429fd074e433dcc5e83a3237fd82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcc339509c2183766d519c6b600523350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3271d8a373a31e83a20604842752136351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb826f117d4e36fbc66ebeb07a19cdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a973bdb2450ef4c240da7dd108facf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354c367cab79ca2f801c8f8a99f1073354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d019306967a1409bb4ee493357e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea7064bc09ed3bd2f90c6c61d241a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e8c536996e63587be2aa502259b60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929fffcffab96549885c8b551805811358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da4ace3dd8b13001236ad7f2c8b2dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57311cd39823741e6dfe7f1aad3b800e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a723f16cd7316d77564222122a701d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba947f1e710a47b793f2b0707ac53b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ef503f308e24b9f2c4821b46fdb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232a25758193be622d8e45d3b76e4a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74b7e1d08a48c3c089cb8868b3d458365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c06da51b5313c4681e431c3f07325366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d48d866b4452b2693a5820d8d7f197367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ce7479091db28c7eead26555411c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565c2b6f81232b6dd39de51e5f7db90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bfec1ec651ae9357fa06233d854ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693b33e1e85f1201f7d28a21892caa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4503204bd4c959e1cce5f2e9ed03c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc81afea9921aaf419c48b8632bbe25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb658433678c2acbe5c4449140313a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e308fc26a14a863657cadc7d772b58c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ac1b78ca957d200718c9ba6e4975f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3624dd77521e0c8d3306ce08b20db49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0024949de0270bdbdc8d8d2c250ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a43a899ad5ca5ffe21626d34e9fd8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d92f49414d35b02151632e3b1fff8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b80ddded4fe16e274e83f8ba019b0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd668c3829427ec7c30ef6839a03a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfd84fcb7af4fec09d866dce5e58c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d0d2e969bb753e1b1079e3bcd180384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea83e27e41845ef876f463973101741385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dad2c9152e09029df0faadac68a2e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dd73f5c50317897a734133a2d92bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b26730f010b19562f040f86950fc33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83c691a159b808d6ad139f7fe1380389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c96743e697640640731c4fed8421a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f3b798ac23daaa23714f84bd6fab4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f55cbcdb2181c4cc74d39684975723392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e640fe3a5bae6207ce43f041c490e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744772fe4bf63cbcf2bb2684fb5e3ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcec47c0f2d0784c83617798b4c45d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b2c61a2e97acc8742e059d926d398396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfb82e38a8b6affb1ed8e8ac30ac23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c94805b1d896aa1345d1104cc78c58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a915ea644059591285012415a6ca70d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46878ef60753066ba58ae0a77664417400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c5739237e4442edd965b3208a094e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44831c05a9e6e8aadf11987730bdf16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad14def38c4fcd3ca9f4300e25336d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fffb031a29faddc974eb512020db2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aade80f23137a0ec4f1146c9c18dfa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed5c69abf872f049e84e48abff7c8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81780acf28c1d7aed154c4382cf440407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8910df989117cf0c6848a43060c0993408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c1a279302740de8445242b6018402409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340555476d7ceb2b8efb4b003fb0271410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc921a54072d45c0534e0b8524777c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0467df2879761c91e4734dd96adeb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4874e644eecd396e1c851d2e92e03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b419e91f753063c3445263acf0dd8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7eb29fbff3c8cf01afeccb4eb4ba1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea3755c99ff7f7ac6d8252161bd33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9549d82447b4b16f01bf258f68d30ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6506e74beafe956c80a0c30e11594c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bb2eb77cd8818d82133b733d58c9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1456e19591df0e022db406f7f82ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b6ab33082299abf2fb57e5850a28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d71085e2ecf1aa94a48e2aa5ead704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beab17e0c46f92dc8735b54536a292423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb486e7df88d9c56f97dab5353ad6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cbf8c7541abb3fbef061a349273b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e32b3eccbe04f8dd45aee0507fdb2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ef64c0f5c1496404b947924b1dd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e14883a72fc1af4db503f46d452c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b7107b1ede0b9d8abd4a84666ecf6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098887288a4e598d3006ab7b92d7c77d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abf7a5347450115bcca4466b261a25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666df0729de1fe78d9136e997c5c3d29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e62b8194871ccf361eec5b1bf37e2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6238e0c5418fb3441bd8796336c99d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bf26c0298041b4c9667e5da5b3716435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6338d34c6d15811601eaaa9fade670436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161e7a6239112428a23eb34e32c5fc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e58482cdfd2d9aad4a9db18603037b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72316bb0773479526b65afdc87a8368a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ea81f7663c7be2dbe95544b68fed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c69934d7e6d983a8602163c4ac010441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab3e6f7d04a031b36e975ca82468b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee3fde892fb9d0a39a89e5cfdacbd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a51afefca1b93b4d4fd9e42923a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd26faf2e14f29b11d682cf26520e3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56fd3f562070e1f982c683c1a662c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857c564a43a5e380528c53e3e3adf32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ab4e46dbd1dc7c4e74d69863bf5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be74a582a8c3972b5cd0454f882a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef77ef99d97a298934b39d5d7cdbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05642249e4b91c947118a0f0d6868d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78f8cb03a9366983531f2ccf115e4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7bd7335fb37088650f4643e8d89f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef565ef3b6d739d37f15d2f122b1667454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911602e2f0e5d9945178682de82ce630455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f555a1d8110a00169533bd88af151d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a32c6b3375c9ce842c26ed04660e40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff503ead173d37da306a44a5e8ad418458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446bc8c96d2f2ded879a8d4c064b4e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c537788ba34ad7fdc1dcde712bdb7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5249324385dafbd374151bb1991047461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804e1f9f56f6b5681a83a66daf2bdc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8edd99510a8b2206d7af94d11197463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131521ee27112b59c123e06b487dfd22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac533bf77448d98da486cda204b68926465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0103a7006eb6ecff312008a9d3e665466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b87d678a0bef97810c02091ef80d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975eac07a9de1329cfdb6da9c2ae23e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4849906c43490bfd6542b96794d9a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c818e1bddb38c85b7e3a9372e9ee3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17a10096b3eaaeff966129cd72fc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9bb0511f9e5f7ad74f329810f7d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de653b62469c55056876f3218484cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce4d3fe8be646c358fccf8e8b40cb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d22f3cd31459de8beeb466c98e3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5ae785d6127ac5e4dd9ee8878ca1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcaf538258dcff594f811d4003a2fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb29deb839910604a39bf7df928d0d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b7c5ad6e45352d84482422287cac5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a78195ce1593c997fb9fe48013575480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c54188ced5e1cdb4d12aa3548fe75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa720b7d25c166799be72e4411620cac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97cbb26a9973daec51f5adfb0bb42e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658d275fadb1a61a2035241fc32b85f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739647cf2950bb6d71721f2ea9bde32d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c328db17ce2c203725b255705fea1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44271566f7bd11e1804117636c954607487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f17e4b5ee9d8ece22f9cd281eaa38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef76b987814f7a8b58f965bc70f8022489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160e1bc65c17bc48bc309271e17f282490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd536dc3287309d0feab75d4d1738491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12c105256ff865955fc302f07e286a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b2bea235598ca89927ad4a5ac305e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d0175f91ab2f45f63f1ac83da7306494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef6be325932c0ace0da21aa17bc9bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a673438162de9b76ccafd03c399e03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e2caa1401ca2acc5bbfb1c941a73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea0705084ff4a8d114a02ae019193f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c14d6fe94710959f7bb9aa43b437499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d5ec71a0a175a8756e309a2f9c8dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12c5b4717e89b937a5003f277f1295501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b48ce9e20d667ed6c1447f8b8a4c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5bfe88b99ab9746c629c93569bab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2466e0e8979ab81d8045feb153ed5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139f6c4659325a2e15f3aa1f5961c9a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eda4366a4d5d609e2dd4e777c7315506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5416519bcaa6c7249deb739e99da5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a2d5985dfaba003015f8e19f3f73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937d43d6dfc0f0f1131c8cfa047b7ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c3d29dca992dd72cfee9ae9eebc03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4d4a2e786f1c9193a5566fdc7b44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d65f38beff72f30f4412f007e44d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124bd7ef5eca3fb5cf13cb30143ffd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824701c57bc2296f320d33acd5220d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e777cf422745525c537d8191e1ad9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a3147786c7a2f36e5302ab12e566f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62fae7709728101ade4098db34b1f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275b78286befecc4a98f22161fce18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4e8544d77f3716dc7ec55209bd376519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dbe0d74422b7acaddc0bd5effbe6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0cc8df98700de1388c123fb99f47c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24706721379c06fabadddfe1827eb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb0ca4289b2e1664904bebf0bb0abc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320d49186045f9db669c8d7ac40e519524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ce60dccb59f3bd2300f1b8a82fef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc3c7137aa5e641491d40a72ac4a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b411f78665c41bb7da16b5e1085154527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42a1f744340bb987b985747d0d9a12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126f2d31abfed1980d4b9d0a8d6750529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941383da86da3a194a5fb8c92311d0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0b5911a2b840156e778b6a5f7fd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994f7ed1e5cec6b034ef3a80e4852f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73623b34e8e1f54c2be17de9e38f5332533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c295888b882bdd43b7e97b955a9df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c796a06b53387404ffffa0371663b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc4c9f6b3f2fdc6a146d8388913ccb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac852d8deb3b3d4ea4a40ef1e7a97e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339da883db48e310d7c891301de1b72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1763f47f7c0cbefc87ff70a5055ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b462a8cd20ec274fabd73270f15db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39699ac73dd6191b8a60241296c11b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d379eccd7359280f0f95e397db54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105547e692e504aa493f88406a59c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df06d81d56fff0c2707bfeffa391c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ea23df236b801855fd7df61478631545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adfc74fa420870d77337100aba9a0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf0d80456be363c95683643c14ff02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a187c5fd6312db63664eaafe4efb8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce5e24b2b3c95c0b5bd012454522bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c1a2dcc3f514306c17cb0545d477c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c08b0b2190b21c88907f6109ec7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d1d38e56b62a660e75230e012861552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419270961046a69b9712949523a65a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a82c6a6dcec44bba7fb4eff63197b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ecd2a697caee078531ce20367010c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08135ea5a460eb74bf8d67ca62a99e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d08b7e43a122f654f684983a4d89e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea23fd7bac1e44f389c6056458a024558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fe2778addc6addbdfcbdcd30babd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2075754cca3529cd2f3910fb1dc2e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cae619565e5be6350af912629fefb8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640d957435030e0a60dfaed83e1a6b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43aaf4fc0b2ac8f85d8e4e2cb6abde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfea3898cce13c6f9a9de4d34a08474564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f42ba81bb4d2f375bba293d5ca0cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c717a219f6bec756f4e3b1f2add479566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aa6f295df0517cee8f32ac7b93541567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3270e855b8804aa4402bb96351d800c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2ed196f2e381f3e68110ba8e75a66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21134b467cc67e45f69f4d3e2dab8e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d05e942af189241edfeb0e8234bd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe51bb20b5d2622b81d8d6f5f7cfa1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db202ff01f28de201cbc6922f93ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af54105db987c7f7771940211341eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23af801734ebf72ef9f674d6f9e19e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780608173220722e758ab5c97897a5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22554203dc4a438991c9789339efd66e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88817eadedaff9595a699a8d0fe50875578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c383d5e34260c8fce9465be1f7caa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea2fe3d659ab595d3bf4d91c0adaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932368e1363c494c6da5c76c70cabcd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ba9afab1a1415316c935b39d22fb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca79ff691ae07596ad001064f36ff1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f5271e5488aedaa87f25f91bc6571584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f891d34e0635ccb584f9b642534713585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf12e50d643c6f22fdfac0ed324f8da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f10c0ff2f8e54b84ec20c3fe195503587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3053e14d57b43b6d34e1497328ace588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc807fec292a367876200218dba5d22c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0420c3ab752d497aa0fcc56fc8d3334590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbefc4a4cdd6bb1a623998e279e419591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de4d69aeda1ebf7b4740dbe54cd7ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255c74e53e19ac9d24496c0bb979b45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e6cf99df48b23bab8f5aad94a72f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb2b43c87360878655b498ca75b473595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722477049ec6b4fa407bc30d7da52cfc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df83d4e76a5874ae88c493c707faca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc02b4f173836568562927efd632f9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3a15c90d7295d42dbe57e6377be21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1195b7740fb232b33ccf032dddf4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86890684c6715924c781cca2bdc19906601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983891a164478b3dc553ce502d00597e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679bb0b9e21df618a6a139a70107068603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc68a5d63e319a8e8bd412eaab88f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa3d8491ddeed0da3ed2e1cd86003605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79032a9204bafba916f7598cdedd5a36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec78bde6ef8f1a9f9835a2d15c6d33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f206f3fda94e6fb804910f0ea2efb58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc2bfa71b9cb7a55095606274d3db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dbfeb17c53731a1edff966c061cf0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff3f147a50782a7ad11dbbd4e820b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4a0dce17941c3a796c4edbbf98fe5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc674b3b687ab4c21458a0ff647e0249613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdf74ef8284eeb4927c7f606f646f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bbb72b9a4e998938b5a59e551297d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf4052dcc2831c71f835bcf578c8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd52fdf7b5b08d3eb573da4e67cf53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c8cf9b9e5f82d9f4ca622527d4a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127a94ee34e9d9bff05efc34b9e71de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe444952e52fdcb114ec991b3ff431620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f632b77c23628a46e1e859f02173a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a9c6704fe75bb48ecedda1afc6f6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ab0d31dcfe2fe488e2375c17fda14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0934b005bd0b70871f01c5b14764624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794419a73397836e18deee21e8ed735625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a8a617652ef831b2c4359ecb02f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516d59da8d478d1cbeedaa57fb4a32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4438ef651af5f2d66c2c90532432e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f75d8f90059bca4bc53474f978b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376035b2bb2fb6e1dd587a83c3607470630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513c63d07afecc0fde14c6f7075aea1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d5a74d4e5ac32abf8e024811a0f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4221fb427865dc87bd87b0618438c43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d1c44526ab8a7264c4f55ca833c25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de425d9f50984d10f4a3abbd2c38b0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f076b356b51c55b458fdc7bc36e90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c1f8881d6dbe2af014c94190ad5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb52f5ba67367089a840d7620391b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85a5c3223c925885a9548ececb3af6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fcae11dfaceb5ae1dd09b6fcd7bf8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6ff206db13e06f99e0b77f0c03e1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273a407c23788065d1c1e1dc241e7cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29844679f86cd1895aaa4448f3e54af2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dc9c9891526654fe37c374b6b7a9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11858eb013caa082e87bbaadbca5ede645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c8e9903bfd5610ca3c11ad1f84ba9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e9caeaa027ce95713540252d0560647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f80387732ab5f04b8101cdfdc625be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ec9b73b829ec3ad73addca0c8d2d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a061f9656bb0a52081904e000c0ab89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f308442049ce9faa3ffa11f2b17907651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe141cbbc2964f2b8fdf779aeb65b0f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac70344426e0dabbebccbb4ab0905a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe3238f1858bf3730e8cae2632dac3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ffe8f1c099369326c4d6523bd3248655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303622e75686a7b6263f0a0ededebf7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c437995e9d27a645529fd6d271f5bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef88018108e0bf6907dbded4a6a693658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89da01c5beefe04f14b3fb11a07742659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b65e57c0af9a3215cbdcdccbcd78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ee7fde364ad408521c67ce5f3b2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e0689c10f5712b42388ec0d26c8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160e1e1b086a090ac3e0d21d6cec9c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766b806cc1702e2b5ebaf97a456ae93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea17f4d4000aff327e358a935a68a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4afe8e0f4a5e78d1c834c24aa10c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085298e2900f52dbd198d33501bc7ce2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5594cbcd240e8755273a0d1c9b060668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae69fb5d0eb7286cb7a91763fa2228a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ee77cd37d3e199b041e18abdef06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01be8a831e8de176c74bccb9633d642671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76ccd4a002fc02f2131377c15d9f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3749f14a0c66cc5d37147a71c3520f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a5638255042ce365d2c648934977b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe360ec099f6099a247d87d6f0afc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8174afd197acc299e8c13b0fccf5c06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71c968b35342c6c1112e62f42b056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f79bb58fcb7940178ffd9cb3143411678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b54df2271b15e808f02f1bf8986b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c811cac1219613d0cf1093641e17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c62bdd0d3e8ee74f0c955c72eab01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37cf448a7b3be8ec13ab8816c5885e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6fdfddb959ad6acf8467800bceba9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3252cd5788148ecbfc45467c3ad53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a312c82f10e7dde8e2c435938c1883685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1c7af0780bb2cd9447a11454ec9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863022f1284187a2df9a9a7e8f935ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68a8e68a95c485b663212d0cd32725688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f467950029b621a748c0b86b907e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb81fd0c170ebbfea8a3f831750d42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fcb01beb5fc37bff403f691c9c7ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1158b075e07beafc9fa162c6d9e52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4923ba2edb67e2c54aaac0a48ce8cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3f77d59ab4d3aa15ed31feb40c8e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b4236070f43f2165174ca44c9b4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e9e03941ff87745ca909bddc6b8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90848307647fc2e317ada098617b82a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06585fdb999671d872d3b8a6df8517ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7f051534cc5a6efeb1ea6a9eecc22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198c3aa766142a0dea038c8f178d796700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954daa66076033516afc8385d55a6304701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ec458408eacc2d8142e93c6791d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ae0f89fa33b445f0f36345c86dbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846580739fea8d00d3d03f147f6301c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b8f6c4ed5c0491f8ec8ba8f902955705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afe008ea90da9319be34bebf9e8a3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e1c4abcb8db40535b2319674232f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ee51474f57559496701a2547e79f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e54c73d4c84e94151a2d894ac9f78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928a07131bea3acf68845bd938d2fe5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298098480925ac3286ef8d4a2b6abe54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846568d95b9357066a3502c90807a16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e68b56155d4965bd5687e1919c8a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa41090739a30b396be10c1a08bfedf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278b9d55d8aabf2ee7fd5c105837c6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76306bcb3b291e8c71d4f693684c52de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a715e5e171658d955137316a4dfe00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b913bbfefcf5d0f07d3cb92d8736a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a663281adc82d3590b87754c62c86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0158602afc224ac24c7dd0806b8e386720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8ee6251dd0df060c96a68332af707721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52932408f8d66e2e99c54d6643991891722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec36d02dca260d6d4a15c8414f70c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30a1a6fb4d9b9552429af10af98d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cc5d10aef1c47a0306f5bc5ebbb38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db22161c29e7f04750818b45b832d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a825b6d41a9ade3d85ad3c9e8799ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7473acde708c29c3d8ff3ee9bf553728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c51a446c2eff4c058eb6454d7b15da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09415e7e3ad1396b14547b3f288cff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6df629f6c6527512b7744ea9d5a2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc9c303e3ac1701f161496e10d22d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edda6e1637dfc5abee9e02e8f75b79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097374842190e64924fca4ecc127814734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3573d44c8c779519f614c8d8eb6c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38992892e73bd6e8396d0f3d9e82f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871cb3c837c1a256cc7b97b5fa08219737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e9f971e3c13a1d918468bb0fa6918738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0938cd80ab87e54148df25968f968739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc844b4ba3ed8c2df66750d5114ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9df8091479a1a2c98dd4562d8661a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862b7b341f99b2e4092a0caf96d67e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620cbe85c6bd27b5d6089aa30d11ec8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70707a9dc84bd3ffff19bf70c312e734744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0475004fd260e2488f22f8060ba90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551de2a1c78ff19383d948f6e7cb606746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2800037bf3634b9c636eea851f7aa8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b713014af77ca09a6e8ed91565adb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c1c68d36833fcbfb839d6d38bbc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed6f9ced545bef0e8096f083f7cb05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed2848ef3487c9d2f80f57994a0ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a56af3aea0b27733fe152d30334edb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c456a52ad8e4bc39d0692e622266f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde6307c62282094154c155eea7403754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc2671f90335c8fd7dc085066e0a04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775ec844fffe745951d586f9cf1a2e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b01e82efaf5df1b1dc451c2396a4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1a765a85838fbc7602618a53b790d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273c83d16a8544495f3036165d2449f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888f1c55db752fab401049b8b0f5f141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff9fd071ccee38052e1003059ce05d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5874b58450f9d98317aeeadded2d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624efebd70ad81884c0218bc8f54fe624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a52e06c0dbfd3132622f7d8e9748f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cda89ce916ca41364a51bf315826846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab6bebdebb641d38e84e51975ccd417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05027e2e82a7314501aee1d1da0b517e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7570bc5e9a0166d0ab6fe03a7475549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b2ccb846c2839c4cc9beb57e395f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a94b5e4c61071050bb748b3c80d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3b83b1edf3d04da6d84f8b607a20012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a75b10c5e712a7e24b9600973c4abd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea1af1335d1488c8fc3ade74cf21ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6962a1e832c7245343fdf9c59433a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8439377118cfc636265b894e8c20016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfd7a0fa37904c689970400298fdc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a934dc7396ee52272457bdc7c382418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a75de8670b314f996e0a0491b535a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a28a0160d7c3d6b06213118f0041420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089d37fd9e54171139227fe5cc02df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1928dd93c926d7bbf4817b6b6ab3a1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa7e661d72f1e366aecb5b7889a2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbb07153abfe84291e02f479bac2c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa424fcf89ad662ae1b5824818c9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b61c65c0ad69fd91f7fd44fbedaef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aef0060bce4e1e60387b8135c98c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d81deae3cd18de3d465a930aab26028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce881452abf108bd49aefacc6cf6f8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21975a0f5cb010f26d73bf457dd44a1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70972bb2460036bbedac339455317731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93b0c6f1803462c6208b7cf501615d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783a53eaa132786003013dd1ecf8e3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901ee63c977d0ac58c428a9c91f44ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eefe4cbc2b74f3fdc101330c78487935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691c79e65d99e0965e2c0a75b055a2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a1fd60a81f86184d0ae4e3164342f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d70dda3911248540f59398fe6fa4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2315d8c67fb3ef0983e99eb9b78553839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743cfbb9bea46ba043fe08063ad8b8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4622d111cafd22caf21475b2c9ed0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc1deacdda17a708f87f95a994a55542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641e8e3019022e1b1e5e3a46c8781a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb12cb97617d2b14af996377d8b385d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5101f0a33d9d195a0a04484b1f54645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246837b066b73e64a1811858c2fd26246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11472772d7dd35fc1683f6d5b190694b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3b49fc4c5e26bbc81968a33cb852c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e0c24fb601a4db5f252d604c389a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88b9b883b31f0390025fdc68aa1f6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25febeee0e98ea541266f0480666e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec5c244701c73d70c4af5cab85a6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb40c799e3bdaebd89d1344c94ea9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78f5acc1042e1e9fc2e61b2e4a9d2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb327803f8b8272c8069d6eaaa9b9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecfdaecf9df5af37bd6eb7184ee38e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340b11c5d0b2f988730451801ca0fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc507d034d8760eb700318351c1d8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ace6bb204e81d453b3419c2075cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee6755ea5c652ff5463d95d8b1b9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f7e5ea9c780dba346d218a2e6501961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a383f641ec828c66170dab5e141c57862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ea81f76e4ba3c9a7fa228f273b73063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d9d064a6eb3764c6bb3d5c728d5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1349a49640b66a71b29f0d2c71c9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3162be7bc96000aae668c0bfbb353aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b09b1b9188068725732b080ac92bf467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ea5379cdfe512bc669ec31a87054768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1819562333c39cf322aee13ae0ccb3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12531b8bd70f67fc7ce24675e81535b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d836bf6ca71e3fd728f13a114a4e1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f25c5e0b364ddccbd3858837a4cfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189501dd1dea050a924813add53a0f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b54a8eaf2911cd9d54c079182642274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbea7a3760f8eef3b4631e1e4ab4e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15dcb02fa00beca54bb8e713e702376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e982b6c02a5f80b5639d70aa56854de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02682c3a46fb78b339c904a17775bfc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183006bff6db3a2b300f21b6214b41fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd3c97bf08f6eedcf748b0aa05d5cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66940975c2074829250007f03664c29e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790363cad86001186d0e683d212a526a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f21afacf9daae8848279da5026336a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c9c77bf8b4f468411010dffb7ffe984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75cac4b1754cc220ce79668c741a3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dbcd9187c0169f85eced6090a583686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a1cd1b7262f8dccbe0e83081e141b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a37a070c6f420ddc0b3239e74f9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b7fcc6c01e57bd640af3067a85ada89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea65a49774e00c389323ffe2e25d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a181340c2bcf00996df2214908768991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3eb158dac504d4b103fe3b42858492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab342fe0d9b8ed54ffaf4ab4ad915ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e93e97b94834b1c4c93a723e98a4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e3b4630e4aa2f8f2887efb875310c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da632a052fab8ed79cbc4775785de096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f67fb33c09168ff8244db6d73b89497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c54e5c156eab6248becf0aab817fa698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e334ab124904cf4171e87a50c61552f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fdfb4d6fc72a0b4d19c3d626ae834100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a145fe8d15c5d85c77162675fe358101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710eae1aad4a9597a8758405911d324102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df30090639428d78bc67228b2e3d564103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58e8467aea441ca4c24b9d3aff3945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdf367829aa9d9a2c64811b9f2dcb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90505cc7774b93c683543dc529086e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8a6a339a102476756f641947126d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6030c593301fbc4bb71ad1e72c6cce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2b423db24f2b1e59a8551de211f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de57a35c0121f5e371e75494e49214d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046455967b51ab1dc55a5c569a3b6aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9610399f0394c603550b5f99f27980a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa1a2cbc7e3160c383a30f1f641d03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8023091819a238db98733e037d9fa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0202098792a16744c1891aae219c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaa0c927c78926c9c18a78de6eaab9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50312089ec0491784115600843ac6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854352247ea9f5df43f116c0f449eb5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100ed69875596d4b67fe1e38d892a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5082fefd73a46f748ce06360e6320b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4e17c721d6683317d3e74a61f25d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac30a90924fe55ee5a1bb24d7b2aad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb35f8b3768f5fda2ede6b9f5a8608123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0cc89d7c64503ff2d1553dc0f34de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099bb9ad7815bda9e7871b4b7002538125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff283ed9bd694b5aeb96bfc2cc25f84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c55d1b60de81c03520e387ba5f5da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8366587360fa36699fe45b46af58ac3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e23d73b4eda3bebe5e4fa7a814ba3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d387a5959c91ad65add7b4cee6984130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85e6e76cff60bb4e98682f83d3c85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6f5db7de14600e890a829492025ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7718f9add53325f9e972b7db8b5e214133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f20c85a958d4ee03b01ba3c6cdbad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8292434e1e1fb0ab7b21c68d36a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019e89e97ab3cf0859a2e21d2377c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37cb72335a01c02b862c46a9ae2315137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04805943e7bb73790ff6ee63db723d5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d28aa891ae003f060d9f1393e5731139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2282c16e12c3ca100eb755d13fa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff810876c0182c1861a4257f95308de6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116d16894e6b7db69a0b5a0b499b3cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00879fb0fc12dc18ca844f642b72f45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62f2b625be43b741159cbc512e9acb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3f2a9704f46838deb268f2e5924ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5367442e7b0f72fa8b1d179184912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c81d381caec0dd2852a7bcce21b79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407256c23ffc8cd6b293b46b1dd55dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348b4693de10a30e60d7adff7fc0018149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb8c8c47a73c1b7576744033ba20dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452da74c8dbe2f215bffa691a2a8e40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3057a543e089135081d513657af558f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446fd43379e9230054e4d4d9a899143153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843a11b7db1e46ef306249ca4f4ad45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a5cd2afa35bf86784fc1a5ccd28a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37e5f18d87136d046a3cee266775f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aac23fa5630c0a9d368b83ab7b416157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2dc92e7b5224e6c618d9c0858d7de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8246857532f0aab5eb775a0f9776159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fce4f1b62d2e897744c681bc23f0fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a756bef05897942fcfdcce8dc7dbeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa68e1eab6cc69d35df56e42f1d9e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515a8fdeb78e3ecaa132371f57c473c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1842b1c9c064b4040aa7c6c60fd036a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcad24e9306f3cf5f30ab17e31f3862165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534440ab6e94b474ef78a52d5f1451166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21413a2c1e643b77102bdbbde830a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a693467a879a27784fc26a37b363168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7271a12ae6c2e20e3db2739bcec4d9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d0830fc4b0f104e9af79846b118f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba09daf9f75d06eaf5e820d371a1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1c844ffb69eac9b237076ab42a3ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e7e3a29b9228b247f8974910addec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d8a7f46ee7b4418cfd3f105fff1d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff240d8efdad02e2234c16e134db2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2fbffe7c61595151d4e7deec412ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3106440c6c05dda9427576c1c83f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eff445c80dde8c8ef538d19681cfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eccce4ba47e2469b12b5e58cddb5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11105bfbf30f9a8145874dbaccb8590180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2545c82163587b93111883634cc57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45421cd0b7423a1d12560ebc0d2d8396182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a94136862a38f68297982abd2c88ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b592119d138aa8c0086be4b9d4dd17a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a688442f0682a9661dcc08f3a58bd62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e6fd8494c559749e4302da2b16fc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54803669fd93f8e568ea2e76f592a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a57e91bd30b9fbcbb754556ff6bed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc46e2a2eb14d81f515b21dc0c88ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576edd3410f5d4e69fe4747fbac65bac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a73d6ea637a17cf3f0b45313153f83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484af32391935d0b7e6f10f2d075846192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aac652d6e3df9d93d83253781dec5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7013e274200ffa6445a99d667549e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4b0c0b1a60f233dc029a34602338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ad001fa7307cf367083502273e35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35efb64326ae0ed497be9ce40d7b2ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa092a073fa1dc3de485148904dd99d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565420dbac2fad7dadf98edcc28d69c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a97154b97cec94cc4e72b0e33df62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79214b417f2f867a998e98dd5d9bac22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902d38ca3a05c161c3f7aae15bad979202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8ec312e571763808bf0e295308c37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce95973e6974c31fa392753f396597204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d175c173a784b7a462963e902c31a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543821b98331dea57f7040a36087f2b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6bf78dbe48bf1ff277df4325bb95e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523525d844215a7945a1619b6a3093208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6b8bb4f8097a7fdfba892917bfcbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7dfefee8f931bf9bdc630f18d539f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471359027f4d358d9ab56a8f8ba1924211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8675eaf1eab481213c0452aad7c6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3813637049946a3db855da18c4de6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4caa177ddd1c14d986352e2d8109e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc1395dcdc8149635327046c868314215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991f8a0110b03e6d60c1f16e3b4642216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e074e665ea1c56e0527bcad0ffae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475cdd4a39842a9165b40c107400aac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e3eacd2e649cc754e62cfcfaf95b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc261702df88975f3a8668fbedc35c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927b55c981189448b9953d71a982813221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6541fb6251957f808a6bd0c9ca39f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c9957dfd34c4f21a44512001c894223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05392f00f7efb9f13c41a364261111d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e722eef0e5fa341cbd7a336bbccbf4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915f1a57fb1392bc4025afe4b420c6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00419611494f7460d897941020b393227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47231b4f7ad75c26047e297155f3261228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e601ae624cb92ae36b7e5af3cbc044229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c47bf4805d3fa44dca15fc82f151dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4acd918c66504522f9c7a597bd06e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea431125f77ab5a5e324dd8016efd6b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d965b809bf4aa75d77273b87f2284f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b93754dafa4dd1e77dadbf13a4e5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b403344fba1eb35044f5edbcb8df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e9f7812ae50e3687d99167e58806236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad66876c2a8664191af8122cc83423237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c0b2af8632dea3821fddc753116f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620d54f781653241b0211fdbe2b5213239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e39816ddece4875f256a1d872c360240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7234a393d9fab47c6b60784b275966241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d46f09d0993dbc7c395097e176c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d5f3e291f7d69d0a4f761b98a65c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4a58cfe9e325b4b6f9c6cd9be9d55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce956bec0c494dd545701ace0bca5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a350ff375ca47d08ed82ddf3fb38a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e7ac8b7beed70d4e1f01a77a8b57e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e024994969c7b1c7655d7812c350959248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264032ea7f44f046774af9472313e53e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8133e706756aa377fb6fec65829aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe402f8f245cf6d3e26daa61fc4e81e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46aef47eaf4a82a22921843fc2e7b04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80dd556d6c4b73ea3c6f293e208c3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b7511316f224b026edcb1d3b0ec59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d926d035a8770a0bbad676fa5e9ac0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c31742897086dd853e29fafedd11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96961fe7961ed57553994b52036695c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca3f70dc5ac95e8b4968286df8f634258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167170fa8f4cc4966eebb5e1e9aa456259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdbf1312b0251cc80dff12a4109d2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f81353ee4d8515b10a48ba1edf123261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467bef438013cfc36a2f7f336d4c806262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9393abbc83e317e08e3f67f09cfd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5018f1c0719c8cea323b80a68679d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75993c3f52ef979e74ac909e9b2e0a90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fbd21aac1402c0aacf1143b372bc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0b7d9f2ba2d09147ce1d3c5ae6498267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f18200fe7fa304949390c03637862268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4ef315537012a26ce95d7f30d010269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98cde04dd841f8d692a164942fdafb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b148bb1c19d916a021ae30f73bb81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729ea2a3d07f9f4407d36b2a02a1a67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8c073cfce198237611a403139b569273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad59df0e17bd44e5b9c3ae75f400ce8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c58ad05ed83ecfddfc19a7140f4eba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d589cc259ef0c3ac32e8e1c08f851276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceecbef47fc0fe1578b2ee9d90f30c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf575dac8dfa693fbe178de284b90a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f3ad166c4c3c1a50621d3efd6a5f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936ba1f04710759c65b415f43917705280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f520f1dc24e06242f2d7ed26cc9aa46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a0fc8f3f362437c6090dd7172275282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e59dfbd05cfcfa4bf73f78ec3153f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5476569f20936bc1504a2e5e59b97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c1635ab46efd8be2b28032a59c91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c7d2d353295a05d4d2c2bad723de4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a4a7be33792b2292dd8db60e646a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bc93da95b43d6461838138c752a50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d700e10dbddae4030233ffa5a2c911289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42bef0492ffe39f3b9c7c54247ce4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b736dd2b20d319fd37d96febc65ccd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0be0c0a9df1d9c92a7b9aeca85fa5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60923fa7d0b7a71d3bfdf427a516635293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f15b1fe07025bbf2737a57fa542f14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf295095fe860e9b908b16fd722970295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e79669e0d50ceb1e49030ddb0e2930296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01654803e92977dd23ad3cb4b749b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbdf500bd4acaca534f5e59b3fb292298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e7058547e8b6d76a775312ba697e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961380c3e1c130140d685a3d15fa11b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f448dfcfedbdc667bfd3c4b2fdbb47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c520831a6b64de0ec5b82e2e3b766302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ef2e1e92eb1a35dc8a1ff14ba1ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf84339ece347b1bf782b88d48f328304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0ea3d62cc1a988a859e0cecf9289305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269a7503750f5c488a5b240593fe4a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ea10e5dd560dacf2e11f968338544307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5914b20366f1d51060f378ef0970e1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64393e2511071be95523552e9de179309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff0cd90b973445445d95d00d5e5ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f8926447485132fb81e665ca6d22d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63978c79ee431f0ddf94ee6fc106c19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62440e2d515b5a52b1582002d15f1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d9b7dd089a60386461de1aa05942314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552401458a8f8c12a5b472eb453c42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab717823648a8484fbc5d685d4371316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b5505c56af0a20dbb0993314ce41e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c405da12bf42c9c7cc7ce5a895624e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009403bb757ac6f097bb4503dd113e5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914f774d824860851bc8ccdef88cf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca77d50ca92de29a2746a4c1b3f149321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf202794b9d0b31df580df292741840322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810067469c247560f9da83e8896d73ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b12f94f84e6a00060c63e5532ccdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cbe06cdbc908fc2afc1057833f0f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb501cf092cd2ac21d63ac06edb88325326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0aec150a80ce58bac66e077321264327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8017c8b2f3612920384066a2bc678e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b488caa4cae7e7232bcfff22ac1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bb02f571b55a17328cd181e82682d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687e89bbcd8b8ec8d257401f54e1a4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb0d88fc892e3e3855d6c29cb3152332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a3506273b155f57c038319ee3a14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9bd864a5af85edfa2cdabf126c57e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a930aa00de1286078bdf8a4dc7eda2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4e85635bfb5144093eec13c08fd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda73d751e0ca4ab570d2207e7922fc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0127eaf93b8fd95c9d35bdc18bd39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f429061b27b8f159df0b43c9bf8ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e10010d66f1e5010d71d29b582c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc26f83fdf8b8d2b27fdabb517f7c32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ba974649ffbafcc56d7bfb88edfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852289f092c85abb3e03133f615ff32d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95700e50a898e92a9e4545e4699525344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a07b3553575f879d67fb8a0f2dc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236de635621aae13880f73874ab036346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77e09bd704cf7aea14eca1b1d41b0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede4fe3e3c326f9ca5a05695226f123348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b8686af5acc4f6589c988678a2e0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9f93c4e5e6ba9b5059c9d385bc55d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20bf14bcecfcd37a4319c8211e522351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1548116dc8657bf10a5e031cf8c9928352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7344cb120942f5254d8a81162401b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2708f7da4794aff305a31ecb269cf9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043413666a5a5d0342f254308aa1ba1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622dd54c66f82ba10bc5975007dd0ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa672f3a6532b9c9a94b802127a4683f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e56154d5e8aca7b086d902b0bc095358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8798ba332ab7f03e4a1d2c3e4e3e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535af423c7954cb81383cbac65c2233360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36116d68b441702af3988eba83a266b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb05ecacf2ce09167d205678f7b3de8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70c8cb7d1a513cc34e86dd549728b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366dcf6f682cc1c320d97ebc69fd181364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53804e64833b9214ccb39575b1ed6e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062e2dcbb28bc6d47e78e596ea1c2d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1edb4ae14d8ec90702232c75e03f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541173abfa3a19e1e14471ccb56e8b14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c8557ac4b057476cbb075846a08fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef328463ca43d99d9f1ad80ad7e5832370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46974a558e0b46adebfbc25a4d84f7e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4121d678a54d3ceac5383aa6d8a79b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba289209d697927cd44ef3202702f0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a748980e5b4078a93a94bd277c691374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10eb20d8c209c51ae8f8fea6bd0b1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03bb637196dc07bbaf35f3ad4f4902376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10c0d9ee9918c26251a3c53c6db3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c1392dae49855411c77986651061f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cc3cc01e59f259fc298da38cfd928379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9e4bed46732854238271c2673872a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4482b7e2f0b62402b1ab16b1942a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d99bf42875d4f442bfbd40d2076dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062335dcc6b521a9d712151d420406383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb42df4f6ef5b6a06279fac01796c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad1fab3dfaa6b5470c586016c82154385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20bd074eb6014c9caf5399bd5cd314386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9ceb44443998c65bdbde2bfa8615d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be524535b8e3293369044aedb095d063388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1ee8f10e086e1d370b89b77c7572389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb4d6af00c4039ff53d15b0e85c33a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de019e6cb29f0e366d8d581d51d80ac4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92049fc610e7526e48ee307d9d4696b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee5259005f4ea5a2fed60bb0c87126393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7168e3752877ce7ddd3ff261c3e270d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ae39358b54f80d173a9baf1c594e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26ee3a33c75b77ee45036ef0d760b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8473957c93b6fdde6a1879aa76a4a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a139e9ec29185c68c04675c171169398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c40d6d8391ffd49231c1cbc0b0aa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b9841c51ff80de552ca38292e0d12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b19ce5e5d08cfed47a811cad095c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd62e6f3d62b9cd31459ae59738684402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53437d8e51cb46a3a7ae90889286cb6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27113d3e1c730e72eb95fd8b6ce1b76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54646c0f52b15abac93c0192866c1076405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9842dbb3cbe5e2486a3e1035127535a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d2b7870f74f7859eba483423fae05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c57acc9ceee5e7b3a1261a5a03a9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a87a1472d7432c0314d3d454dfab1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2121808107448521ef9df015c59254b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0d65f69c156947c4c293fa4eee3d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6414b3486f3c6bcc659491dace64d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3502f8b4db763124e73ca542c2f709413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795a55d34af74cacef04b9156f356b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9123358de61847622e369491d2a8209415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61fe0dba0bbe2c5e1b333f9862f6fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b56d29cca6bdd7ea57d4a8cdc3d44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5906ec0aeea038fbabe86b820fb4c90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e333234b9f353b32fe27a70aaf4089419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881b4cd1b945162967c33cc8d8dd9d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bc8d697e9463c1f5036fa03e3f4e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260452c17414e03f31de7c7486dc5a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336547b916688d75472183bc3d07800423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623511ebf21f43dc1f5bdff87312dbfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9e8d17869f5651b3dbed36ef086d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ccdb7e6ce4de1cbb2cb9999a7c7c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497036aa8cd49e7b1da1eabc529b423427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c3077fc20bb84781b880e402b5534428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd54825d48ab6064c00b2ef54b3d5c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662939463376b2fe95a8e8a30a4c890430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b171284bac32cc1f388e04c435abe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62a80f8ce43014d86042a5684a9e8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b152004ea7a06cdd9433a249ab75a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c4ebefcb0794f6ad3fe522ce85b08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e4080924e5fe6e4b240b636ef5aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f609d4d19ad8c4c394a9b23fa9d9b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd5470a1826e1e6318f968294dc90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80269abc54fde08a414e09c148caad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd813c5dc0396daab3e025d7f1d02896439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859dcc63eb462273d01cba3fae1e730440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfa94f2db2fef0b7c05a9cbc908dda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246f407518f6959c9c9ba6ff1c1ec50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9063fb663b1d534e1ad1c25cba8d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72333c3afa36a0af6652bbaa0e61a22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4844aa05b1627f1ae8db1c24a36892445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3498884bec9dafb6172657f3015a4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b9c0ab0b1d71fefdda585088851e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b896c180a1a98a75c719d3b121865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaed7516b59c560c163f94b181cca2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a198af04017c4d185e8b09e232a7ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9170498a93dc8e120ccb07e8ff4c26c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f792ba9d10003f2a6d6a5ef79c97574452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0599196ce6a8f6c5f60ede9cc8b369453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2c74ac56a1ba7de053f5d7ea0b8d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17cfc0a5aac776ea6d94dcc0475d92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e29fa5a648233593471bbf6692539456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd48862345a5247e212c7d563684ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ad8765c8103033fb67df3c60d87ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df892f4717a23067872863d2e0d0de8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c6cc6ec8874b0d3b6de1a672092b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173197e8b3c0e0def78db405b24e51ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bea154b4cad89343dc57c2ce3411ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932714696ca59445b31b00d28b7207ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea862760ad834a945159d246d6e6b8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d2812b336f5c712781e222307295d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69a38c51ea1a48c73eb4f4b3da72a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c98f2083362f74e3f52d511db481f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aca6f468e1aeb74073e96802dd173468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c01bd08db04ca38e4f96f07d93e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355c772f4205dba2a241ca45b7bc468470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f154638b969de08add7434a6ad97e19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32976e5d969b3600c99af86226504e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bedbd00b959d3dddb0b113b89f946473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6629023cdeca5c1c425e25dd8b28e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99647acf69208263f029df666ee7a291475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbeb24b8969272645832f6618ab36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f48e2bbd3b1a288177137fc1a76035477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056b1303c506031a64e59fc0a25b67c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdf8d0a24299e7bdc5dae01b9f3508479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e39bbf9483231ead3c909ee98f86a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16955693d693854c9e46f079ab2d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286295d7a694011172f1a6d920f4db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d69d578a7a7d0e4515f90101980b98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5c733018503b228a940d2b87b4cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178296ee2e6a84218ec76be5f8434e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf62069ef13fbefab0fd651428a4a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640b64c8d2031a4bff36e257df11011487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2de74543d082897287dd282c402c48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c12284fbab2b7bd9cd903f1c85a3ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6e2204f370fc298071f67b0b036bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea204d843a611f00f70f1a4014f6b9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995d5c5a35770b9dead550b82087c96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9fd41b8a45a1c9551d584ab76683493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb5c98c2facc4d0a54d02f942d8044494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b46ec0b5cd9bf6bf547be8416dd6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e37231b2b0ea7823a125c312198e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef8476bfc7b04a5aff70c39141cc72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b368b949978e23d1d0ef150908fb85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4652339261abe59747800b0b895f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42e1ebeec7ee98a6cff5335fa0acf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02584a261512a2b10bc374dc38fb26a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff72ff85c8f4dcb6d6a7386cd29a09e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f091fe3a2953bb187489c915a40a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b5240f92109f15a7cd6802a5cad41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b108c17bbf90bea2a108bd7bf6026b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861189d0d696f889e15ee8fc78a36c38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91886315667d43b246a3178a65e5d810507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc733d5eea23e399be9025285f75fdbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd7825c596e7281fe6251d88937c6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac699126a21cb81b9f2638ed05c027510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c551e9921e5bfb00dda83da4e9de57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb592ed2871fd4f5fe9f08ddea6e188512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ead86f0ed65b81a99c18efe63d1a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feb3538d45746914509fbbdfabca53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf3231f85325425b9c147efc8f0e7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df077aabc07df372681c0240400813516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1086fa5b7c7d6f5cc4612c28e1db2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e5e5dcca559451eb88b005d23cc50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3397860a011ea662cad9bf0b45bc43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927e3ee625f4c75da32b15de34a18c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd663a00a4511af2c5d761a932d3ae59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8017b46a53cb43e8b6f28a5c6f040522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4f5d1d38e2888ecad3c60fc4a5c91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65334f5d868544d226a79ddbc9dba6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54f4595f7f44458056a57ad5b8dd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078e63d1d44ba352ac6ba7c2d621cff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695064dc8a09732f96ad24ca9da06b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694da23a2587b3fd3c92eceae76dea3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f0112d4d24241e8ab244c14a11ebe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1aa02fbf698689811443d1ebbb3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab1def5462df8e13166d1e4e2ba7d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ac1d932e8713aa505288c6fb7b3ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55698bfb36f6109ffc195a9dc7687533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a49cf782a569077a3e2b551f0bb60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc072935af08bbb50fcecea6befb4042535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a03ddf9ee7948c63e86e893707a9d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b668cad303db11a4e0488d19ce445537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485338fc2438a1be20ba6ed2237a780c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3efa2bc2a1835e66dbd056b112a02d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e812f52895084a56fa689db0be9005540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ab2339ba205029699b389099a1aed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96682f04fd8ee39029ebffb1003f631b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001a03da1a03c145992ada43050c8e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faead0932cea7d1a3745efc000f9a85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47898fb2793275b02258f50036912545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db8ca3bc95bffda487eb22afe142a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be6f45cf4c5a8e08b8a1f92a3e2e94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ba41bc7fea88b9dd04353398b8b5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d22b9030fb811f4b757ee0920ef6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22a7dee3a836526c19a2df4c531427550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801356b593caa19e62d185a978cf154551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9064c19dc8cf207c0e31de4dfa4754e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331fa2a39e67b74f8f6dbc5b57342d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571c2d8479f4eaa2a960589271a26df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4717e719c72c3a5ad0de09beb72dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742345f3b1be9b08e5661c70865fbaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c413dff76b66d5a97303094a94e9948557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4243025ef8db7ac13d30e43d29868558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751cf75817347a085fb28ae3401e441559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cd331aa8d8252fc10ac1ce4d42b04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6977399777c674c676f165eaa13c1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f150c60fddbc554141fac62f4443d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb512d3db43bd0fff956835cc53df6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdc3ebe87b3a2e200eda426d3042e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b50d025718b272bd93eb88ff2afd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514f1cce401eea7caadcd232118c4e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d7c41afa64ff21a80780995e6c401567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f795d03b4e38a78eb8257a78ead6cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e7fbc199f8dcadecbf34cc511ad1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905972464c707c5dd6e56876ca374d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eeef7c81244eadcea23e45c0117ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8904191f3225145f46cadbe030683d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3269809aee8c740eb1fba3a0f69d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843c65f2f25821e21da15bc09f86921574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80412fc8d840bb8f236fe1813b067e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7493923c3844a0050995b89fa97d323576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d43356c9a677c42e3ad8a9efc74fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a7e3d045c3acd21fd19d8403a63ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab75f795a46d6a153e11a79fb738221579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcbbcfe5cbdc366fc48bf78f10f46e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f317790f60634e02d8f3552e9af757581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2530a3f57090a8a2816313274c513c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6ff6e170c56d42cabe16372c337fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd11cdf0132d3ab7c9015ecd83ce47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ab0953fd08fc5d0de99f5ba32335d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a00f70c108f27801c20ff925f407586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbabb120fd54b90f5ee7d3a472c35cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6233ef382eca4dba51b4affb6762e1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb785ccc36da919fb80d54f5fc73bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c5d4d0b674b536e40d1516d5484c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503181badb29a442bb58a742777f4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d895266094edbb2e442cc5a922b80c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf5af99b9e8e6c82aa4e8d92faa42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5bb20e1db77ba87797765dc4d42e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbdd38334504377e8465b5705ea66f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc5c58b4b8a7ecb22b21886130170596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb020c6811f989012389dfa1e53ac0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf56ee21ead4d18d7c57f3bfa42cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2fb6746864a3700401718716986c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d9dd9116aa1b570cb7889a55ac38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05f86a8e9c7f8cf8c9016eacd3813d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cc8a3ef6d7768aff316968f909c01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b14d0441486f3d3a9099c6fbc5a62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45a3b6030e5d4a3c10fb9c42bb28c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0de8f6fc66bc02cab84e3c616d85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40445d6200908ed5605956a4e1b482606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5e2cc4c500010845bb9ae9af2d836607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f72c641802354924be9d56eb66451608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b08b2cbed57abe27bdd0481228675609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a1ce62c153148b0e1bcf3ecc31556610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a598219ad616c5ea2710585832c5ef5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b503b117ba87e036b96837b6014fb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd15624abc381b8c00a951d42c6f77e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca416cfb51ec08e7f062eb424cf4695614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111958584eb476c16ee07ad2e725340615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be8ec6119e59dd3ba450a6caa4bb12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1ccf9e8a27bc72932b6cb850dbee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791eaa9e85efe7bc4b0b364a2312b70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89826572fbb569e680162a8c59801c8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b960816714ab74d7241866bcedcfba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdadd4f43a7bf371ea7b0518921046c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba458d23826bbe9e87a868124f3090ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867467ab2ec9842e0eae66bc57103525623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795829dd3e336912d9d126d69cf6bba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dfd24edc3bfd66f8fad61873f724f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d47286899c471dad38ea9d6130bda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d98c551205245aee8b5097eb50626627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801961f8b3b6daf89c142014c3e721f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5f208d9dab61d6eaaa69dee4a940d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b60d7c686c618b82f7d865b2b68da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52149ce81f855b4c86e782d1f5345e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836763b8bb72119859345aaac8a2207632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a05fce7db27191d2aff2409a8209633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15bfa682e996713395a9ed69a7a03b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4ac54deab5c816d072e519b1c237635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae3c5ecaf321995c22a4581b27b06d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d015d805aa8f688ba295f9f6f704c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643538f3fbfe7158aeeab4a1bad74dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb88ceb8989834349053e7a904c7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c98811128d18da674cba7e53c305e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c19876fa0c544a90fb70fee1b8e16f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682f9762ecec0211f904e70294c3ffd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c55f7abb89527983463edda7f9b89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de5c988952cc302ef2af0d4dba18cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5ffd5bccf28812cd71bbf15f18156645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19455db7fdd805d78e19c1112f4dd2f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aa8c886b701f46cda24d1eb94c69a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434026247fd24729031ec4cfd8633b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29cc0f7239647b9d7c239d7253d5bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5141458053f5075d2ec5689f4575e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb9786e86a2acec23d8981453a45c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db5a4d7cd27bf79ed5b7e29a6f709652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07755d4882a12a379e2e2deb4110f358653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24532dce3f143541573a785bd2b9948f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ffd87e80af7594505fb0f80d2714e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de5de0b19018e34f517ea26808cca1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521df800e314f6b66f4e309a431f173a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038519a7e8d31ccbdbf5ee63d411f320658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1cc139d5dda44d632c80d7a5510d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e484bb2622bc439643abfba3a226b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d7251109d2498c0be29cf077b5436661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e339bafe804856a976a1875f6d25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e961e9659a6d81eff4363c05b868663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51c3b591b47b2ec02f13dc088a4f82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235467f0884da84d43be9c8454f11760665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f1b2ed2b7098a7de7c0750c0287af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c5a544ad1b93f34cd854aa40aa2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c760b33b7ce7df82a0c5c9a8388f149668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b228ac85418400e7d3225b2fdc9079669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468721518ff9eeff5712177315f6ea7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7ca2c90ea7e4aadebbd9de4eb8d66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264ebde50c25f4740be708f42120eb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a53240d0fe3c463d8f314b88e4f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d013ba1cfe0297cb5462f812a22251674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d2fbbe2df0bd8f7f855cac3ef2236675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf177c2153837c6fa9c8884120459bb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cdfb21eae2ad3e1a5d67f83919aec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b863e189182efc4852d3a3ff080ba1f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267b3840856e0476a37df12129f8c5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bde715a42aca723284e1407b273c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3d43ff877045a09e44d29e8e3de57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90719b199f3d1493ea8ec720ae2ce1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcdc91c597ac72b9c72c42ef9fdd2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabea1a1f70cd0f7a9ad7ee3be7b2418684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecc5b7d1b9700b7adafe027277dfcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe584a81395e70bf0869c4e12c82d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317d56fa3f5df9d6856d77b1fb0679d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d9aba9a96ee82e2c8abd584d65645688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830861777614c6d970c3fe9a3d3565fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0dcf548d8afe95732a25f4c022538690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3a286373bafb5c043e1408d379eb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc1d3bb1146f2ef6102924d08a959a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7110356ebbc20a6c2b6953f2ab52dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef89509e791d4fb82125620807bcb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e98fe3e2af932c2167e41e88208f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f35319e6d211aa4e3ee81d54cb2cdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570c8e5532403c9037f0c9cd449ebf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fb77da4748b8f52a0fb74b5b8689698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace72801081d3e923ff096d36e5c7f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d635ed58ccdd4bf365864549671588f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423584ffefc372ae49425ba3eddcc4a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d400af323c626a88999597669527da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceae9018d3400dfdf25aa9e3092f033703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d9af64d876991e640d23486a8b46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a8155f2215d51fa7eb5a614b6397705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146795304269b7b1516385a62495da1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da080a4ce0330784936e93fd3d2e76c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd291e20e314c4e7c6833e3513a18b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63132afc33d4181a3ac600b4e7e168709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40aa58bd7c235b211475f4b0e29be7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa066f932f693e5d5dec858a9789e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92de952bfe62ec6506a7ff5737f5c93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ed20305d93edbdcecb9ac2bc3865a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fab0704778471a76f691202f5a569714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b14d6fa9e70b783bccd3c745bcb66a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73518acd807bdc8a55f0617d08fd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e3b18c9f09a1d1c53d224155e1dc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38dc317ec3f64de2048e585a2d848b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308cdc1f11a02f7c08578d48965d42a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20028f16777100aeba3a4d7139be1185720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee0228de2956f512a9b018514cedc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7083e199aea307897ced64b29f69ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35deada998c18e8a72e3746346bbd4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecf837ed41ae8cef04ce51eb881799724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd99737a4fe783b263e95c6977be474725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55946c086b52c311fb8bcd59791b67d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b13e32167087f5a5181f60f988b9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327439ceaebefa7b68a1af6e98e9e882728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844e6c08ac4b97f289ca6a853e4ae68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816507861fe439445f4cbaeebb351c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce21dc2e1dfe1089f1f1411a053590731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb35ed2eb9c045f856afe187a77b85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43758820ea141bce2c089349e6d28c12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81045068ffe2fde8b17d57e21bc0dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd3520d00a1a289a98617febc309e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc3e5b718c8ce30b8ad8f294c38a98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9babad4a8ca56003287967f86baf77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774604c5c6ebfbf524205c95735be69738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7541436c1478e47606f30c10af5eca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a187e7a02c297fa838a2c107dc71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01319129d0a77e8f156777c6c251be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a24e056b02df10ea94ca9edd9f129742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962e957405a20a30e680e15ebe297c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aca8d3652b63d22b2911dc80018f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778caf7d27aa0bc0c3055d8bc112bc89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5437c1adb0350cd36c1cc834c9eeb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ef7d8c702c80e29edc920b0e69376747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a1b07556c8288f5ef88d202e43f24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322fa0b0c16e6e1b0e3b6b32e60721749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d84cf3512cbc96d457771aa80637f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335d36ff014b59f24efd42c1a0d9fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217579e16e607404b63921190cef6b88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739e55912021842df5cb087564725e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794abc813743246831b1d2cb160fbdd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5abee6fedad09e48f6fa269593523755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c5a8a1bdffdb7fcddd185349788c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd301285d3d7a8ed0c13271c3c861757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ea3c3bc8b6a424c9d00dadd690f5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6514e9dee8a85d766a8a738ef3e90c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>