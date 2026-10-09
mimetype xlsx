--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b65fb3272c6c71d8f5d38a0ec27a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23092865010112be35263258258c79b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d97aca81ec28399fb1a6c2542eba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0648c0ab2983bc0bead733ba693b454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631d23e2ec4766fd48855179c5280f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2139d018b87ef3d8f9db53baa1ba26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a564e0c6644168bfc22d86d7ed6bf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9d31f7f5817313f467b5316cc44b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d87ee03b533ae1f2df28899bc4182f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484511b1848acc93f6c97052e553bc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4ce7aa84a7b6c06c4bdcbafa2ce5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ed1c8232239a948872a1eabfa86ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d707edd70c769445ca90a37eda6c67a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd5a07eb7a5878691ee06c6338bde314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3fc713b74f780fffde63cada75d4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667550029cf37cf0dab44418f6ce64216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c0fca1f379db6155a362c7ac5df6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275754e2aa04add18b9716f6c22c95c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ca8dbac442764b391a40b5d509fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0e180f59ff99f932a16fd5556dd3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd38b1068ef06fc47369dd053575a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf7b1fb1c0e254c57c815714f1bc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c7d976184b08fda9b34f9a534c3a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abaefea5ed32d38ed6e2b21dc205b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e368f0fb3ac962645505c1d9cf5db725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648a68dae95b517faac0e1f124b13a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791abb494b07bf00752fc0f80a797d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d17a797662bbc0be3a2e66bd2005d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c4dd971113c125758a5867b5613929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84324745c96f226f39f467bfefd094c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141673b5927e49cb642e6263916e27231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872a8338a256a1afcfe769de62d02da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006c07ddbac6316962ff00f2c6e5a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe70f1ade9ff737bf48f10c45c81cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97bb79821878fc295c58ddfb64395d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f37ab9fb656a4fc95ebb6f81afbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef2d240ff4966413826eaf05d86e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95112e4700872db24dac902992c03e2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622b3208cb690698e2592b25afc7df439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6cb7ebfe0b97699c04947be3c77e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f784777b7fd6fcd049d9a3e34e2b7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3291526c862f7a85828b931a9b990c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfac789f4ee6d10f967d14abf74aa5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5230d54c838752ffc715da1f8c9fe9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211194ea714d3f2d3f19786af8117d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800cc7b7f8398f3a1f2c82e17a6a09f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4801b557c83c8df7238ee2f0d48d45647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da0bffaa2dd55f8eb546afb00593cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51802f962b8d57a39e5779295fd807449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d3d7422eb9fec5beb2f37f267a9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052091d8548ab2fe60a4661c5953236c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7446728ab96e24ce92432166be139ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0471c0dd9a2a823d8e691f7e8b305853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e08bf3d69cd92e935c9144eb66773554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474190ae712178ef0166ca076902a9ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c90e1b090dfaa61c8c352dae923f0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856febd466dd096c49c743ce0f247357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a739cb2b531bfafba9f7776f2e2c6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee82d52e48f2651b08ee5d9cb174d2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073d36eb86a1df064dd077d4d369e8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e9fa1008b63b53b0e7021b38ba55d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120f96f83359f93030367270b6332e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cfa751dc30092f74932772cd66a6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8267e0949dde75b065bfd81b109c20564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178e2e51773e1f4879b414be861852465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df954002657773c0c20f5abc14642ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf62d1bbe2651cf6a4218c87f00db3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff30d537539c91205e7c1eeace8250068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505796610bd1da2975036b5879c0a94769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386c942307ceb632bd3ef426f86301b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bb68f586b1be5eb192850fc30e90271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7f9ca1992f0b0dc5c6d0e78d5997f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad80b243d13ea3cb1185f9571d851273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae669d37b6764063bc9f18385247105774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70324bc73463d41bfae208383bb7a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4fcd326b79d38ebf8fa258c070b1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754355a4345cdb10c5a6987d0f8bc6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735e7da4693295fe2046b93c6f60f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a65e49164858f2b03cd6144a556ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26408119ff78fe9105aed200f78ac5ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8ab504596b02611ecf7065e68091881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4866d481c27d6dbe59d1edbeba76882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37e35da619a44d29695291f5a3f3ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94ab8cc6aa16cf1eda35fbef60eda684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4488519c8635f3f9acd5a682411a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd3b017830fa68267185e4bf9d28486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b7aba200dde44def7cdaf4b60295c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c01091722111c9e173dbb7ac201b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c402910da8d385fd95be03002c82689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8028258d568764f5a1b7eba169f09a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a475e7c9e9fcb9b40727092332f3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf7f234809de6f1aabda3f8f9de61692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a00965ff1211716b4956f11a13eef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b25b59e3791a7635060e0542a5b4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7ed4998432b0a941f37fc2f346abf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b4d7f0e856cd7539c187b72e7e0b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea757d597f3af3d198d05823fb0780c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e201130b84019f5f6bb8dd46d9a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb7609f5436a2a43e7af1413311f0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e6796f8d8608e2cf7527dcfbb3d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1289e2dc3d9da0321b27be692c560101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5e615e4555951cd45436b5a88fa16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5225370bd5c9551017f947cc94bc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef192a1092cf0290d73a156e50b2236104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4388b3c9a65facba4f2b1716ed22ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c88f653dd09a9758d05c4fa1eac78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f717b757e04dc5eccbf4e69cf9d8bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64377923026ec2e0e73bf2a29f9a80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4215a2f59df5405492a71134abce621109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665743fcbcba5d587e4300e3def7796a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38346e510d8917b1fceb3cab76ba0892111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fb52bebd45234feb0b4154e0874c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8fd3c8d40f593fd6a6cb2fd32933d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900ba6fff90d91a7f8c10a3f28b0e4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53948d30476b14dd618c66902398d1a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4afdd6b5950e7816d4472c71ed56a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac3e06cd0a7bd74b42bd1c4075635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a26b33c61b6068d31049c3b4a390118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ed1d0881f98de7e43f9665e5c5bee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a45e1beda6dcb6eb239387d97f46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5429773adaa83ddf76a80b8dda3a27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61069fe96255d55a8f7fe4e705cc92e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcf40ba221de4f7287aee4e6dc871d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4351f6586be15cea055e5d101c74c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b810a7e866b3704418b9fb79a47f26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b395d63be0db610d3ffdf15c9dfa88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb995faa49582fd1830a181ae7cccdbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c5a520577196b2966698d6521f020128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53787460970bfc43a986098a9e609823129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bac043163fab795d68d42a2a1d3b42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941c305d28a323a5b20e158b4abaaa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f17577fcb12db7ffeedf2aca83fbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949114d5ba3688e7b6f7da215263753133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede77d8b7b68731adb6a108b28ef55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90e4e0fbd161dccb4ef93273c4e4cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c4ccc0829910f119df6c647565858136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be32a1f6cd07610cb1d2b4e5655e15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be427cc7cad26c6b2df7a5b8462da2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5f8ae730b3638d35330e1b359b51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986084089bfaf9c9b2b0893ccd0e56f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787162bf5331b424c8a49e0f1446d012141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098da4ce426ac85a8442b087e1fe6fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bce82359c92a44a1530de6e250307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a6ce73dedd3e236373daa3be86025144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f54cbbe2b93fcb84a1257a34fb6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c4ff586da63a6a95076a150da84f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e99e0f244d87f7fcdc94b07674d71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6047085d00b52fd9eeeb736a05855148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b80ebd57812472cc7cd7fdf732f554149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c82d3ce6f8951beb28f02a4f728532150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9bcd33c52b79756b7727810044538151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920856ce8925ea9ffb111fbb0f9768ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367980dfca64b4e9ca84922100b2a15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6946c3cf5a93c9fe8fbb1571a9b73f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bdf0212a4d848e8bc77dc82c1e3ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072811df5e680b736d9a13d14ea79d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafca93dcf490e8cdd3da7eb0bf59c47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663289eae281b3ef7799778f37d6ede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9756170d493438a0b9a327e3d33896c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eecd0ee3a2f7393fb899177ffcb7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ec5a3870260a27a7e0f156de3b16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba064f12fe7e4e890b4ecc34c77965162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7bb59cfee29ed045d7b8a03888a88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a66b7752be23f50a1b6485925aa62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aca6712eedbf972aedf831868d6b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799591e62265ca9cf1a81f0779c2c9e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e640dd1a11fb8f175294e214ff7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605783b6e63155458b9a1a4e97440597168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654b5e0cea596ffdd83915b60d18d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe10fad224237ab70f315bc7ca7344170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294187da065feca7329a61e004185fb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e63327e34b3d9901f57323290f818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec69147fdb3e45228f884dc5d86f10e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bfc88594b2cbc4d67143745e96c77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d83eeaddef0585d10b58969d63a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b610201f4ca7b6234dedde7519544ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a71755860843c7ad1a532087f18a42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b66ca1f7092511e873f3579031aa7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d167be6841abbb21eaf7228add926179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36afd202a6401ef3184b65b2982b6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b7077aac1488f2d9307a7f340c4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441e7788c0a6f2501e063bb755b4440182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b4028907ceb166891c7523e1d6bcc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10b5086e36d1c1143b5c63a6527777184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40677330897fc006b6a45c5d8a463181185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9df803212f4e2b7983a732c46dfcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8d3fbb21ce07d44309b32ed767d57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8796b81eec6edf685127d1e6ce18b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77652587d1b34de0e45cd28594e2ab2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400f154aba34d902771f8074d2c1281190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b4eea4bdfb7a474f9b4ee7b0b3d86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dcedbabe21c8384be1af4684ea895192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2479e6c84ffa0e2bd91510b256f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4a36a1fd52e6a38009947534e875a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439b4d3cbd524698e3014fa6b04b252195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c201d8f4b2123f9b02f056fd28de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12123e84501c603cafb67df19b6023197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e42086c8bbdc043cd23b5f0532b643198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d02f28a963293a80faffe0065a2101199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871f545d3d6a35770825e7386c821bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97501bfa4e15ff237db0e2b778956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f61301b2e3163971742f1b13a887e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73933f9934f07cadc07c9d28400d61c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3372c7cda01a3365c2b0785d4b7853a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef4630b70d14a12d59b4a2e86fc23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424e0eca2efa9daefc838a441c9a816206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84937498adf4f587ca21a98b40dd907f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bee6534ccbb10ea24af8f29306f12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e49f50f3dd510e1e16ab8febac3e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8354c50f47f28328ea70ecd993998a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f07667860467e39d2f52f6acb7ec5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b2bc6f49104828d4c568e698f7dc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5bc7b3c33a2613ba3b75fa705c29a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a691f602f5427dffecec9942a4fa93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b1a46474a1cccac936f86ac6c2d73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dda492b55424ff14a086e7c5fabd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c2c6f27896adff4a0951c1039fc9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2741c76ab76e5d04335fa380c9e02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f2881b28f783d2fba3b8b4b79b66d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6dc4c8ec7c5bef9ea8242d3b44ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35af735c449ca1132e03e37f8769b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b8cfe15df5c8fd501168a7923d18b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934b2bb12c024cf5421c7c54ac1f96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a418294c1599f4ca93756ded24f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc1f3e33629b7fc371eeac4814edb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7913de4d56a3b037e13c61f3ffa41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a947f06fa2e01f398d3fcc2a52b2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55f0ded2e9f2a740f3f21674bf4f77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d244559e7dc8aa6e9cfc2ec042024d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183fdca5e53956c626230a33304bb08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e514d90094f9285cfb896755f615a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8533ca3d93d56b20f57947bb1422550232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a163dee368fecc4e9f019dc3ebe20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b27ce82bb29d06c553f4d44655d94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5039313a0a5fb394980d44747b4967235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e17ac75ac754f58b8e31d421657ead236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff8f6d9d7b3467f94991614705b1d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b9aaab7906b33ba42942bc116494d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805b56f103c89ee3b23f5a50646a4c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a034d847705a01422967ca6c90e50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538966bf0fcf1bf05159f81a917fc9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662799034c619214f5f987adc2a95e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c13c4b1f9d65f01732f241c03fccf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188bef1afcc823623a6d2ba0b8d2cd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d5b698d293ba422f55e892cceb9d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8801e226fe41417a40ad6099c5a781e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc93c90d0ec986cb4397ab482d58107247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea573a90bdbd3284d58a91107862ee5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4295de5f38719c7a072a6c8d50f08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87c332e9ab7efb6dc57be8bf2bd5fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01750a443c18d8344c3b26d6079e03ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d63288c421931d9fa8c94747c4cb36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60249c665066861107f31b72f05914ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef091af055f504c82ab870898cdac93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e95b8018f54a9ca937259268312292255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103d9fecc322e320492e76857314ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521f00b802a571e0b7ff53dea521cf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1f6fa7a3e6005a3859fa8bfba413b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73882cf158e61363ad0e94f15f684e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e278ee618ba668fc16b298142757260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2deef4d7d628ff1ab0815e2cc89f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281305a1a3c61eb57065e7ebe50b6c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543da6052c111f51bed0d1fe35eb288263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27898e20574b03e3cbed391fce741d7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91129b735f2571de227dec4d3adf51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd745ea54378ab4c98e3b7e1f4ffc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7d5c325f0bdb70b34e47a765b7691267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11af64d89785db0ee35ec123f752f0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150f279247710186c4e4819166fd4b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e7ae5a91529fb342a34fb078eb059270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b484b3c676624fa3a8f81d6ce25a8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef16bd343c5cdfeb28740c5150b228272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cf4b44e37901649a3cd76a0769f73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df729af2ff99492603a3951af438dd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e5020256b2acbe2267445e1ef919275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe8054a4012c7c03eeca6942f0bc0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80f3786813b90100ffae2848718948277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57eb395bc72d1faa0478ace774ed9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27599098ed8b61f746c8b992e6f279d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea230eb55fff707fc68021a554f06d35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e229deeabe58dd7158bd564bf488d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cdcd5d9bd25ebb879cec269a9ea48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381cbc956067e872ded183b2e036803283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6017a1e1e8b0ca4697c9d43e382eb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d421bb207ef98ea549e39f2e656643285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa995685f54348e345def499ff0a295286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3824ad5bd30a038832717914b05f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314e3334bfdb583236224eef052742f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef844f118cd1a2c9dbbe660e7e7f9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5f5fed41ac4734be6e61482fa1856290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01aa99f9d0173e017064f8bf98f83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822836adea7d4f217026104e1ce0dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf183c514bb486fcf65f81c2e5ffdc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e2e4265098c1e8514d1dfe4f89902294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf9ec18750fe3d6719e3ebaab6d85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf83de759579ecc3a6c30cfb2d824a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1748570d9d704fd315a8b59405d85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13bf8b9e09780dfbc97c266b160120298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5400eb6064189aa6e08c2eea1ccad0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f08efccc16be4c94fa822be5b345a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e2576067e4cc98b5a96641d35c48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d86c747a60a3681696b14e6222438302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad90795eb5d7a20f7f526cba1ec99f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec83b8c05f62a965395bc3dc2f6ca1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ffdd76cdbf3ed8b6339e1743603e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0b176eed3006b74b016be5e384f97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc68fbca94f6c6b112e295886a1528307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4db29efebb60e0e11c1ffa51fd045308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00702777653f6bcbf0113c175720b983309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553cbf7b9f235ac8fadb5ab2186f0a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc142360ebdd6391f6d283b590ab2b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d80436983e1ea12ce971afdcdf1cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ce54eea7caa6845a2d29241a2d2d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599822720acff6fe005229a3cdc3796314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454de4d0f0016fb1d358a9e102943f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5190879374349069141db59a78d5b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b10cfbefc7efa21ebfe3fbc3a94c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb87e8e6dcb65a130b0679a8358a89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c685656e84a1726610397c0d144514c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e047481521c98d8d58b8605e2679320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b35fa025353b34664559c93944568321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd671835e09af86fd399ac181db7104322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73d9f321ff23ef31da044ebb1985f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fff16c3e3fa79c5d0a2c2dbca68af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4b0f76b305ac5d63f0ecdeb00b47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc220dfbc4d83e2fb7cbd24d6714a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ecebe816f6c461fd5da94ac4b4baa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8609fab8f0da04b6700b47d96b616328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db2c4788302a703691e9ba37d32489329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7288b2bc7ff5541c0d33d5ab4eb654330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ab11c9d7f810590e4579b24e4185d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3a6022363d3954e6974fa4b89a4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c3905e9c6d1912f06161e289f8f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4af2dd84378cc113e0797ad610216a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a97b3d44ba7337643c06fc434321d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee77274f7f622e8ce09197f718a213336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa66ccdcbaddc6583782b7e30a021337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e67034f5dae15605a49815cdb525db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680024878345dcfe31e540bc82cbc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41342f05ae42a1453d214297d4463df6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d190e340c881a184acb166e80727a44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25ced02b3c9a12cfa17f30e746088342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318507e31ab39a409feabb26a9c6e4c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699115716f55a6759b364dfe734d881d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ba6045c7b3f2316d2b843965d0201345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593ed53100142c9254353460748f497346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f8788c3a47aa50ccb7210cced44ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb897f45a260a3f7863cdb461edb4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91414a3bc779dbf0761709e8d09370e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d1ed3a75c98512ccecfb9b20521dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb2542af08b488f2770ba337f18f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f156f1b2d47091ae49fd49a903ea2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec511075270720ed21c03b924723b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f67affc7228efe0f2ffc8bd6e252e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c225779f59c3ecdda671630259e8dda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895878de668839a3d7f44a27037e5df4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb09a426f007c31618a83b2d7a8371c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b61c9c1382eb30b0e4ee46e788ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339052e0897ea1f51fbd899f1936202359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a167cd9c8820151a918c7ae62e437a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ff655bc8c0085d6766d899704f350361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be79df8ffa09c508b06c39ddfafaea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9e0d23283ae5df9d483200d929744363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15602f009f38161ba313f0f12496aa2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ca2c7574d4866f70c0166e746dfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc0898204c8f59a37c3c7c377b0847366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c381313167a32868f1c69548e33f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98f8a6b7d1bd12162d2bb886489e3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab763368297af944772818ba53b9645369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559711edac3710785a02156775fa06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d496de05f21d6222270718afbef9dfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c624c8348ced0de385689cc5fc00b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172e7649f8a55122f93f572ed0ffba4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f9fc672efce16916aff95cb65cb2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a88b39bc9713ea35b127dadf4b324375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb37fb63dbcb57321de788dcb7b7a27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d7d204edb342e11cc67de74f1e37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e32cad7c10e59830170bf0dcbde19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf6c906b3e2260eb39241f94423f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a163b9c738c6ef407017f9774a6643380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d77c3268567192cfdb446a64edbcb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722268d553a9fd7435caf889360ce5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861ddd6c6c0da9d9d0e1c36f3ab97db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d2b9e33969ca6fabd626ea3bbc070384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e3de1f36aafe9b9042479a28e9c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889da1b8ba4bd5536269a946db666c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860b420303379c304e116c3382dd4f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86466aca1c28461fbe9f6dbe1d2432388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddf30b712e110a204574bfdb7fbd16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e2baec86d1552a4bd35f5ddd6f8e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d471e35524f61c559b786eb04347391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256291fc496c79e741cadc83bba9225e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a22a5037ae8e351361071386adf89e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeae1de49c7de7adee97747ef7655e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f0892097603b9fdc84c78fbfc2a0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fb0c02e8e9867eab5d4a5ce921600396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655a4dafea8ade1ce7f38e0f6ae6be0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952109f8fb3b1ec70f014ba40a46782398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75684d50046ae181118602104154309a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1e2b28df3599071f311adbf76f0e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700290092b0fa0cab794e2b25a09e113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a7b4ff437f2f20156cdbc0b2b18f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fabe41df798e8a1d94dab9104754403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f798974fe05e5afb8e79dfe4c2f4c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b05be0d74dec544ae6ec2a0d2780bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db744c8e4d63b61c55b615cdcde96618406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3fdfcb41dd2bdeca0d8db885108c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07751bdd47f4f26d087871845286e942408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce9635762f3ac296a1935d15c6a87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b3fde77657d45b421b8b99874caa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc352dda90eb6479f0ed074ab10f522a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20e09f657dea0f9b800cf0054262cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce5fda3b693d4ca34dde9cf8e6a4f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f65594419c5316d7ebb0f1ceeaaba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39203c7b5696b4697fae3799748114de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8058303b588c63668d63ccba5413d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8d49d3fe1a0774ac05085723ec411417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f38f514ac2c92d3326620fa024dc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7689fda807841dc6f4232b7041fc98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8bd79e5c9b484337da1491077b193420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0105d70e1a33c63b82761d9848ab02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093570bbb504c57febfa88315c3606422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb19c655987454cb0667099411d3254423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca882beec99acd3f313ee1c5984893a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f626e8e5bd76a12e9a0443424a11ced425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed77ee91638830e5acda2374b20dfad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72864b3d1a378ce3bd8267a6ef6b1df9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f335ad81a734e19c0e88ca0ba9e69d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351c10da221881fc186a93e3ff429b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daaac842ef6b17d95db3bb4271cd8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a149e954ee14031cd76c0d317a266431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409169b2eac6a6100252809b5b84f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca830522ea6a11e8e7fb07b0e84eca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31f6a810e285fabc6ad2b9560dcee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aca7022205a0dacaec6e7458b2b8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a51fe9dd4f39fa19d944b5a80a38a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8babc97fda9a2a334693d12b3260f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc384a7bf851cd7737cebf8f68eccea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c5f669c12f11ec75dd679b116d71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf6f89704176607083e19368ba7f18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1820fd8927596d4be368bfffa52a9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ac51de63fd77df6fba05fac0a23c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7d459e3b7e29f81ec522b14ae45b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78549f4fff41a9b4059a755355d9d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b026bbed442034f8ef732aad54830445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aeee90b492316b918af35f9d90c33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b44ba831580a498c5863842b5d56b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dbf7a5e1e0b6b8a95257ec73dc750448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b13afc38cbd6802b1ec99549d33d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c2781fac7fc1036a9bf07bb225c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a1ab5f959dc234ecb23e8e2821bc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01e1f24809f511d101184f8d49d748452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28806f20d35c850b315814f185093453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d33fad89e9de33806b736b56d7fc0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0590de7e2524c946055b1f3bd9dec45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9170ea3c9faafc023a6e1464ec3939b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb7f8afa7d510fa13529491289cb0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808386c7fc1fbacd104e6ff94016394f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32c054d58e5eb713a01f54b8679704459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9f8c04816ae3b20df63788d605ada460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d0dbacc4cef13715ffd8e3cb6b1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ad006080e6ec2e788bcaf86cdbb5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d3546806b447e91462c94beb976c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f42ea8082f1814cd086428bf1f3f34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43fa50debb8603cc7c97b4fa93d44a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb6f872042ef3aa56d1c0edf6645c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea18633512f75705b57afaa88ef0de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381809c1e8e1c944f02f445198f0a650468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248791d90cc70a7cb5d094f76c5ab43a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b47bc991a0e4ce45bfebe4e442ecd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f750040549c5044db5c94cb31efe7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c392f50584f4d34ec18f634e3e0020472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dd437e6e6179f0b2f039c734eace5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ceea906e5188abea7124b05f4448474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3732200d7bc47ec052e218613a3a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e3e4e8499b7c3beb5e5dc27deedc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44b3385ec4e2253c6ae9d8c5cdbef2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1673a3888881f050382959595a93e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40982881605dda6073b68c4183b1d6d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505991a750e56efda95d7ba33a21b02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e4c1167352d5415a6a0278591b478481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d8c53e87bedd05414ad25f43b6b25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad2e3b512161eb55eb1f1c787871d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21da936d1469c26e4d75dfb9d3a611484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f5a8b2e60fecb38507b532fe76d5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f7809d5b5da1f2f70072b2939e116486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be24f95e27b0d2f2071facb8eb471e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d1397830dfa415bee80424676498488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee691100c0228e8143c4ff77ac82efd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55b99183c64b3e56e5a2955a823038490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3647bd0a0a0cb3b48faed8fc59410491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc070d7d5e06e954353fcdc2ec2d53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cbebc3580a94ead75a9e1dc90505a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d4adae01cede036f9e34242a0674d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24a46f00428e292ecfaff0c0870900495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51435e31a17ce1dec6d6ee5d5c617b31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c22991021a111abe5d6bb42e8fba5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ec9bc5b64cd07b3a041d9be2057cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19a2f0ebe02509c55c7302dc540e55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f8f0384c8f9952b5653a8b8920953500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede72b850796a6a86fd6b4b71a26b31f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7cf37d2158d6f88b61fd9dc41b19d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a1fe0d0ccd3570a862bdfd2d6fec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b30de3bdbe71713e3626f36b402051504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c8f4c7f20a6fb66542bb76efdb383505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd438a36fb71d9993fd6e7c3c56bfd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f998c825b8be0c4b55b20600a586a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03a4886d1a31b3c57d75f7df4c9323508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc31befd5b17a2c93f23d08e516528509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb16389eb48b3205a528ec2ddfbdc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed986dd7ac568898f70a025ca8fde5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c204dded64ea40b411f72f2404c7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2afd0c3020a8055140194947f090c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2b789f6128712ecbc8565a98f61e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b839d1a3759ed76277a4593d6d604515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f419ee8e83e376c5539c343de0bd5ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b260e0481281c100de8e1daf6300a38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66198c7869875e56cede046cf2940c73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663acb830873a18b32f43d81a3715a04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093ee8fb53f6117fd7e8b4fc16c204b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab25739eb64de88bb521c3beac4b073521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1942edb42e795863fbeab5117bf3d4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3074c0906cd2ab32dac6516a238939523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90c84a774788cb28e5015f9c8ba58e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce08abee211b7c7bbfcfc577226b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580ee16b8979a050e6abcee099c82aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ab04cf9f6b34f068753c0cc68ffa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdfc5aa1a9e95ed066fa006444c03d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f7c27294b032da74fed9771712427529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dec5dc95933e6b614472636e13b64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665cfbc96842e4f5f9b89e75a4fc156531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f1b9de7bf86033401e7df872e014f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f9041f5ce99a845453fee8c2e29d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d73e09fce0ae93d90c6f5b46a3b84f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f006f8c7c17b7fd959a87caad8187535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151e11bf7895cf7200fa32909fb49d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfcf6ffbdcbe4e2f73c75f772d6837537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993a841591a8f277798bf2cfbf322cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263614c1d2f70bc94c520e286fe5f33e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83a3b0b1e258af37ad513d5ee541e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908af0e70fac891eca519e2ed3bb6455541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5254b1452a0715d016b0ddd22ddce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042dbd31e5c9db23f7a9fa2f3457dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb33c681959fb9c435bfeaac6c78a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418bd8ade4b57aa397e5c2b55680f96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5ef3db0b465df74c5f9798cacc86e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cdecf5f08eb3ac8978d686d3763a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e403bbf80203ff2ae62feb20dc66b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283f923e195410b782394095116ab22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b237e4ce8fc1e98553d03744be61299550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e1a1ca1da20d4b3f7e53fdacafa4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123546a2e4f8f6a1ec0e1b5aa6aea43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13b974e7085bd2942a017ebc587dfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1b57ac75cc86fb7661f6c6f2a045e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728d0e7646bfed6291b6e2097540285555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f562b81f08c83c686033b74bc191556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958ba19f68aa57759d17e1ec0514eb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6a5321810865404ba0897c654db30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ac914cf32308173780138423a33f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fa8b89bd0acaa445ed772a5e32ad6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271aafbf69a6b74025047127f264e66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e4d00cb41f008644fb2f836cd29aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c78a40d74df9f6c9476d54b57bc2f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89d66c9c94fcb25b648bc90f37a6c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c015ae210e6e4285bac0b9b22ea10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2c4699f2fd7337cd56e45b8bcec82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd31e95da4d67afd3b06326493b0aa5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ca87789d053327579da6d5e2805c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511155eaf18593113f3b8a22ae8fbea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaf54b15b9017f0946dd4af858c3c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d3391d283f574222db6f8dee6e56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a81d6d5c8c18e3a4b74bfe145db1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160acc0e6e5dd2dce0b772d95951b5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2d7fe96cfc4cced72a5163895e36d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f62330ca96a7ab2f7f30e41af3648575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bcee69e1d00713153e93bcf09c99c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8f1ae4384556beeaed7ff38fab51a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df47c7587ea1a20ac4e877823205f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a36d60efbaa342b7c0f7a94822916579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3bb97aca6f02fc103ffaf1cceabac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd16f7485832b03438940dcf72e3f6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3da3f770e6875b47e1e8c919b05ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5dafef7136d268aea25eb74ad60f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bef92e6864b39c198e4ed45690d38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6254c4f47de6f9ab215bdf8216dba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15b692750380068582ea241f61de6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90754913ad55c2b24a635e602412034f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128f3aa48bf787a62042ad9e1370938588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac14434f555656f101d500be6dce80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef22da1a18fafaff2b736a4ccbef474590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3d9e2c681a7b47bc52cbce335bf13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fbbe167cdadeec3be0a57dff0162f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fb21a3d1444fd76bb563c50489038593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5e1d3c8aac9fa7e6e1ebcb01219e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca86d4ecfbb26760aa7c5084e4a6627595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638518d195f14751102737dd68b2fea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aee333df0dbcd26ec5468afc62b486597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e67f98cf617f22d4dee382996cb92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868abf15a68e20c893cf1d5bda83ac2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92100c46964294f30e23c7cb79e425fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23540973e48e2a7563db2262d60e2036601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adf002afcfda8d97102a7a0ca48ea7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554186feafe33322915500452b38ed67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a41c651e391d6add9db2f6765a96a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048b05062dca29d595113562c100541605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a428111dc14119673e4d8fd82b057d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aeb7e2c2670b2bc6506137596ad39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d8654eaf909c985a915db91d11b2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7259db705a74455d36c427aa7c3cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17da910ebc935941d20413d21fd6fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeac45f5ebf8f7c93fbb2a9c4f3c72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1393856dfaa7611fb502b6364bf6fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c5af66c22be8bca6cfd4ee0072dd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afe4aba4de37e29a84aa5abbbe7ec0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe87204ec9c9fbc5dae296fc83444615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea82fe42946c95b67e327593359ed8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f264f3722688c2025c6a10acc79f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e768e582d6f8db9fbb74a94e22311a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3b27b86bfbe0a97cd0d66854ca2db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b656a5edaaf7c9a0a043338769bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821700545624869fd8ed0ccceacf24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32aa908db23152d71d7f7b7912be4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab914a94c103d6662915563e607ad0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dde7a33ebd6886e779d15a1a71c0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa622a7c0096dd470817ac34a273b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34e89ce0751908962a1960b7b07924626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5a235ce99b53de1eb456021066d3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5dc890c96a820f4d4d4d262e5cba9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695f13e26d1547c1a3449cadd68277d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a0a56e433ab25c4b03a6172f36cae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92dd93d4339f870a93144961b0537b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348923be6045b5b07bd5937ab388810a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81665f167d81b39c5d9d4abc1f4a89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5634c2354d9cdb1154122c3d684d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5ef9086dac8fba411df5dc8def8d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8866e9cebfbd3024e3dcc9d526b65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41d199ea9c4ce8268fd4e452397558637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210846d04b97c83f7f91893e7e6e909f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150ea1fe60b553a91f3e2057eb72aad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a66ed2c60fa29d4a94135d93a8a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028208c803094cfdf14af22ff78e099641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c518541cb35623d1f213976c51289c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae34c4c373007261a2adda30c15819643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f6d4d18749f60de3b35c1317306b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b508f6cbfa67c660fb709208ba4f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f24f62a4a90826fd81d8035f0b9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78163e4593659e6e5e6547205d045647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b402ccac130b7fecec0f4ae4fcce0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c775d92035e1550f36ba14f9d7774b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459523b19cfa80fefd4668a8e92e141b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ade973ebeb4d8118b67534de5f9cf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee548a4aa10ed59cdcab4c2626a717652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8561ab39d95b9cf56e6daf52792d304653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb584543c36dd31c1b7327e591a98c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80f7b627b9c58903c78c06ac965f70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ff050e8aaa86d5386ae62efdab2d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cc6cf70b78118376ddbb8d4a8fc7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ad05c3f63f7709f01745df2b6d945658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d8f7bc2da9f274f60f7f742c8bab7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ae3b78daee6ea59bc9925e7a44812660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e758d89e54b04df12017e109f9c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fbfcf9cf2143c634b719bf56c5cff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca00011056e6f9451b3faa7721514e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d91b5e37cf5ad2af40f63fb937935664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7e429bc9d12be04adca9b8272afaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5fd6ae2345f814844fac560060b98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2e46d6fb13ad76e1ce653a214beb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19803333e6958b3035cda17d4013951f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996d90100790d2438cbce7ae1eb2e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac50e3284998a0fa219d49b2fd62c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114d88cb0b93c2d2a0a7e88ab5d37bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab17e7719ac3ef7c0c5fd937c29cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f3a6521afbd84e4240c710144031673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0d29d9f44aed81a98c1f070bb4f8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89bbcb2d2a7381b88b4799579698c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e923636a1f74f93b81f011466e9f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211146b72c27433f0c174f77fd75ab6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b8d55847f6c02ce336bc79d90234a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5009be261de84ce4b22f5df770b92de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e47098e8225ea6da035abaf4198e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e8b917f77ae908d07de15b7e405a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bedb34c33c3b4ea0bca077c9dff0d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d99dcb04b89ddc442592051e8218e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7ce36c39d3c6e0d3330ac79096bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1916b860b56e13506349d1164a9c8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e021d242f3513a023bf4db315d9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8f76694e0882ce0eb9e6495e8113687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d1f6cfcd2987eebaa475e7bf474a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8197d6325fe59b46721318ffed7831e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed4baacc99c6fe55c04a0258512a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f03a26fb34a2d720728bc2fdb98a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a464a412627e574414023cca740f3c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16fb519332e1fb50eb6bab6e50854f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7335aab3b16d2d11c20bf1efe8f25a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85323eb63c9f43ff0de01b00bedf1031695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708be158cbe0f4fa66cecfeab5100cf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0792f6c3890de767d14da3caa49db5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876d9db33bc966d4c1a530c9e800553698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd50cce6900b247940c2dccfaebcd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c6f8210500194777ac785926487cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272a0949e6eb995f24feb0f52ac4bd7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd55d71a719b63f852e1160955eec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f754e96ecfbc271e12a2096c0dd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bcf47deba5bcea37ee8610392f41f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110d23a196f0c6cc0c4a8b415c4b230705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e8da1055f0c552080db89e9f20a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c7770b77e297511a140edafb41086707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fca41f1f2477d7ba977ee0b4916e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc388e6bcb511c2bdb38529750abf5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175f50c995079c850d5d78cdbc9ea40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf77669181a76d014f822eae5784fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d3cf6a3d41e2811850d68c7a88e00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e066603631e3e4a350856ae8fe31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0a2f131f3f16d7a0a2418eb7b76a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b315402a040099ef8f1cd3f74f6db2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb18af966a9dd9670d9cd66f593d97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136cc1e319006fcc0098f0ae70306a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895b99a5fb930cc2bf0f78069f7b6e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfa2ed73883a837fa03c549daf3768719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a54f6bf67c3c42caa0ddf488aade6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc635b7e5503f0b8bdd637df923442721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f153234a7ec3da7c538c79a58e4d92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637f5ab780483fe0a9eb900b4a69c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4115fd9ce9691088282b8bf2ab3ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ef380116f93e78b79982cf027658725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcf3747e934293f25dc57fa9d4479a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dcd0a9f921ff0b09378a9f6c0a828727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e517132ce285a6c73c4d85cf68df1a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5969ef5e6fd29219dbd8325aded51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df52db5f7475b32b4c6f814e9708533730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aa8cc721d1a6cc5630b7e55527ea0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f75731bd08e723d0707b1ce65ee085732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2285f7e4099488fa79727040b5bf284733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157614129d9763f30d86846340d88c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaa68a60f31c3562a7f56485b88c92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db414cda1de28e3f6ac9c5720c1f34e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc455c5ce9dbc65cc70c7a6afd52f0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799491186cea6c0619193294c43147c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc44688fa31a09f31963861aaef92a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc7a06a39464a09b21ef6cb9bebe3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dd05d7148643c24769ea464f6735a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e97ad45f496defc71d1040eab2bc83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c293603e8424da3f5afce688d9f91c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97380d05ccb299014960ccdc2669a1af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574b4dd77b22abbbc61906e0de2c53b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c395b9686a407f2d5a1b2f4d60343746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1016f0dc84992727aeabc81a6744da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b1f7ad66421da0e4530add3e59f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2083039a9cbd5bc5ed90c81bcce46e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac8b5303ac34e7714745595fa03988750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c19387f33b75ab3ba943a2a0ab534751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3641613d2f00b583db982f9c35ad4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685489ae7bd2617ea99bdd1adcdc0de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613fc24968665722e7123321d64be8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c377dde93e43e453c106fdd5a864755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca927a39ce38a9e72eb9bb0936426756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5742ae6850630008183034355990b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fadbb3f476eba4d5d47dbf2fd2e89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaac793084939f8a25c78d7443b877759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8195277a4c5bd7d289df21f62e8ed61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b465bbcc71bfd7c2ff9e3aa3709e4bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3645334db46f38168486343de4d603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476fd6c02d852f871d2fc711065312f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25712729e748011b5eea1f8c970135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12165a25406886fedd0c2af5e49c08af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47832375e78a501e4e896682b6558e277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1350fd853761bb33421559758c258d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a64f92348a9edee0784516a7cc48e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247360e500162c89988af7b039d22b0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4236d226c93f0b54a0ba2f1159a4d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f1e85860b19d76a5194f6a042f06a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bb72f14e1fb3878d1bb360fabf99613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90e0bb219a9e08aa47375a8f24deb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbda9ed4fc417773ded82c42d361af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf108c4bd33b399327ddf841854bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511c85eb21032a065f28daef965ff9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42907a41a9ab17ce16d7437a9672a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89756f8f0894a462c9720adcfa23c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188fa97aec0ceec3adb509fca55b8c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816cfbc86806aa99236c32a72f266d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a13edf057d945558cc35d63c4e5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a6b27d14a1bc2cf4612f68dcf6fbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f369fdcd327e6576dbca6fdd3efe50a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598273944590e475d71915e8229f1bd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d914e9f1865ae09111282e32e25426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d603b86b2f06e77595c0653d6b69027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f328ccef09f3efcef3e2e0b40cbba0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1786040620574e3f2c76be7534568529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427e074300e0e0f347a0eba4e1858e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad590a389c5a643305b735529ee1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f76a9b6139a53539f521bb7011d35e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31bd1d9f92fef8651107f2a5012b0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d85cccd40aff5b5b71cf0283eace034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86554b54cb4737f1f8340e68a25d9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848393b5ba1e329a6cb052bbd4fbb1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a557daef4c25a7ae09dbc91ac0ac6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee31621c1d3a9952a2be7632134c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b71b3943cd413be4fd870100802239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a811dad6f13c39ea4b26f1aa2c84f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4c835b56cfd576b42eafd5d2990e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a59c64e7343e292a7e650ca087d1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc0cdd846660be3f6b9465a93f7d9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d431b2a7f3e52d2fb0a0a6d5ed38ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9da01820f8f794c1ec34d36d6b714645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a828f5181a5c797df28ae24216d18446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf8cd0d233edfe8039abefed418def47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863debc246acadea8a5b246d3da55fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040016e49e8da3a19637d33f2cc773d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0ee4adc5c74e3a3bc2ad66e49621750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaed4e824fa232474292a425f8e093851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc179556cf48e1c0ce683477a7fc98e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f6e6e090c3a2dd595fa26ed8e7fde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8ecbb4a05703c09a90742df94ae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999809d9d9916b5f7b78f2ad7980e63755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa097229819086414628c377b5eaa5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb07d348ae00a572e341660749d942157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ea9aac2d352785db1b7f69c4c57a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba587c729bb701bb56979fed4f692e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8c813e463e8b8f3a1fffe7a520f4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ff82ed9a2bca8adca0c99cef9392661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b51a245c4330796b816a47108d6fc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc7be0d48eefa364e3128b869a1b3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d601f20111f2aeb9a055d20c3a8a1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135ca7cb00c83bd0da654d58e78af165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e2adcc9cf46aefa985b86281674c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e82df0c0f785519776a5b932d34267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32838e0e49459eb29163770e2ae707b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526597aa4878780f3d6541a1d6faa0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dde1c30125921f85bfd67ae374d76170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0bd16bdae5e8200e8daee4481eaab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dffd737fdb48dfee1383975a909b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ca9b7910dfef96f2dc1fbb29384d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f410a40eb6e32454472482bbb2f9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff817ca436d5d221d35536184bcf6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaacccbbdd0b64080a5cd3eeb5f4b6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cea8b1ce0d744a7984925e0be379977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc81d8e04de5bda0fd2836663b8cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687bbef795b752c5408ffe36beda3b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e62ab5f10dff6b05ab7a279c10e2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9196e56f66ca1f8dde2456dc939bb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32e759bcd5e13758da32199a06768582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f38588be7b1f8fa99e21589c73bea283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5fec65f6cea90e7e63272a7276d1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a04b8645ff131e449cd4cb4d16105c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483750a1cf12e5c82fa91778cb1242a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c7496d84aec937e6ea76790dc66c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87547b14f8cfaa5e47ef453c392fee9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614ac75638797dda8acd1a5a5e2872189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f6e2bccfa0fa274cc2e18e21b153390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876ead2689fd014f3f6cf66d9dd70e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d02772521dbe3d6f5031e67acebca492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ff0e0003108161faa5dc0c7212a6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7133f2856a412fde052d4611b579d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b554543db392a9f1e8a336092dfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28cadc5bc9905ad3bbd76661b5f99996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76e415e4735668c9437f7c14b5dd0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd86262a1d18df8fe65809ff3ce7bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50643e43fcfcda44faf029420895b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921786611d994d42124852fd563460d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce86a34ae4073db8660d937303d293101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d8793962aeb4e8d9390e73e3c5a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757145369e840680d54086c0971f667103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d091d55bf10863b89572f06d8acaec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33884643e08cb9832a5a3e91696544105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d146868acaab49c1f621781325b55c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ce89e0e18645c6de4932a503ccaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ac3ad0de686a46530781bc9f9b567108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae9be0db95f5f20b44e4c246e0c537109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed762ec89adf0392670990af9b01143b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5725ac61e57de9e4ff4c54734c729111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef8ad383f63ab3f4c7561ba40d82dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5797af5c8ca8385c35cfc1e90a22fb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a4cb18eb20a606624d681ca58cc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aed907a65e00da4803b7d230ac3fc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b869c1cc170024dd5d6a0629a99f98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3242169d28611566de49d979616811f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0838bca7d64f622b9fb6d5690ad119e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eb0da8eb0d9c385d90367155affff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a13a1940c66398e9fb619d2426f06b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d06586cdd297bb4fb555e487789a97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a81f7c211d5a283cd6af7d007c99a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b205895dbc2449f1ab9e88ba7ce185f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed686127e6e2e3c0affb5e163f72065a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b9022c5e22a6d937fe3d98a28329125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4005716c2b61ba21e4f2b08b4c41e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edecab37d2350940f5715df712452a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875d07b3a2a0188ae7db34c11154cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a664927b123dbd73db58c331d004904129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf26d7a6724f5acdb5a9a9e66da0e8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637291d682796ed9e846f7564c93b877131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f70c0629343a53e14251c0258717af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe541ead245f7151391e9024f1f388133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68db86f5ca31f05a5103b36960610a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf14b5881df1546396d3df8b21142c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42512957f3e9838456b350cef92307136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f255dd9de886795d4c2c81fde8cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed689f6431a2c641f3aecc0f087906138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c2ab932e66c092b00fc104e3ca7d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb03f49ff432fa287aa4bdaaacb50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df19b2e32fab99e3aee810faddedd67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290be3a4686eb115d7c6efe838bdf86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d5c0fd724b9d84d94d54493c3a757143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f471acae76f56ad47858f85ca1c68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586bf7335a7d1c5cef5b49a959aec67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc42470f121fe13a4975b8d5501e87e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8c3d8d34aae7bd2044d04220ded9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c65c5ad2d0ebbd22e3eb4dbfd621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d958259bfdafb589416e673d7924fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aefb5c74895030ef1bae91f15e35e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6757ecbcec5a4608d74513360a984151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8586375a9047a2360b83230c009d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359fbfcc31475ff53e07fde4244f9f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ecc82f62e8a81406a93c6e0454e2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be0ce29440363e617a40333acda5f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63125fc58280f7c4e580d53fdfc7b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58644235806026f01a06660cd0afe484157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ce08971477cd7c2379347854165d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a0dc69c07a24cff3b308c5174cbd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf2e05a5dc4f82396a0c3f7f51cdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977dc81b9ca81b02daff8f9740035a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaadf1f6de048e9e47cc6b2cd16501162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac020a70c35717000713dae1cf72f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958381daa82e09f6153c056fb97ac1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dedba1fec22575d68ca60bd2db006165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58819e16bb204a7e5ed9618eb638780e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e536ab5203694a80f3695fbc8e791ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87741157d052bdbfa7d59110efed5f15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4d23ed70d58191533d86c74d52cd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0b6ba1cf8184979148f24be7bed92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09e76b2cef47d7d55a9e5d5ab51fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d650e8cc88612ca684be24899ffe34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf31b263c124be51cdda48d122ebb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57405e0d948dace7854bad8855725867174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f0902f274bf9830dc933dcd228596175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5a52bec80f9e3d4e96ab67cf6d4a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc7ab17922cd2339bad425a264103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838721d3044ed6bbc51268ac2c37645178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a7e3c23526ea67ee693868989b37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65510b2e229f4d5f8cd89a5fa77fc82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5cf77b241cbbee8aa8a826f2b67d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e677f0b6aa79ed6c9aba4421d0304182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694702e70d031b46ba1e6b038a2791183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3556199c19024a13631750920d57a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f14404d0aaae9fbb0685749c159840185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43bd74157cfe60b76ab1b4c7051799186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8decab74d602e7efef5cad0d586e8b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf017f43826eb5391aa4c80865c62af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6522f25e9c87d6ea8e1a51515bed26189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532a930611e4a5302a9495002769ba0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41b621687d1aef748f182ea5c558b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0774ca1da4d81e590d2f754b150de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f97baae9a6d8b709d65f38227670da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374018c8937486c4b5728f3636670574194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf859b31f3a80e3e8232a3ae2128a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f0134de528daf1875ff8377e3a05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7485bb8cac5a8d356e75d40cc1ac3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082138483d3b31caa467ca7acee37d6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45065a250d63b495b04cfae94baf78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89b1dc3c09c6a77fcd4786a0aec2d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bff62d8c28d9054a793b1a7d1aa867201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c79a21640541d0f4db7b8849a75a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3e32948d6c7bb8c28a0a0210a67b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2820c47fc3681a63d47fb801513335d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15014f119e6b6850d7a57657467dc0f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff775cff4e8717f0adbcb4763ca89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745fce0a38ee307e02fc64fe562d16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7a7ba8023e42e180e7ffe69d5c037208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7c58c515ecc2831f1d3683a2b62e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb3089e1caf5fcd71fa69327ce1d3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a234173caa9ff0f7e44cc1a4ce2b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940940ed0de4f21993cc648ce30219a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406ed1afa67beaf9bf2a31740b12a60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703af4cb343e9fb3be7bf80627658c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c588b2ddd42a6f1bd248e16dda3f74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092f391a3329266d44497017d71c37e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53efce9b4f6794874fe71f241af6b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e6cd48acf56d5d603a4d71044b1cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded549c04d875efd78e247263b33f00f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68034eff5ad007e8484ec931786465d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7e99c37ef1e077ae7a66d585c36d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6b01e54463129af803def6d1cca9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4596958908e8b97408f0b1d9bd5703b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96998ac1c3ee849e5487666229fc1b3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc9f8586a0b7f8ad7496d31bf5982a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5929d153814d1a67d2fabdaa3553d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487117c7c65a5d587ae9ef97016889b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3679facbaddc6ea1c4b09a490f23415228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db91bcb31cacc0bec09d8b69820b34a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10c20226cac784ab49e2968df695af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6f40d1d13af3b57b5b2d2523c787231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08e01746764c551ac5a629a2e5ff42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568158f9c30c5f5315c11a30ee733a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40534f19233bd3df44a65157c47ed6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266aab252507b3fd5debe4380544cf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e194cffd24b358fd247b3810ff0d82f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556da017c6f926754ce111b7376daf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba392844066b3a01e6da4d50a657ad9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b859d21f471fdf0d1aecd5fbabf465239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7bb6103f8e14e228c7d78906a484e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69382bc7bb2f834e0986483fc0518ae1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852e493989aa842c5b46bb26b72e57d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39746f0cde684a7d854d210e1cdb8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76581bf89ab0f9647e85686fdeab33ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b101785592342ac2f24631316c92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc39a70baddb567a110e2a8b9ebc2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b114c0ee2f0a1057caaaca9cd6f2ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cac0361cebc7939e6f2a0106f78946248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d19e34f0210ae310ae874b54016d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14caa884ee9763f27d9a51a187e521c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496bcc190f80adaf950821e91743bf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e382b6535e2bc431628d0261d614c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7192e3cd7d43851456be924f8639d1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbaa5d8c51b7caff2215f4bcb2c338254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16815b8aaaaca8230dd4d2955c138125255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a39ae109decf70e5415ca0dc3adedd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f24400a6e3836fd89cc57c8cc2b8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbc0ea466872d603dfa6cfa4c54fa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baca71ffdba8f1d6fccecce41f57a10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b7ac97e9539b15d1b5b086e2f1d16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f5eadd652057e760a92961e5d84e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755057995eb2e4e5036d7c81cb92f495262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f0a063763f990374ab1675ce22f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd0d1b1ed4123b0ed6e99a230339db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7899bd5a87b02379a9bdf2f540c0faf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffd2e5fce56c0e41fa4f61f567dc9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6cd3bda4766b3905d0c7955ae834e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dba14984b13f3ca7054c2d6ffcf92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b3a8fdb87b12d0fe26cfe9bc57d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5df02d84e16d1d51e9db708009a90f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68f567910991e6dbae3350bd965b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bbf9fe4536f4d42f0c7639773d880272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca40938d29a7d33e61ab18030b2ba2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f4702b24f33a85cd9f4a249c2d8f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49492b10c14dc6888762f0433661818f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c0cf8347a1c5659609ca8131f5e47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa811143b6e3f3ec7b5b48629c25e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6312ffdeb8a54132d7600f295c92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea677839db1ec98e3eeb1263019467279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05805a3c36f0ba8215a8264fe1ba91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bd708a1ead2a623677b0bd9b8adc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062359f09ba749d06d0463cd2ce991282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515561abd95b539b121fc34d10e2dc57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09ef9c80a10509bde243d86cc7def1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068405dfbaa223f84bd54172d07644e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3110f27057e996442336400047502286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04634f27805749b7fea1086e6606ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8a5f7b2a27eaa774eddbf838b94f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48581fae1fabc4e98a753ac88203261289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40473ab99b79c4e5afc61c974a0631290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c3923d31fb773373fb83fed4aca5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9214794f8181b7c97b5c5ce6f76d267292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b2a081619d3d9278d6f9373ba414e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60385e855b1d302a7c6e3a95fdd0fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727f4692bc0b5b904cf0c956e713adf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de588021dfdfd80e56c72c35ecdc20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70975ef617e47e22577366db5e7c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb67b6dd80a3213cf39bb07378f5538298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a92405887f7a416337e17497354b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424453c0f70a8a64ddea1d9bb58865e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431219d6103411b55191a5b48794abab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b695640d3256042a9ba77640ff3e076302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb8ab38f3e55d4e59f747e4508be52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c8135f9883e0786bdf159e9b2fa5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f392c583221f9544b39828deff7d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72000decea7e3cef945ccbdeee87fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aebc9ab209e75d4d7d847044520ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cd9a6c416de64dc510e2fa26971a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492683c705f777db98bc7db372125c8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24757208234e70428a2195aa822ed3d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60122b3a047e4d3c57f6e160a7318311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f808d5c369dd663aaa71acf2c2e4754312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7ce99e4d4784ef2677595ff3753e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aba83acaacf90822b7974efc0745f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17afe40f9ceecaa9f11df0779cb4577315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f24e2849b78d0688d758232e0b85c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ae79ceeafb36d768fe87b956344bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1999c44c6a1536db8b924e2fa538d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c9aa3d6fa0db5ca7afa1b9f0a356d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec077dcfa5ec28e415671676a6bc3d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12666bd7eac355a848161db65f43ca85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c921540eb9e2161d1900a2d169d5fea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9bea94d0e285c6bf352413fe55e7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21025aad833aaf701e760f2d717c9069324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ea9d62726550446e6ec352b6a5b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579678a4de5e4000b16bf80bad2fdaef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187d98798ea5ef809769680e2d570c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662df6b4bda9523b40552a229023a23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e0d3d39c656e339423d85ae837570329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43589ca30e257cb7fd23fc4454bc7748330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e1c3884e291320fd3dd529437eb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529aacc546ef7b96ae28692525c6a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb8bb114c7fb7f9f97e8a3cc1f724b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a978f4d000ddcb04e316cf3d238e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece33c98d344b18eaeb0885bb600de6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78011dec43da32f99b52c30fb4034ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99266bafe8313058e8d72698405019337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda229d976fc90e7f52b7f054cb0cde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28255a54cf2ab87e703068d437cc63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678c04f064489195e2e3b55a30571e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8314cf56793cf1fc89c4761bcf3d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26939a0a17b989d8264baab7b63539342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c25fd29eff12b1801f6d05064c68a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5547624a569f0132df4e7f2befb010344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f95e97eba32d759fcfe39fcec330c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f52ff8ddce8addbb40e71d5a1efde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929bb81eaf1b13f6a0ad6a137a2736347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99a2844a8a028ada1ff4e23711fea1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b828fc177045978d8f1f8974d0931349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9da8fbe918938ec7331b8e4df4aebd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267a58f0c676bc38ba37e5610855a11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73347c23b4b229adff881f1fca8ee0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e2c65191105a42066463564534fe5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb68c731d4cc33916a624b262af8eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562714a3a18c82018760cf8c781a2bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096d7709121bb4698e58d269e5b65c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20992852e23891f8281b1429d030052357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cfd598e7f1fd4bc701cc7668c8dc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4973cd356c63c84401ff77a206f076359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6d65f20fd4b7f79345e0ce8b1ac26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eeedf2db264416f32a4e56642640a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d10ba72d13fe98d42010b8e4411c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf6386cce55abed9667e69721f05a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f31a1ff5630ec3a0c08d6e403e72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38613e1f2a7c205729b8e64146daf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409c4a2f0e210c0b25031f76ec97a52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff39ec522386551148d1dcca0b05f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeae9d2b7c1e39ed6f9e4f7a2b2f82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c9e4efbd0b1128bb05ead67443c12369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd8d85481979367729f8f56375185370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69abd0aeb1fa978432626f03942e452371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d0b10eb75c8f496ddeb4c0c694e2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbebe7d3f7fd826092ab0620e5f03e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232d71e4f371f40eba41228f0413c78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dd4f0e238e60d14180757d0a1edbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2e2ca2d7cddb34f125f264924ded0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3c99fc09acd66848ff3107f25dd1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fcdbc0c7516ab424082aeba9351e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a3095c8c78e7c74d2f7f535c8213379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62a57f30057dc4cd959a422dbbf68a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db629b032440585525a0903f27869b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f0a8817b237c4ac403cd3bae331aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132de7b80272d6e8d36c301f6eddd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e903e1b45392341c10f7c7608cb199384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484464b71f461cb39b37bd4ca613ff3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843d00227fa090e7a3a49e276657a91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd425025da8169d4da3115374d03cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16d94e3833c9e8471066220517ead4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c9e08faf8a1229d768876219dcb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e128e930e024b5dbedfdb3f384be63b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916477119eacbbc827a200f464bdf7e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373930d50ae7562b4d94fe26b1ab132392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2e31c209336a550ef12c27e3b16ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c669849a6b1e8af714150647a56d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a14a7f4953dfccb7f6f5de06982f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38194da65b697dd9986433d132ae2b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e57b231a764aa20f88362544692eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84082d8136c99e2b0cde7cc40f28dc9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6030665c14206527f9a82019a57d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0c28672b6cb522a6db4bfa83f143b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a236bc89fcd2416a98af1b02357758401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2c6727911202a836057be55a11a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbddc627cc7bee79a2b1597a8448a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4d9a9cc6e0b2221e57e70acf12eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b44520e90ec036821f40066cc39bf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b68bd9328a7c937f57d02f72164f80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00844cb384e1b6f5eb46b4562865ce88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98d01110861955f720d857debd5a24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387032f0b52cf24378c7f61fe61521b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6465b02c08f27f28cdeada3db4c8ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1706331d50504ef696f0d6c07850b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac5d0dccec9c5f8dc02f4b4b51a15a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd2c5adc128f04fb175bd00256a24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd77fb1e62f1cef82da933c523b18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d10129fa8f74365fd4e2785105d39f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa79da9550fe1889320021e899be186416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67d6c9133670089066e68c6d356062417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617fd8a1943047df9fd20a1e3effd08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0015ba9f853bcde5e0835852114f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a12c486d12e9827f3a17b9a1a38e57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68440070f34cf6d6d521c6b92526bfd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7420d126f0abf9fd41cc48d22a35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f4e518e1b49d87cb29c77e6fcb262423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02addbda81e8b90a96c07a39af93bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f99a667d0c5774bbe9613bc4d96d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342bd454a6d4e620ec4cecc416a9030426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faef36c9f4f88244d2be693232daf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b63d3e6469140760786a0d60be67a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd886ee38bc3d53c68af339092c8ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe391ce2eded1ab3ff4869733b83ec1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150eec5bfbdcf144ce1f7141fab20d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc90dd9b83ef4ec77f1efe2ef961546432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a144b26ad65b7fa09e8a1a1558cdc13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f65628ca367e55295a4b4bd66ff8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec9f59ab0385e8581b007c646588fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eefdb64e72079a764e34b7f9b030f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2290e5112d80f3f21e3d1be53da5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e5b0994fb72eaa02d2478f065a38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282289c3520309b38cedd546855cce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92ce9dbf26d4ae25b62a2940808ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3f9efb0974723ff6fdc5cbf8072d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52a3f0a2f02a71670e344bcb2a21db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d6209344d56c46058b630057ca60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c739d63fa74ee2de452329d40da8e53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54f92d331b3a0ca932fe66daedfd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4950eb56529bfa5f8bbc913ec2e33a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24efdefb38e77117758fb284c690620447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f47a7d82e05c3d7784f5907eb267448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81987d10a27f418fe570c4e979a5380449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943913d165965099669daef31cfdb86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc94eac3a699f64252c4f1fbbea24c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ae2add31260ff43b333307a4499d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812b39ccbbf229abc90ab40091cd53b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d3e2aed4b291a1829aa7a55569938454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1908b631ed0fecd94646973d32676a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769f3a80584a26e48e2e917a97b6c4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8d0f6b14a08cff152bd3263d498ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28022caccd8f605231567183f148d5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e478c508c808c9fb0404cc71cadc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c9d6ad4e4b90da623455ff47c521b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1542a1263492358a97f58dbcaffc6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e87768b382d0761e0cde2bf269eae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aaf3eb610cb828ae96671d0d597ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ebd9ffd9ee28d2c021b891733015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae7189bec2b0ff88a754269a3e9e42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21523d6504655a051ba6f22a56f9a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b97432533e64ce7fb2a69dfd832620467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7009dfa0e534446e8405f9f1dfadfe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e3176f22e0430cb50a60a8d359f80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c94f49156a699d860e63bf74c6d4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da306b4cb6c8ab6843e0ec80a67c3d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115358b6f580836e7f3f316e0abde46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976a3c6ed51ab61cabeee2a47770ae0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364bfcf693b07a1891fa1267f304569474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85273c587627e0371d9f04826bdf71c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d5c16810721c696981d911c7d478f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9aa4d97f2b03ee5710ebea857c393477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f03ae9b4b89703ba0dc1a6d514c63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623554e8e0f7f931a3b5b55e0dc556b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1662aaef711913bc7257e827d2c5c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7faf149abbf6d8e1592a0a1886e58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b49d76f8169fdbcc206b838324c6d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1a9dff68b8dc6b36f318f4f9570b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3b166a978bfeaa195085aca06b7a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc6c631c1e90269f9b740a38096060485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dbd06f3252d01459b5e6795d0652c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e6f558a42309f68765414f16590a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bf862fc6eba21f6a67aad0ba7752d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27559b691aa2506cf609a79bb6017c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae984620aea0d065a823ae79091ccab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd417c6d7923b2addf05a855cf653cfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bb572bc83662f1f7cec982172d4e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df900a1527c774eab7e7371667387048493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f9191a9b3964e9cc7dafaf2633548494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0438a21ab4254c0ee095df3e31ea502495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47afc3d6db6451e88e21613f00c56ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aac14c463057a121c09597d453d23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5aae9b4200600cc29f2b1cb05c8afc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1727fa92dc35d00a7cbb19f925cb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf081642642fa954644f3f396b5673500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b12e1d53a6edabf3dbe2d13b8baf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a58a58358454259c2faea72e5eb6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e666590620ba2682ab161b4715a7e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49234f158b8694cb16f4bc9fc081d35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51bc43b3872f91af8a242e4baa630505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd105e9e6491439c16841d6ffe2389506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157f1e79848e01baf6cb5b6e6da78b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30fc4d4237b3e15c3fd25457025880508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050cc890b2d5c04151afea0ed6c56a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61b49035f7d1d68468a906b5f43ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b251768c38208fd3f73c70d521a920511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f72b2f3051cdef723bcb4b68fafe5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b6dc38c5324cde1dd30d0ee2865d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41751b33fbbbb70a2bcdba92b67eabbd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3760f7580e38c647d74d785c3b1c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9202ad6481a9b5ae0f2572968b1c563516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9d5cfd3a91d4d110b1b502846b7c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8405ded9f46febd111f5cb265987518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f8906521413bf80c44294f9717db6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581328d3738fe7bd369d4a99cceb0fb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263dd2c6b3e562c3cbd7eacc9025e44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a85ca03f64708cf8b0994a2f39d92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650894b2157121e2def6bfed1f5b10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810693fb8492aea8dea2fcdbea862638524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7be43a774ddf52c481822aa904a9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f744224f343a918b0bd6ca62e076c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c3f1caae68ddff77be857a3a0d924527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785725c452218d3c0ac147489ad0d8b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d44e99e7740ca21cfa966a735566529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bd87e1c40f6c67dc024957f2c5a62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbb3971cc642500f8adab381ee10af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747b3e61e67359c7d8cf671849ffef9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316a9ac2363696acbe3f681da86770e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c34a0cb219481185128b4c16cc10e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12222ae3c2a7f8c1e498f26ea73ab1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232283d7e189b3cc965f5a94e7ee9f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e04d29bef21eb5a4b404ad593c5448537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8de9c97c0fce362141f8077a858d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd07c720190ea2b10186ee7d1a2120539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54d222d37dd0de3e8cb6aa2b286113540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4d4384d097f3a0437539cee39a89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac148b09f0b2f7058a62d22dc80774542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0022d43709dced2723588ae0741d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7efc6fd1d9b03414fdd2319da8cd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05845a8bf31c5b0340813ec1b5dd87e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c0562453137019800d78c4e230f28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbdaac45694bc37cdf124f7275eb61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b512423c9cb9f9e9733e6f93d4135e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02056ed5ee3ca9246c52d6de5976d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d4aae29e5ad5459ca6bd166b658e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7904115f09fec343e5d615bb137f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dba60f17572491d819e112c662d74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c11580bf0ef7bcc356882837730b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ba20dd84d7c49d703c440fa325bdf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aaa25751e844a1d30ec51e5652a7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e326716e1ca2bc508cf1334a26d0af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eab5536be366b2e0cfdf2f7b28f45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567b1b1803c16ff391e2c9ab0b63df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc87aa9a20631a374049e4599a7ce0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9868e4530192949b62f45d1b34f8ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845fd05cbf98bd924cd334c4998e671561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa97ba09fe1c9b22c0eaf34ca90a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e90bebc4638047315f5319a13f77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9d5c3caf32ad8e8e47c3ad261396e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b031c45136614e9f048ce6742661c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360041cb03757a9f49165f3718e403566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f041e901f28034634a2de57090d70c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa641bdfc4d9fd7888abca317f104568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe9ea3f3a7efe7ad09cadb3cb77991569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc531353d6f9c595df3e032a771693d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ccefeecc4f083146e899e1e0ab3e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc930b6e39fb0376836d4fc9d794047572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61eea12493647c48a31fc050eb6779573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802ac28c5c118bbabd716755cbe0fba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c68a924570ba2953650de18309dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d1b53d177d1a8c3c8764d5f730cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88367a88f6f6c9965cc4bc08770af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07c5a070b275175b6d8f44e30bd1fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e0413746ec588a0da7489a182e6e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232292a06df4280764902b94c59b4e92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacbb3f49527e382cbad11d04e4342581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7f9cb4a2fb1973b0191926b4c9b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c52dc8701ebcb857f0cfa05e8574a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80edf3ba59a93b36da8aab3d6379f3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbff0533269b7ee7c99db3a4c2bd59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a52fbebf727ce0446ce9a26d4b56e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4e67b0aa628e34c7c6043398f4d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07124fe39d9281a068732ada5cd5d16e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a388568f889398ea92945316ec045b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbeeddc4b2344c412ba82f12e8ee30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa7f45f6a55b07199c1680f74a2c72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acde2c7c60ee835b40789ca7502da5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df42ba8479f5cfc2cc687164d013c61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f9cbd86c9b94f34c4d64df7623be3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4cef6971b12c80c44e82530cbb408595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d6dcf6f99f7cec45aac0b4136a9a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03963c4a6c1bc471c61f5671b8b081b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10218963fca79deed352e90eaee4cc79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec59b93d16da9bc885c402253af2a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47047fd15ed23381501983b00a1ae74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a0cc424dd8297799d70b323db2937601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbabc0cedff53a92cb5fa13213b7ed4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d6d23dd89e74400e6475dc6294ce4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8e2b5f29afc5207d9109246456298604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf1e6a3cbfe176b6f980e8e2961a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd9392579a3b28f47b4089387fd85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2327f69ebf8ac878842b2abbc86a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65acfe0976c0772ced731957cb9a64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24406824433408e515f486ef5c5eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4e2829dd0ef5bc3fb7b721eb1ac6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d37b422389e273ed645d1244dff657611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c911613bb6493cfd24db7a1485be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef681947ff8bd7f8a66993161b8d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b065b7cab63a913293636a845f7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e724855beb46e51210eed38d0cb60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee30b2685de189e646d3f05856255e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d20af0b014b942e133a9be5ed046c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8678abd8348f3dee82a2c50f8e7e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7914a3b88d241523ec4d8af85bb06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb668fba6153c54d6d0f74e304400e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd015c63d10e055196973ea39e7fd1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc53f81dcb0d5619ec26d21495f661622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898986c5c1c1c1980999feed133bca5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e8e9d77b2d2a04e491787c4ded13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d035764e13dd55920690aa4127fd8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb216547319358b6dfaa0559ef6d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bba138ba51e31572fa4f205cbd341e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc30885b833bda9c8a84c29732554a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75091eec0fcdd93b81e15438a55473629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a1d45a962dd7adc85545b579dd535630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98364d75db79f1d3ebea11962262edb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4355987ba793dd417290dc2ef7921632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a577f4cec230e75ecfb14fd50488d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3750f46d9519090bd6df50ec41a437f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7596f8177f6e8ab4a76dece8d35e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50a434e8fc3a73104af455554d3eea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6300d6829ff203cdf94fe4c7a4d1778637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01896045617f1643e60b3bec42111638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80edacdfb2566857df44d1db305251639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbbfb8e96e9e3d3b174ec48594e0fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11890a70e3ea7dd40d5b65b0f281e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcd4daee0a65bc4f3bb7a8d4cdb3ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377d6ccf6f8e475c66d60d8cc8f5738643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be162c9fde9130644076efe6af7f4d17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a65856c1cda1457d2c1706e77b47c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be37b8e01ae5dd1fce1b73bbbb15d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e905529a945246f7c5858e35e7fe5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50463dffbd6e5c5ee06c7b9ff417e9c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16adbadd5b6f6491c3a4665ef0fb450649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e945120c2fad49e56d6d3b286332233650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1f6b25c1ca6a179789956fb0888b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf71080347de39b3fda19992736f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b34efbc2c715a1a8b81030341f34a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61d1435c41caee7a6420164c5d94b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad2f74e757f075480a464c9f706f1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1744d7a23d337231c4049befc145d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093424b21fd213cd48ce4d2d182c9d8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734581221f893b784d865cde5c45718658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24f63953aab9b58ee327fc42907ffa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453acacef40085a7b1878eae06f3729660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f73414b32e36deea595e4f1fc08aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61236bd0d467228fa2ea09fb447bc8ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d70a9d4d26c1b4c01d26e975a422e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169459e2992b5415d4d8017dd18a94c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06ded5c7e1ebb6f9f9b1ccb74fb3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03679dace686c331019eeca8a834c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa56d29b2f58b1319d820534036ae2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd5fedf7a7e297cd6eefc86d1a351668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7becee2748b0006d8d82ffe9a6f61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab96e394a83ad4969799c7c36febfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35abfb435f098a6fc801a140e87738671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b3253956830cb602656ce6234005b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cafe4aa01400fc148a9107b7ba40e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61868f8b514119937986261bffa0c52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4fcce4aee72bfdbf35919a9db4dc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679785a4fe76e4b9c161df63404b363676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9858c24f64ae865d80198f89ccad757677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5545c3215246eb8d749498324afa95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bdfc2e982ed0dc1f663e175ed36cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4901f8c00306673a3fbba1759bd2b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f89c45d896719f9507c79115549f95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0de25308bd5ab049d7beee36a5752e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d5399ec662c8ca27e7b2f56570458683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79576405729d7a6da59331c5b2f05dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36d3a64623a598503da8e82de8f9dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bb7e3db431568924d33a3cce5c33a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359980cd630fc2bbca1e2fb441e365a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24371f89eb709749611cfcb296f05a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d828168ff1a7423117fd6ef4207ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b44f5e0191c7653b01af0f6439792a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7829594c72bdff23bfcc12df4042da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224dcdfb30936fab343f5fadd4cf1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9786ce0150d36783c975e710cecf7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff035865662562e80c162d2f7d91d06f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60e4bc637aa01c82fa23d3423fb71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a83f86e7897e7f4db9f3e53724de25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2dccc20204bd5f7b5b72168e65a53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8848d432672a6f38c95b7a4edac0281698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1030ade95f34963ab5496fa9981fce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e735111d4e2fa5a1880d9b73ea186b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb5b454f2a2517b25c93db3623a2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87a77bda7db527a0c83fef748db003702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9211b3850663a39b9246f142159965f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db762ee32f80d9f881bd9885a4643704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c83e382e6a850c6aebc04842a93221705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874537d81d9afc0a3e43d70e00622b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a412c25e315afbcb1adc1d689c4066707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958bbbf2dacc0e17be8ba2f1111da0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e5caa4053e3756d18c6f04caabb36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493609f36f27d2ee5d377e77db96a96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83031139a78291426cfebde962c734711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e0bd0a45a1d7ef00c00f7c43c0e94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac657c90802a17fa8e58f57159e9687c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935278d2ea3ae05da37c7b08e4548d41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a89261a3fa7ba4266f8f475eb3441715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681f581bbb7d43757de7dcc8d7bda3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b9c8ed9f1015a808a3e38fccdee1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e40e610c46d46a7d34e26f682fc12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02deb3256cee5616d8d96fe0b9a9505719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617615fdad7d07c4198f48ab8ba996f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc025c44852d71bc8ff1146e3cdfacea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb735bd7b2d1acbf3e08d692e963e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede35ace04e70476d866c5bd70eb4b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff83283887905a9c76f006103c0edd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b579dbc7ab0c4e3989508182b32b5d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19bbaba0f618d42f9bcff74ba1fd89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ad1d0135aa7243bf13a5bbf158f6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde34e15abccc70e319e3681194c0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91790c730b2914148189d18bc91bf88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aba8b293d53cc3434ded1f610ff8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb91912596f0d712929ebe605917db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932157a8463e92e67552df03f2b28e39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6df253b57392c302179029d4c633ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03c250a38070373776c42f52235d49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e512becc54f09dc661db8c020afc1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25487679e101536e1f122b175fe9be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3004f3e691c84644af702df3dfde06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620dabdd0c49331eb312c30ce89d784738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfab2c0ffe572f01a131f286c33474739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef579fc566885fc4790444dffcea316740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b933e11cdf9b51b4ad364672f8f08d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa102779666d1db35d9f55978cf2b27d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe0a641c5e5d5758b74433d50f25a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c2e0707f20b435cd4c318a643353744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c24bd6c41269b37aff88618e308b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eb2e47b4eb8394997fe224ec03a73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f958d198bec9bec255fde9acb6427b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515843ba40ca129d9673b3bfeb2117de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf41c352294f2f18950837c4d62cc19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450db58c649676a149e23d63db0e5e12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5dbafd06c9a81ec6b16e9a6a6e9df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c671f2afa38c7fe0fd51db514d28b5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ef69bcbb595ac311adc76ac05743e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1641a2fdabeeec3c01a6503b22b11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02025124811fbc3872bd77f7606c93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87805aa160e1f23f848d2f7936e7067756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02011b7c72e8f28f5c0547326522c94a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe1d5da3f9f064345c7e3f3cf24c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93291dc344e555436cb188d887cf7b7b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>