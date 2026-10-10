--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08d959e02d9d3d8e5e8a930367a95d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05179c6cdcd9a3b106ac695bd438c9262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528148c6dc0a6c27656f5900a3f6053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9bf79d1cf315f28fa2c688d737cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e732cd9ff739253fe8705e94904aac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13add4cc5d3589c2d84bb85df9a73c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ead962b4fb8b64f90f7e9655a67f217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c182b86c22b447f5d723739e08b4a7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee120f2cbaef8e2bdf36554263094a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26876d73bd8c0a4b4c25cd1e31ee6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c5e9301979ad0932d2189c6401c9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656674a5133fa3e79cd9e301444b6b3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef1a8cf1a04d320d58fe8e6829e11d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd85ce2af26727c3f1bb5ad986d44f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e927c0ae45cd9ce4ecd02a5081ef515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d457199e42b56abfbf23fd942fbfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f0034c3df8eeb4e614ee5f3d4b08417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7224a3365cc83402e0cbb9d197ac518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaed541bc1c1693ba1d1bdac76820419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174ff0d3aea0ff8b844f2ee654578b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa0a8795ab33f5f51b4944e8ed3a5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb32cac755c2da2956653ad2630e97722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069e75650abcb0d3a3a5db89e8ddc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d380dc2083a6cec5baa18e28ddccdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc60f43605cc1d1ab4fdb3863f6daf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d749a156018e23c756f3e093d132ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b95b1f8bad1924ea430bb1eb8f87f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3df5555a5b8a2ae93269952425d4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fbb5658020eac569e9fd0e7a3df0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df465993c92471dd07560fb5769c7b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca77feea95a169418c0d2182b88f96931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149cbbef602ef7251647cd133b6def632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7032dca8c63751ceef72365d232402533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaa1d743ac5ec88ef562956151bd3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d859e0718da708a6e2626d992bcb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750ee47438b7ae2021d085bdc98c92e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c164c730bbb2e6e478d6c1e12d5f2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ffb11927864dc889996ef96e1010e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14289b724bb24f1429f5c2caa0bf8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84335a48997da48c965cbb057b3b43140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2101f6243af0dd099beb0260f1440b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca091ef0652f032bf6cbe1e9e5e2f7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefadc07bd56b7cd2a1d3e9e0e86e3ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c49f212f0e203b3c5ca37c8c6fc57744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082995251177d90a65395f44404b70445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bdee9f70875486eb9be211e7afd6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d02bf314b0572a514cd871b32c075f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93117a74615be797928745c671fd5cf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e1a2ea635d16e39a7a07775de2eac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45698d6b1d2e07ad376b65b2fd4b73e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eae4124f676ad562c2ffc14535bba051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20405e90e4c47946b8d14b83373d1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c718d6b53374245d561df7eb477a0c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377cb1cebb15e8e74cd00eb9b79cfbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc54a93e66dfa6aaa1d1e0958dabdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046ab3b4cef1848ce4cccf01a9eac056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa703620ee6cc544374824a4bed94a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1c46f87216b59648a2e44a563c2a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f85fa56109160ecb5c5cc1866e22b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed268e7e94c078baef4c3be330ef04660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b544e94426ead4e83ec6391f0bbd3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9de47efd2e6726e98169e75c1d013062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08d9ef6dfc8edcc47645ec84030e0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8b36e9b5d1acccaa5431ccc956e1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f8102ef739c04d846e69eaafa3f3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25068892c4fe5fe012d96d08a73f6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d1bedbaba69312a93602d1f0ba33067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580121ce65a55c3e1992836bcaab40868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0b8edbbabc87163c7507051beac9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a871a6b17eccf50471e504b88aa9ce270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fe45ed7815cf5dbcaf85619e5fbe671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c26721fea2f013ad3649a2d785cbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5d6dc50e730496f2e026f15b1d53b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498175b6547549cb8a1d170cdd6bc7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86887dd2b81250e3fe3fdd1afd394e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bcb54de0542776687506887ecbdeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3beec408176cb6c6b1e1231998f4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9ea54e34ff4d776eb20ce62b102678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5626abb2c79ad1c09ae02df4a2d22379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db879dbbda329f6b4e5374188fc7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e763cd113d04ed8626a36b0909f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ddde3ae1c76c33a6a1d128982384682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e80a66a0c4afba78339746f727092e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5297a2e476c5166c1437d9dbad6a39e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d7b0956427b146b460c4dedf9a9ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521da6b918777fac3dc7336d5b9711ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fdb212d2581211433c07d74e0f26287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0419c23ad520da3e58b188caa801ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0eb4b2c2deb133244a4abc601d08589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a606ad7619f1679ad4e5d9646de84db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110dc009f30df735f3abffe354a272591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e178ec01ccf6a02b52c929bf5895392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b128f855710ee33a00a77e8cd225a5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7159b6a8fc78a3d7227f56778510d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980ce8d904a6528a1e83bec7ee415f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59d9e5f42f8bcc85af6d0086dacca196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b634051749024b6dcc7a8b7f0576d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fbdf86aaea546560bfcee5d79d87c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619c3820708ee952ef2e6978af6563e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4827d3cd5e6ad15898b1d7585d13eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e6165d1be3c6351709d8640cd4e19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ae611723d5bc2cc6c6d4b1a4cb02d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c35b66ab600c87d1a2209984c53264103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4cc1af8e357b0c18bc8a0bbbd3648104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0684d865e1077810f72cc1b4eca5d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e11007d21992cc890c1cc9d6ff21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515346bcfbfbdc1dd95e4564672e8185107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3eeaeb1f5c56f1d63efae8514a23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56f8c0f4194482102ea8236c8c15f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74860875912ebb1059573d60478c6500110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c19745d318932bb6146f19823b48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4270b05170094636b48d6534e183d26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794248d07bd26f730a84b5a4f6f30d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d497be99eb3f4393dd6ce353bac7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6bdfeec3c59263bc622f82b18e78d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709d940c3b96873873c690ec78d9bbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5ad8549d9630e3bc865681b6341b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac57200efcb6f5b4284ad2cc24b484a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c145b8901d4287486f7a85b56e9a36a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4b84a651fa9bd37f0c446e5f300e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac55a80a9d76507d113f08a6a931cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc451ad0368ae3752cc770d21d7af9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12cf220c92add0ace4031fc9c1bbb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856478a533a62158690d8c167cce2871124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f7152d812fee01fae86b17b2ca418125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f7db50b427dccde76056c80a46147126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb5f9fd9a3e8bf40c1ed32d36048b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c17c8171e8aaefb36d1f94f5d820a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a95034576f216166110611cd8823f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2062e07e6e4dc2e471b7a6148397704130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff06d7067bbc531953b313e9dbcada131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44748b4e1652fe5fa4c7c2ef6fdd4d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7894a95d14cc5106e7996fb2530785133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959a6290e77cf284fcc67d2503614da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f3de913d2c62bd1e7139153ec15e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8f42aa0c631e5eda6c403408b6079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3111e4f530bdfe4f479a4faf0f466137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8a99d897f2b07d5469202a21313e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a19c355fce7ecd796695b9645e7e81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ae630e4ce536fd8da575fb057ddf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd721819aebc5e4023e937912dbd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84086fa9676bcaf78e2aa9df4349f6d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace7548a2fcbd6dd8e75710b7553d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1c95ba6986ddcae653fc7ad896921144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307df1d1cc7859e7e2d7b1bbbbe5b83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac4b269567f833fae3b2c22e522620146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b197e4b3712ce6ad29edcb3f3e9082e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c19e17a727a8ec75bfa8de387491a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e679c174f12f398cf6837aebf0274c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a370de3ed35561a00ba83ee503b9d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef6d7f9dbb3366808175a57a6bc59f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71111c1af0c3110eebe455093cc8f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab184059e56055e2c4365ac47ad19b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9b76ea4545e17de2542edacfcc81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a31c5b948092800244b398515d4cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cbc1266a0ae60a12e8efcd218c101156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b1f436cd6197b8e736570ce4305c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4da785e75250f96f495128ef87611158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f739fdf850c8608f377cea1ac3191b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e378cf32fbb6b7c686add757f8232c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa93864f7dc41d306dc798188cb9ab6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8aff702141c3ea8d88e992cb4517c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e4236f52119fb01f870c0e1f867e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc6ade61837c6948e88285ed3a4606164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45601ce7679dc74a6ecfa58642599165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d9f0a95541aa7c03584812067fc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13be72d52ce0a40b502fb45f062669167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512822208e7f03e891ffccc3fdc90c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e29107e9c6b78a6c45a3b8b409ccb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738da1e695467ae0e10716f2da78340170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e237e669e984a796c359c8c5397e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987536f553d2fd27ecb73565fa4f394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1405b185eebb52d94b75d1f10d4d87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2df4e74418d5f0ff4ad6846d8b4581174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc23dc343eb8c449a82fdde85dec30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f94bad288da59da26c494363848b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa0ff4fad45568fd9b2608cb917f72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af09a45fb189f09644c1afc724177e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca881fcabba842c955797cd0b42131179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00a6a46aa1b3158a56ec2fcca8b9f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003885746d8739da950bdad13cb9647181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbb4b9108598bdbc93cb179bf564c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95081b48981543f4936fc1041fc0f8dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29628302378cc7596a12ed9dcb3d74c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453193c3cbaaba055a31becf37afb217185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f11f373888d3bc7efe28c3480afc26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade47816da2024a594125a3911db189187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db79dd1ca9d0466910a0ac09e5c1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694adc771d60288522ba2a75572722a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b942d7d6fbce08f7254fcf6f0dc3f44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea5ef48677036779ad113c576b36c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf3578f0c0fd70aff9148ce7d8518b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3ee8ba7271b7f32ac46f33565d596193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6508d3ab8dda8ef712f091712f73e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f058fd8f98af1c58bf4b226d989fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fe151596eb3c542bd8e3b9e71f097196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd308045227d35b5f23899f2d68e08d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8420c3621b5d80e3a502f7fb5d1c891198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e038a66ba43c10a9f9a12e271087761199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237706f3904f605c008060f038509488200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db9aad1b7700fbd67c7c2b52767eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af539d67b855f8238ce0533ab3a621202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841cbe80fdd45c593f889b649eb5dc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a41313d6bef241c16cc9fe4461fb65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2a5a2ed8e5d286df892fdc10c70e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fc9049bf98b0ded63c9c7527efb50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677baea49e1f5239ce280d314d265e97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff98215ab80d43655edb0d1dcf8ee8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853aaa373f27a909d745526540e69ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75dc30abc0d014914b367f814db262210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d57c826087192f6c686b501ee959ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4ed9037da3070e4e3626d03d8c5ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c8d5b33e7ce4c83509ced68d480b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1fe70528a7f24c4f69fbfd84fcc4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b8e0c9b033fc83c8b2aaa7100c264215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491d5cc53cad6c23b7a3dbd42cc01d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c31fcb0c3e09d2e5dd664ad6e0a88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1f3f39f8d8e2a6c0baf786fe49938218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670ab3fe3be4aafeef045d9b3e9c4b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0c642a34e73812f4863369b1341f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d52e45c1608edd7eea82f200518c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf327d3cf9f78aee5f2cf9bde45f7030222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d0c9dc41c341b44cf0395ccc73e0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a481d53a3b4a691921fbb216eb31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448dd0367a5a9467c78d5bc6500e9fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b665634085452900dd29c383eb0d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2f7718898b88fb47972dad8f8f699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859afa798ada09c590399c55f5eafe4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bc762d02eb4a4e6e47596d880ece1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adf1f1ac0169d468f48ad9937ade15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0448bb32e17acb8a602472449ec2a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc3da854f488f1d3a03c65a5ff2fe4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e1a560884b1350c4c2a2d891e198a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e413b493205f0308c00d0d000be8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6f1b0814b8744cffe72bfc42a919e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f8128f5ebf9a957eade7bdcc82d21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d3389dfe5ff4e4fe03f06fce0f4d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a0b10b40449e8ed0237262916c61b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6debb1713d467d07817a427b6f901b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abd34f9e27943b4720c7e6ceb52172240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca717748b7464a1397f4470072f945b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab87454536af255dcf08afdefdef5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59550f0613b41512f89d0666f64e9235243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf71a425c0059d159a53487b047956244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d04f767ff7fcb397d5c6ebd30b3c07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87693166d26a7d0a542bcfb2e7aa13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79113544cb5888a7a7422857607d71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7713a3f54a81609e932a7cbf9a34a36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f1012905f086f2519111e4d2d96e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0053439123aba86bc5bc2a050a98b65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bba036ac08d617858829440929957251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eef0abf4e5e98c773b0cf6c384e56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416da9ac53ec1309160ee770bcc638e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4bb72e2ac79d4bfd244242c0b00d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793755bb9b855bb0c76d01c812a6bcdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601903406cbedfbaec76b3b4c3556ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70d1638b99c9a6589bf1494181eb6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48898cbe1da8457083e6500b5354713c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17199e183195272160cdf30b6c7b7a55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d889a7b1e8046890bbca61b3f41436260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0370c2db545ca1018fbe3dff83042e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279f6f9330ab5b64eadc4e6cdc59c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d24a16f2566368f8d3f7f8695076263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d50a406afb76f10b0d8a551f3ae6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88363658cf7acb5e0d1bcd88a3be7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45658261e017f123fc0d6e230add5d83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0cc735628842c6227782966a51fa1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2308c0e3c66651d0512f3e36baf1ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed031eff3af353f5d4aa4814ce99cce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236ddbd1fb4bb65d0814cb9ad39d12d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4a69bb45fd2bc057c33ee63bac994271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783473ef7ba3d41eef63edcc4cb10481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8936ba8889a75d0c3e2234a515e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eacf294810866377d2c918ae41305a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf3508e6192fda540d92e93c673167275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3c4b8d426a3592e377de2fd73144276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374aa4a253a1a68685371ab031d105f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993a7227381432d586fc7f44bb6c12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc3508c2e7351394487cd9fcf2f955279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed98ce49299830790c1ed02503e267280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42af0c3926e87022fd5349b638cd03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e81d0dd1c5428e62507302b148ef8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a9296547cbdeea95b972c00ebdd14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438f6af953003b3732e28fa2abdfbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4986e9faed216a78706c1dc3b5c7580285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5681703fdf77859abbb9cf0f73b324286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305977ccb5f2c050b98ebb910e12ff7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a2ce83efe99d874befbe4f2e42aca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb3f6f8688b37b37b3f051e5c057d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373a29f8cb846f72a353d58b3b2e55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e5ba22204c4784dcf08b4f6890367291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a071dfe48b01f506c2e0964d773ee6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829d6e15e3e06736961d7ffe2c0f810293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4e697015acac23afb834025ff77eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316fb697b012ab8bf0f921e4a68e82f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04a0d238afeb6578c5809dfa24d69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30917983560a74cc2828b7dd73c5a2ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083bac6d01ec6948ab533bf6c729434298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5033f43879d0005413efd5815c9dfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc60dde38c5982b89672f06bfd7dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e931fe34959c20831ddaed0cbb0057301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2197e8790b260fad1bc59e01a9d4031302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b8677773f82e85a8b134c9aec30f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb04339348eae7d4095abe998a31b46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ac06ccade65cc5e0d14b85925a96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f0f72320f8192ebe387376a894f2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c8528914185bf368f343dca039529307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8faa22a34609f5af9c2f76f057b33a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faeb0230f3a8d82f2aac9f593cc0bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96031f20af9ca38a92e542f88bf7188310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362a11a9b331ef1af95a05f30f22e3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b2fc3497fe41048d78646dc6700fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b278babfdefb308e60a135f889884d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576ff89d1ef669faa08a4160468d780314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36377c4ef2d27f788ae58c541f86ae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763c34303a24e48b87bc00e58d3563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ecc6a401081c1eed1fc4111061872317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5b528b90ed0418b48d272ca2f29c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd58472c638b1f907ea415282e330319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c2794d2a93a71a6e13ab86116972c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac27b09073f92d4624eed9ca3cd648321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223260ea756d78f6c3eb0d4767b718322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01641e43d75af65676f75853a6442ffe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b17328d3788b01718bd780df92b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd1e4b9fee44836eb3ba98236ef8c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64db8a48a0b233a5d7e6de6ca93d8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01b9393c9ffcc2022c900779600508327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62321adda8d2567d8e67665c175340e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361e62098ba4e46a07d1411c458eca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814972507daa94664de3e36d2b8d5ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c199740e65bcf5676d0f3b598c20613331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa4e1c8cc4a09c2038a2c2c96c3cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ef0bf2125a76f257134814509b1bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749635e84576991874dcd3d831e7d58a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3628455d9d634c6ba2252e35fb11d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d645a3574935cc25d5da750ed3887336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a7f2914f2a9a80b9641be4504ec02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f758aa7b2723c708567c2049d5a951338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92225568aece5762987fccf596b3a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe7f8b9356924ee52f4b74fe02726340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a42aa5a6fe09e18dfc96c85873730341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517bbc674b103bcd481b3efc3ee6d74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176178777bb64ab51ed91dffcc29efd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da863be0098fc14ab1ddbb14ebe93830344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced28c17fcb1d034cd8b4405d81b1748345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa69f23ef9d1a418a642bdbfd964c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c599a276773b7e166301c847a711b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71d41e0d9dea34743bb25f71d53b3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4167880859afed31180988577098349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed671393470d8fa8253ce243c0833ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9614e19d1793644784dead8eba02d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114092ad4dc69c356e4f6dbe815369c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f649999dbe680496a4f024287e3d10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6088e174b60553508ec8360d1ddfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52136d587b598bf5d738b751194e047f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aad18fd612283ff69168edf2f6ba7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1347ff84ac419a3e83e85c36d097c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35219befc6776d3a65cc0de5217f67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed9b6d8f547a854645fb4c2d0a6b2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6309c8af5e591df28be4b7cc2d32922360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4f0eeb6afb82f3caf643c500e5e03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51a85e7ec992f7e8dd8dea6f2aa974362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a400c4a42f0eb1b77d54a5d65cdb34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b4fef48ad811a870aecf5fe7a68d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b8e2f282c51c25ab749f2d8c13070365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7c2a51ae80735ac1ae54ad7e25cc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076be96649057b5ef69914a8b3c4d507367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea326bfcc77e20235019eb88b737c42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392148243443ffd3f430808e93f38473369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cdf45178c0ccfe91ad31fd7bc86b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78592ecd6fa3b1ef12fb9111afd55c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ded842603e250de0bf63942f36ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b7c25d8a45e07e74e32386d200d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902af2c68bd2d257fb4c64b505d8e06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832129ebcb60a49e2ef1767f47f1d87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b60f756caeb763431ec3c7205a1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25977bb8c1053d0e8d4dbfaeb8a0fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd06a6292a1eefa4b11f45fb19a88b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b55524b3731254d4af54d8f44282379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9a20cc0fb4ab69c7df48f2f27db2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fdd3239ffaf3c7beaa6854a1d2da1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f87f7a3353a55351817c83374408b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe55b297ebbfbd77173db65b7e65d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09e5f93ba12b27c709413e29f45b06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e52c5c7ad6ecc329c26623f4d1705f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f65ea6d57640b0907ae038c96f18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d48a635d18a10d48a56e8d96231066387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14abf652e0a2c81940522c014850ae4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738934741d1d8dbce64dfdd23228bce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499985bc02b9c3235d9f691f416bce69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf0cc5a9a04d779b6beeeb38dc758c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c1696672010b641558b3afda3eb20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25227a760865c0e8226785f1e343fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3268b2c5832494a1ee125c90e71133f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373ae46ab172ea1353219f793262f45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f230986130bc593fa02c1d7421f0f1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58da97c9a3d802699af1723eb8f0e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea1ec6da06b375d4173ccd3f9b42d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0385adc0b0ae1823c33a988b66acb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315ceac3b8747b18c097238795dcdee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e580e91b4fa61c8ac3a68ca3a64bf13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178f9510d4e38a790383a76e2faeabd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f893fb84ffb40e104d956f74519be6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e43d2760779f7a5e6eacf3c106089404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cc5262e572c90f26127a9c8d67edc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314ee745fb91a3bd98dcaeaf2100f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d049ccbb3cc922d1693b9e2089f10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07cec48f4fc5bc2026395094746be1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59d336af83e9f4949a8279adf5ded0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3212119bdc6b8a51960c3f3c36f3149410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4ad4311b3a34bbffabd3dc52b1eca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2213e76a5d7d0368079dba227c54d8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127213f26c536ff18e532e516b9ee9c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef002aa007d01815011197e205ab7f46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5e1f7a3e4225a4126f9d6f67475f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5baa7c11d1f1b07c8406bf42f022d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822f204c3ecc5461a1641ceecf81e25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8de4e037ae3dd577573114d5a4a80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc89d4dc04bca87c1184bb2643dac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f863dcebc5c915626d3beb3590beed7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41830d80ef13096ad0548c0d29e46fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edab92f40e6c150c51f041e8c19c57a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9d99feb403ecbc3041ff8ed40e7a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca746f53230513896b5cd54f59b37f81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65d73cc62f18fde4ba76b522b35a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc1e19ae0cc8a93b6ff0ea140ce456426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5f1078a851d1870c1404062d853a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220091bf3bc64a7fb96447c0be8e458428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a531d846734dc6b5f9f5543ba9d830429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb47b1b09f40d8c714347d73f74c255430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50683f88a64f5faf8e808300bcd1f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62a5fc91b050b3d6ca32cb9ac5c6ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cbc624e1c35abeb8c3129291dfb62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df73066fa70bb3d6258292720a7f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b13dbdcdf8c5b88f30ccbbeadd80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285104ef37d819fb7a777b716c993d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7370462c4ca1d7bee7a591df29fcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22288a0583a90dd15560a54d8d1af48b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ccfa9fda178109f48af59ca274f1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344087250e4c7c834ca5ed7b9a616c44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c9afb8bd73ae05ad3e6edcb917b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a32f5ecae47bd6aec859083f8a08d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957f759b2b22e4c21457a9df254d162443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862fdab0ac0c558829256ddabcfe674444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47f3abbaa90eb701fc7a1b7798e364445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced6b23c0aa4f460d2d1a89a1ba6e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425d97be4fa1b0c06e6ad4dedfb2a59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d212889cbd0a49be064762c7e481448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba84fb70c4696d3c4795fa3462dd3a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d2f1e0cc987e098a8eb44f13d78b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46b658aa99d9abcd8b7564c18efaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e9336bce0148aeb856109bd55b59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991714759c0a975ff6a0ad4f8604aec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f6fd58eb8d53ad8630d913de022fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b78219c2d01634c65e763e6b9e846455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd961917e47ffbd5cc9df877b6ac25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f38372b4178e0e26d8db71bec1315457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe61ece08b391d4b30bbb8ab8113f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c39239d2fe70d736435d3c4c2166459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3064e999f6b4b070bb3d8385479db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444f56bb76bf4a9a466bba2fb18f3db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42000302742ef182f5f05662d876fb72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b4f3b11f9b8d2f237ab5d7198f8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9548b80d8778dbb93adcff67a8b7a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec7b8054a36b84ffcf7c308c7044e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974b0ee8f482cec3b116aae8746ef1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f79cbfbbf0e17857f759df0f2b25e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc34d188150ca78640ab1c5f9a0e80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4d4b832102b58524e2f97b2a9eeb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4541d1c4238e89495004ea6161197e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbd1358f60749490a578499ab4e9da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8f162fe4c218d430e570fb79bda46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095cb7518ed4680b5abc269c5d60077473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7482edff4465be67373e745ba22e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911573878a25546e77c1446de92a0736475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f17104bf92c4a746b64e4bfbfc0288476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e58b7fe37c0633e9106e5e91fd465a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3019bd08c26c1954decc2ae907b13e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcee852b63cdf572c482049605fe13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42d20173295c52c254ca70817ea3f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419db01037159ac5d2b3ea1415e5c3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f09bece9e4df77ecb1c890372a3b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef5891c38fe4687a38f3f98b368fa2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05081cda47bba0194a6936a63bd2491484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e68dc433295be2dfcab39beac97b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37078b7b5a04edbeccc850ff3085a77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1b7801993c538cc69129070e72a7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3813679b696135feb77b906be9574488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68374bf72f4d39e74ffe8dd072dda2b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4f81f2cf8d90d93374e839e6282dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7478a97426316ba66ecedfd641c32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161979918df4b131ed7f5cb250cee6d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a572af3392e9b95525d4122e5e1423493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe55d41b93d6f9224bbf277a580f80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62410f305cb01bb7541ebb6f8517fe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99272e397369f89fe181feb205b5fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa76576cbad134599f9abf504f3b8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913557fe795dadf68f97d538a0a9dbbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651d06c2616e59d772fd14fd8a13a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f0588c094c380e08cf18e7e1fc16a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943427e036c9e32f5c773cceacd0012501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a27167a2681d808d46b7739a36b67f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e59046e14c9c9dc38fdf3aa0cb0a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860cf279f5cb60ef7ca218f747c863504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500009d5620169d3fc812b7405f41c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6898dab72201b6d69f37b34c7e4034c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf30e3a24cee602f5b1d91cf4f6e84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9708d3a643249f2a8f55a7c77b325508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56b0900375cd2026f3f10c0f28faa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfda0f9cd916833d5edff8672f84a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611dca59c7c76b8ae6f252e0742e942511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f186698907cf1d72b1b8c31f25e70a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bf5c0d5e235c55fc21055ba076015513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ad55a8b8013e6338d1364c44e6f50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6473e452831537d153d76ed077a6d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada7c65de674cd1759ff64fac66f6c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db2bf3fc8ad73d161cf9bd033534f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69de87e012dc9c136bc7cd2eb129a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8cc3030edfdb2afd1aeb5cf1a2394519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40f78f6d004669ef953a69c83465ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13fd30bf19fdb82c238dcd0933fb63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42a5848ab68385d63c3ab5865198d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75c3d97e7dcbb7bb34db041bf31615523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a87ff07ac6b879a65ad97ee9e7b183524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2523ad82d5ef058e03f38fcf2e25c38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2e19277a073f6e671cb0c1e4712a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5f531bd26c0b58835426566303a52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7a3e7d1687c528ab16354f79f8b80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33668a15d6dad4edf75a46479d1b47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de8c00db69e10bdd743d9d6dc3cae3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e6b5386c66fc42539283895f1a664531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72955a48596970a9a4f230d6edc2bb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b23a65078eaaf977f073d2df6204a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b251399eef372f82693b747ab8fde73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17d9387f4af218f811e017387f6469535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44c96f1ba8032fda3c7b574d08e01b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b5d5252f0a61becfa62276015dfb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2536c7001c5d59d4ac6809e1280184538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f144b6165c1fd37021e369b56ffe82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770fff7b821ad820f6e45578398c1b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ba3e872344851e36822e5d4acc411541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8fce59459f01806cfca9090f2e465542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cbfcf5a01d67df8bc55916a91e78d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7b75079e4a178a43655ea1512af61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ebbb93f41e480de2ed6244439ae12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f53807945fdba0ef315f650349c66c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4efa8fcdd79545457fd3d129219ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a74290499446d97730f1bc7c13f71a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23412225286da43417ab86e5ef6bc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b59517d5929fe9b24419aaf63d6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569b222327a1e3d4de780a76d29cb67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4fd7915465f8141f95f696ea8c5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612b9643cedf42f02ec69c4791d1c89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6537de4bfa3871856c8f94e91c247f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242ecfa10e3ac69b98ec3c268242b05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69b55aee09f06477e8da138be3feea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb53901d7a62a801e9b0b72d51b10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f834526a0279cd73ebfb40f03ebc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb4d38a9d9797c3061931614da06a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ff3eae9e067ac1b983cbfa31e36ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed697875105de4d0e9734a28d7932c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571ecb50b874ac5aa8e1e2b4a667617562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f9537456db230c714851c8fdf9b4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9db0142c53877451ea3b74b9666a4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fef5446887863187af0385d8fd568565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b686fc4989eeb8a1a49875caf5db4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10785154a9e0ce1c67b5c34a4234e6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84ceb3678e41170065b83ceed84aa8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2026cd6a2d3e23fd0e99b961719c2a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a5fd6f3b54e5c03e7179d7688162d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a023434b12d7f98b7eedc4f3817af5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e3701b55e77a8491ba9c9280247e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f173c66f5f4c967de182ec55533ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd033482281a9dc1060caa3f6788872574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b345f5ca0e46c99cc9abede265c608c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762db79e0cf1e15f440b038ae023b61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f7c42ad6848a4162f61db569e8212577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ac562e61101569399c5a9d6ae1698578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc1160e4d73995b33134ebc3126763579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d26637221f61a1cc907ad998e1337580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45618aa9efd4bc2eea93c2df6bc8090581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84042ed407727d499cd7b3f016c991b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8518ce2cd6eaae7983bec7ab42700583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9f67b4528201c32aa884133bbc4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db77c5fcc599c032b0cd43782120bcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6224cfd6adf50cbb0b41366cffd266586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de1d3d451789c5d629fd77a742d73d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca182bd5fb6b062a92450f933fc5fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46fb9fabee2de2716c2c725098256c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbe050db02106c49b7daa896d6f176590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122856599a8a07d49b9650599ed03f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f317bf758a382546acdae3fa915f0f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebd5820ac525a5ad27bad078624a87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284ffeaae8933408acf4dfe4fa580d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6192b9e071b0b109627dc6b5f12537595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aee97c446f8934a21d82a0c6ffc3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36608b4bd63f33629c9037ce839af48f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e34c48eddf2f10259d31d241d68b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f712c04ff08439b9a105c87c6f24381599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68175f0f4bec0ce5ea46faeba2790dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f60b9866361893a464ac118e3f187601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca60cfcdcf3aa0901e504aa2b37a1db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf044bfe4cbf9df5217f877d46e97eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c0c1024a5b694c5941f8764852507604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5bab310c2df48b0215aa595eeaa0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4140c2e4bacfba671b1620435d772606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c9b7f21c9a3334b0d0d3a4e7065b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17916926d86fcb8976302ec16f53bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75d8f7367f5b17afa92cfdc4e43dbe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859b841db83584f64f72f6f538c8afe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc8777d9ad4455d1c78e34f9a68562611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf737d542a48b29277ebe6a1435810a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58909959238d4cc6007940d7bd028b68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fdccff60d11b7ea333a433a450032614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43bcee85ad5f8512a613e01849ae0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80d16a4bb5abaabd452de4ca9fbfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ed716ac01565651052120f192fbce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab8933651b0e59152d1e7dea6def82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607b98a449768be80c27448f62ebc2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586be7c95508ff497f35fafd983f269d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3560345040ea323c3cf5a9d20a74156621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96851d5b7e1734ffda8b4bc5ce16b809622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a611fc92815deb48dc47a716ab3da36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e9a6f0c180016d20ac3cd8edb1f5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e0f0bf0537b93dfd5e9a3c8a3532f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cadfccfc3c82fd783e5352481aefc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22712e038653658b7f09e383d9efb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2234dd18b7bfa57f04d538c625436628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671765269afd7fd99d06f15efe68d96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d72a629237073b48e64755d706a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bd4cc5229acef08cf5a7eefecb061631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd92c95c26971d2421904779d2db72632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53e390266546cc4a367a7e4dbac8f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d828143d678aadc170ae72108c11307634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa8d47a2ef97ff50bd16738f06556a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cc441cb60a6d68432d7e7fcb9d28f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f9e6985e79d985cb8025d131384f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d01d94d90f5b568375591d5ce3096d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccc7db8a0cc186aea69be1e704bd9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c2df49c1d927de237ad68a23bad78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df122d34ea0596c22993ac63b8def27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca3ef8a2475e5e71cd5212535bcf1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4ee05c8d33c08ace59c59c5ede137643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016804e9a7d92a8e2748d9c6b358061644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c00ad327b34583d22b3c44282c12d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71a64b03cbaf477727300fb87b7f64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f89c791084fb97c369ad8261d7d95b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50f13690814ff75855b7507dfcd0fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798dc924d771e596adc771fd5c4540a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b17be5fea91c8a01dfbbe63de13ca0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9768f4db12fee43cb7743148cd6a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928225b2c0a4eaf9914dac626eea32b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7ec26ef6dd825b9c1672040ce9cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe666fd5fff1d5048e5ac19d695ee3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a3a7b6300b3cff88b5706c37238da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f2b6351d98fe9d0ab698293d8b548656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08008150df9126ec14add9aa5baed2a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d70e8e6338ac536c22a01accd0623658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39ad0925f740a7020fd4d9642183cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c4dab052d92af2d5c1c4ba2f16d5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7523bd9a6f46396c807ac334544887f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce9061a62fdf3f695d6918435b7ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8c39554d2bf049959bf3e29380c5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ae360689291cbb8c860e161ed0ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e086f55773e1298353837c2afcd956665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded25430eb931eff35cb6729a4c1a3e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf55ceb4a1f0e0e7232a83e112a0a3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b21f1e45ae64b4e14b4928b55b57b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f7511382cc0a66d1cdb47594b8dee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe9de9bd39584ee41e515c95ca738f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5118f0d9a91f8f937f7def2aebf719671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d098ea9ddb1330cc0c77077a5a48664672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3727c77ddb37e7d547cb5db03802b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749a6b44b403a3c31211e05c48b3704674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f21e0306835f48e2ec870692f03bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aff00cc27d7e9e8fb14d4dd9c9ab1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe33b70dce337ef4caa6876df3eae2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cebbe4fbbcdec564ac878710ba2fe5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cee1638ba1cffaff0466c742c7dce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e865e95287e722de13cde3846f68a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f58faebfe1ccd1f6b8ad9acf0d5c87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997793c8b325cf5db51262a694583ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf85ff2407293ebd4aac19fdcbbea37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d71f6ced8e0b73f4cda9ef63d0965c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3971e0ca72587b8ce9b213ce9fc5d65685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97557fa08dab05215a9b63aadfe0d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b47b296853cc764b92150b60c6127a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b242d8b99bb2e8f23c7117a28fa18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87ec9505d2996478261e203915b2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01288112dd1671112c4f8fcae434430e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bdb2c24ef5387b02c715ffb3b0466691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ace4e8f57a9ea7e676ed14cba958692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8616803400783a6b4d80b62e2b853af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd334ac4b08529251c0401c433039e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69501bafffe015dedd43d7dee7061b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122d895238a71a012b61ee67eae0d23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280b3bdbcb0cd180429d03e795ca613697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404b65d17b75035bb951810e6e2bad9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fdc1c811b5de16e36bcdf1f6df28a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2496c0b86bce080eeb16ccf829201700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea4e31dc838871026df3a1399da4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b6f53d3ecf1ff0d169d50ed0f419702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15ee53d7a8b076acc9bf9207ca79e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c33adfe1f086dacafac099f02cc3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c120c4e65bfa6496975e9c4ba51ae0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800c9aaf9230f5ff705c86bd711196a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912fbeea851bcd7e2ae74126ab5ac05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da9c0f8cddfbffaf310744c76d6b0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170abba4f2c2a34f71b6bc7d643c60e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b6e8fb2f5e5eccf9a7a48efd2e35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a443101c9ea0cb8ab25be94e94290eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0b3c5b7f1d600ea86f3e661b5bbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907da41ca453cc92de1e14cf4154028713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2f20e52ddd373d9aa7e2281567082714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff31185056a2b0ca63481e0c9b41e38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ac35730abd3da158ce33d75bfc67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559c727a79fbdc5cf0d35b4d9bb71d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb43fb0f68eeb42224d073470edaa8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bd0a0ab42d0921d513fd8e46f9c0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd881d228d76229961555c5cc3fc7f8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ecf3008d62678ed666c29065ebd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583483f619e803aab448426134f3f652722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c119dc363cb535c13cf84ec2d44e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaabd2e5aab78f1cfb42e1c6890b2c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4d01c79a110804e299ce621d7e24b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2416bc301aee3dfd91d268a29fd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cff75d0eab3af481596771ea64992727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d2a6fe4849a8a7cbd7c9789406db8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da1d6644d33ed49baadccfd5c31bfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463ad1c97a7301a1ad72dfe03af28dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ae4986a9663b95b7fe62c2c6dbb64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b5ff3233c38615b8ecdc24b12898732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a280ffe691acc4ac43a81c8e9687bae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9e2518bbb772a6eba0ca367f153d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173771b86c924ab2460a1c8d9fd8b2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2493ef4c0c1bf0683836cd8a7fcc9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775bb2a09a6d62215618fa835615ece737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074d8a45927400f1c986eed49827498738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d342820b91209a8acbc4d30bb747bda739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4034eea6b996e42a0fcf4de1694578b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fded7eb004cd4036b29865a5aeac4c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a21c83c80c68ecd37d000d8e2ada4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ec58a56c8856e1e1cea66d2b4976743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bea9dd05342e54cb4ac843147c8b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac54fcb9918c21657fe9c6d605d67a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da87f98146226cdd6700f1f21cb3a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ca801b59ff1c51743a97763730cc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6055928f112a829ed3bf29e3e9280748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d578c7d62fc210eb46f32eddded863749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092aeaa8dac8821788ea2711ac9414750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec953251145652ea4ed081d1abb40fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d86e8b00cfa93bcb8ffddf698205752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ff050a701c17a413b8ddf9f4e7457753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42991eb2384739094f0ac8abae78a3eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b882ed131c457183e537400843e380a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bd7bb334f073d13a93d02976a4fa2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b4a7931d195ffc8e2339d5f024e11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4994df16a3c4186c76758dfdb579c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bb97752adae0c68e268ea2933972d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540c1baf9506f0d15d53cb39a60f0991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034f5df780a34905de4591e9c518de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e18c5ab7d26d802c06e226b0a72b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace49a3b597cba9a5e49b96b15ac2de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e40852014fb8ab10daa731ae1184c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a657e4898e18073b24b9b05acd70dff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad72e84f91182a1a3f1422061effba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ee9d56569993d97ae26bd88021428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460fb9d28699d52196ec027ba4ddea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6daf5385169f03f98628852230d2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556303510d5f5658bb38f22c09673111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c615b4bdfd4d1d08ed40c43f68127d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a6aa5c4b088f0f0f1999c536256d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56f9870aaa77b61c81d81cfd2d21114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442211a719a9bcb81a5517e0a0a2f1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906287232fef7a050cc42234dada0d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a470d165cbf5d3aa6a71cee11b6b9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2169b78d72e146ee374797ee659a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffa7c50afceffb5df6b738e55531c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0deea133111ab867baa74df53d53120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1e9307c7ecb034230b0e29866900a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f2b962275e4468233ec24457d530d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e9ea79b118c9999e89440001041dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8092370723b2819707556a6800b8ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb57c7b1987b9f99991ac416d4daa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa540a9ecd2001f6223babfbde4dd52926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8889b4f91acf013090297c9668d6afe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c81d9f1495b45376ef924cd69804828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07665e73c341121b49d6b0967b07c4b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d637330e7efa62327828fc4d53a5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb43b7b922e5677e85b0e0e95b6ef6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838e0aad803d80387f4bdfc8485c31532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776bf77f6c69a43b9a704c27a695a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66dea3c4855364b9f3b560c10b81f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502b65d1a84d31a33d36af6e23a4f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ad0072d352c69ba30209bf6d4ac3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdef64fcf2b05405198549579301cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8526275496c5c42b8fab6f27c3ee8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e95adedd6665ed10a256db66fb218439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e391ea1ee3df55e50599765e1ee50f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd27886bfdd081814d0a8589b089d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759d26f7329f385b1f3e61bfbc6634542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f266feaceb794890293192e2284d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c499507705215cad38750538756431544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9987a1ae78903796e34cf33834dc5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d74a91a70a7acbbc8642e0dec2b2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4faacc5862841cc754430e6513ff9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a618aeeb9848b5b9c0e81a744759448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fb106e89fb55b5ad1f41b2bf58cec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc28586cc817f5a9c55124e74b3a9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd549b5e55324a3598dd1888f7f187551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb30dfa800ab091dfcd53bf6c48d1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd7c3d4ddf562966a18900d41193fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0c8d9a3bd92507dc54b76b86c404f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f82399c5efe5b267bae2a1e7405e1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dd2046b2d3446a188833fe4e2a21a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4957ef21a7ee5003041c15e925344357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507baa070c9759016896044327e3e6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58e5aec5b57523833361db185b57e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfa6e1ee0f188a1ac7199e3a37e05c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6280ff28682b89a3162ae92cf68db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a68691dadaffbd8586463757f68762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158752f4bc0614b8cf542f01e3bbedf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945035cb9770ea2f663aa40394b1e79364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0143802a45d11c777ed26690af33565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39399ecc481d4e3fd27dfccad4eef1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b723c9ea984cd54305c5b4db621d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09c711c7aaa791929aea5e668fb39568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daef6d75fa807a83c45901fa2cf5fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ebb3ec986fea4576aa642b39ff7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79ae10577bf5a9ece415b48beaa04671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af32caabb87ec1af51444aeaf6d7b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377caa0bc49dccf86a96dbff60c0d7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c04eb28c128c0e286d5642f3c7b2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938e402289b9d2e9f776b46cb1166a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd170cbb36c3f32249e0562ac4eef176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c2d48bf014901c1d11caa30bf19ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16dede1297db990d7a239c9e95bb4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e814ceb273a83d360fcb349f554c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242c6790536db64d84a13900d8d60de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c87c7123fdf39f5cd3d85c8b4bde2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b98b39bf5f024a216bc3f51196fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684be9aca72ee0a0f5252645fdca85a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bba3bbd900a84a9d18aeac465c05084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4315d522d121c32e8b20945be24d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08a7c45a30fad04d75176c7f97e66586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea474a5d2fef216c1501a2e88fbe37887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e3ca3abd7053a55f238387a869cf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c123b1ea137a67375662024c8546789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ad29d9bbba919fc24b1a414e6121590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e3a0593f73e292811c46bde7d486d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032724067449b375caddb7ab22c3c2b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db8564888f55803d06063e11100d1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d5b61c086d37c7742794b025df2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b12ef08694714a09f98da044e41c7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051e8507554a55be14478ef2b8bbde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02fe1b48b18a60dbeb507363c32f1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc780cbf16faabbb4363d541b34612e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08401c2926b333ee6a3bcf2f44c4e07299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7cbb901fb85eb4a09a7ad0b7f262100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e8222a5f82a6c3af363cdf24ede36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd2b30a312f491e4a50299fe0c173102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec591519202dd74378fe30bb6ca8c34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe30871c7848d6c6aaf4bf6eb1f501104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460707506a1a5795375c682bd9efe60e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c51c83e71101a92268362f8cdee937106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc37f147c0b718aef7b984c7408d30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e2139ffb3cd958b12ba90c806a91d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317040e8a887bb86a3a73aee4198a75a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dc7caf51c64af32000d039b1d9b6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aada3f1f1097db83f1cfc6a65fb282111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f761544beb56a0c8890289136658bbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca53bb64f90256b8a242c7f6520973113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af26fce585128ca0cb95d4e61fcd2fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15455c4257f504764036ca1cf870ca5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e35061278ed24481e962eabb23a29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f5060e0914ba6b1eb214d86fee36c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37759404bce5339d3860a057954af8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587815fd60ffd56ecea4d0730c7649e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169587f163e01881ea90dcd9acbd98c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc887020e49edfe93c56e183fe70f03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783996e2bd6dc944aacf52a48b6ac9c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ccc22742275bb11d4f45442eb6484123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76692adef09671a089e899fd552ab7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56642e5371c87000de87237cf15c8429125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f619f3ca4947b88148f374ac3fbfc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a190730429b6a630d65e6bc946585127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3fc3edac258f06eb5c6d818c5231e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b78d42f6899cfb80e6c48e895df8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270a3db7d93c5acb898e11cf0322258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ac49b24b34baf603528cb6b0fd9f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d90bd70237f90b80cd9ef262ded7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458adac1538e99ead26f650fa45f6afe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eced2c983066ef1fe25bc95005a91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e2a82405ee9862df4812e21bb6b8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c179426e22a988a8eb12953ee3029136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c8943ba13ec10d20146497459f801137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9205921ac343acfc473074c211934138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b885f8a817ea7c88d906619599de64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c50199f722dd1929969fe03ec3590d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b944dc143df733b4998c3bea3bdb543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352ae73a2c23c0a76e0ce8271643018142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8309d08de678cd5e5ef152d4d8899143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb9f089e00a4f6d6f28dbb71dc63e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1790e31e4bfb0f92728f054c526a68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b194860deb76a929362892ad78e75a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1d33cb61ae829e2e8eec1785cf365147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578c77c2b0a052fc742a6efa5f8295f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e480350543f5f29424f91c9f1fac729149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140edc3188335e4682b4b97c320e1fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc8acf1e7077beb7fe4a85453403e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e9cda5a6f78be4d67b266d980e779152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9874401df67f3f77eb0128dc10bd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb7d406a8185fbbf7f6a1ade6d21e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e644750d051d787eb3ef8f7c857e06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f588c7ee100360296ce7d8153cc729b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09220c65428c7dab8c5b72d73dc315157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bce0d30e58e14e156001fa973660e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500930e79980e788495e4e3637748d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a667df4b06b68de4a999fd0d02e2ef3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef34217e259b4cf6e2b7610e41185c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22452f9affcd73ef1c6f8af7488b542162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087863ba726a854e78cafc62a5ed961163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5fbd196984199902ded67379b4a78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51cacb4ab4da4b19b53bb7aa0599f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ed8271cb66781d1f7f238bddafd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6a0ba364ce065c8e10528f597581167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529896dc263b1c41edb8f6e86d648f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb76a3ce95d38bec763e6a8310db61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aef331e70badc46ec6994b2ac05aae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6a3015431ae864e31d2af32fa8fe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98cc75521a089c0bc2d7da48abb342172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b462664c47a10fce71f584fcc4dc2c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf23fae172f89edb32731f88efb414174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89cec5917d1b738df4cd2072156063175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4086df32dd02382b83bc376683d83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec91ffb2dab8bbff5d3078c0dc81e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bdc0084d920f2ef119f81ebc14428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690ee81f4da9c960d03a4c103a914c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cf9e1fee87b2e65edb55459bce178180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c37403e0f10cc0b2b9bf1941932ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef24926a8d18b91614b7a76d62effbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b488d85e5ea8e2ae764aa5d37b3271183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c464df4770eea543b96798eccabf86f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777b02f8e337483479173e15192876185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f97848259ce3483812d89858e75cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68605993044d3272df3cbcbfccb1c80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8b6956f47cba893eb220b5f2c11c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b44dc7a8081e13f9ab54f89a84f58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c373562ce0e8711ceaf7aa584f01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefed6cc6d204a9456e9d5467e6e757191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e19fcf9ab49d43468036a0bee914d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac4390436366d3ebc1f67ed8443727193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ccbb06dacbf43f056f52ba39cb871194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595408a1ad560e89fc566f0e270b73f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c39dc1495a655a6f8de88e3ff048196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156af6d8def048b4976da539f65be846197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767b31ff62042c8255674d89fd1dc22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86134c276d9b1098e88b6a6574ba8f58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9393a574eb63adca90bd3e56ea1f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a6b6e407c08a0eec4f9a3f526b48b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5024e7e4dcfada5e3dcca63edac8357202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbe904b64437e32f0cad748f001afe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2c1ce93b243189d34afcdcdde19c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0900c1dacb399ef70bdcc0445cb9ab5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d172c98159fa841916922ad093fce28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adfee6a87f8ecb3f863d0a32b1d9a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc83c2d7b3b9f08bc23536b3ed2d58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f7428afdafc69b23a0afb77bf3f25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c2ecaa9a8efa2fb47e5aa2de1aab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831b803c61a6303249c782a058c1cd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151b2232b53fc0a0faba474c14f2990212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807ee856672d0b2066e69223f1747e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21dc82120bff51dd8aa760c33b515214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dcbd440e048c0b3f84a8a640633fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec988a7e81f037253f902b2c05ac36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd0639fc722f049492a0a30e339267217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffe9b9dd65a0323bea4db467513a58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eecc1123471d8fb0b404443ff1c03219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfeaf90baef72c35ec54746fc546d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddb6410b3554cbca74f20f667e2ff3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6762fc98e41879d0d46bfba18be58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7120189ea09d907865da4ae815e6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8a0e4569f7c890b2cf64343426508224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb2b05ea4ca2277d049355a19dfb91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5789d25343b5b8114a35eb9799ceb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c7ac757668b315c29faa3b4dc0239227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b35c80d23fc8a07c400a066b1993d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ffe30cf20fbaa97fe96b5c29b435229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a591424046b796808acdd5301ef004b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab12e3d8da8b833cc2a94e3ef2ce55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e7caa55fdcdb72f6f8c662f9159d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c0090fc1f35db21fc2bbba1af4f9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7a3beac8367cb009a99554f17fef3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2bf704ada10d258f6511d71233917235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e0e6694636ae1792790f93836875a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7abe33fb44aea6b15f1c76fbab4638237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e1f1da2127b5ad23ffb4c7fd51e8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb932afe3f529bbd27da81d0e0e4df68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d99b5f17665e8a9c9f92bc93d171fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069dc1eb4caa698fe59817dec128897241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda91124a8ce8cd3782f52b811ff799b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f881f2d39c849d24b8579ffea5fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685daf408ce1c8a9a37106c5ca615b8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29764259c9040a605b0e18bc283cc8ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c165ab4fc63316cc2fc36f65e79aad6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d9719f04b5213f71328ddbdc6b637247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c98a6fe6344228977a84dbf372fa05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc5f2d45d9a9f47f442d7e296d66f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc952edfe847020ad3fda43f6b870c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b92e1439381685d6d2fe97a81b8fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e36d0738cfb298b4e4cb7db74d96b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9ec093a1a61ed34434475364775d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526cccbd28eeb12de43fb0e00de5b57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025c0b0e6c57e068e762ec4b41113bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be5bf82a7c869dba670ea5e82b9d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137188c4a62c6b17a4c40ea13c939e27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21b2cb240815e91c66ffb10e2b5a5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befd40cbe97abcc74aa295bd9d7cb8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e85b5a2080ed2789fdd7f0425b2cec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e541fad88be52f25b31b2b26ea60d07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf92859937b0af0315cfbc5863666c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abbc272bc10a1f9c2750b1650135b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de5c69f2cad6049fb7c96b67ba52f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5233c9cadbea03e6294fc206d519f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d68363ef3c46ec99cf3b4d25ef54dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff7cc37cf23903acc48fb186f00e8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3d2cb02c6f1ad2ab546f0b31e5d01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cae137b7f1bc0bb96e3a7d440fa6a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c540891ac348c64c45e0a621bfaa3f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6354fe7c168ff7cd1e4fab2fe5136f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb6ac247abeb5ffde2fa512d9f834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa01ab0a0a4231cb3cdee95df50b274273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a1d5817823df53dd4c05a0afe0992274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40243a1c24fa45dccb98c081f84a5cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a9f7e85515a1150c172517a1c8a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a496a76bae9cde06cb11f5c6b5a0bdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6bc8cd8113e70dc23f93d2ee7a40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75b256d4b425822284079ea9d859dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83814c30cf316f4294199e5e4ae4fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e1c5855576c20e4b09444d5cb1779281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1465a1d03400b5e5fd6223b42299c6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b03731a45b31efa9216948d80ce0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518292fdaa5670e9088135b207a8ba9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa43d710e272d25b9991025158a3c2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9773b57d9d7c0320a8ab1844a2ac0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9300bd1b87d429b6a37d80541917287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8853e64bafc93f076d680e5c785e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb78ca2fed07752c470a4fee60236289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00590c7d9769514a048bd6185d0b6cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015665ebdf3a3dc257cd0e981f451f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a052a75e19d26e168bd475538d0d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0401ee58a63ecc417e2c09cb30f85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dc6f5133da67f8e9a823fee591a53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e9b623e242fea317fb4672f84aec0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f288acb20e7f31c56fed27aa842c5e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c9eab18f1224fea6195b0210ab9fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557b893b394e50e022b205255fca4dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877f9a3048d40d8a26f1f87e6d28be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e8738754453072264da2152c2a52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3c19c5bc341de5150ea9b403354e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e70822b005d757c83401f180fdd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43290420b58bc121b1de69da863d61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed171b1b5955d6b40d37364085985cf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde22033d644aa6f41a778e06a20c123305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea7a04deaec6ef7f7b4978fa5bbf93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a2b4b076d31cb7f816a740bceb809307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1562319bc6694d74db843de33a210d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c248e7bc7562937bc3091fe177d7624309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b106db75165a19f268ef37ad2c4194310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05a0f272051a9be6a6efbd7e30f205311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f012bef2d20514623dbd982b4fc51c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad09dcc5362cd5e9217e3b3e9e2110c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a651c88bdc5c66bfd17d7f249040c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d3e145e7a58a29519fa6a3ac48cab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada46546f270a9f6f2fea0fcbdd73b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f4e1ad7a45c94a1df09aecb648ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b9eba95174a9957e8059c7b6b923b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64f3fef11129ea652119377742a3e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b298c02678bb530a70b97cdceeafc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670767bffcca2eb28915e6652da8962321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b5633cc3a85552532342a1b99124322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f80003f3cc8ca48f8ac97e32a86c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508702307a976a7c1b5671c12a1ff78a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f757a22079c6ea7faee0471c0f79a2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38350a920cc23d54b27af41310326d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb33cddd5f8e6bafd5bc753d7eebbd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b130463c9ff007aba0afee2e7c2902328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e0bac834446da0345d41007e328d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318876d4a23580b316073209ba26b78c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfb1bfed5a4b9ddb3d02852307b470331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8872029d03592549bc47d3bf4a705332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34a8db36232a93dbdbda61bffcf52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e20306580308b519307cc8b0a1be1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2046021afb4531c51344d50c5bf27a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df36cae7808644708ff4c59ee62ae5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf59ab36721f574799436a21033ccfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a883b9cb03d3009f9581c865381ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbdb968bcb927c2b1c41b8aaecee64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434645082625c8b749e22340787486de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6bbc2b9c3326eb837e9258aa31874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a22a248864a278d7e83181f6f3c8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef73428b2f495ca69f7cb44b7dbab2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d7959074ef7f04cc0eb91d5778f10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2556384b347d5c4b5a683c643ea258345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7b3cb91c9c6fe212bbcb727b208d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc73f64985b5b05ae9380caee58ab6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5a8590cfd3e163f50afc5b44bc83e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025300b494a59a0be71b9c2f12182c56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbecb8f38f5e1374553a4a34b056b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e2c965f8ddf3229123a745c7ea28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d8e1da6416e641010e3729d8ebd75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d5d7d1af2da86d9d276243ecf75fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2222fc30c6c44df1f41b915a2da2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e0b238ec2a21b4640798d5c77046355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdd89eb167f1234750f9e5e866e881356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f19caed5ee4715d7d5fe0cb07709b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb785fe939ec4045c58fc04d8cb65d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81009229c987c2b391f69bf16e72f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc1b0538aede5b5020613505fe6473360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9149f230a4395e10177591f290d75b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ec080cf0bbcb53fabc350c5371fb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949192efca80bed670a269972199241e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f70856eb7023a6a093ff0142e9dbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe268e297c0e49969c384c6b596d314365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8955f3ef208fa2decf24ad22f38ec2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142e58121ae2d8e852377c3268dc58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643f9489fbca1cc68479d7db5203baf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe44bb6d218f0761660d7d84f72cd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f22dd0247651359ddbd4c23d484d86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c9010eba95a618226fe42889d6fbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71df5cb07a867462d130e55283f1e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015b4fdcb2657071553dab9ca0c01dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a9d777ded0a41b5e668d6f97e931374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351ccc4133992d0341972606444b43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996ac98651ccd892b10fe60f6cc0b8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416796de9a30bc13a69c9a3874673f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078cde6f9ddb8a97948bd8165424e9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada26730a0dc8055649024d2cc65af3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505484fdb8bc599089487313d0313a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e8b0da44a5404855e46b9b5796879381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa389f4dae4a25a8a71ff72e43c67e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9800f696e0dd693dcbe0fdce2984383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8470e38805fa4c6a89eae0b19b10e65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10a279aaa5ae14101a8b2a57ce718d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643866aebf69101b93fc15290d2e44c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e326ae9720ee2c436111a2d2efb1a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d89483ab5d4d4cdcfcf9a7dc3acee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c441ec863e3fc6e2034c194a131d648389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770b99a72389a206483c2572c0295d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534d56276f69ccb093f4a4d334ade6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946391f7c8ba0c576d56dfab62365a15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb915343df7847bcde094321b13d5e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445c1667098be5aea18d540af41f68d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31abf37497d932d49d2909733f097fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0a3146daac4d94272e86a07722429396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1f0c015ad27272b26dd1f180254cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf978a16a5b55121ea7fba44a7eb3212398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3eb3a0f340990fb1e0a5997c6b2a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95422a8059a84245986bcf7bfd3cb512400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83dcdedd8f03812937f688b134445d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20fd5862f4dc6d2f9eecd1134a7a8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a8e47d8a39c2ad4aaa992ee88afca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e784545a27817284f52d0e1683cc2a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b0dd1353ed1450341d9515b1f67a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61103fdb90613ec9ee855770e7263376406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc6d1da56e4ab3553be59d4e2687c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52b80c0e0e283b24bad189436e00fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be7e68bde809b99f518a9a5d5cfe4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312da7d42d5d64abd5cc5c485957a98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1352cdd3c7d625719d90ab233ec222411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf85f2b6ebcaa1bad92577a8acdb7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9b9c0e4d6de28f106dcb056c5050413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c5470ff3228a24fafaa4e948ea123414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27061dbd6f2d9f69ffd0a56b9471eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2f47e04a858e22e76c72e4d275fca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd8700a5b82f043206f5b111782a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672caf83fa36b4d76840ec408bd0d06e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc527289579193a9866f746bf776fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91bad65cb63af6e06538bbfdbc810420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed9cc36a80c9f3e12899866f9e2908421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4784711f617ab86dbe66ee15a1eb236422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddd07795bf2baf6a04d0a2e05d7aae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997441ab6fdf37e74ed7666f225a477f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abb918090ad1e5e305a3eeb05f0be6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb6ba2ef4089ac9b8e0dd19f24ce3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9d81f47d68cb81ecca7a2183a5f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb1f5863930f46c25b3bb61aa5dae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b43601477c494f67225361d6ee21f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8809c7b5448c48086c7e0348c9653430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeeff24ddd3c2cb0ffc9941c083234431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12852c410c9c0a6fc7d85c791679b186432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e05c1331844e08f94f8b8b94b1e88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b676954c190a5f99d2451721e83f00434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73e978872969f26e64e7cf7bb54c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99be3d9144bd4213db7260272f6c019436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce80e86710530350e8516e217c6a0d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbfec2e1a45b3150bb080d648add88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c5e8a533033a010696fbad97d94c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cd49a849df301ef35d85dda48a05a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d23d31d5c0dc21daa5da120665b5ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663a4b0b9fe8a181abc1f1d1b0ebf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d558638e5d11b8666d36696120d0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79683a9752034d49aae79ce2e4c617ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5f765e7607105b321d6b7899cf768445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4210ccff565612d01db614308ef52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b5b8113b6c1ac21362544abeb695447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458bbe23d37c1ac02edfbaf410d6be8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f1dc31d00eeba932da9aef2face61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5b252692cc3321b188feb9f7faf08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8affb592fe61c24289fc790a800d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3b3c6bb276131174d5a3bd7a7311c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d50fd3db8319c370827727f621c0d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b23898b2e69b3431b79fd934c49d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133815a864c267c50e66443629a94622455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cf31f8578e9ac1abca254bf6df709456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f7230610c58faad094ff83cc76844457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30075aa88355b34675de16f9c2f11e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d48508ab61136776dce9d51ae0b54e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88424c882aab53f4cfeb44f558beee10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcc451cc5efd80fa1ac7ee0b4cffaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920722f6eb96d89cacc934416f6523a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762eca8493be3ff2f082cddfc2ec9a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a6432a14c2ada35402d23fc488fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40ad2f97407685fc1418a9f0c28070465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a1fd9729608d126bbe6e2dfaf3bb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931b7217328f042cef8d0cab993817f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91c9ada80cc9d359f33e15a9a1e90c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c4d68c4b702bc2a9837f48e531f88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cb2cd0bbb622e6dbf6486c6ba52ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c024a96d2cdd894fa04ef48bc0e233b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837eb2e231d4500482f31e5ad44876b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ec592452255951c35797a0f4527d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68487d25f351560697dd1d965178602a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3add231bf5a906cc10d94ccdbc9434475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1297425b44e34563a51066294ae0b6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29d01c1f465abf9bfdb2d9a57c877477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba67d27e1130d3ba1634d223c2a880478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f04dc1e6aa32873e53459abbc2886479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9285799b4d85b09465318368d059484480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ad2fbaf58cd5a126c3cfccdcce2b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bc7864b2e1b483bb9da52b7d63d6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ac62ab35fc5782e7bfa84370ffcbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d281bdefe453573688be6ba3b8bcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5806806e387ed38805d2f602ad802d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad01f925878e255b9459c753358389486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dd9994b2f1c381f6e817271618260487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d935adacd750aa79c19425d71ba2647488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021c3423c3f5e093175ffdf236c3f1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3e6e387496245d5315716d1e7847c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d864cd4e0c4b0999b6357da0ac3d47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95b86e3ad6539ee627b467168d31c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d360a9f65cf93ffe06d74bedcab764d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f98c37d7ed2b7aa6f76cd33884f53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284460b297bbcf4ca7684b96b373233a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda5c3f3737f96078f9d6c89899326496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a29a56787bea085bd0a2774744800497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd1915cc1c410fe14eb4f23bf4094f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3de9353ca6df8de711dd971bbec1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025613b2e11903666e8e9b600c09276500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d76346836e4fd55c84f4e5a7ea2d02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71dc22846e73eb8d88dff9263712a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a392b3bc60a10fb19db11c314e5cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ded38ebe0c9d6803b467eeb582d5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b38b80f3f3cbad68a284faf16ea92e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f477289e690c2e7e49acf37c44a4f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001124dd6eec0e5eb9a6742fb0cc79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d010fd94b7203b2ca6d0eb78c6110c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9893733d567d43fe07dc5244f710f4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e1ee831b6c7e4bf07e7dd7a34baab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfec5b475246a72e590d02a0148848511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da12b257469536ebe54194e5de61d93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ba06c0b7ecd967b8c659d576af01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd0a0fe97e27a06a57fc0d6422a903514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3508e5f2fc1098402b7d365fabf29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82126572733ee854117f74ef4ce58e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465a735a532baeb12b7bb98d85449ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430dce65bd89fbe7c4896810b6c6cb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff13032d03223d7ea43338482676f11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e142e171d25f524d4964f92b94da1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006419437a2ce6ad0ccf0b0f6d127f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10af7630b8dfaa0ab1ba26147834d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5069ef81ef5e7ed51889da3eaef4f52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd768e423a1767bc98ac457e8d91b0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ed4dad1dcd901367810ed2a121f06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8938ce4b76e9091212d9c898919800526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c255de6cacd980c4a23c0a973f91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2a7892743c9a1c9d7c7a3c2450a7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577fb4cff43d1c4f1a6ed2b2e2f833c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f45e4ce9bb6e4296dcc777b01528b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e56f8c44b3dc4f97da4826011159531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297681f2d4329c55eff2ddce59de3361532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75934c3ecbb48aa28f8324c7954d8e6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3184285cb23b0ee00e9dcb6d4b9308534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d4d0e8773c0677d780683634ea2c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb0b354713b49515cb494a36ed59f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6557ff70a404e3a81e6be80806be25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803c74d9c00e13c74946b7917ee610b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0b40d7be336958a28bec8b5a238a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3780a9b6ea5b1dc476be98f050e984540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b00eca5c2a3df1a8da16e9b5c31e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713710366d4a25f7a88164c63df8004542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f201950aee9706ceb7ec69708aee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb23039ff5da604a141f50db9da9617544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02490ab74f74148497638e35457edc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91869e856c71166cd22da4a4c4d9a83d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec94df8d9246864462e473f0ac0cb9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e32af724cbb52098d98b274e1e242548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83759d102ed57e4200ec69a9526071549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae99633c6f8251db5a8b8d458deb96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a87d9aa74b3dc157628ce2cbf978d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d19d7b498008a2e6a3d5d8dbeaa30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ec059830fda7b541552fd39aa18d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef18fa3687e0d0afb19ae6bc9f245d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8359e315d0d1d59f4bca27a4aea987555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8d6845b1f9bb6239cdc76e195cfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833011c24c16e2f0780659bddd882ab7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc3a3437e313b4a0200add76fd1278558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc48e4014b5dd0f0504bae8c6e21ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dcf3d6fc4fd173deb0abd3b5e8e2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad6834c8a0aecc03ce18c8a12ce77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da458cb71a49ae0fb0774e9ed3ecbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea4b5777343ddd38503adf123f22d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3d475f089a85791791e6e6ec05940564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829227123ac3986519d64c12f32d305f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34bf5c285ce03affbd9c258143ba95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb57651d679ae443ec262ac549bf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5d12ca9c8d66b63d1a03590e789eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0dc3e642227fb0590dc47cdc7dc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaad3e9867245212ab33ce88dbdba2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064229254ef9bd9fffe1c963ae2062c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f8bafe38d0a5fa063b784aef62986572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dd28dd7559b63066c77ba8100e8b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f48ebe676248d007e6335d1699f142574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eac7614416d87efed2c7eab97f99e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96be1c6188d2a9ddceae572f0e721d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c241a45e7a4cac7e8b19be574ed89577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3315807244eccf25dfdf57583f536578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bbf65cfbb53c495758dc001a9aecf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd7ce719a1e46df2e04f7d6f923de8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783acfe69d1ca6c8e47b345e853b00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f70cff70a24c96fb4835d38d502194582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a1f110c0927a4dd8bc7a93fcad3b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef07ff1b8e3bac0e27a98ac704dd37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568f6a8ba66e07dd10a3b2038803e3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb46703bfea8b1d8294e390ec7f579586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f47782b82bdd84eb151af3552cdad5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcef8bee08399bb1adff9e6b1e79f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd93ea3eb03de86a111f2b242f94533589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34164635a848ae0545de584ad3bc65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf814e2b6475f874d14019497abff9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a8b092eda0ed8ed6fa3d2306615e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86e5d6a40b48c2c23befb5417a9648593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85c0007f0348f19e41b2efdd5c265594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42b89f7f5e98e5b087085b6d2a20a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c039fdaee0af2808ad3b70e378b31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1564237516c560e2e11d84413921c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8ccc1f475fea3188720b671434db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed5b566ed66b638f170bbfe7ca78d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f628739553f62cbfdfa5905c108960600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2ee4b144952d9905ed30e0eb5b7e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96371a9ff950a9739aff853ba1c0567b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573d5327b27625a2e2f65d5a4670174603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb633b727e440037beaa377a8b4d1098604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a06ce1b73ef6889229ef7ee70d31a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c3143c3bd0669489dc4db0c78b41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d361697c2bbc9a2e723b3b3a00cc18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d2f6f4db3dddc21f834d5e8906dfa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8690c338b916e0bba46e511155b81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ee62968ca06207a0d64ac3ebf9a0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b94ce4665d05151e76b2c0e69718f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753386087a69584ccfafed6791b2cf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9b4293fb7ca8c24cbae8ddde30989613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469394c5a6d7faa4de01321b736af175614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42290cc91c2ae637b67f1c4c55f310e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be18de23193cef721571319f02aeac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752627f452bfafb55b49c4eaf0d32620617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ac1fd33ab08666fa98a1711690ac7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6798bd74652193b24a43c836b39d8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f9139cd784da510d8db8feb949d7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8326225a4d36023669469e2f8e852621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d4fb68084da003e9462300c9b15c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cfcb8125ef440ad422214ccfea2fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86eb365b01c093d70eab9f4e63ebc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d37c2b738bee55dce026c3df996c5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70040d3b687e8a90fad5ad46627d578b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c1ef0f2d34d516d23b0ac72c3ae84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecb4208b0d0a2e70d14b9d906e3faf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86c2cd2ef575876c0ff4e979d43cb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132425fb7a27370216c8bc4b1f14a2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daedcd8c53366789a1e9b580b6c600631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873904b3cd8d0decc89b0842793e217f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4902a80d82e2d7a530dfe606ce6fa8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b64f09ee7bfd229ce665f34cb3cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c4c9064013066e4e4f4b3bc98c53f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ddf73db2901273365f3377d000787636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b57d1739f75b9202a49ecc75061097637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dcd281e1193e1aa512ba9d10844e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c011c1b012d4a3a014beab37681f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c06b893e7c067f8818cd115463e65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6431e675b020614a1c0876ab3dbde7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5ab564fba85628fe0e672f34ebb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b447487812766b30fa92334e08050643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46edfe315c84508984444d746fa998644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734556928348608e121f1ee4e01de2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7878e7a6fdcdca9d66fc066abc4c98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8abff84ed21d3bc79ad6c0a4b704647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e01c85960ab3208cfdf3552cd8c8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa40cf1c2beeda02bc573b3b885a329649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf5f94b5d98938324c125306c7b74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76138f6839d2731d2a022405d0be81a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af5443986d16fc848b5e15abc65b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2f7f1cae389549b40ed87ad3c81d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad9bff5b7b51c03808cec2b17bc2df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485123e6164c68831660b9192ea647c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32bde2827646f047fb4ad704c434ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f2c3df3af08ddfec9ae31180837e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdf548e83774f5d3f083eca890d82c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d724be11c3a1e598ae01ad8dcddb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ee1111f1dfdfccc6b8368efe4a74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021afe67dd87a5f5831ef07e5b51a4f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6829bbe69b73a2cb256c7c9b281580662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af94d8760b998e925129a4c77c316663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae860101f7ff894985c9dabea8c634664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b755c0bed7cf8f203e4ee83b7d2ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9e4350d0f80318850e12d33877376666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cd64860a37711d14c9aebc1f8c432667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba5cebdc074d17f035644191dcfcea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb71d5c6a14569f49af7b9b9e517d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a6d5cc4eb51acd7e7229ccfa78688670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd4ef7484625645bb3c318f704a8a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567a63ed491c7bdb57233d47169fb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06176232fb7092fc62167473574fa943673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5680c47c72579cb01dee3e3ebfb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd9dd0072148e25e86cc032e1b2d2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59651f89199b5fe43f7120505aef69c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aadb1f6d30b0df46cd2ce77867ff0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243616af1ac54f593b98f87b4403739678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdfe6aebc06b24db35b8ce7228adce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ffa7d6579c745390d9b98446a390680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d02c23e403a6773d669718af5821a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c690d5064b510c01901a002d3363af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a4ab82058f49f8883232105add4e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88989d42c6510379c1a7ee9717c140b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ba9af2111f33cea28b8a6c4e31204685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc828daf680a2f466d6272473707e8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246d1f37a23637a40c6aede2862832687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eafe31426b0c3548d50fd2d6bf113688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20721da715bcd9fcc23e27e1e8dda9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20237f4223048ea76206112d16ddecf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8355a30fd074467e55630dd31e3598691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae945d2e9066ba86c9a7ef636c120e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df71be9d2141307620a47a68bd5acd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d78670a565d5000d232d5cf6cff0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc147970ee3711542f03e91d4731dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf4388c429c8b9c0190a0143c6383696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070abcb222c40039261bcc5a125af06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5e9d8e4edec4d976c87f4fb0c61aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c104a09588c7ff52d9b47052ec02e83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256c8b4b3b600da5acff8e151f3466f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95faf6d7376b2b3beb18562cba1ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5826b1bc8cbd7941c2d6495837409702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36baf601aff28b68bec6849d909e95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef9d80ddb7f86ff0efd3f65ecad858704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba441d4d6ce35fa3a5a529ab8734dc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940332a054e2e35f43f79fb33d750a81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b9af0aa3b99d3edafc056a6a5b76a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5351d03bab21398738eb3985ca9fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841fa8033bc195648f32271d45dfb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca16cf49ebe4fd56da06a71c03e479710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a20a19c9829343a0d90b6bcc9cea1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c730a2de1669434db03314fcc4d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aee4086b15391464deb0d725ca2fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf23e97d24df450fbc1e39301532899714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9027739387d75f188d3923f058231715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b87117cf0b7b44d0ebc30c9e138b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c3537ff81edbbca0818281484a9e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c39c59460a53ee4bcf7713b20a69d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0785a8b56b7accc29ac3a30734f9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369b86a1af46af0d8f0082db2e2e8bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fbcfd3b31f0097ea429c6e5843263721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89442cd56444c52a13f68c9152614318722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933cfe4121ce7c99153c2cbdcdba4cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a3dc1d454c5844f0c0ee9ce172e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b381c0ea10184134f8b0a50a633a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123b1d13824aac31acca075f84a236b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ee4018791b7b7a198993dbb86ee6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3adf0b0030e5167adbf6ca945fcfc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f148ccb4e587fc6ba6714603dd4be5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de73c3a33da3e1ad8d69f6a5ae73d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbdb7e6992f9f891d201bd6c18b7bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e823bbf4482b01ff3b05a9d9965143732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc12091caad2789342ec94de970eb0e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d78d6afd52f757a7b2ee5a6b756ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0353c3a32f7f5541e995f919fed1383735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face5bd16dd85a00b69bafed4e37a7e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff52ce30ab453d198bfb2c702c09776737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746ca5c7579562240e50b0517bcf95738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a7a7ae798696ff9783dd8a286b2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fe63362e4e98c3d027f61de93417b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee85023b7e2ba724bb09fa5e2a4522741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7201baa0853ade6b355e71e974108742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb11e13632582741d039f7d8c57bee6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6aeb53d4a11780527d67f4060e931744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a3e28fa75dcded91c7c6d14be3a31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41268cb4ab200da4b583548eb44dd363746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e606ea12ae3fa8b2546edb24b1cdcc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad4b51c67cc8e444e3379b193160f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076c41454d11be19ffdeb507254390749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f5362ef141d87dc49f9db8d82e897750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3623d55010dab466868559b77c87fce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b10d516b6ee56250041ba9f53094d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9c6f03f07341a4cf68ade1c138b62753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3705ef8fc57ceaa26f104a545317cca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0489fd190d5ad540afdb578dc818e8c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74ccfb2e3221b865c7afd2e9f6f34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8abe0c4d15a5acb0c517f10a1a0be3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b923bbdc63dcdfe2d8ca95298018a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb6e1db0f524d8eabf12fdd1b40e5f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>