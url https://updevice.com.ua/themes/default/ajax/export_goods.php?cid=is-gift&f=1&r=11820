--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6516fba9787d831324f01da336ed651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab004f7dc1cd083e5ff21075ae0063fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35797b88c521e62e3397aeaaecb40d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7c7604a0c33f3080c7e068f9bd634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c58cae6173e975fb71cb2183f3d245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4cb0bb4494c8829232d8cb6950fb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d03a297a1415b96a8c8675f26270cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628aabaf60e99da577c7ab66615f5e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa5fd73687ad97f27dcfa4ad0907519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3067ffbed3e825f2ce9a9211bd6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f7458d88c6a92f83fcc125d5ac44d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de613bf5ca73ee30de114addbd30e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3be47003d166f077192cdc7657206213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d9c5718f221dea095cf2a0e6b0cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb468d3402b4e2e3902732c94b4916115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8735913dd1fc4ba7738fbea7b331616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4668078f26cf8ece97c74ef25d0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88373820e3e950297e3727e88a2a64fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7fa98fbb004bc7262fed2b9af22619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c537f8ac35a3138dc03be19465218420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f6ecd30abd32fe36bb1ccbf59bb7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436f8e5b20600584bc1bfe96668322f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f08c039e99d1286ff8a167014f34423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066c0ebb9d596b84a877b370a2e8b8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024272bdb4797a6a217623b77312142225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8718034d4fa2b463279c8bf304e5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c1284bc4e0f8fd6c6d197748158527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c98ff367b013df598326d5c2c17f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669e8bd7a8715765a8cf80e72ca5ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961ed06fcda885105a0b014aa8c75e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06068d4c5df300f97aba624a8def4b8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1f1c85b3963793b4b8d8c3b97ab932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb9c58e143231a6ad4b747f9731adb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72200b3329c0fb19aba2b0721a998c2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c25ddde9936556c39dcd6f0a0656335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5bb14647cf6eeed9b5e2f68b9f32436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc669c5ae73f16a1e44e70c3e67c5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051e5bbbc511a80df8301e8b56d66b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b424ecf508a22084d411fe530615d1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d2d829313c1734b9eed691d7e40eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043056484f87e4076532f0a471e027cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ede7ccaa9332834e7d7d6d4910d1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1d43882da193ef61b996d5a0e082f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb8b42eace754b3c3908f53dbfa5f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d9be5bbcd3a8b1b007dfa8f3214ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc1bf95e5fc16a87bc35b346c37c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d110f96d6062b2e351bbdd69664abc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2ec47dc8bdd5642a07a1715e60c6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc0d66458830987a9f2300d25314549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc148249c7773623b70f025c7c5710f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336c22be0b3dfcbdd21d3f021752f3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f45685b7f4becce0728d47ce218f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844e8a41f02561602c6848661f12d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc920f011705328d85f42dc74f5b45454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca9e3994cf479aa29eaa30abe42eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81cde894ef68bda4db2404380c885a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60151b58c706438092c8e455f95f3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a88d166b63aa288446e1edf161d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f8680c240a714625c03298e43be2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fe6731a7ff91e3c2255606cee8ffb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6827492753b36b849c1d4773f270fd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247cba3d775e9fcd5d0a5b1f654e87362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509b59fae8b2aec89388cd5535f504c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d5aff1f0a3be0fbb6bedc7958145a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f796353573aa5edce70ee8e6b08c77665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b0739843ebb6dc37619efd2162d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb2c8c73de5648e567992a53b70cf167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fecbb954f860ffc01b8d79d56f9fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62740e19064549e2bc22bf77bb86de4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45100e6432b1ee0c8e72ec5076b876370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b11faf11ac4fb943a6d27aa4d845c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556c53311cd68db9754f0d753a4592372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e2152c9150d5fe80b92ec88f3400473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f080ae80f5bf1577758e31e3bcc23c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeb87cdfa54b4e7aaa190811e914c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54adfb9e3af88a800b681208e657be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f5b273adbdc1a3703733aaab84b8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a57033bbe403165e41838fe24a41a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7edba5a5ac32d3097fae69a751624479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12c1274b57dcb7814c3ae15a9b7faa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462fed8a4e7d6e5ec462b140b9358aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47aa3ec5cf49b065a5abaabfedca0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d3ebb6873c834a3a1764b1e06702b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fffb4b690c98853fed81d26016647484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba33d3391336eeffc99631d20acd5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bd136eca63d34000a96101ca8068286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b62b293f04dca96c9d8489997a5c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85e29815f3ece035ec115fa3f8a0f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1ca0effdde03f870f9d1815d6562089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d9b673a4432530f4287f4c08d178090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02189c1c58f86593126171280605c4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b4e562046a120c6464ef257239b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6587d56c481fea582b929f5caf2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd0113c84435d6988b4ed37713994294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15239d10a7cc10bfd076c5cf4e33ff295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b3d7be410df8a79d7782178c9a5b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dddc39ce66665543962b2a3adbd76697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b9782d6dbfa3f546677f9d3c5860098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b851d2611d4b73a13166d3241cdd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b84cc2aa963da0f14b4ec4ccc146cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205701c54b1773055d11105a5e4b850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fae8a3620ddec0476274c995c78e16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f381d51b2d77b53603bdbd838a163103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce695d0753d768ccc5cfd7b6ef9352a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca62bacb021bafd81e71d8488d1bd2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c33297858c2294a78ec47bc5d141cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6079f4bc1aa4389deaa3571dd9608107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af38b7fe21b8390f59ad5b85e03ee18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2feba3ff0ba63c24bb424041132d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669f1c048cc119d421796535adc146d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e128df8d5e0c8661a003633fd285748111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b715db811c74da7bb9aabbc1f66c882112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f572eaa02593548ab52964f8938ff2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef870eedc4f2d434bd447e0831069125114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca30edf3f007577341e92b171c591115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e40d5ff894243fd1aa647524a543116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a23104dc6c717aad6e06a0d3574c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106091ad71a55212d51fe0eb6e7e0a28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b715df02968520c91868741455eef26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a66c6d2daf4f3900330504a65d0f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b062e86161b212b6100f7b598f138f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd47d184ed357c32faa01ceb6bb92ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ed55313a5c9c74405d73c7d91d00c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee41df79fcf8c985a2acf280742c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d09eb725811901178b150a4e6f023125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d97f50e30193e996ace3557eb69a75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be73c62611f9600e3228777352727a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f9f1b59c36003dfe135da9adc3e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fae521d746ebca578d943bd9cfbf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ffff2d87b85e76f3923d392a918c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebee2ccb7e7e357e043efebe10daaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd712ad0a3c3c4a476d7ea4dac64235132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba761d697ad7cfc47cbe08fca1e9dd60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e5cbcb46c3c176b2b1664b392848c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5843ea3bc8651eec40034fa59c81c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f576b54bf98b5fc6dbb8cf7d52ef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50eb633fa9e709677f82367c5a5f7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2f9f5f81d41961b9c804aeff44fff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f112a3ac005b55666451bd524a8dd21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809dd0f0021b68785d612add7d7c7c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719bf74e6001eb8aace4a6cc80af176141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5683380d7fd53b2660d722c1f9e57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fcbbff2998d74fee1f88e358f6e9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16c9be3ec7c0076cff98577ca5bbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ab3723cdf44a841e0b34530e66d05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c47c8ac6e80e164a91706f6db2296146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b576ac45a2c4871ea72022b812d7b05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea11a1aed49c6abcf7dcb2c9b83b23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252292d7e92092276c7c5076cebd49fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f2b92c1d7d9dd4264c36fe2172834150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409d36c0323bab99bda8fd2a92af2ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcccda80b03d87aaa5eed5cede7942152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a25507b483fcc9b604a79ff20eda5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a60ce99b309c603a4e74a48f37f4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d1a1aa59181bcb344b7cc47ff9311155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250cec0c796f6192f8e8ce9286dcbf5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c253cef6c9471ddc6509f7cb01fc1db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d627280b100d36e4087d0bf67f85ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552a0ecb88cd81f7375c784f5d8c50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dbd7c350dd84bb19ecaedc7cbd828160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bd1b19257e8fac91fe233266f00dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a5a9964801c51b27cb8a28d20817162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ee3a58b7a83bf513352261d39d99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e41e6df145171c0dcba11e9411fe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e825a39ec1feeda9f403e305c4377165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b2212fc7fb9167846d648bf9fcd3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d94daf90fc69e7957c62adaf45ddb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bfb2d656864f563e892d46229fff8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981982b691aeebce818c37ce0bcf0021169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bb0be21f3fe56506e443c02ffe305170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fabeff1eb05f889de15750bdbc76b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be40f69d25d73c1540c257714ea6c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4932eeae2b5e7b0aeaf535ede19e08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056b3c97aff9259231c0dc256a5bcb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50152206410a4c1e316fde5b3e750b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf675a120dd487e70fa23b77de8ab71c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe2b97436949c2804f3d38a7731803177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc58bb36ed9b65f4c439ae70ae6b84f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501acd814ca7539154f8e1753a52ce0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6d559aa4a2251301dc54d7a144374180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e6ccd0d2a4beca8e1687acfd17e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d426edaad13e1788c937fb7ec90c59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba9b9da6ceee6a467d022ff83945e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be60e37574f7e9bf31eaceef4398b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04da583f2b0a6acb4be4ce2ad3f135185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920ebcd6746dae1da688913007f88df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbb67c440e42312d8442380838c3e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a34943f805ac845c4fa45243d4421188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bbbd905d829a50b4af38e6fdaa641189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab51bce4183d0559eecb514785b131c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf08ef2ba4cdc593200abe0de1ff79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5057f0278a0bbc173e0d26b8d9ec3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e2548c2f3c2f4d07eb87750e94964193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdcdc253a9c306f2c3cf824a9530cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a82001d890f2be14ee27dfbcf2cf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491774faa93d0a3b8e7126b9ff1eb019196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01970d80342d15c1c23157c106ef64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6556baa84de0a34206f413a1fc552198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be3d6d83681d5c55b026bb8ee8b4bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111950458ce7d8aeb7b13ddf125127f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16294239651ef6bc18b2be1d59c3bf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdb9b27cda06af070d421345ab961b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebe28db9d63de5b660e35276df3910203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa5db5cbb4ecfae294448524c456a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0f5b10d5020d3becdcc2f46aafe1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee972052cc57307b77c2f639d6b401206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b7a5ffe4d9d906781303819bf61e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4616d9d66aec8c851406cf68dbe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ea5e65f0dba2fa31a8a9d224174cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cd3fb1b6b4c68dec23ac18021f0d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b676a6699841706a451c626dbeecd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a155ee1c11fb78051b6a9ae2afe00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a30c4ca84013f827aecf55ee5ff997213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bddfaa0b937f5b0c8dfa865493fc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e9541f42667dbcc980b3648779ce3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b2ccb3e383f7178ce422aeb0d1e40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeca3f28c17941c640ccc15a114b9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34db06064af8b489564a62d1f5f63e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9084aa052318612be2b43a2672aebe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944535e88f8fbec5bc972dab342288bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40314885707eb02669446fc5aed455a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8e2cb4f260b8e0137ff91b266fd52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187594ae7bbd51aa5e71b6885099c412223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc8df810094db1639379768466b060224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9840adbe523b60390d05ca8ac353225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2023e4d32e5b768507ae55b57ff37d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933e38ca4599306ab6b22a7a4bd7ab1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1673da4ce7ce8a8b4f04a32c65988b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4114d32a73b62f8eb3991f7571f7a33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c139d48f12588bf64da169aa304d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c59afa244df979cb4b2ee094bf980231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbb7e83d1b35939a762444fcca50bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8bf06e861bf5405ddc6022e0cf91a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1b492bbcc9b6ad348d2e5869652b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc9f0a6dc766f466dd7ead936c2abc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01483dc8234d370b914e68ed517e63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e1e809d64aa8468106f9f82f21558237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632f6d7939b1f3a8441599a217a040f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53ac19edcb74a253a1e76cbcca363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a509525f00b965a5387e31d122de9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3529c3ad92dba50d41b988ecd7b4f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db28233b62ece767215fc24dd02d8a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952202a0450b64cb227f9dae19ce967243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867a859a56c6eaf70a905419340b570244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712088c9f989f7bbe5926497f84d9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad04bbca34b9b3c531f308b6e60b01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabff861fafa336ed94d9533d5ae481e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772f37cbdd9e2e8bc35b87c13d404b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e55d6e69be3a24852a3726dddd883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf53fe88060c5f7458d8517a6b1cf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a73ce134b2da8cc810f9477a240a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53f79a197c4bc2c7af91f819a26b56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff7d4606254a6a9eea7847d8f27919253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c4b32743d765890b89183b9af493f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8912dfd47b942fb9b3319727fb0f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd89a2cd3fe3cb1b248f80f6b2234256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11147d833e2c22314b55dc68e07ea28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb412dc2a41e1c4d2fa7659b01ed412258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011bdde8aad8bafd4d1e67d74c15a4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f668a9cd11917a44242b7c5805ffb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0febebd186842862f940c1e700c85f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6b89b001f300df9964137b5eb048a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470efb2c39d6c669bfeff24dff4ffa6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f153dcf0a79ac2890c5d77ee4d1392264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4b9a68560a4f1e67a6e593a00e145265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaaa5335288efcbeb4028e0639f79f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70686bd335e7cb8e92f00ff14aa0d54c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9b8e56d2fb524c2b310aa10fce78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e454017bee855a259eab0ba62d030269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8d9e8aa33452c7d0dab493190cea7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7bf9105d8dfa96117c7680a98af32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937ebed3b215d363ffe47244fb5afe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d861e4f93232643cf4ee2fb20b914e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b3c5d904e19598020e833c9d653a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6cc899b96f4ad21afab3a800df627275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c3a80d76a4192136cf55b9a6a0b75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8448a57eca4da8790c86d1309a4f8da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314217096e96f403f0577f205e930d2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053470796ca612a30c9dc9df895f217f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27955b3e4386b8c51d2dbc7e0101d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a95897db7c103cc21a5035fd1d200b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d444b1df3a71408c5c56a2b6d048282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c4672e3783b1bb0e42db80cf945c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37235f0b4860719fb35d76940b4d277284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216f36c4c9a09158658999fa80ad653285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e172a437c21a00bd3486e3930539f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d91f3c4c070cc178efefd0eda55572287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0195723eec80eb0223d94727b1d1cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0a7f011ba59412eeef9541ee4ef8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff334f2ad064c88f8296a07b92348c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140b35c4a7448f6f271ca8ec67dba4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f66495bf6986bab6ce3e8894cd10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb67e37d4bf3a855823821333af402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8acc34c0b7f5e993c5bca1fbf2f7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281f85248844036d3ede50c6429f08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d936982b4968d4fffb00ea5ea6079296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510efd988610c5dc916d840966b5375c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c657255863ba97ba2e12392f0b2f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4784e59c9feb79b3a4052f3917b3f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13a7b0823359bf918754a9c5df07bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51393e0a4212c53c8d260e42a934038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df15f99b519fe584f0e291aeff6c01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11e68427a9c920d6ba3243d8a54dcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f9d7bd9b58946087e5bfbf89a903304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dde95d13e403c68bcfebd23b43b4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1792a67feb7491b042779f83db43e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c29c96cef52f403843323c3186616307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d6e0e847cbf2b308446d32f97831b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916818ab11da6a832d6d6401cc1d9a1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d0edbe782a5654546eab4b1520369310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6848bb03db45a890095e13e4047a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d778a3f145d486f5f7f302010a99ebc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd081dbfcbd79854b517669354a259313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4abb3ab38f60e531d097c85679520314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349c34a4584cff0db6a1ec86d12be93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f332f560b4875e305c09a3ae190b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc50c65b5f6995c273f836f07bdf001317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988ef4d7986db6cd02d51977f7e969318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4967f0ddaf52d29f21f615a4b333319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db65a94eb3a1c8879d63263e936d42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f5d3d5389a112b1220dab8afb976321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ead4509e7797e681c67886065b57d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a79ad93a2bf5306b63a44c723b41c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d51f55d03c2541c6e41677027e152324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f00243bf121e645c2530cd0f13542e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f21e06ea3835b76e2b3a80ba92bbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc331b6277a455c55c0fba061ffb944d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb2188c1cd2dd04cd06d1963b6a69b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46663afc0d4272f1d0ed841f0695b181329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19b787a48c5d86a4395fdc42b40fef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452b0646a47ffdd25ce6d34f9e35fcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5c0c52f2736cf50a5c55eecc89843332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770bdf79f9e33cf5df040c647b269fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafad5cb704240a4392b5cf27f9f463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77998d18a9d574fa6536bc4842732ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d5b02658b523c4d4cd215e3a5607e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd002731233561b585d67542da6b4d47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c94394112ba957fea3258aaffb08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692975b1ac5645f171eef28aaa18648339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf4e8a97fc10579166f4f6975a1a87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b1f5789a9c44d9ed6df4c1def16d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbceeca26d77ac3003f80a583c2ddb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef70c3723c100cce255591f1af17f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e56527cdf04cc54d644502e1d16cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f55cd3fbc739d84113d39b1a57f8ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfc3da164d0cfb8474773ad43d324c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da411857c0b69ae8ff8efb26ca880f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8686e6797a70e4ba101c3be0cbffe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29333f44e3d813c25bf034b7a4718171349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf27e4659b1b0ec8190d6a405903c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e23b4d1083e00f79d0a12fa4e45033351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fce88af9a4e80c593b9972c8a11d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e19fb92a0f9a693c40c30a281ecf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e402c1f781604afb898c6dfa87d23b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525099b72f53b802b19d9daa60bf800a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464ef98974d00dc10d4b54d5a200089356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836937a0b6e68ecefa95a33f4ba4547357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb640fe8028179bf5ee43b0b221f06e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628669dcdf23ca2627a493451f72ba1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad10a75d727f9a15e7d3b555f43f4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d45eee7c80f08365dd9b7f8aa9f94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d791eedb383e16eb0318d5b8ea823362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bacbb5a28ea8c66700740210b13d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de96451ffea1c274d864398de7dadc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b34aa6e8a1376a41808cf262e2afd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41763a7f2aa1fff10f9de1b3ef34ae93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35096c68bae983b9740a7e8bafa02b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaca47de3a1eb1056d803e74a50b70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd44f796cf54c677d0e3b63766f42b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f9fcafaa9a4bf05c24e061bc789fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c874c410126dd5eaf8bc96b516a2283371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c5e9601b2769a273e72bc25a9e177372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188a0fa8e8c6b0f3c92753c761d87f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e67ff78ce4c86d03b9b898b5f97def374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951def53941b492a48b58e8a6eb79afd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3c32a7fdd685603fdc61a5ca8e5a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5322c3c1430cb63a6b59bbffe04bab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f764ee2492e3d77fd5c47d15aed8c70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060fe2d7d8ec4d39281cd9a8e8a4ef8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f349bc95f56f25eb67654e0f1fce6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a829fe34d262c3a5c033878615bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6131670d771d89796c4139c0b16e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f04a0b96398b0d3b01aa24fa9f38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930d6b2d215cd6a927866bae6eec871384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6c2c8825ec939379457bf5d9f87cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5f8c4ad65af7b429d9d76a5c14968386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a91f07fdaf1ed0d59692bd4383ffa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcddbd8c326080c55a99deef068aa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022ab5e0c0a5f822da0ea65f81e0d97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39ba4e6ac4da5da79f5e85cbdcd1aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd052cfe0138d732b46edcc765264391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7432cca8e938f621562e2afecdda448392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4c986400fa89b19bc655860602e43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5155f709c8578cc4f3592e4955e89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa7aab9e440b8bfab53bb3ae8162cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752d558a2500e7a362a304425206d16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f22abe97fd4d29ef61e0bb5a534c15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5b8931fd0c7e77f53998d8f0a377a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce62a4ab441cdf81b1c5ec27da190399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19f268add998e73515907b51083ab0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bdbc18c698d6a85cfa0d6c4b7a070401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77d88115122499777404854a82b53b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a973f628a6c0f5e26ff15b1a66e2e50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae1cd3e97c5a9f701993a26c979aa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20685ba147596325e958ea3433e4de2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ce317a8e32d12bcd019b831211c12406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556804a158968a3f13191e2d80dea51e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc03cffe6b9136e568860619c3ce3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13f64d923ec73b0a31281830d21811409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64821f9b33ac2d39fa8b95e687fe7e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135e08688997dec647a6b9df6e8a1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c2cab1b4a409b83c342c6cf65d60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8190b79fda1f28b89c1902929fd4c70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e57ab5b30c17f990e400f19a4fea31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f428da2b4394373a9ec072e608d7ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e548010ad8dd3b780ad9d6739e7bc25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bacf288beb23c4e1247291c9600842417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fcbb267afa96eb40179cedb91d7ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ff4ac97a31e7737ac5852cf4e36c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c906a01fe4bd193cb38b7a250e51523420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc74392e8b20fe07758230544a0702421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f97ad1a233311e1e16d61a12bcee4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d974ff66e34b8ee2aff3ccc83ab9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92643cfcd6c2097a7682b7cd449bfbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104c928640a50251ba3fdbd9947626e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df153faa4e6b7afd58a8a18d26499426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51b6dddd58056edcce0056afaf426b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aac4708124511c898d491e3e2cfab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb44cdd8421990aff61914adcb5d2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314527129d6c1f311e1af6e4129dcfae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b72efd6a5343f50569af05aa7fa8fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b0ee6dd4e525c868105f4ec2449b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819490ba031e469c32d3929807fa10c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2beb14e638b9f9a40ad97b349d7f99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099321d8aea634f3774f54a3e9e209b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab20a7cf62a0157d304d10c10c3fba3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8251fe522700022ba2b4e7cebafdd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23eb78835372c04b9bb6ba55fcd29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67a1aa0f5f0c4295566f0519aceda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7bbcc48542c72dc884f2ff83aa5f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e01c59af0d9c7d2cfb898a1b8e36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fec23b917fe18d7a5bafd50bc8ddee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af47cd34240c0961b28b552c6308da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093649e94869cd6fd23319755f2b1b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f61e2480a55ab39a1e4b98036977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d666c6a5b7318354b242e08c794b99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6fb83a0cf89b1bc30d572bfd84808447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe621ed1cd1a501deb06cc5fabb6fcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f629ce258216a269fdb901d5e8246449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137adb2d87fa6496e2795c77c0c5f89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3acb93fb90bb48298eb689012052f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a96bde46c60698ea49cc1c9719457452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d23319ba187e9c446761d4be439551453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5417bb9b493a9f5617e5e1c63a82267454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8824a42a7d35de1501febc1311208455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430baa7545fa1c414731d7846a8500a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0941b2726fc643ef3098b7df51b7a24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe225496c41037fd8411524aa91a60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ef638373c7f8b23d52a75a3918ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3491caf7abeda2e1a7e4ac9adbde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90ab463399f82ee56f403dbba7e502461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca1ae35147241487979f53af64df7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40f8d1897fe7c7f6354a091e14302e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad2a11872852e56df8eba0c8f38858464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7fd755e509e059cf473db5ce93bd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e971d7762e71aa697716564abf16d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327bda337d5ed8e4bd4ef6317febe0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae39ea89f067b6d80e411a67e61cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab6ee1681f15476a6211123023ed02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a112047190baf06f153013c8f33d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39cf1974e3b23867ad614f0150a1fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb34c5d812fbe821488976d85d6b3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a62206d6d8ebd71dddfc53015fb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c6828b647860dd484e247111ed1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e025ac4aebf2809ad555e79d7a56a29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0d4036d53958eee9b50ced5960a30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85881cd07e31c22880d56fb8478a1aac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807956de88f1c5b439d9cae8dbb0dbf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc444c3da7ced47a9f36babfea86a6ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06ce189f4d5833f993f0c403b16906480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc23784b217a9aca03bafdca13eb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7ffb4aaa85134c6d16cdc70e9ee42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6118543eda8ae8dcd9a6ca5198d1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf50ffd28c44d5a890ca7d7bfb0ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13684e6cad0e02a5b0c5b371b3dc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85083d0b604f0c9716aca8ab26e535a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbb81e4cfa0ba5c51b6fb41aeed432487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178970b5f4b0bb5ff0ea9722cd82766488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1e22fa9b0f4d0c209c0ba8105d20c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495e4155cdbddaaa0026dc05859b3f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9775acbf4333f99613dade8f1933491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605903840467b873c37c506115621576492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2df46e53f913e0e8a20bbdbf51167493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171793ab12bbc403923d0fd40ffeb7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e345eda9116f891d89c2f7d5f858495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7cca3a82965e4034038cc2b71e149496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f0d63935f9b1ea10ba2dc1b4b635c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b985be368ab0c526ca784a1f75bb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e2f352b438bfca11dcd1ebbd34406499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576532900d3e453056ec9c1f7e5b593500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9fb74234d93f738a6c68aaaaaa1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc335071679150735ef4c781e34b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043399025c0e8454c590163d86b051b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6823d3634e97b2aa8690abc59f1fdd5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f74045de24893329109e88ddc5ddd7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7833980451ace7c25b34aad5ea946ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc2c1f5cdd70440c6268e7bf0b5da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb334185909f3c443829c5db692d9e97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbc40319170e609d3738839234fcf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc85a3bb63d2e1529677146000729510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9f0fad318f6dc575ef4111fc78614511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be6f840db9e5c5911577cf314f1a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfe95ad4000d0fef0496abc960708f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5d25df8ba8b91615da8351b608fb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2a40c3e57b4893261ee6eef62dcf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81939f849998f775b4c7f6567b953aaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310e510f08b262fac1d74defc8f1169517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faab50da6887970d72d55d8c208d691518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3e3fe9e06e8914810c4fb30ccc0f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f456587983219cdcf435375c3befc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95452d2f8d181fc29155d7913e98322521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2a64ed99daa7f655e36dafb4fda74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabdd058cb84598c245364d829f851b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019989a4dca70746a2ec82586c7e698b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd67d8263d9f2815383b7967156c177525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3beb8d1835b318be3beae882e135c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbcd6f335a03e6bfe20f53642a65a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d962d39738950e042bf1dcc853c26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3446e6bb06adaa5a0646f8e1e22c00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c4b517cf3942e9781c838d761c056530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c55ba96284b3d8b4341be63fbc076531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be176d0d24eb4b28138100a9431580532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f8d04ce43ce5fcc9cf8f54f99a20d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d60d6cddc33354a7d4a0b41e99d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3840c05ba2cc67bd74447bed24855535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1cac141c02f9f6f8cd8a55d4baf4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6164c7d28b0fee7a569b55dc6d6cb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218bd479ab5d5c56df990ed00ffadc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdcfac5ea09385c44273cbb9a08bfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37425f09d5256500c5e5f321a442463540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab37426ff6cc8ed9eaa654543d77dae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d4ff3ec78deea3dd76322d76b2f61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40210d650c0f1b09d7a02bd6ffce7602543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe245a85f547d8a2340612efef678bb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded8ccd0860477b1843866926feb35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662c8c7002e8d64300e5fec203ef403546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105377e2569cfafad5e524f2beac092547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc67b2ed340f7c07fe6fb75de03735548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f446b452027bbe7628d83466a9f17d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef661a1fb99af0ac0e07f0b7fc25e83f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204f55d5b8ac41b8df29ed7e2898e35551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b72939272a958af8fc61714631a24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560d3cd4e2d6714688c300d799b5bfb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b949581f6ad1964b718143330f3c330554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1518a3bc3f98ef694504e4ba57a6261555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712c0e4e7a65adddfca77dfa444fbd6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd5cd32010b7444e28db306e949ebb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300861ef75edb083b529ae10d0de9c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c6e186c2aa5fb6990802b7b974afd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a198f70ef9285d0df0267c85319a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c526663c2efb163cbabdcc0150da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be289df824d9c30f74585e2209b81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04529e3712291c5cd742e5a34fb32554563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a45db7695c2ab9f442c8776ad3008564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a361816b8e4ae822cd9219f431f59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b1b3a3d0c8b1b3b4349844892bba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cff4f4e9cb79d696b8708096a6adc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5444a711c79109fba55553c11659ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f1edf5e9ae08f3163f06d17597bde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00548699bc0d29870b59c5a5bc3374570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c79d141badb8701d51a13242b2f64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140b1845cfd0ad6f31df375e061a4f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34643e369d29259f61d1c009924d09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5cdb95d449ab300f0c84d98ee07b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81405479c29e2e41bc8d1d1c5e341b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563e7c24460da1cc2b173c7ffe7b51b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726310437dcc8fbafa9bead043b7dc4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c5a833f8903d9651ff66288c0e813578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb91b2daace9c6b4ac4345e064b52c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e651e5babe995587b63a4e4dac9c37d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaee11e82a153a7ee8f061d23646e44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d14b608ca9046995d1fc2624a2290582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e67cd9919c50208486aac05e0d432f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cac4bf1d3a75c148396cae5be3b7c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb47de4a68557b4da16502faa71f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890fa56c301dc310642fe9d7d8d6d3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b984753f7437b47f13a0feeeadbff2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b925bf27ec0597d2fb255258fcfdaed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a0950365a4ce74ecd27aaacce3acb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a378742e54850f39d969b53256fcd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b34ead416429ec507487f42c4f1cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0de14d1deac57bfb41bf6dd5410e25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f83fee21d71014365e8685816712593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece23ba1c577f3c6eec973a867067dde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc0468743c886feb968fc2b427ffa0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657dbae74d148651cd4e3ab8bbb231596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d64e6ea2554d26e993e595f8537b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22232a60cb238786ea1790b277f5ea16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32c73e665294d83d29033ea2df1eb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2596ca7d6591492f27365be822980600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642c98561373e96354e9efbe38e1807601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75ffdfe5458c6ef741f690cad94a47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdb92fd7c799b17e0dbc6275be0152603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d4060050277ea5254245f512baf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98514d2c150758b7cca510dfa8404a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447120cd329aab772a5e1651da8f6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ad139987d561e458f84d24d0b8638607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97a0795c7cb2bfd4b301cf4dedb49d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40defea9065fd055832541275598ec68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513f1655f0127ecb1b49eb504945be5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d673c3cea83dbb325e25c258ece8f35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51a8762e65e2f806d473deddb59c8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e311ce8a6c7c4122eb4323d8df274613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396e39a53d5f40f7db6796dd5649688614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471af85ddae37c2325019c72b80e4c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464e07e4cf33d46591b492664063266616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545b0909437d82a1f45ebcb66aa50dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a2f1107aca7677ab5e905ac5108ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0a153ade498abf837807dae53fbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62407cb1c46756a0922024127a8f1fba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e708cbe7f01df424804e9f230febaf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58621e76f6564cecf4fcc160a318a8fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0694198656593c469d0885533a00c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0cf285963078e6e595c2d01e162d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884352744a0cdd5fe81c04dd7a88990625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fc6f76a7ea38444523ff428c831a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8feb2bb961ac39000ebec1b2f5affe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beffaae8dcb4199f8eab2ae2df1cf86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a2c53c0ed965049a92fce54eb3ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7fa5bda1d859709e396f6cda21115630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55d01c2076f8f4257c5e0d59a924af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42220e0f672a6520101fa8de8ed5100a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46f432d7a6e365a41d745a835c2a84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0025f72ea1f150c48585a8a22a6a58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87865e9441702df4677527e588356290635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84572fc9234889bb2a09167026147ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fdb4b8f5c300ea8a3bcaad0c6d1de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff8c89e7fc2160dbc97938c971d7fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d24ef635edd92d08e5fac3a0621e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d3da148a040f69eab6067d939b9a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79cf3f842ff653e7238c403a4841a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6cd4edf2f82523e496f57a7d56928642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5854863b514b93e1bb91faadbfe3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618d416a5dbd747fa082fe5adfcc34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022625626b944e0a751c638524dbe52b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3066b92bd573758d3133e86d077a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc531dc4816932558cd520473d16c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db928cab989c387ae0d35aec3c83fdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da295e315fa583259af0b76b722b41ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a180a862bee002f7839b859562e8479650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee245ae45c21397ffd3a03b6bed0a5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783e1a2818eba12fe2047e50bf8394b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa24fee9cc1986ce6f2d65f8c041c62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746594118edc54084321d8f8a9bff0a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf556a17d985791127e2001c42da05f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee4646bd57d5972a812df2eba92aae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d157eebcde3ff7beb232b07fbc30f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ac58bdcb31959530e5ed33597bef9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333247dcfcc5a5f1a3a903ca099879fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85656310f040dcdb5e24ff42ac93819d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec52366b916d5aa18eff631d48204c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8e31d0b6d504668d3ece3a9711315662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986a58403537cf5d6d5d94a3cde63cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517b823f1d06c5192397053a2ac829d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4edb03f75ac87e618ca4c94103f8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed73945543619bdaab904a35066c1be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17882252809453dcc2ec3ec7de4cad57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8aebc67153e2340b71808d58b6e2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5156b202029f708cf389f2f0f842305669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e8b261e5400e6153cfac0a61b58e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a345fa0e8573f8e006cc5df1dd704671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854246438b0a2345e3dcb328b028f0f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d05670fc8411608320fbce13b9c9e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62b89f38848ed687683d0a51d9ec7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f071a1f5ea556c76382b259a9c576675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5486c78d191ff24f5fd82f558b414676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b34560f9264ec38f98631aec55547e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b83d0cd21fa0131cb85422e9ac807678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9bed3758e794928b582f1bbfe65b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f4333fffb7387cfefdbbfd12b174f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c4cca7302c86c6e996fce9346d42681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026328ad2323f088a1d383d1c763cda682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326694ef37c75b9f2c66a73a7d164e73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacb5086bfd2e248cb1a81821e531ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbddcbbda3dc7a5012493f5aadddc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6357cf49d069a4cfbbe9efcce27d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3206df271c3e2936aa32da3aeb5b3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8d5b055d92c7d23252f33ac93a8c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31728025294af904872f22b779db3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ad1a055f0c7b16555a8cc2af600e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc744d04a835cb39f555f00a9f87ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053c20e30b1879b4da47cc17be04436692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c72052d3fb74fd0d006e233db5c694693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23900fa4e95d1f304e2d7217fd514dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9076c995be7de66e68475c352b617b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d47cdb16e39ebbc9432fa5d476612696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24868a845084242264d66bab5ed8a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b98bef68a69e185ade864a5e05cfc7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cb1a6d92a6b14674b7bd3f1542efa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba965f9293c15ceb44203e3490a10398700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80def46c6a18760d872168d12a1c428c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad4481e134c5ffa3940baa961cc89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5146da0159847476ed220084d90f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3c568dc14e258f6a764ac43c5fd18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8828072a2fdac6c36cbe29dbc6812fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571557ec78c1eba0d39324e27615145706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bbeff8e424eca4acefddc8ec1e906707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a03248c1a130415da6230ee4aedf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6a7c05b3141fbaf08d5791a22c62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca34f397eb126185e354ccd8034ba4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81ed2b21831bc1f5d1245bb0b67c3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eedde0383bf94b6be39eab4204e3ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40166ab24fbfcc727c8b1f8d1871a04b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65bee56e6f93a5a729d4c65f73322f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daeb637484450137eff8a4a5893297715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8491624b92bc61b886077af19326d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58202c08e0142a97b2941b23cab00e32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144275037f7299db2064ea89be5bf1da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802c2612efe2b497ed0261eccbada02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171f75fadbc2603a122903401fc4e03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804ff81a7754b957db527d5dbe00ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdec6a549540821751b0120e8a4df8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b816d30501d7f528ad0869d312bfe66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875dd7608772259fc2d0e8c9fe5e7eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75c19a759a5ad7511362112fd053d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12658b7386cb9ed9e707667fe01a9d61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d4326113e60b31bba846327e9106727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d88979190098844e767162069eb2cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960ce0951d4827b8c7cee685878c9bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407856647db7a7cda45273636c5107dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa8b4272cafce1ecce82857d8e8d20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af809444594bd6413cdb92d63b43a8fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f6ed07f88931dae87a6f21f468e23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704794b56ed0d16fea75090d1fa98404734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac48b6c58d614962a19b3edd299bd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaea4858be0d345206ef1c7ccfc5e4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dd2359f165631b1bf433207fcdf88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b808a0da4b1684ea1caabae874fde75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed355c6a29b2bc4eb82cf5f459823b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c4a3fab6c7f46dc0f878574312781740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0e030ea8341972a87768500c9174f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c492c25a20e195fc8c7d15ba302c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f5215b65a2cb92aedda8dc92bb3c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a4c9c138c1c2a1f2fb49c6c53e12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ac9d58f279313385c1745cdc37a9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16658673bb1a0876ad92f072f34eb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd244e4be5cc799bc7f89541a037db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc8032f94533279e2f1f76456c80ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec057d9aeaf9fc5eeaf37659ed5200749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27fd95dadd285cdee12c774bcceda9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f9385364d2f7045a6bf25625fb546751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347504e57f1d234d39c81ecb938d5ead752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bbc2347b320f73a1ca6659e4e5f0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d46dab7a1b6a682a09557dc356447754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b19543963e2d75616d47880a3a0fec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f3b6ae7a2e7353f4c8a75c7658a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2cd5dd01391a24dab2eea3c6e7393757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be60ba3510fa7e4b32f41f9ee2ecd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe72bf7be0d60e34bc531001bf2978759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bbc3b78be7dcf3d21e6849b9f664e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b09d25924ae3ab7f9f36f871c476352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e4f3d1ff18a29a6d60f1710ae2453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc55677a0b048dabe7f13d75603ab234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbc88714d5541d23637f49d6e131355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33a8e654438e2e123810b8c619c14e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f661ae93d32afd266aae2b71ba7957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41808652a4aedea45353e837fc35d4d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da73a8ff07e3a661f2acd86a612e5d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbbddb0a6970728172d8520f1498b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeef576187bd89f019fb9d7015eec111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae81fcf994aec1f518056bc08dca7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4479f572278386ad77ed8e0d77b5b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2b1806ac99d758183891a0c714bfb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e88b9ebcc3e9df3a9be2a132ef35ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b5952dd8e368939fbb63d0ceef74b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f313416f59bb7738eb67c329e2e35af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f723ca66ac2cfcc8da400c1bee90018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04414cc08fe2e735eb781d43d868efd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76e4fe8731e27da5db109aad2b95320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198b652d2613d1679f0c92322295f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010895454b041414b05366542581fc1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac997e34c4c1bb379e2285342cb9d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf5db5ea4b431f8cd8c7b81c38f70b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc805fa4fcb7d91e2b9a962897aa6a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba89cfadb8b326a9ef7494ff6a137c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2968f56886cd92245f182232ecf698727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0178d01a4316ab21e158bcb844a9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b0d701ef9643e75eed061b2c85ca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58105e72ac3ed696617d2ee395c508030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056519ec1c67f49aa2d0ce78ce3885131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0a63a783f599e6e57421987ea225132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5c2162e29937d01a25fc6e02528f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fea91021071699e012b5d5ab4735534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f240b57befa9aea0be24c5248772535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac0c3579874dce8e5b54c05f49002c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707407fda75e297848c2978c3356e3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4dfbfe6f009a034827da8c521fd5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcce007cfbfa967db0561011649f09039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58df35c5e74500a86c76d5f21e24d7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd82aa6b80762b21a899880ec11f0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1fe7b9c65471db17af38cdf5ea2a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85195c361e74e7b283527c49fc47a9ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da20698daddf8f7afd34137df27e86244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8baece7a7d5e4b1967ee19699cf6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf86598d394bdeb3bd6b86bc3baa83c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd76845a175a6fef99b853e19542e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb3b9b754e0e20247c3b9050e1536548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea003505daa0f5239fac27403efb49449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664482c7b3737366c298b437f15a203950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d021f0d5a7782108f9643fd10f58451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27d6f1196d2e2156f3d7d1c5da26ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757304da59542b1d8f83837048f8ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce2d014624b61870f2fbd5c5c561854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171e74020a1ce79d25c9528c2b261a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a406f5815d1d46d3c988af39070ecc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017afde78fd2dbc47dde6897dfd6b90857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633f4a68bc8f0dd93c9fb3f9936524058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3e093b84131ae6b5ad764610c20db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4110086951ea8c4235ac58d77445960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91367aabb53a65a036954e89dee9bee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea28b6757efde4779552ff6dceea38a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b31fdb964dc1f2cede2fe94877d9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f0640753acb3234de777dd05fb40264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b49fc0010a5adfb54f75ec9a078465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284051d1a39d3c3d840ff2d625848566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882dcca3fdce1fba28666f22c62f6be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eeae2fd0f62691cff1a3bf0e5366e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e649c24621496add3edc8f6e292bbc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce675d10f54be1c15f92680e3981d6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc564af2f55e3821804ab3ecd19b948871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb26bae0b90293d1cba01b999f59e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b544f21b1b2caaa0b19b337acd889a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a896b20e68b79c1968308802c1a0f2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c07bd46b6d20f5a982fd60787b16f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f5f744c55bcbb252a9648135976a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abddc8ed1fd8b2048f72df48c306f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf470a4e1664de32e7d4b5df5633d1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c232de2d6e32d6dc19e4f8d6e5f5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8058c69e0831eab04e5489cc6e22f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd987d7b17c5df011098cabf5e576c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098cda7c80c63586180be008d6f95b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3dc5586d4aaa9e477d667ba337f1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18913eeaf02d33ef1e2bb0860493fc3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ce7d78e2c56329769a2416c59dc8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad259fbc89d8d63262019753037db686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd3f1ff937c48e947c2491313f3a3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f385ab8bc24511384b7ca4716cd5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ced1dd6ea1b00217af4e5f01918a9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd045a237cc28afbb24c9462059561e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372055703324a7712eda9004e96b423091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9805d5d7ae0520650076840ba2bae5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc743f764828593fdc8903d75eb76793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1acc4917011eb5f2b0fb1e3c2eef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292b958b5558e2e26420bac004f0f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603ae9e108b8ed1288753ce10bf387196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80ca7c07e0cc8fe97f1c1b3d64741997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34936bd015c221bcde3fd76b4638bbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a27d96ef63e4ffdaf77c54b84ae7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dac8dff146b3bda761f43ce8c6124a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246734c5e51dfeb531bbd5e291ecbded101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee6c4d853ac51dbcc2863254e0c840102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a49b9ac3072a799997304330af242103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58fd6b29e7e46d12e597fb11f102da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaaca74a4115709060766adf874e30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339ad10f8743d314d2dffd09e2cc284106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d858182f192162693e30f47f0c59c3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e92779903f42840eb75b75bda661a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752336041a65fd496c2d28f0c51af06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd7971d16bb52f8df63574333befb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5c4eb6f95dd6065344a2d91e9bd48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c83f9d7c03329db484872b825901b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8762ad36bf87200decb768637f2a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead4f8479f09a8dd43202dd25591d18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8721663fb9100841ce573c5db75e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd8e5ca865c0da8121bc583524939b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f2f1acb52779ae3e90ca33024025c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cf8aeab64fd66509ef4502eb7363a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73942fc9f02d0e0da172a770c4cd5396119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39fbb54630577b5779dfb05257b5cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2906a14f963cb2f6039a0ba964289121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c032a0e061adce357e4b345aa5a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb135b6046d1cdd301b3598aa86be54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c185e001f910b131e7ec078f84c816e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec14a656641d93be89a2d4086a5a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64191e7838f11a1f83feabb6648ccd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558edec6caab43f94546a0f3403f62e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02912ce44e9959208818b7d0804a59fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb75fcec6b44e57a26cb1e62ccbff2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342a290349d2edf2155018c66207d7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee604622c9bae806dee3f3012ecdde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c63abf445547edf790f61dd250017d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bebb9ceb44c6ce1c2b7490a1f3234133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfd511bb0dfd5caeec2716ccd48f60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00938641a92a61ceecc28964b5593f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c2ed540095678f7b3a4ce7d80472c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db3eadc1d20a3c742bf0b7943ae0dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82810dca31ce0ad59f3e0beedd3546138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558fc4a3d58db39d82644874324a15a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cff474311e7860a2f8fbc53398004140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02268d84998ff0c2ff9381c5c6adfd6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d27e595ec2b8936f2df38e4731d8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d871781c0443457e5df6c50aee2e0b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1294e30fd8451c2949563d871dcc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1bc8e6bb686df18426ffebd0c1f76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad76f862fec0ddfd7ec2683b38286f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1da40c5a0d0fcf0b57fc484ef4c71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0ed5280c1ba780185d6b372e58ba7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f802723f3a8f4911e6f0039288e03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c150e92a8b298cdc6e43983b8bc98d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d698cc4727edf0266e84965cf33581151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a01b86ea7a97731e89ae851dee3720152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715e96363e41c76ae6413c6d8c12509153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f13977ce854c6ce51b0a85856af97a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddadf09451e184252a4fd20ce52657155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a14173665c52b2be19b8f2d21d1fb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3e2c9a9977cf72985f6cd1bbad88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a10dde39830fbf7cee743a25e1b20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347738cc398590810138780f4c43097f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8bb4b66be19782ae31855a44f3705160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e97a99a58d581fd767339d03b613c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab3f968522d74111d393949a344390162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71f3b1532d8b187897e0d10c9284f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a2543230507069107d31ea6981284164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679dffa5d2771ba27cb525498864520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8a1f845efc41c36bc08a4347a58c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417fa40fabe66add5b02291397f7cd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485c175640b0890d55abba592533f77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1fafd85d96f3b681efe352ee85f0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f8ffdba731e7eb56056851b740d98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3774ebb2453e985d07f8464be90936171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efa0f242fde1dfefa73c6c60b64f5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6add77f7b6d1e6745bc92987562b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a2ce5f0ab9062504557af9761f878174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff9f17abbe9cf10b8b7125f2b71b45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d01657183b66823182fabc9912d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc699054bb3856426240006ff3a238f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ab33df288efc11245193e84aedc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f958a4a96647c066b2f80f14d2338179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003af9c493e20fdabf4789a3f79b6eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfbcfacc861a358e849fef8e0d938f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d8f410c2308c12c0ea702b08d8be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d39f9cf2a63cf62cf4b74f1b200c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ba5a83a88820449ab23f973d1368f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a0b9084c4683b1599bdc663877a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82338055590c753d1e8570ba71f9274186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a3da2a33ceb82713ef19397fe18cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217afe0049253107e119acadf8131695188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9665ca868cb3840937cb4ef72e895189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f249799a1e4e65a176b37c2cca960190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70230087886eb259c50097a36110e763191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a204e960a576c354e1e9d49b65ed260192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845152ca22e8026d1741dc07d8051705193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233166286b7bbc2d43d3d329652fc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f06754c767c70c9964f966f18869e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a599b86e9f93849a1a964e3877e8a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f04e0c45f0e0bcd3a134aaa266b76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c69401769f0a381c04e426e2e6996c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6ef62f5171eddd9f03955f1424f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee698f19f1afd94683aa242b6c65a924200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd95e43b1accec1abbe80fb85bbb5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca4af8b5df2847ab9368216191be73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b7ab12e7295b641693e34f95f27af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a5ffe846161aeb721353143be339f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98a71361df37d8105e73fc8da12819205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac668d34961dddd8b800b5985edc083b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3dcc1c79c45aaff66ee97f6d86d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a010a67af8bbb9f9bdb403889615fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91321920e76081958980a58624c1732209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d6557850bad2ed48ceccde9383fff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee54e0b82e5c806da94d76b30d4ed2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a2197d69182199c47195c44b7cc1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5c197d25ef35165d8480f5257f40a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6508cb0cb58f5c734fe2c8c9c817b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d220696480f37243119d24b2bf87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d205d0afb7d259e782e5af5152d516216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c660a5a44eb7868f2eba4f6300b179f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532639363187498796be88096a9922cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f10ca105de1622fa98466b2d2be4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbcd99f3902c62fa492d974408d90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5a8db305b8d890d01aeca470aefa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a4f404deb638f6fce318e7113704222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82226ef219b90049e19733e32dca6cdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1bcb474782d78296b6bea566e552c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed996718b3cd1176ac31cf30236b394c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e4cbebe131de99283520a911fac3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8d63278836ad0ca7e07b5ffd6f81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4855a4b9a80c6196f096e66ebdc36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28f41deff3152b0f035185fdaf222b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a14ccba46e1ecb82414142a545674230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee5e8807e6afa357cf726d604d8d10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f207c0ab6cf9147fea64daad21aae8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1dfd875a52bed30ba5639f6b4aed2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45605cdbcba807427089664cf8a7a7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aa1dc67a5b2e516d6a88ee7a82adc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910e781915d26d7f266ae449c6b714a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed697578fa6dec55a6da89b75a67d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb7a76b8f4865e1bdb3371ffed8b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a1f88452d52d4cca6e9d494243d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5bcf6ea3cc5591667fcbf376b49e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dfac6c66a4480aba2b10369912782241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9d3a76fb3006ce5143bad71818074242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d6aa5e184c562401e57f22b87b19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b30ada4a80668f74d14720e640cb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a82f5ae70e6856b91c69386ab7594245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8392264fccbd1e453843fd85eafa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56975c05170e78d03c49a8c504968a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5047cb87f70ff2754b98b54e420d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8756fcae6fdbe977b4c8ff0fb97d46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c0a88e116363283c624f265149304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bad1647220157f4c1861403adbd19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21885eb541c5182949776ced81ed9f7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011521c50d092a9d2ed2a8986f9c1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd81789f17146225aa6bdbdb5354547254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267a57a85e3bbb43e47a4d8b10138e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab3e83a24665f842f3f683ea36001a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4680ae72ef4cb6f0621f43a0b5eb1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1664395d433c55d1a61396756b3566258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce255b0442b809728636ea5d24bac5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93319ad970ab0dc58f9e890e42f3239f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed590bb35d3c3118202f83ab3b4467261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39260425f98af23510b676d8e77900db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5e8f22656440d12ee9f5a2a7a0aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098e10109ba0d47cfa25859fe8ff2df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ffe2e4e79483847442a6ba87bc8eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ac150ae28f6a0b73f8f6cdbe4aab1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2240ad7d36570cfca1aafa2a67833267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60b2cdbb54c3a2d55f4accd58c5c68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cfde26b01fcfba726d325befc3e90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c3815e5ba3d0e7dd9fc261cbfdd22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d132b2cab184f5d764ebc197a6a0868271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ece4dd9fc9b2a4f52c81044f6dbcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960322c64ee792b254add623826e1e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e040f90a6a6e66f8ded35deac1148dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e1b2841edfb56e2a6d45359f3cc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb55ec558b7fc8319b2ee7834a719f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bc403ab6e0ac8b2905e2502fe6043277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306f314388cf99b2efcbbed3258a0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f722c7f19df5bf4e91d1ae3c020cdf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2549091a6fa3294c95d67a2f8b1a3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a17dbd5e7cad46321b1429ce3834bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c049d8a8edceb702a0bcbcbb7a495282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d8260c2b5b0f5e8f8e648f3ad3cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4465ac1c8e75fad1f469e0d9a4ef946284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b46db7761228faea7e37c4d5fd9cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f0eaa70907a19b3b24d17b15a041d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3f8c01e8786f80229f90dd17d037287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb707c1c7c89d08db50bf4237d8e844288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c988877833272d2f13618fa09d628289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7779e3cd71d22c4f01d12fcf90f70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da47c338a84ac9374a690e4e098d120291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d54fae93f2720b3b6f26fe64ec13a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d90c85588234247ffaa45d97b98d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d07b8b85ef25fc3fa877bf77cfa80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825c7eb7d534f21c07293f92aecf7c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c94565279a128729483856c97d751a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a1f085e57b272f0800940df2d1aca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e770a2aad2255822b83cc9dcf845a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f71d79364ed9ace53e005d273c50cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b2ae6e353c3000b8c81ff49908d72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d13ba91dc84d44cb509211d21b428301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c0533c584f124d1f2064749dbbf8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49eed659b95e35dd8b4df3822a1b90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6c576127a64926bb9b3e5d1adf646304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2826341832d86c0e9ff02d3ae76a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606d5f013dd9fc64b96d2d8c627295306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a3265fb45d21a0f5ce456e3043ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c671a27ac37dc6a625809021feace7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f416a21576d79486ed437962bc0cfb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d36ae3d663a49e5da70ac631f24d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d060a79783556a9a6c2ebbdc78a5a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c931a7a5fcbe7da345a37ad9488c32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87cbb7fae80c57c2293ca9ba602e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204178d8b4d54aae2323a4783a14cf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032b3690812bce9861b8330f4ace6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90494a710178dfc65603ec4af8b001c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaef4df6c3595c95ad9921d4196162317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615574bca384870f720d3cc4f16c4487318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199a7d54a8ead9f9bd075f450ba8943319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80558d004f64f36cd78ddddae24c06f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1d3ca9c379084bb8596a452ba41ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd65a8b52199a4c9a8e274cce3018cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340bd3a48839a6ee05da2478e067329323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d25bc35aded5c8322d6f49bc4f238324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae77f9501f9e44717cdc8fbd43fbfff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f32aca7970862d7dc4486486199b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4595b8563cfd4ef51a135094f0ae9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af469523dcec06d6d28100c78e5e27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4b334a0aa393bafd8b42fe4f81bfd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea62d5d0c60e73d9049ebe995962849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d9dd19eaeca660169145afaa1d501331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d39446a767dd7914e42550bfa35ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f74ccbee20e084b69632a0cea3fc09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965c1dbf848ae88799271da7ce2610c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57da09bc25a81c629db3a07fec11d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd79e27b0060bc6ea08ab8ac75f8ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca194c613a334c426c93a6695843cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95678bb128f3748bc2010af0eb3a5adb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e801a4d2503bf9186372371f39880339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b9ed78670d4c11b72eb5299f4fee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37b4e639ced9569ef0e345f645c297341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bec3f129711e2ee042c39ec72da40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a05fe107d762d35336c4912399e974343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d1c49afccae9ec382a2131cab3160344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5782299914eacd1f60e44ef9cd9b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d5c5a1c6a233af8445b09da3ea7ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef492df0efc3ba7c56e833ccc25947347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35b80ad1ed54d175809a297fe7f381348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d0a49fd8a91442e14581d758ee494349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c054326e7dd9e7941e2b5d03518e91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76a227650d95eec2a864208016550351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea384ac9b4fdd7c8af4934c5109779bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e39ea3cb8e0f669dd38f052ab5b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e6b5fdb902980644a697d1f0fb4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce54e57f8f152a149d56f2ac58cbc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972395f73382d8ef284f048ca0933e8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfe8905ad1d166d439ffd233783add357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68208fb8fd8e727b97a11d2257556e9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13cf5b0ca0f1c2aa871687653efa9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682881e1a5518045265c1ab4c4c2266b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66c0d874c293369b675aae0a0ddba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890158fb84ffa56d6e7c6e1465fff30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7844d925e4757d13bda334797739363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3e9cff696e04508bd45bce27bbd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885aa86763ccc119f54ba6f938d1de7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7f12f14f106c3bfa8f17164518dbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908a0f34cae7549dcfc5351c1828d8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70344900b235a1fd5b854a4b59e48a43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81162ac034bf000c9df6d355fa4259369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51179deb91a12ef5c114844e2b66f74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26b886a24327244c377bf728c1d855371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3e2b2cbbd7d6674efcee916f64b37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c75ec585caf69f3a816ad28392260373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6836d2f6059b898028ff81444ab4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6cb3c3e61b4a24108d684fe9e90b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa81e8efa5e049eea3c57aa76101b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636140d0d5daa25fa39411c9a0b0f406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28430384097619d56a349ddcdb6ab37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db992a1ee6b951ce2fbf00daf86b43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312839177ad19b3250c80fe3f21011ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec69055b3ab34125ca45a8b651f4cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28c5b36cee5a659aca4d068175c0bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a3522246291915bc28e3de901f0d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d885d3dd5e44a161fc5ee76044716384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0f61ce669935e6744e7bcc3aae9d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979262223330e8d426aebcc3432d7fd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2142ca4099cad38f988d2bc5926815387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f848fb4a3b1cb7992ec624e59aab0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95a65716d760aa953926c0695e4763389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4ce992205aae6d03bf5d7461c8418390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7255044ceb2b0d7eeb48c473909f88b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06140daa8ca002876cfe0eb9961d311f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499c69dd976658742f0158b58f33b3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7798a55b6bf0798d060236a256f82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef10e7290d13fb40e5841faaefa7c68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584082324c4326ad79a73ac962f9c33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789ca7506fe43710d463c6e3158552b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cecc7dc523b49bc0c3e4a53cd3ef27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a86c6222fe4cc35fa90a77d26f55a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef50078529b15531d07260c68da8073400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9fe329024f39fe62ecc6d8811da64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e396d9cf8bbe21ecd0e61b674975d5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99337258ebcb9c00cedf5e1303c9e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cfaf21c4fb46377a3eeadd4befc93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162abb155574a18e4c235af64d5e6dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bca71cbadfa25483e929d57008ada4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66512bc2713d731165fa91ebb0cdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415314a4a48ded28076c9a7bdbadf56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794fc83075632fac4e6662b11df09bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693554ae821be2198f4722b71c537d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de35c6d1e63845e3e10336914d812c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8944b0b56e01e523d871330700344412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7317cfeb1fb3b07808636c2ca2674413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a55a6a18cae0838b65b3a128fe7c92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd7bc1702a9f7d8e04a91f0982e6b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632b46d28d0504bcdbe814500262bdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a69bd88b71bfc0bc45fce4daaaabb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90caacefc18294214ab61ac673b49bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5cd67c34cf534c39b24ff7f5e8199419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aad43926d3f95ee783e6bcaf5748b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00804e7b30e144cabd552f3e5470660421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f409bdb44294773a84a325ac93a3a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c2d975ee0e81986acfc2090aba2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e23174c8006d0e643395f8d4fceea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16b531bc0f1983fcd458ce835ecdb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb2ad448e28df7bb2ffb8f41354f0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e23fa53eb58641a3b8ae92adb331b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90132273110697d3f7e49b1d1f065022428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03788e8d34e429ac1efcbdb51e6911ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d949708f05774af515561a0f43c2734430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe31ae1bc25c26848b62eafcd84e39e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35302e5a15aede3d584958d92d22fbe0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46316cf398f41b74514fb4dce28a14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106133e704f51cf6d23548b78a356b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbba2a315311b0e0cc1eeb0b80e08e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672266465e1169ac73faba27cf3292d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce00060431d049227f8ee239e3b94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfc91961ec1196affcda72236c607438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e6b243092715e8f9ed4ce38dfa7c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b969194e6b5deb5125eb58906386ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb67c49d556628dc704ef66aee5ddd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f147d4b1c679fa254439818d0f912c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76603c9530607be5a4ba14660fd4b17e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee205cdb91fe94f44a4336e0726845444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e1c4f1da70b9222ba6b261219a982445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be52af01e814a6160be4a8fbe515f9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e878cd90c49bf63d6eb83cda890f3fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2d1c77396f7bd42a58bc5be927e4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4c28dbdef2f5fe5b9224955ed642449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9472e7206b9df95ec89bcf42847eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bcc6174b9b06d6d04d51b8aba9ef9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4cd5ada5abf35aa123ca227e1157b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66205f324100df1b56b940e4bc6407ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9644488760155b9e7306988ea53c3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5328671b335e656dccb0543994e353455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72742e97d6006e592643153b3ef2cda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48be1e661d9e660fbabb967fd1c087a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59fe7855e1599e3d74f176c4a3f80a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a1e6400aadfd5c5b064d1a4555c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffe016e7ac1efbc9b55500b6f7284f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057caafb64dd45964f3fc37e0db72ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdfbf5015b13a510fafdfc8af84ad5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733b8213b73e59b52a366ed9b35f094463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295adaf9de6a1909e16ee0563cd94eb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e746b1c56af0e6b467cc0ba2217b62e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62e687d6d810c31e5bd488953194f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca3661272383059c5db423338374e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c9417341036c4301315c1171ebe7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e284676ddf72366429fe8f064da9a3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafc33a008533f9a97f5fd07a961828470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6df4002ab34af60a7f751e6ac99694471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56283f621b2356c8710b82fc3f826e7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f702ca35fec403aa0ebf2527d9e9ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae297b877feb25fd8c1ea9b370db92e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d398047e79911899d13d2deb9e06aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582118c1dad569f2f7b7858ca5587ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e036c095f95f464f721a81ca4d8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068ba5d4074a591bcec1935fe2221ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9331e933305c594342722cf2416be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c359abf731c7c8c88a014e6b075e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b6790559b123c8b480315dfedce71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc00307f35bf056c29536fd07e38c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1814670c4ee521237deb82b6ff2da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aa47a6d66f17035cd78a48f0731d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7f934a6db8f062aa7850c3e8b9ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d46eb39dc9b07bfef2d37457e97d86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752fd415fc5a9aad72fa867a123a350487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe7ae21bf44fb145374fdf78e1f77b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d72f9dc1b4a14c0d6b28e3c7df4a54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7e4f0a87b08220a0d4912dd1a7a8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323594f01f50f37efc0815f7c8745dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934810f7d3ca9b44ae3cf944e02d862492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee67f811a90b74e754890c49741927493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1ef1522b575777ec82b51da492eee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7e9c85294efe53346ec4841331f45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e1c9277ab0e304c221331fc91c81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a117435282344fc641fc332f63a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ecf3d52687e26cdd4c5f651030e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2bf5d75606873f4ca5dd6b3e88db7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e796f87ca2ecdbfddfac796e7d4391500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbacf7a2c81d3c386616c08b19a13f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e484a8f8c1b73410d969d3716412d41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505642fa95fbf4d1a1b937ad5815cfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827c360599cef9f91d123860390552504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ca2cf5a79dfd788881a77b228ac5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee7012ae6d722eb965a5a3f4f3baaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa09917487a70b6386120bcf7076a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62569d15ad3eca31ad3651c256533922508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a092032dab487b6dba791ab96e374509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b1b18401d07a4989e4d30c3a854c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d8c6cdb58d231f6e3d60a67cb0b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519603f3af726e1d27bba3c9fa6f35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8747b7e3951070434594739c5cdb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b492ef1a76132cd677055860ef7e39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8bd97bae2ba211e1af41c663717ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4de9c586d4bb9baf05cd357073ead516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d48329c9521ab7ac53ec78595d82a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d3fb315cb72946be38d9f82b34c98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f88428c90b687f2fc78ae91afbd2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be99f7e73a853e1a7b3a3a6eb63f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbc0d636eb5de2a81fddaa0950f108521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fcce16d306f71e4a4ba37958bd828522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7e3d9e6131c6624f5e332a4fc7cdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddbfd3f207b6b2b9444c428ab11a2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e64c2edd5d980320e79bec1cf1dc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e277016f92495a81452c2c0d008111526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640302ddf3a6db144e29c70680082927527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d3093dd723cafd52b8176a8580c75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18ba2d14b4e24fc36502f063badde7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a7a1e440898a0963cfbc338fee12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a35371e585cc238a5418e74fa992e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb589b886da8b6f44049041523af77e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e725a19f51b0e5dc4b64cc3c5cd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304d269d70517f17c695b143d559161534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f818564ae5c441ff287a54f35381535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658d2f754222f214a19656578aed57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4fcd5f2381b50eba3a38c1f56bb3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d61a642dc38d91699c9ae061b7ec2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a87358326cef1c7ad1f49460ce4c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ff156dfcf0aba5377ee21ba1bf29b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d0e8a0c89c63ee21677378dcf9f3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd61d3f313316fe7137fde0246e8bd7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09158eabc34db91add048b649165f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152930a4e235b4beb3b172478c627cec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f4559d89023f2ead6646050e1fd68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad67fe96b5fb73dfafe55d5c7e905d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237820016f14a3ebd8c85ce6376ecd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1769e93fe704be769fbcf3c6e41182b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef148d447d4e5e8982e313f78cbfbc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb7204dff5b042c7392bb98225034a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026463033cc741d59e6a1e9f0be033a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30f164f5fff643534e4b9e40de1452552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca64e8da6e36151bdfef3b6ad3d589f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d027cde610b64477b91a1fc27134b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e3827e05968b5bb72c219fbfbddd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e605fb095538af7c071204260a22b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129997947f9265a2aa52754648671798557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ca371c9d7e727b95bebc12d4e075558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327129f08ab940d312882bd5d21e474e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a75a43873590e36f946dc2786b26a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6072364e266b72ac0d9f4fdf88868b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50378773c7035ec29d2a95a4d1e9487a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1c37bdd2c26182af508359722d9ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac364c5c1e63ca9833ecdde68ca8d53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e006d1e329148b7eb3b08e97f665ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f0d3760657b92284390d1568d232566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb998a60c68a32a4c4ecf19ad96af737567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2a7faf6ebc9e2732e75c26e6e2ae6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b06dfd049a6ff0a260c6fdcf9935569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d091a98bc1c6721fd956f74bae48a09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efabc6daee0ae59e4e0ecb40cc15b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b97113c4e0558c8044602096ba30fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19336b55e0e44a428d6982e2dcea1ab6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3d215fa15344654438373fdc2cdd5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c6ae30d400838222e1658a9e13153575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ea784260ac141482dddce70dab378576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6b9fc7991ce690515a0670f5a1aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6a4778f2c2e6a14feb0413d3ee803578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913783a86171e11a747934308e45b70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ab47053f4d52c2d7072afc2ffc380580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2504ee0a6fe8e62dc7bd1286e5faea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a69ce1c89da36245933b9da15e6f52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fb01a5d4c42daeb9a3ab976c05e69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d0ffae8b6ab9ba2bcdb9be357738584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c596b0a82c114b1800ba0a4a2f45099585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473faab9a65ded4732433f03edadf0df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eb04a72b120d3a5e1c22208e49472587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ea5f477e6461bbecd2e299f975261588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95661c114280097118e8e23a26c2ec8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc80127a40c47ab262133c135073c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4b0626f277b44ae2709bbb360f54d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e869714a8bf8a500fce6636e67af4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81048ac7737df54afd5e2a0ab892f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41da432713783589ac5887ed01f06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49023add8f1f28421dc7fc1d77380df3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f012813d16111ecbdac99561ce0ca1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95aaaba32cb2b85ab3ca83f5010c7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34006bd9c57ae01c7931fadd4c9f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd1e05ecf85c2eed89647dbc3fe1ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1820c168544af183bff159f0cfb6bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c63e1dce6e19104a224ebffd8c5b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bebaaa6b488b70a18f777da4027d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38f92e2c67abcffc4ef637dcdb869603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd4f9415c44461147820be83dae707604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ee29dad4b5b8d9ab4f607a904d319605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a4a58271d878223be92c227cd570606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c466b8fb48bf6f314285f2f375d9b41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a4b3902023d0c04cd21aaa8d7dc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b5ed4af75632b3fd0e9614202044609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c996da8d04b6168020a98c8a94bc1b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3412ccd2b481d3f30d12bde2b16fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8e63183c7a536ef3774367dfd647612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64fc175155db451f2c6abea45f3d3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff528d4bef88b7e1d1d37b89525be92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546ed9067eccac69f127364d09b2784615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72cf16502b36ab5b381cd7675469d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bcf266dcab37c09088cb2eca8dd83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d717de5fd804ce3e758572ff7e1b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb75cd8363818c641c543ff66683cb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa71a439e327b2f226ddb674f50aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85273b0490047fa877b1017a573497e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d087afd4489fd5aea6bd058131cd52d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ccbb7d3974318e268bad89b669ffd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc53f4dd043d1122e3418a99dd94958624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89f59f0c517773b930702b22f8d2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320452a26a29dd4d97d801340c275f49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df849200621ffb92575fb5bbf650c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ca816856785e5c621c150910a2acc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542cf61cd0525bf0a22dd1b6c8409b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de31fd3460afa551fb9940d3b8167f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e78af1149eb50cc0eb6f4712a75d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6557f35151a5ac5f615213a5d198e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c6bab5036c48b008bb51b3a6d6c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133065e9ca46bc90a0bea6f7502381b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd163f55c07c10f3459bf36a4a63e93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f615d38710d8c1a08461806ee56706636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06e6e39d27637dd6fd41a147ab531d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f2992cbbeb5b501e85bb6bec018c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6979f2f6ee9d3c3972d39335afd5111639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920d5b6622bf6e25e3caa22e855efe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeca8bed9de71d0d0198db03d5ee51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2577ce557b9bccdbcb23d7b52f771e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f923fe8b82fb1066ca73563641626e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e173b8f6072e621c2c015d65b7b87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6c115a8f124e15d2713c6120684fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2351f3169ed459046c0efd747a2b385646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f7e1bcf06590a1bb79b6f144d958647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f1b9107462eaed896b5c7a88a441648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b63c673988b00b53c0dd30449fd8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb614301909e68c4d835284de0b3aee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963ee347062545cb4af9fa1e8a5410651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1939f3561477d121638cd42094402652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18324d23770832ab1c34ddabfd920a89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2cbf7dca2768b7696c4faa19c21ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5af635512982554badb4be6bef0a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50514f09bd021f602c088b809ec228f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e042f1a664b568f639b98f7c750d35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695852492a1a3bc95d245fa0b5c0671658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713fcb010c817f267a0083f7d626d1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12962752a6ba24aa3e840ef61802a45e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a87b675fa62c528768176cea5ed1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bdbfd4d31c3ba46c344486c250987662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f8794cb96a8f9bd22a33a6d3962cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ef74a58c4fea9d47e17ac904e77e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fae04252efa0ebfbd91b72561088a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702e87a9e6aa26e82a45fcf855c8491666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff47daf363aec2f85ac163261e2d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e80250fb3fb71f966841c0361e240668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc0798a7b9c98b9ef74b6a3f482127669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d1bc65a5372ba28fd4cd1d942544670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e236541193fa0ddb331ef59e8ae628a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95797cc18ba7d55803759fd2bd374b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19ae7edfa3e190d3af0e60e8802cf9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc76b5a6a1e656c6d79e41462e10fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b6ba4a0b7c441bb951fcebe96d7a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30c20c5eb575d80096f59190f04d33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca1248e5f7cb0801ebb410f17c17a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb21c4d8ad7eee1c59bd04e24e78366678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79760ce9b3e38cb199329cdc0649b052679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b5ee8cb45b1897ca18fd9fd1bc7f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fd537a86e6dc6bdf2febdd686edc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cde76f89af7c684b14f9c0a997c13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2643e3b28ee580e5d3687c5413b4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b4ee13ef3f95c23ba796e22cdeb95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98094fb8bdb21fef8b698c18ab82f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b96cee50922a513cf4af05b0d06599686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72c708b8b943acecce90dac76246c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4095a1d2f20763141ef2185e1286e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e16b5a55c5373dba75aeb70642ce1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376af4534e41840ac4a2340fc28d4b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34747956f90d45f6ca037ba68c0e9f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a083e4fd1c9bf1924ccfe30a5e5c37692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96559731055ca8f2cac0575fa5e7df12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf5d73746d54889e6c969dfe624435694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e2c175c6e3327d19e367280e2690d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2eb6f7a22a6a087bdd86950686855696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a0f601c8e5914f2b9a92d48b36ae4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d77c3e09f297109fc7d36da614acc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1051e124215496803ff219cbcc5265f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d023d066ad3db72b0ff16902d36ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d82e033081948f57c849869346069701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf85e79fd54a576f18dace10ab3213702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09375b019cc78c1a51f368384a39ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989db3118b65c287a790de56021e611704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bdb45f849f34c7df75250e6b95c62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79885be6c05944b85b546f69869b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536a8367e30b81f600520c6aab98ca5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c80022d28e4c9df624de30b19f9d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5228ccaa594ba0e87ba0306ab586e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b130e44658aedc7e3d9ff586ce1760710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8107f328922db7601514d6714028c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c1f3d1d4ee934e91b507455443ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8513e6abec2d5cc718929eb26a93e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c1996b43dcc45f43b0eb3edb89ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e82d921d60e1cf02ff0cb7e859e31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd28d353df52d50c72a9228779ad73c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d11133b4e2dc232fb4a483c122a418717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae31f7718ddc0dcd84f3c3c83d19a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a5beffce11025761e23d1526afbc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f295b775e3b158310d0e79105e75c8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201c4d26106bbbda148ba08e1a58a3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceef73478701a0c89a11f54bbe64cde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4417f5e6dda98a6beeae1ce069064723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22410d810c283761afbeb86ec60570724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f22c7aa740c57cefbead92caf245725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d487f3dc65389969a5f0c9b838882c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461b6ecc75d29b1ff29150c1dde82e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf1a1fe28cdbd8d6089e24ca053ae1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e85e8a1981080d6fc30238b6838793729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8678482039367141efa225192c56f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f92ea86ec65860e8c5b5ef17335d06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6490d2555d6d3d8ecbc0c0815d85c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa271f6cee842ed158db3a6617dac4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb6746036e6c60f92c3f5a23c0c6de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92e776173e20c5a6f0a58b16706fea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e903808a47bb3afd91b27a86a22f194736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635be20b992ebf32b6485c6144cd574737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fdd9df1432d80320833dc4725f0bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c09e86c86c8bc0f5e1a0d529488f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e80c19ab459d42ececb1ffd6018158740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79b6f7e80e469e615aa9cb0e7df14a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f78af14d05756e08a740585c66db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28ef4e3a61ddf24836b331d35f50be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f41e0f19031b825e42795f248e638744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d2926e44293fa60ca7ded6d073648745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8b1f6d484bb56fc1492be09aece7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e8de210f1f2bb09ac780a29a0b02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036ec95cd41e6bc7a430686cf543c4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6abe4f0a653d708423a4adaf79243749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80d98a4076c29b14e8865b3716534e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922051f76739f07349b4a0111193ef8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a7d9194ec7eae9cf6f2b5bbd02fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2464af46508bc3d7c9b3794040588753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46780847fbf0a2a3b874ec40344120754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f235acb054b0bef1f019037aa9d3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df082bae835f5597fb7112a071d23b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a5b67018f47cf441885c7730863e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f60fe5ce5564c29ab192710a1440e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601fc52cd260be48f5edd0ba9afec3d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>