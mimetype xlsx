--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e165e36792c3ee25833f13054a8ed4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7994958d5d34a9d69b46185cfc407d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3276e7ca317a775f9e2c2127c8ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac526466b065fd81dd2b1a85c7ee1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592a3f9dd40dd0f82f5ce9aa5f94025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa379d9837eb832cdbe02d291303c79f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad2e7c5663fbdb2f495f583e320e5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d2a81f92b2c9f060c92b6cf5dfd1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb5036e660af1247b061d3019a15a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47998edce2ae4a1d832b2b32fbd682710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac19b16c40808dcfb00863b0b3716411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce612fd5e12ed56939321ff312c5315212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca824eb473005525c06d5b5ef5e6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923175be35df5b961cf7007a3c12fd8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cf886c8c1e9da9edb7a8123237bf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796e49acc1a7e53d2f5984f43cb7ea216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7561672cc2df984aee116b9459614617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ea24edf2eedd5f169e21a3070c38d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975564b053798953c508e5ed87e254c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba116e7e64c1795e155fb7f607f97320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74edc943cfb38a63ab508f70ea9a94221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d71aa22b7d1a018c10b78aeb6cdf1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9315c41b648becfdfedff1687dd4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c27ea3fee86e96fce0730e5506b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f527536175143ca1da8a90853b59225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fb2f733ca2b5c6664f9fb0a8af9d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875dbb4c69c2c633bb6d9c2aa5e92627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea3ded4d2486d25b37f85ddbc811328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c35200a9cd268c3872ea66f431a8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa664fd00907c2251df6bcdd8a36669a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505ce8d7e71eceaf72ba39267e202031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc39d5a61aa5972fa12c2735408074232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3126ad75282176d8d50de44404d0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde0bfb2730fd805eace8b5448d4df934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861cd23c73e6df91d8853474cf0b43f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bce0af40a048d7dc273a0c7ab3ae8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd413001462cc7d3316dcca20dd575f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e2d8abd5eee7ffad40acb185d36538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a6f181e0cc2d51a1f0baa02a2d71339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d3d58755fdc03ca44a6f8961ff6e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2a6c5c9d03227c6b8f1570c47946141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986f28ff7b77ba7cc7208654a7f042742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a7d187ceaa9a9b24c833a55f140a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3be01f3350cb576771f7c64490f13444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955b9a4dc45ea07e51a5c2207e8deb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0d886e3af86545237ccc41691a06446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9dddab7c8710ef8f60f47da23c2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a5e1b41a7df581c476b3cf1865db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a9b1a2554113c58893deb28dbef2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d1188943e89888db86275bb0698050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90838fbb80b16a0a9e2396d8c8407f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38593d1cf2fe34191ada80075bd937fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d03085600dbe9f4d5f3e0365699253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058a34cec4af8ac23d81f782bb6c01254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575205e4b200b40c2734cabf51e60f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e28459ae26a631c8a00be99f1192e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eabd309fb62f3d77ad6ab19634b3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e570eeecd9624de72e1f04d4a8066fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42649b25aeedbe9d60246b105333f97759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f85350f7c36c2deeac689cc848cba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f15db45c4d32992bca3d9d540e93761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86370b7a084516e4498045c7c0de8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200568672a8e81c14566fa20b294c81c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b23c572942066000e72af2a19986064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de0864ec647a93b9c15a090fc15bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6d773ef9eba8958408eded681f7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec15ee1fdb4756106173a9abb4ad7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d27fc972f4feee67ff6a9bbf7b1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1132bc019ca21d7ed80712d070243f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ac52c35618f6e991cd69e3952d0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f093c589a56a8972820eb822903fc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a15ef9d1d1d3a51e4ce8a54b1e891f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485d27f98852691643ba4e8f70c24773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffec73891a52aff501c79a00a0002574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb28ca5002232139662301690fdc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde9cf581e6bb82c7488bdbc28147b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49721296190f40030823675e43be65e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92b8cc30a5b08b372b0cba63f16f7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e96a4d663762e2eefebbe7af4cc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1ae023502eb857df88c66a0cec76580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4129c43098e419ad2c75e1cd4917a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590fc7006becc6c68218383e938b4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee859402ddc255a17e110a248e162c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065ca4ba5a8cd6ac1f4d786f8c83f4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b35247cfa11784878c91481ebbf96e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051614269192af788e4bafc5653a7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ef4dc6d654ac42fcba9b2005d800487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39ad1bfabef6eb650a968911ab60a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e26b58df39252610ead990d7d74e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2952512cdcc8bae09cdceabba8d8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d513c0296c102be5c7f61cce4406491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c5bf845114c8f76d91907dc68f97a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7da14f582ef3f1b6ca80abd0be0f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f943c5458077e97ef1e3e4571202394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1837afcf207c6f003c0dada7dabd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89c676618bb62ad915e314b988ac3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35696f52c3d44528aed8fe0449e4b50997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4198b0d85bc5526f96b3842baf76498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c7d2108de7b81f1cc462224f7b0c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff11c7fdd4c401b2bce3432fc6f354100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800428b864b95b069b60457ebab7bb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a9687c833b892f663bc6ffc216939102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44514ea25b414ff7f1409c6dfd48f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21082b46e12c4ddf1434c9ea020811e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676c37556912668952c399b1a643e75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d00df4c6d69feab599345beb938f3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb949fcf479c498517aae4012bdd1bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbce23b4076e724b890cce8e06eb38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8026ffb46f9eb0971ac26305ff90bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108e5d13be0574ca768cd16598964c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eb7e112b854ca82a7661be889db99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b6c5fa57ecb376dff3e891c87b6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2170b7c9135eb4b0bd1d2699f9b6c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a780274dad6e223c8138ff15f722114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f37888b9a97dde064bf5307678978115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed023c4e7172a2a0e79f477a203dfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a278041644343580b7931ff97b2c18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72c9b2f2d4c33e037649dc343b4545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812546f878434f8a88035e49e662bab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3732f5317d9b01e1226a8a4d3527d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de83f8ea1c11a2e24353ee17928d8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e6a31f2c97b3e2e707e73a5b894f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f4d463bc630d70b7bc1133a5ff1d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6632382a6ee2420e83739cb10d042c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50c43628462b0041bf5f5ad5c44968125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b53c2784b23fc64810b250111aa94d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88456a6e9c7d5c7dc39156367e5e54c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096a57d3552aa1d2c341be917d9521128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292705f5e2ea6d7353ad178d1edc3a40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22421bea05415cb803dc1e83a49a67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28c844c76bb510e6cc23741210d63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760457e8757685d921ba0763769aef54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902efa8e695129cda3869fe035fb49b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e56c8772e75b6a684bfed29fab57eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6999f423342ba88b4f6bd1d8e0b23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136de22556ed7e8d68f2e332a68d0f4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bbbf678760913bb80ba2f9a3a744a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aaa0e56e7b8fbca77d599475ccdc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674519666fbe0388ca2dfd7870d1d53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08f3f5562d5792df4ffb05f0ca41e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b380f27a02e3f92fec5349fadc3e76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457492a3ffd4da5384a86f2e4d3f33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c6417329b50c28c535a975719a17b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa528824f4215c3d9bc80791e94c2acd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ecef7db8294d9a85b807de957c905145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366bbec1de1151a354abb9b69cdc836146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736469e048238058218192dc56567cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224505d77fe9835bf8d6c5b074cb4f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4509f6cd82732241d0f71574abe1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22196819efe17081e803fad7676e9251150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302dcaed2df579c2e835340ceb40e6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c081cf94543f894d940966e5b1ecca4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538552454754e217b1f23f14d987632153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028ed1ecd89ae886bebec415bc056e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ef80ad12700e963e2db060b90663a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccccbfd95a370fe77973feb3721f5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbc309a0ecedd7eda7d4f030cf2bc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc70d89b50b74d738d177022f5743d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a50e60720f48b78a845aa43488cc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e33cd0add14ec8b183e437f2a1064160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1394d992ef3248413633c1034366413161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f1359e81bd446c74d1931943c8e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8225d80a7ca1994fbccac83549b75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06305bfcc521d233691967e228db31a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ab3f277d0bc029d976cc95fe59b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c708eb9da5fba675344ce9ca7c662166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781944f509ea1e0a71d3cf6fb14896f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72362d51ce1f573a4189b93621da9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b906b1a5e77bfbb33ed867afb4c4f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f2004a96783472467cc6988570031170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ea0714b238b9f9debfb000337bca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bf44a311f852e14a2abd009bca409172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b5029dc22628a84aca0876bc758b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fbbf4d697983bd6b5da1fc30e74af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6213ff601fe75c0a90982755b88da5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e930ce1daf913d32da673caaf360e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0059d3b2adb63da58e010d205da3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a23976cf76b5ee39dca1ea666c518d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957db02094a488dfd11107a59b768bf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb200ea11be2a4dc92a65f81845f7292180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e82919d6c0d038b88d92018980154a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55702b0387327953921c94c36f822c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0413d3e7f5a2776f6c7f7ce7dd00e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a9b1615ec6afc339294d7ffda1abd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f77fa1d66d7b98b8065f51261dd7d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be01f595cf46e807a69a65ae1a0a204186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0230702276f0b7e74a910c46dcf94ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee742d2f091e3deeff546776a31e5ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527670a1e0ea9a11aced3a11b3eb19d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba9f38a6feda4416e7110b5f82d62f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fae2f99a78910cc52e6e525a0e8a2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4f086d5fb064a9e41b3e87e0e0647192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea086335fa1f22789d4abf8ed0ad85c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8751786cab7a0f79c55d40ac7d516194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec53b3c9674bfa8891015da2ea524a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652fc0cc2cbe69bd0fbce038d87bd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bad48799a9dd4b6deffe1a861a926197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535b1aaa43c5d18212feed41e35c882198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc32ac54adb891246a86766b007a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51f2dde2adc973ca0b9b159043ad5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e19fc3a1d20e9e5334f14e696c2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcba7bc28c7b82500a71b01b69f3c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c541b85962fda661c26a6158bdf8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc74c1b1ebea7419a9a13c05ed50e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1ba885999757e0c4d59e06190d429205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43462b154f307a606194303e5ddd35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ff7fd0759e7973e9452f045b0b082207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287e2487787186f7ec652659d0a092208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f18d349924ab10f462b614491421e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b93c10694aba26bdc588b536dc1833210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab0e46f7e65ed8eb9f2be88190227f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10cd2523db69f3c6e7c884ac55cc6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58e30078ebc3b31c20a57ada9744f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c792de9227ebdc9623600520ac39a2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a1ca61ef5fe63ced449744acc328215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45d8bc502b53e1d78896a3ee96414d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a13d429c31d0da02c816a77ce14f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c89914c884d70eab47afe684d56565218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91520ccb0e2f2a4b0c85eae23e779f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c53b19cb98df6cb98a26030116f992220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd09dfac9918f9395a4727b18f209d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09070d782036e3a57a7b2d6eac56b42a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4c3f3821a740cd0b384bf665a0abe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c980263a53f7d0cdc2e1fd1d346d624224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0b1afb7855dd2c0ef31dae6325bbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92746725e44937988c2a5fec17a08440226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5420031dd4b64cd50fef0afa7a1ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d675160d58892cc89800f19aa50e73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa518739011c5847f4bf56fafb6c8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e4b516ca5a92b6bc1805993ef9d6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907f82d0894281ca65c4b2945f1ca6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b489e4e57570bacd67749450846bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf55f2c883d10ab112a0bccef9f05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac627d477a7f19bc6334b3ea07cde48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43bc22e4fc4b12f062beb237404c20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf38ff6758bf6191a01d4b4167f8c68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1d3f92699ffe03d801241dee8a8ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd16589c92eabbf35d1181b342d6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a363ce8f581c883654af2b77c949e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568522aa2faf1a550f221f7dc06eac9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a179eb4a77a1c4214eb01d2d760136241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e26a294a70c862eeb557f029a0f0e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c1926b4f5ee3f272ab888ec17608243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f87a541aa2ac9f3fff5ddf533d0612244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f30c74c49eb6ef3c55025f49bb26b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff8a46d505cc5d77d54fd974014391246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49577be7523c288e63c5f916d51b5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60558cfb454399771b49baf2e7c819248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb847f5fd067a958d979c7bb0ce633d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e59878ea1278dd67eb1bfa1ba77b8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2316dc1d52b891d312c6bdeb1a166f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4441d210a8ca02a3e139b1b6d17151252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3099b65f05aa86032afafb042faed5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880631ed62116149c38d09f43a9ef606254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344275df7c475c2dc4b9481ab8fee37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49976b04123dd21d48976605dff27fee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810be31259f306a0ff17f5b14afa5ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fe74c3275ab4bbdf0d290ae5dc4be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3e91de4830ef0f2b50abd7c3d5095259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a9f8df3a13dde28e204a68ba0b54f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952caa30476b37a008c160a43a252d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d79663d382ea412f76d8e633026504262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235a65ea08d8589db1bcc7d31fbf8dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d8dfa9baf8ea36b2bb218d171b0c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d135d3b767e7027acad7d9e821f934265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19e07f4bf6ecb9757292cab60144fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c04c65234b00b759c6885f75f505267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb190c55d4a8668b1d333288bf3cec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fff443bc8de05024808572d4fc1910269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52109d716c4ad625c2fe21e21b22fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a179d13bb110d155ba3311279dc88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334e584e3884e67e51341d138742d1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f6808160916da0bd5e31da137334e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa379a983deeefc7cb6cfbd06b827c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a91f0fa575d636e9875940ab0505da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697cb0e7162e4398b3a460238d48f2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eb6f3a97732b7153ea4930fa19207277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bfc029304140996e5632a917dcb11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac040d5ca2c67a5db3c4eb91b4b3a1f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ecb9408183c873861ef0be8a36dd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66166ea4d57117c672880fedf3af6d42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1f0a0f96a647a9e0ba4a63c0c257282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f9c5a02834857f727a87e91075db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedc6f00a2a8aa0be5f34940d779578284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0c0f8e05d9bf3cf6dffeab661ca1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a6320030994b5df93c9804ce7e514286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7ef953047a4705203525faede031f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda01b54bf615198e83d8efd411d8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe588a4570c4c62b5068c6bdc4dd14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172044b6e42f202a14f2da388eaa905290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dbc32d4673e4e007cffff2a9763e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5ded24db637524344367400dc6e3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0bcc0cbf74e7603a0204a3fcf746e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8e883f2d1e059db03afbe0b090162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a15af058143ecb6d92f8ff213b59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632660b02e4798c153ce39736532d167296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41380a5433c97a5e370c4978a12ba234297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1ef5b439d20063ec9c58e79f9b450298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71a20823f1c48f68ff4a1bf0807c38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a582da7dd228dfe33810cbb00ceb03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36edff874126cae3901f384c3f2ac3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0413736b00e856a37d1e9f4d57e2da2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34849f85133ae2ee85935f8a9fb91a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb4d7a7aace88209794d7656a2ffde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547b875ab2c61a7e7d40d6a9c9de4ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c8d9381d41984e32762d3a6959b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75aa5534ede2a3542a377deb7e405f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af323333f32b8cb30e20b84c1dac0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e3da2fa8095c768aa9127ee44ebfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1c6ee164ccbe10577f82e25ef68d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc6235b43db9000dd733eaaa88e7e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec872b61d75b621d51d2816e67cd2e9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af4b1417d866048d794f4e01a1347313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303ec55952aff83d7ecaf825b0b00fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268617ba0f1228bdfd375174d4a37cac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a43a66c060363e99ba63ddb2f5dec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bab5282c70a0a42d541dbb9013d90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85915ee0d1909d8858cb51bd129514a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6434a3e6ea5dba57c0db9cafa50ee04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea364bd71f98df159e3ea5fda2ff4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc25ad477268fce8ffaba9510bbcb44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3457f2e71dff2cffb89e2e4a0d00e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba8954eff5fd33594fb5ca866aec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac59feaeef8e425c7cb04f1c322891324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6753411349e004a9d709f8f3f0b0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1fd837425f9d6bb386ec1b0312b91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9cc42754466ef626aa74d19c00036327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dadb0811bcf8b6a07185fb719f5e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb3349e2b876bf342a7028961d8223329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42b3a639df92983ffe35adef1f665330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a635edb362a203ab6bfabf7a0555c4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12688528141ba6ea6db54926d0884d60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e553e3730cd9e48acdead1f923c591333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cd46e2f3ab00240692556be472a20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323022857b6c1d7b46e8ecd06ca33a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d2019d063d2b3e14b742e25691ce0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5162f1e2d76af045e49b6f1804af0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214de53231a9c310e3241ff83673ff1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd07d31f09e43635895142f5c26755339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92a65e8765f8a23f447659d5625514340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ca649612ac5a2809609caa53672e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf1745ba17dbbd513260c7fae62813342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70dc4a33c52fad4eb834a9bf5d7fcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b40f85bd9d1229f15813b533e3bbd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb04889023797cc06f4d90e6599cbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c690a3f0003c4643c88f46cb7a173346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf68943449d0baf5c56b0ac12f471d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac56cbe45d330a4ce103b165aba5c83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66516717dff8f4d686abfeaa5605c257349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f3a4aabc79a25113f22d58303142350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fdb52884097538132b16cda8a2cbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39d23d4a6b0a8698dbd4d05b3060a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b0ca4724bda776c01a99002728f97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4479d81ad35b2a48d80c10827445a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d9a4c5c142ee74ae5c13ad32df7f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e30ff60ae08eed971faaea618f475356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4f813face6a54bdee0044002aa727357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05031ddd0639a30b05a3056b96f3883358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466653d855e55be4163af6c78ad491c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f0fefd928d2181c5f760c1327a68f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc37a8fa9b9201f093752fdda5256fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b3fa3243189d3c79d0ad836b16c95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83b5dd1f4f201aa54c88a5ce74d1e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4becd1e1954910800d48922f8284dde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10bf4daac23837fe9bdba7adc4b8f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b021e3f5448329531f460c74730344366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa8c24522085096e6ba9420096a016367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67e389b618cc7009e77241fade2052368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd766c2d058857d0356f3414481d2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfee7848e59b08f739f1c10660437e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753750d7aaabde572ac52607eb785ac4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172540de4a34d529705cee51dc63df1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6a9d0e600da081043a5a5b93efec0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf3db294ca0bf6f71dd2eb283b0eb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe858850d5245578dd0e5b466462b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce647a6f563f0a5bee4788597545dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b6fcccc2c02f7b19f68b2f68f8074377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a65988acd63cdca8f3ae4eca8ec054378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3698df98162b570b534ff58fe4270379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde7c893fdbfbf0030794df1b43fa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac9b29dc7e223a4d5306c648dcc35b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f201808f66464f45e15d565bc858382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef03016880d8eebff1d82ab9db57f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7dbcdcad3675e1ee425c22e9f46e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32972770a57bba19e2d00cd999af953385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15181ffc95d35f54180f1805b42d9d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d90b1ddd38f093dd31ac5b0df7f888387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4f27dcc295a213361349207085419388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bac8e404f61f0363a1281356854fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460beb8703d55d58d8ef6593d13437f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c67e2d8443942ab124d9d6a324fe90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cfc7137fbfe885c96c1164a1b3724392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c006c705f9b841398d69a1408b58c4a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1e1305536cce0b81aa76dd42a38a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472a1d4b03d1f34a00fd84f6dcf248e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0049bc7828e753253f9597a296931a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354579035d3444005599b0087cb69099397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b925b3d5d65196620482c2606aacf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2325a3a9f8992ba79f657caa2685a99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d22606e33ff55bf7952d920c73563400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac63ec34074d70ac587a9a53bda086401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bca83eba64d093f68d3cb1c9378b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53e05138bc5601bfae11e3b6eb4b80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacc40688b9682849f672beaddaa56b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374e977ee8202eb0034af91ea0c5d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635a62b9faf27ba711f5f501478558406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d0cb5dad850f19765c6d08c87b74b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbcfaea1c275b974b3cb07e3be46f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75fcbbe8e778f72ea5c08d1feef542409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef45287718ecc01d9cb94a0abc38a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737cf8eb8b576e756183c2fba29b8f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c11edd9a23795cd6871e18ff5c6fb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf06f2f0e6cc0aae9e218c4328bba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf284ea7647cd559cb287b441f9e07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b95b7f24ae0518b6be919255c81845415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4912914e057f0692678e35447ad388416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478f349b75be07bae7b973feff2d179417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e56e40902febba39e919bf729952418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23319caeab0c1d6a59fadf6fc65d23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e11b50aecb3be81f6b698388896b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb65600cf4787fb85de046c577094421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff52509bd5e7ce0cbdb425a0b03234422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ebd33170c8c4ae9576449c59ac03c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e380c2b7fa5db024eb0eb1881e70b0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107dadff5f7e535ff2d59697e62e04d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa92303ac06e8612a79822a6d73bdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bda148658c26412d3a6dd07f257ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a588bbb117398ce7ebc62d20f70775c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50de5af6de89112e36db27e9541a8c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a2690f4db81565b7445247535dbf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c796d75a744814119075b7b021168f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b7670f3791102b4f658b63b7a4969432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2078e5f69e26c5c241bd4bda1fe4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23292680d5d56e4b0183c966093b2226434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3bc8fa8e61462c45f239893d19d7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9978be7ec16439e1f10d3e045cbbfeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e18e678310546acd267f7e341217f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31a4f7cb61fdb68918bd422e440a9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7baf75d7a053f011ccc5cc86a191e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d210abebef85041b637266ecf92c3ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca9404845327f9388536596bbdc714441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf76fa0731e1783918b24fccf78a28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18118d72490ad680bda62ec510e8e7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d18dcb749d8e9926929e089c2b4407444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533f150a8598bd5b2c101e3a49ce22a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a233cf79a443290e0d5ba99c0c41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc3f3e180b49050094998ceb04e635447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07b1ae07618a0d5daaaa4ff5b110cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ced326067a2a05268b4cc412ce732a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319808d117b021c618cb85cc36b8d3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d03eb57e1e277f02f0455c2a5694451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa1e5646033e1f6ff8ab696aefa843452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2bb1cbe9150eb6f175554b49c9e63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19e3d760b99ceea881a4794cd6719454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743834dc88ef6cfd9371c9074ef6a53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe658eba88767a7b2370ad5e037c3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6516ab73cfe0b638e47e111bbc6974457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b7289ea28647bc0ef4c7eace91f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39709f4e3209fc613373d69fd20d9b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a1cf934794e68df8cbf3f16d4a26b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7dbe341b8b1161a04c0c1605b570461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10bebdca45b7bc27daa5163c0c40f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e600ecd494eaa966cd124b086d47d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769ea4bb233bd82a704a667fcfd0d95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67632a574da22c3c974d5404a4f809b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38845136286e81ce51e85876a158ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefac8a60b3553c19d4a06d3e2a0d8f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cab7bc9d423d592baf94eceb976814468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f7183e76c820b289f6118116c4c08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b18cea8a57fbae454e44b7a2d55718470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6dc45e8af5322e71420225ef67ea8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e403f0ecc8a5ebd11b0bc1735f39207472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43ef0e89f7f3105cfbc779679ba55e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36030b6e4fa97c5d1ef4addeb3d804a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bcdd3cc69accc911466e871266300475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c753860710af2b076c6593472908cec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcb614e99006b7d60c4b000ca202bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf68c9e894871c8916babe105c6d70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73932259185f4715325371f01e9b1f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8671d91d8cf11b23ae60b0183636e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e653d4eec371403546fa3b7b77bcec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424852657391694049dd688876434a40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa3bc6ff080fba153747931f3025a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccd83fc661b050d8d915b51cb8501d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63910e48590a35a5284d93189e9ce7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97cf5bcb1d8d953d3fa317859e791f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d51bdd74efa14aeafaa6b4f42db85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7acc218be49424e002481ca60d065a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aef20606c4015372e6f4c8924472da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b677ee180ae55e5cca4edaf1eabfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f41517f4d7654553240e3f404ceaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d64ea151c04ce810b7d73f39d7c61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23451ff8422725dedc8be28b8982f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb370605e522c1232d87edd2f737e15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8be4601198e32a69e7192dad236162495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc0bf7ef07e00d3768b72b6110aabb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3437e6c61bf69973191a69bdf89c8a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff056700fb967fbe51b9f02d7c8e9597498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d1a047c86af5df984f5b191091f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4b5075175f92797755a1ac6c1c06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21602b86ddd3bab7edfeb6f4d780d9dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036978b5840d9a192a40cb0dde68f95f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eae2239e10d6c49c48c79963e9f5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64b047912baf2ee7710508d9b8758504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad615114b1da088178d2c148c56033de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22813053440ea3e9479cb416f0f6fe77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3390a6b390b36bcfcf622be81e5b6c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de830506bea095886b63c331ba39c13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d55c357d680aaef754fba612005ca1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667e88f9141b7291f5eaf31d0fae94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae164c6aee6d9c1938673cc43759e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d341604a4fa7928cb97296042f16a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b1aea133c9d85e3d5b2fce7f87c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d32b56ebd2d77021f1639dd8c6f0e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07888375ae9be35b38e2755f631d101f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de227d38f15c36d3d3f2ab2bd0ae0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b714ec8241396736cc2ade8f61e3402517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4394f6f23e1c7fc854ed668a5b82e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedd2e2143eb65cab39bc02f6149bd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee425120809e83f2b064f8315b176da9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db1f6ca75c99263fdd6cdaf7a77f2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3776f7abb21127a8ffa415d045869b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f203d8b11a66254be43ec24c3ef5c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293b427227c4edb809aa6c57d49dea0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448180d77492981ed8693bfda1185f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b34dfe6c3ed08be629958c74ae7d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893116198861eb24f177d09f7016f72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed2716f8f7eaff3fd503ba065a8c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e06b456f9690d93bd7f2298c96ae6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853e72e1d305f787510695a28ff8592530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb92eeb609bd2153418c572c66441f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c7406aaf80b2123d6b048a14d852532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ede6ab37281708fbb11ef379529ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df88cea33e644ff04907263567d44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c55c5e206ed2390470dcffc243858535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad50c25cb1ba6d376427c911bca6cc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02423a97a5d9620a47e66a719a7965e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfc461582095a56b2166c271d3336e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2628977e20d2232ae5545aac6539301539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330d68fbea1cc0359f67d1d308af3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72302acc65f35fc116556a90d073efc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705809e3f67d5d4b1098560b1d1f1230542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04406724769d51c5fbc72517eeed08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04fc30b7b95f359f2a97ae5c49d722544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac3a5d0060f03334d23dc11218948c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2fb6c9e2c25f93ff5a5ab4547f0c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b73be3d8385de3b9e235cb5c40a9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8568944122f1a8c692778cef3aaa2ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879794590b35d538e7d86af2cadf22c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eaa92a9e9db3a4596cda6cb5f4812550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ddecb84e5c25778cd2e8fb317907551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4ff95f843342a47c8a0f17759a2f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0b4d59729d85e95a0be7847cc9061553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395866ee51face2c7dea734953bb531554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb3eb42dbb8790d4f1bcf9466797c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea103849e90827ee377f2fadb28d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad694e0aa39b6b78039dfaa0e6f6e6e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fffd5dcc4496eb32136dd87d9ef08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ed91cc7057137cbf5022837d4edcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a487476ee87755ec0ac22367ff285560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e575518f605a8e07b92a7706bd798b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896405185d4bdb71c23ee4e9ff43e30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5dc4bf0a5881fad8ecf8dc95cbec4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2d3218ae0c33aa21dec56e54f6a3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964936af5b93954fcf28286257444860565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888cb27f657c08d0f1c608bac17958a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e992abeea13f905b33bb7c1b5f93ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f603f684da627db226d86896c312d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d89a1588619a968a3836fc166732a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da9bc1643b63d509c9e23347d3578a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164738342dea973e95c217dd9a458472571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a05dd6c362cfae92750cdd04ab8c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d959223528bdd43215767985282a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f484d44fba6a672d77ddf2c0b22c79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054eaecb82e7c46a1216646908d7677575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915cd60a66bcc6ebc7591ff856e5b3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6bf1fb53ebedf5fb325657b85bba1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc4fbaf3a8b5c20195cfa2723e57f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5bbc6aaca6615d3abd0c1658ddaf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30808ad51bb6488ae5d49d7709660571580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fc1764d4bfa16dddf6ba27de1cbe3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceb6dbafaa2729462f82be7e1851b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c5a1b2d728d319ea55cdc98a0bf2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d127a2ccd8cc35ed006294478f37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a098f1fb4f0ccae5e3460522a98237585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4004ff93a1d6604431c92e9913a42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d643d0045837aab81e6b521c5d13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03497b4f1d769c9a89952a639edb27c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bada1bd2c24f2a9cda60e60e5c11bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d043ad705cae20fd6afe7371b9cb84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afe32328e35534cc5f3b2ceb4409c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03caa99227d14497a746271fe3b998e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbab7235416c34a56f2e3b9ee8cebf0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ee5be96f2252faec783df81dc06c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fecf628af264305d9b94220226e72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8976cb18794ce769a2c2eacdaa11a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859bdbaaca3bddc7342eb5a0fa09277597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ccc7b7d1db270826d71486347ec3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bcbeae94943db3687fa6288cf09ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c8ef8892f33e3f69f639d0794c47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365fea6ad33edd7d55d87864b136a1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f58baf07c5fcfe0742dfaa8b01cb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfafefc5380a363b906b3d17581521e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc2e411037c666a464dc46c800d806604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f3f29332b7c164eccbc3a63590959605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057bc4b20bb413eeab7e34324611ff9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6a4cc9d1c50137b83808b22c48f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b1ef1b6bba4bc04a991fb05e212b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8854fadfdb3d311e2717a06d7432574609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165ebcee4058489c0a703df8c3c8c30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada500071ffe4c6f3e6a098b89930578611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9464641f0aace96b1fc17563025ca4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20108d9fc19ae1b4ebaaddffef3baca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261e2a7079fc71a895098b21383ca11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ed9a5a163f28699e34b83f519c20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d2a2235760ec6660f7ee449eed07f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73a9ef99f9f1c0854ed7df1a6390c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113867f742368bcc4e296b41efa6eea8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb4939ec3b6b1af83da57438ba7dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497844d9cc7420b70eeece609bd6604620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9501865b45752bad40267a6d2cfb33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50568cacca923b77a7a127fe9266722622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36062a20c6ca3aeffbe001df3f55f77f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071ffb29250c15df97bc972764ca213624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8f95829c1ce569baa545ad79d193625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6eed114c422b598c0640c1cc334e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe7da188063bf6cd05aa87da33ca16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa12571f2f3a09d31e24c58ee66c2e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0da7cae97185013be489bc8ba55f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0548221629a8e9b56a0d174572f740b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a0ac52da54d6b9f2083d6f5cf1d56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed439075b8b828b579d49b84a93b3b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893de8a915c930512b593ec0178c222633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300480b96ad866aac7b93766b70ca45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6b2d46de2912e8971c5cd2cdb493635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5404631165edea4bd187413a931f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9880c4443034535415d7d67b95e34d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63be35d63bfd6f766559f60f2e55655638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f98fd80f7ed3b08bc9d104e6a1477639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b64fa88e2c1dbbd614e9a3729ffc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d6f1b89d14e9f9118349d736da460641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33c97eae051e3f2c0df4ff94b676ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832438edb1e32866214dfc8789eee43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512492a08b0c708ac0159e95e9f323b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471d109ac9cc95d8768d13f214473e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5a6e1a04723b6c05e5f1e03f1be69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c9dcd682972838c6cbd2538203608647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901445e85db23db6726a41def7c64c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a131b4db575baa33655a8bfb2a4495649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a490299bd7fda86a31e6214ed3f6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dacb17089e12ffa02c08350c0d1f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d3417548fe00671aa03666f1ffd81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9f1fe5b822e0c1dc487ee8c1b340653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fce190bc2dcc7989f7dad15e8e762654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853cd7d2607504c6bc6a0af1dffca6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61296fcb015f095a0c8468a955a6df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ee1d157bec2d998cef39a21345d46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9692c748cce3dee5fd3863025f08b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8f94556892366341b2c6e5c6ddfa0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a22c69c05e22814a459fa1bf50aea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54181772f8d45358e7f8f5f7649359c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7925e3acd62227b2d31634f94b36c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6779b94d66fef3e2b9c3b35984255663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712e62c2eddf2787e2734555b47e00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3943ef89d377062e7c1938ff06b8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d808845afea67a48c3892f67dc361a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0f6b9df84db1e3cb830ce842d290667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3f50458f028fedb80aa973713766668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abf83b7333314c5203d99b40171c14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66040d9ed9b6d15d51939094f6b4e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a9787f35fa690d05b360cba7877a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3615248df7002aa770641fe1d5eee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64e547723db00f8631aa05bc6e4311673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f5c824562d00de399962d8abdc57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230d286b5b0a7e4221f31e0e4147ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e1316d8709905dd3ced313cb62a64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ceb8eeaa851c1f15f1e3839a9894f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cd8ad5c1da496d313cb739d799c4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1c349f55fdde695f3305d399e5bc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6579c0483472ee55802685dc2db7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb79de7cf92b1516a0210b13d78cd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf801947fecab8292aed89a6795945d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebb08d5501291619851bc40ee601b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e08ac77d99e3b380d2893a9117d402684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437da77112d33de23fb0a9dc298a2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e078961194fe50619ff38fcf0653686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f348c115b097d1b7b9477e46f91eaea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f242c80771cd3884a8374f285629e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175561eb20c1f4bf10ec556e69d9b09f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ce2ba968fa664de9001234c7a7bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5018efa4904de291bd751d1e07f6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14838dea7662d7c98d298d8cbf07d4f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97397f4a62ed7bcba75a5bfca3879f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe997e399ed73f78fbb94661932fb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686612b1ceb45865d4ea2cb35bfd513695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947eca0b4b6625b1d95418f1f66985d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e3de01aeced2371605f90c41b4ea9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a0bf06f7f1b1a41f608fe95dc5e25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765a9d56711edbed4ea094daf77fcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c74d4f84ee8cd90a5581b86dd2add700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a641bec792e0bf446960cb1989687b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbc066a269930600c3b136dd9c0bd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caadd20de9d84edc2ebed8582c7c37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fe637ad86f44e278d619d9c729adc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b3f3bddab704d8d29c1fbe66bc542705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df62872ced260a8211f82d40777d4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f858919621a5c6687d4a35ebf1814707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f42bd714e5fc1672fbb2e142ab96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e02ea6850d0d6de69993ce429ebcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f953072b49a4232f9ed07eb014cf53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319e03772e9cd0fd474360ab8ee99f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1829836d5ecba3e4d11393b16e9abb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146055ac6b8ff0aa8cb0753702d5c647713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eea969e914198b17dd057d66f37cec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836d7abbf9b554886353941a8d95504715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c19925e03a68eaadfb103e036cdea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a9205865379eda20a8f491a91817b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644505c16688d2b90c6af7e40b22237a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757f3cbabfcb089651dd145e354d9db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87f45eedbbf74430b2e029f3d27316720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b437d9dffa50b9e4bb43dc56f5215721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583063af4eb10f04a9c1ee77fc8a689722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e8d59e72bd7207c90a3959c4827e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75afafac2465922aa2bf89996fba2af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860541e348f5bfef8d9e9e2a821ad4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c59450acb6ece75b2448cc8423dc9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292eeb291505e827969595bcada3f16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f960770112df1dae6814fade597e7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244add47c3c8f610257891baa047c27f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f3b3d140f6addb26ceab289ff1f87730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc64b91fccd6cc741c63abbc975f1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb7dc6e30f3b53331e68c959072a37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f45437136086b274e4fecf4dfe056733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbc2cba979e37f97605a87fd4e3afc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702abe1a6bc016cdf2262f3a14cb708c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703902ac4015326902bdae0ae3df48e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16f68fac5b219040c17113ffb94e86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6f5d521ffecd495c2c307d2088e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2f0b6acb84cdc9e0405dca5119b7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2b5b2244f676ed65339795a39f15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6156313ad116802640e883a46b5046741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb3d608bce4aa6d838ad2793434416742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e6f3e519152a98eefe03412dbfe20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626e75de79400e69a808682612b2b5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766b8b688c41274fc3f652a78fc6b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2948c505438c95465df2035217e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c347112c530c5cc21b063181489004747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11512810b7e70355981fdd1e4a80891a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f98e5ae9d543676380bfd0d78d502749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98611f35f0430bef0c45d0892f2d362750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274f7aeb35758401ce06fc17673c099751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7918bea71ef3c71e951c9f00b75d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741eb7a070dee0627e22b6f5f67c8e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d30205f1c4c0972680c63191033ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7c98bfbbb4e5b3ced6cea10b971fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f55a50c2ec38f0f37ea98f4b0c128a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b950b73703c1c185f9a66b476fa6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f9bc39de052aade8fd664e611c79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac29f394acd97ab2b0b301f0a002aed759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8737ca44e4079179422b055c30c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8fcc387d85fb5816d08f1fa65ef422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bf30f9e949302083cdbd3b2dd77813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec1470d683c8cc52d0f64f481420824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf402b6cab02ba48851c67113feeec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff9db256955d63490001d180930ee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50174601a3397943f64d7d07427fbb0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171b4e27a77392e78bf63e87e7dc1d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3980e64946015b88bd42138716242029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a129c5aa43dd7e1305982fdc8e329b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bec9042c05486ca0f6179c63ff73c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9ab5459987f0401627d70c08e59512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aec630f8b26a22a9c8409db0bfbc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85a01b27882472d2e0332d0743338214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cb001f5c131a36568fde4ecee148915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c9693238f9e21489c96ab2802945b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7dd420ccbb5c31d8930fc3af91fc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd538f510d648ef6fc6c26cb3a441118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a19031df76fc9701109f4a27914f8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69a53930ce2772f70dfaa6b1d7220320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe615419240f57fab56d0e1e640477321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4704fd0e8e1fd3ee7e692ba82cec4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3774a3f32e483a9b1e37f494db5dc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a25453bec55d1cba63c1ed7358bf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097527a11de910b865e0d6a9631962a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14784e0d3b61557db323cc7909bf8e6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c67cff515dede9ff10193e031369127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1849e0eca135377f297f3dacf65da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f626d5efbdae2acd8efee5b451a8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502f1a6a08d984f12f34cf68b68c27d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383582cb6b34c776d126aea072b40e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4e4009439667fe09ed0e3bcd7521932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45059b76fb6d13ada5895e80a9a87f4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e48d21d546468572e291a5532b1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa94a590003e790e61e1ad4b06d8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa6edff9445bdf5cea3f79ef53e1da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3407e428a343e48f3ec3b618bd48ae437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf790da1cc127fc5a5193b60b7eb2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2dacb486f0ec093ebfd977fad9a6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f04e617e92d6048207e5a56c8c850440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfcc3bc2f0b1d3045e418dd83ae86941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb39713f8c29a2bf6abc509da44b8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a7571417436230db69d9562f7a7dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cf048a18c7ce393192257eac3630544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbe1b3699e93871c49eb53ddb1f9e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882d8445819e2ddea42c09b5a744ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27510d3630d409696bac572a602d6ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d95aa9b0fe592e624d7923467ce6e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab767775123328c698d3a02229ec2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5675381546bd1452a959e00ed2df950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f1703abbc150290a239275bcd3d2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b984412fb0b6071deb66966cd31a4a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd801e585fe85de9c5c41784fac3005d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1f28f76d0571c5cdf474464a3969354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7c0cf6d32eb8c7545985de4f28fc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a787ac5eb695756cc9d808beabf33a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0911a92e202d41f056da9fa886f9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac50d09a5042138525be75029f5bfd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a01903fb39d1f9c200d9cedd84ce6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ff8543387616803771a5df37b3d9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503a35a3d5b0d9a8a7235b684128ae061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267be8326cd670cf6847b00793714662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca5723df50728732a9e9438db9d57663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52340b132e5d2fe523c96850d22f978464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49825005e75d896be73b2e535b8235065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e576354def461511f3dfce5f56312566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539c1d1e8b62523506fb6ef154020c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a21dae173d82b71c0ffb98d8848e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cfb03385ec71b2574627523ba308e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac188c65c938dd39a17c2e3da954bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a34e09eb66a48e07bb42d53615b5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab7fbaa46cb229ac7b7e1925880d8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b94cedf1cc3ff1debe9702bd09780473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972c5cf8aa3ad9ac15f7d246874a4dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bfc310f059bec710bef8a3e0b709475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1882429c286280824d069a7d775881876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c195f49aef89372d75fd1820d00a0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512effdabaf6eb43c90c3385bcbe158778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240d9f7cdde69cdcfb4355c6139ee6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0f76177112f240e1d264b182f9f2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b31803404fac8192c2e2a22db98381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc981ed6f4170de644898daca056a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f241495841c97fba56dbb94f2b65b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46cba6658b3fa6cd270b162574745884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e1234f6b803158af442366f04749c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68504b6d999e319c736b4e7ae1bb73286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12693e0f01ab83b7a3a0ef5b019fb2c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7210410aa95ea0e6ea75e63d4364a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796dc5ba426123641607a34106567dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b0e29739d9309f440ea84ea20dec190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88cc13948be0538c16610ddc8d819291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9ce13f3bbcd7d5ae4011937b49a2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e21154658d61389cbeadd9e6ecfd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df85404e72f00593d90c97fe8f20894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81154e15306ab274b929956c512b6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa341b603fc8a30db5ae91c69f01d5af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a073ab3eb2a373c8f387f424e284197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692893fc8f42c1b8eae196f909715eb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e4daf1d129957e56b5ebcfbcd9ad999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491c882932bd2c94900a7eebab7e0ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e9dc5f93f50d31cfd78859caa7088101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7120c11131a5e46f825b0139163102102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe9a3f99356d5d8972cb103a5c0876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ec13f4673aa86a8aeb14425d0aef6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1201c2b5a238890d7d4f0c679578105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac07ddb59fd4b6f222a6b4d9a2efa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba2adca693a469f89633aaaea821da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbafc957840efb7a686788b1c20c1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0469f2f64259bfad59c0f7f5e7b35b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c63e5db3f16e11987288460cbf8e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22bc7020a38fbc13e808f52bc2d748111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518170c634ef3c119c5b13bfbfc366ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9984785817413c9047d97f9490a97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c24467ae0f81ae1a281fe4fbeb1e0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079eceb9914495b22f1c52abfc2d5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1aaf788bd72d176e4b0bb5560156f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ebb1e4b4a5cdc2dbb76d18c4647ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf58573e0cb9d7e02725ff73ccd91b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b3620ca01cfde449635dfd1ed266f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a249e2d31e7ade7238f3ec24a3af0a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eec866a7d8e66dc134c9f56401ba22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2a26515e585a415651c0e33bc68d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919643faa38cc5d5fc915a24dbe2ee6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444ef7450f2425e544c8b2a1a1504de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464af1ade8e228f3ff765fb0e68cac0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203da091b17b23fbb11e50f62d926cb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf447be07937624e8233f8dca6514f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c8f1bd4ec774f90db9c3d0efd79db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb5951eaecabbb68103555f73e3ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503cc16f81411b4e7f5a3a6a2da6222130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c569305373b04842be890bc857df9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573d0c70410bde2279b02b51668a9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709ad1b381f5ec6c221b2b1f7dd68c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073573f80466b515a672f39c1f912e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4fe099567b3ec6db433feb327f276135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11447775616ac067732b3cb9e03e252c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c23ebe6444b2073682978ea903103137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950c247ee371845c68488e153fe4a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658d4d709a6156aa36f8ccd3301a5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db67110d5a7dc0371574c885487bf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5091d9d6799e0199f1c1db6fecde23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f6639abe8bdd11d0a9032588e559e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a4d88f5b7d4a61069a17eca3b4778143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6379d478a0e3a9d5064b0b69665209144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da770ba4b79585532f75ee5799b15c75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58e435957959574bc411c25f192e24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceb1c5919e79bd4b3f696d20ce3877147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad980c510823bf6d65df0170987f84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f838d66f23642055021b551baa24a01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6683c0fef346ceead450494e8f3ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932c31f76dee870082ef5276a39b1de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb7bf18c69ce695bb43e484089e053152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802d902e28b83d27785bc47b50fa11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0548fd050bb49fa7b001f04d4c97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651d3872ea607df153ff1276ac76b8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5992e997dabd1cd8d7a0ccde682cb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d35a04923305a7dc4143995bc5d9dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4175eeaffea3a4aa082fa32d7aa48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa13a2cc9dda0233216c6786674011a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ccd1ada85e7474ce4f5c85fc1cec2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1defbeebc8ee5616db28943f6466c92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35814624d1b6732f06e071dd576834162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d3d5fc92ef19bf9ba0aa583e52ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44d16b57ea09adb8f3c0e660c59f3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c408acb612747081b0b82f331662e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891a50ad5502bea9c25621c04f753b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786f9aef903f6205cb5282c2abb132167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fbe468245e7eabbd2ba4732835773168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58ab16413012a35487fae302454c8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832774ccb8b53f9c6d85d1f28796ea3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c0a1d573f9e10ab15faf9b631ea59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c53fa7069a0c10d338800deb23edc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648c08f6d0c2887bcd02c5988d0b5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b42e6011faffbe7de2e4082a23c00f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6870a477070204b3e618509bc92c2ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1454eb434ef524d17e4225cfe5eec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a39a73b74082e93267b5bbda86ff4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a80362d13d143b145ef3c58089f5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd668ae32dc1d1d32d663a018de402ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f920d6b50e5e9ec230e223968458180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b237b56c1b97fe170cf34bbe5f24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182fa9654cc353e507f2df36330b500182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7dbbc57c43bc9925bafbdbcd4da24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1a43b8644e37b35cdb5515f24a08a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c6774dcb3c26dfb3a3e164f346507185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7224ac7f8e8566d3699f06807c0bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b191866b4f47d46605475a36bc1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c63f7bd78e2e7c7f6d151f181c2a0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3503f9cc26854aca514f0d4b00fc0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7951d862e9379980164cd1bf165482190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10e5655fba03335b52f8df02758a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296fea51038a3b3f95cae1a0a100aa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf79bd2f2f12bf2af535bc7b497658193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52a2f2eb2628a2bb190b9b37b2e1ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f34d22afefa23fd49a73d184dabef5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787b01ef2234510f1b4fb5d7777da6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1120fe219cf089910ff42f900ce4f34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c6084b290e1d1e3df826e3d47356e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece073ccc6f8f193e21f99d54cf2cc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656892dac8d7ea96cc5d995802e718d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90a47cda27a01c81f136351c64ef42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7760f622ecf8511af59c512dd2d279202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a281495b571ce1713cc0fa6f7ca0699203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bb67f4fc167f9a159128c9f588caf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211023e69d1c46d7592624b0b532e381205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e919303df3f45a6893d5178d5147a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ceff3710648d719d0f5745c725b78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafb53e8de35dae5829a59d7311fa83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486288ccb1d0214881a4e9da13f839e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029bbd1770187ea8406be2996967ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692c810b1e3e1383f318c32606a0a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c93225baee7268f153ef81dba482f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340f2ea8c462020bf7fce936e26b89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281af16cd7810e0d461fa6c0889eb5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce86f088bbc88bd2fbdd1bd5528934215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d407dc5b12434590fd850c1117f23de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca702c2ac4046ff7f2db26b0a04ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15acc692c9ee6ebfd12d91d7161007e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1923e58652cc46ecfa76d9299faa99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16194dbe49f14432896bd813a5dc09f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf3f027f9d5ad93cc1f1311e0217e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832860cae8121ba5b727235223d6d468222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639366ba5f056ec06849406fc1b178b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c9fab5f57f384491c8bf65a00142224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58966d9157e33ad9a1be3aa461f4d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c440ff428ca7cfe03b9300a1e71c018226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c335dc557ca25d331a06fd35c33b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0b41ba03c59a36e443221c9f39f92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6858f70b6f7b6eab61658f67bc397d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a11c85b9e7a29d2fa048591d2f372f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b7080c9c0cc55e40bf17536e84f5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d310fc4a9e70c8169d4f202bde27e71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850374f289466b6b0fe4f0e6ae05280e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31950a6ad8db49806f0489781e10b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae05c48c3c31ba2928c702d22644a27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd258c70888e04481db23e1cf44c2b69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a907b0d304aa72f08cbd85808fa7544237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243686bf8e1fd61581a5e715a9a94cdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5d16a720262bcbba49b5fa900e65a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ff201a1d2387a32bb9c82a774139240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa60d023b08ec67110dd6a6dc20b21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504118e4146b96731c24c83551d9f339242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c07442919dfae4619a740b099e7ced243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a224f3a9d185db7d4401754b90c7782244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d5bcd2d629c0345665851dc227b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38443ccc6e4b58c7436302e3fad65d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94a7b00e9f1765cab0b9e1be3f7aac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634903d6197d502fec54568638ce4fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0501425757310abe511a0491e6287249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc2bd6457308728769b5e39c68bccd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647c6bed2aa5b4133feb352d2350735251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be998c464d429c60116559f8bee27c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d866b235a268dd4a109dbf94ee5b2b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba78463a72c291fbd3e0b92e832b5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13126109752d57869a24ff64e64fa3a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfca81bbcaa3eb835e4e3092fd15a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701fd570b46347a12a03829f36287d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b1ca073ea3d98841832f5c9cd7267258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038f31b9a0c00e279a49b6896d0133f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9dcd762e1f37653c9c361d894730b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131f6bdc932d1206934112e16c0e08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be09e2d797aa8bc93e9eb4edb728e1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88c44180f525bb3d3d0b36fd46cdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f9b6efd3d8a082a00ab4662498c7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25903ae2aceff169edcc0ea98b7effa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e8584e31e80508fded58c01993e74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626c74bc1b8febc935b063ff7c2161267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1058c7f05f8a33243766ea93996803b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179abeddda641727975d1ea373798ecf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8660e1b11d9b5d3ad590e92bdd1b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3bf438b73429f1999a82dec51569271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3a12c0a81834d3ac5ff294aeac4c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8833593cb0a1ca23830e667a34b3902273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08423d0c8036de816f7432a0859c8e86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4353041dade2dee4ac0a0ff47a70e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d3e941a8798b9b883eff23d115d43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c565018b8bb0b97dcb055d2681a512277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc995ee894186fca4652a6559ae654c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b94df4f27e278b295b19ed280269bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa01d71ec41ba2c829ca947582bdb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd5af2fc7ff1464e04c7cfd121df3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29fd2a3b1044d3357bf1e3b36a1a8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e021a6378dad67c4dfceeed139c42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e3c19ee1f82673607a01a00d9ba4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbff7d84dc1c5dc9566b45a7926a009285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5a236ccf590f3aaafb89e8ae395f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b86a9b77947905b6ffe4f096a22ab6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f6d33534ed7f9340427b2751cb50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99dda4722a301c713a03627612ba8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84dafafc9fd2e01646c2644c4eec30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b735bbb5731e76f33c93e8adae03049291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b641ecda7c636c358b17b9c52656e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d44418e18e17b643cf0b534f3444e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d808c0956790b5330970683449c5727294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a46fd37b872649f733edd2ded2405295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40704b6e6bb0184812b30649bd0fcebd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264da29fc277cdd8bd3a0e199286c497297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ffbaea2b00189371c41af17b1eb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12a2dee06af2819c20a904ed337baa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8f9e90adc24688ae98f3560cfc395300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c72cd201f7da43e20a499b2c2d7d3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63aec0fa628ebb2e3c9500ece1fb3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7ed4fbf10c7868d953b9d89d7d40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc64dd90c0916f35801f9f0417a153304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee8bcef5bc70915b175bcf6317ba21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b40e3a4f240cd484d2a6611781954306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c28b96b786194ec5db61a2256e93e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfd489f734cf3f09b7588a565ed227308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eadb521f41577b37c22d6c0a9c591309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b51a1e7ea81dd288fbc2cc719176e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e4f661fcd6afa2026376c3966346e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d27f6778ec3e0e1bad7d001fa5798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5f7f4ab60474307b23d6cfe6dd14a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa229dfb09461564afb7a6c17ae6227e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5769a0b6b4a79e75d4cec9fa5593238315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac358c3bbf84f001254a701f6b284af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce4d0087e7110a10e21549a81d6612317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505b5718883cf31598371f9e9ae3bd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2968f2e73c0c190b65d95c381bc7a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b875a60c8583511bf8b9a1e11b8186320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfeebfca58168487e881059e729c56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa5225fb7990ecf8ac010f83ca78b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67bb6fe6f989dd63baf277edc7130c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c140246ba7d8ff5161aed8d31ae2db9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918960eb438e6f7783e2817183beafe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad3fd6c975a06b51acd012649c4d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcd37f86316e5a5dd22bbc125a3b38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfadb0e42765e04f58062f4fe2a6d36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d46d8533b31934ec7043ee5eaaa331329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49253718b124f6cf54e3c9ba3a9503de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6aec48507cc3ae6e5e39f49be17cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcf5ea06145b49bcf1ef938148399b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13139f9759327902488f745f091762b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928309c127d7b855ff877f899cc807c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c461e3e193d532ebcfbef623ddf4c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28970ff7e3181480d2ef45af912ec07d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7b9148978f5f99d3261a7e77007b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24097d71e2b55d6298341af228c0898b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bf3b74194d5107abe2c9170682d80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cadd36163c45b4c371f2f034e3d51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928339d91509de74e1197ff5b15402341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b0e65ceef40d8927ce881ce22328342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d84568e82da11b8f983a6fb293f7c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bcf12cc6264ae827c1f052304a368344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff142648e78692540e438ecd204bd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffad90b685cd74d8fbb176b6c2babaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa4cbc419e3eac744225b4ba0522a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49f431197b1d5b8afc2809751cf58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd40dfc300f006c618df3a89e8445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7998e768cdb297cfd9ae1857c8cda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186385222a1b0bdbf1d49655eafa85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ee2c3b73f7183322b053341ad6ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921e062c37f3e748e60a59964b8712a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd0c0cb6699e206e231cd073aa7bd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9007697ab74eb451b3d0dc46f329b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff327f74aa1b234a2f40761c164397356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6929ec08c5b137c9392a05b3c26645357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906b94146b03f7566b5dce7ef39a3ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c286ecaac0e1471608d6005163eb3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165db1d969ee6555c32ec99bd956b7cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e35c1f50764cf8bfd840997e39a60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe6347ebd3b5ab19aec9748776a441362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181482bc8feaa0be36ee5be683a35c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2312666734554fc326320aff5d241364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898b20d7c152937c1adb39c24ebe4b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab037a6cf0f656e9c2ed597bc4825e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af918a8422d37526385239f8713c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c22d549fdb4a8729640700ec7e650368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bef14bd0b3578f024310f2cf259f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cf331474c0ad9767ccde27ff77479370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18e31fed6d112b9331c0918a22dda2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8731446281b7f822ea97ea45675e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c702e069eff99c09dd6b54d7bd6630373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620aa01881033c1164c8ca92af7408c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a3f5edb3d7f4ca324967cb5daf3aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1aeae24cfc334548fcf74149333d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b6a01a50e239d2c3ab7db737c9a3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b889f772d0ac262cc5456029085c7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ccf4edb902d7f16d1ecde451abb5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0936f38052ba63dcf9814158423b7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167653eb661ef6ea3868e1d480e11a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b0a2414fb3aed525c463f7c933bbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04775e4023693a86063f3ce88fd46b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029eda34908563aec046cbe037064f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84e3667a61f300334eba5f9747c141385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f1e5e4b4d156a29bb133185acf82f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91eb563827d0e5daa1e2dcf6d656a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5520a07e0d0211149f77e55df364e36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21447086ad9568e23a7da769da26d07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a27578d2a855c46fcfbbad299224390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c4eccb6a7637dcee87bf4c3c2234391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc1d8232175063aef97c81c0094073392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fb7a729e7f27d10bb93c7bc221db4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6a6b4882f3d83286d04887574c28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56a711a9243d342bf46f006a134c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c24251fac286e1f9350dd7dac1a45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec16e59b7abdeb35cb53ee8f69149b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c608618422caa4677fc8c02f56ba15d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8d5f849aa4b7cdd7798d890be9325399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454209edd8c4d3f43efc82bcf34ab83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d425efca41b6d4998827f79d62ba85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63acec1831a2d25b3d17211865df800402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78658d9c6c853835e23e635949e8ef4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e685adbe74c14675a7faec995a44a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257985eaeeba6ed6521e118ed605f788405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d70479c11a822053388ee78b133d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6ecf54e8b42432272493276a072f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ab1fff096ba3186bfcd18d7cf14b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08443e6a8d9ef389be49e1704c988384409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331781f77eec822e9a78358dc485c35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223249f2066ceea0c36949c169dddb0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e60426a792cba5d0a3af3b1880ce2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ebaf00515fcdbcc054568a5cfb488413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04174c31aef1e5c2dbb991fe440d3490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c7c7c07a5cb84c8fcda0f9d9d3b71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6beb472851b18fdf6e3c691f5226c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af131a02a9e176c76202bb045caf8c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b864c2b91f082cd6f076b32f97963418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030a0d476c741fc9d05eb5ea233ce36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed899ff2182e80479c0c1fe57a4401420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc248e5130300c63482605c4bad4d8df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ef00c45499a8ba4cc9675b17a6797422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5f32c6931cbb983566c338f1d7e6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c8f6380bdecbb1e2472a9a18ce3ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba059cc97bd89876babe5db5a154d35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f44ef0d7430829e18e610ca2f9fc8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97888ecb082c131d556aeefa639e69b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f9b098d2781d32b7aeb823bc8991a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c703f9d53e383625c1575367046e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ecf8d2be0c839fe01281dc39719c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fb1710053ac88de312ff6348d7542431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48951e0ba26d45ac9bacc8ee7e3ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0289a4a83037496ec51f37bcfb38a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e60e9b06fb149279e73d9895e81760434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae09b19ab6144d03b2c5785208c6b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7e94846a43de3232aabce7634ab5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005139204438e9c40bc2fee6115ba38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e68cb417e719dacf90f8a42404873438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68283af5ee25aae3230b7f4dae2a0477439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bfb38f3b7b70ee394090fddcd42f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971bd4b441a9ecd103fbe02ce1b00f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f18a27fdebfebd8164e3133c97095442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1de38eb0a1567b7c3b548cb29b8c13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df0e0e8f3d97ce18cabaf1b976dfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996643a1d88e946cad0c70561d8e8ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4e773a0e7c3d1608d084b9ce0332b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fcfedb8a64811ccd035bec916cad0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff73d3041c5711e506ddc3c72b146cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba494f28e5f8cbc03cacb44ca5a6216449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cfc607dedd44e528195e5dcbb1c89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f745890ef0f4e8016e0571494a948451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e626ea7edbcb2e67dde99ed13201b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092700eb4affc28e7f395c0d5424ef7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a398ff47ee4c5fdf1c7ac19585c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd2ee09f324f3652f4f13f2b42d838455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e91c891e7b87e6e76e8254642cbb9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bab5b97a7f81d5f5749b055d6e7d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccb17323f22996b7805345f19b04fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8d683d83ba46c7bc617951a942e22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b06baaadd46de86521c61a35c935f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7e2dd7af0bbde98dff0d24005f6da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce5b5f0776c9bfcfb3449a44a6b421462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0653c0e1cde8b724a5e186c53015b81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d55e1ed6bffcf6862f22279fb170fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff19da7630c9fd7f84a5504aa764536465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4047d7a972a59c1abcc9289d50443e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2872142747c61e337a3845d5b11c9df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a46e090c14b8ab9ebecc6cfe0a66e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab631da662460bf9bbd333354bda9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344b01ba10f1222855c9f9fa7d56dad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e8d22c994bd5d38182c8982d8fc9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0608e0d2a611461a39abce8c1d40db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03461aefc0aa1a56556b67b05ef9a68f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3aaae3d3b9ece903b7ef21e367289474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab513641007017b655540f9123599e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db6ddf34dff33e5fd50aff649685b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985af8f1756accb28ead398bf24b854477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a270f5ac971742491c7eddd4f9cf8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73afcd4016a82bbd3d64dde1b85faa4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac91a0f393329202dc46e72ff265bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1036ee997376f6c843845c8c7973c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946af16ccf3ec78d138b55bb5335cff7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef6ecca8bc08f784248ea6d4a77340483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce096fc3b7ee7b5cf502aba7accdbe61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e59d183d187d19f745cdab8cc9481485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344f15998b4c6c5e4754fe1839dd01486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f05a0472ef539ac050340094a793487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90f2980a3a122f0cae5ca2f8566827488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9908236e08e92560fea17374646433489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f720f1f4d32c181a900573f28be39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcee19fa0835a8f507816da07b428d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d32d4e81e9e207171fc43f46073860492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2f301228fe7024ab82515485fddd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843770fbe65293f6973793d682f749fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc616fa43c9cffedfbf5d3361fa8ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bec3145b6f21fff402442415edb29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed284964176b3d37b64ac5bed2ae2e6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a8462dc05d1ada6e4cf2c9a1b6e2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fb9853cdfa06a02729bbcc89b8eb0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10812315a153d0ed16a19a748bac5a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597e722396b368e7c67132ddc3a4b52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23215f82cc1d826c99f304d8a762eae6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d5e91ebc067271182ccb3d18196d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ea0c5aa56ed233d0dbe8fe6759b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c273ce85e1e09e25bdca7128a054fb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfa627f3a563c3d8502793ea98a364506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43e4a2cc93b4bc0cee85fe8bce9fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0357c792591009dd03ef6296636b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e0007727f7816ea7d7674dc8c69d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d985e43246dc431880941c89ef0eb29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897542a36e836ccc4f59b04b355ac6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f708044601bd7d81ccde61401b09c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193dfed2f66938c5d6218d4a8daaca5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3a66c5c22081ae588d412bf347c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09747ee113ba22f47c0deb3a0b3156e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85113fea2c18e62709436974977c99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c1703ec4f0dfadbbe4925bf5ddb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080408b5c56a208655d1eed50b7dca25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceb49c9e53ec336bd5c357cbad98dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb4afc74cfb11de61ac2322e5319b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a16368a82b48150522b327d869216c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537d654974da17a2c614edb976250e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dbe1e6493a18d5935e10c3ec5ae6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738942f8d8dd5014b568acf090f18e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9e10c3f92f523a5f5e9c82bd17643525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cab172937238e17b7f2899e2d8945e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f731c69bcec038159f3ecccddf93439527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa7ff056619e6e00c64e4e290e0a21528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b3acb39c700c5cb488477b9e83b25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdb149b7b12fa9102fba20ccf0fcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7104fd79e31568a110e5c5ffb36a02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7bab9341f821cb6683473bf2096a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18b35526a3dab7c461eaef4e76757f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548b37531340e803954237df7844a37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40f5e24cebf80e41f3dc866e4f09a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59744e7f665a4beeb2f8a2257336eea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b476c01741f8a03d59d7091a73671a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e751c3b1bcb779b996e1dcd1f498538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e46df4d226ae4f063e6acf463b6b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c305f8333aa1326f576e1c00697e65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28b71f231ec553d74c64096b1d5f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a39e97ae6490e9550443e6c913a65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecce0e966164520f703f316a5886035543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d304a89b6df773b7f6d96d4f0be7df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e4cf69cd055ab49d83ebe8cab147f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5147999a3e9f5ec3f624c6d25bfcb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3958d0020149e2ddc2fb167d185f319547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9453d3f59f5e7cbdcc7a8b443efd5af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db302b046616be48489bb89f14d09c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba38be1906601789085e174479c461550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c4d98063c6037e308ec1ea1da6563551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef974b5f18983dcca6d62e88a0487552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c46ca86675f6a9003e21926dcccec9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb7c8067ae763d369901186a848abf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a1ed0c69eb7b718a2121e84a03778555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689792f685e677a9bc3386124863842b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875477afb5fb8a792472b671f5e187db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45f8f81c13c898dacd6c6adcdd4d48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51559826edff46f46a5ccbeb85c3270559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b488930de3e1d4fc297e053b81b22b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb963dbe0caccb69a2908b6e9638063e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f920562c928a30bb3b51211d597ccf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a97a7e451070b7970bd545aeea3e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc168eebfa1c02cb7e0e2c6b601e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fdff54ad8db9244c5ec6c124c5661565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde33989863b6013d45a24f741258f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecaecccbd75c69f61f7b99d8ab8a50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ab234bf01619404b83b0f395f8f86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da4b4f970e87967ac5597aac48c27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfba3b8d113b4fcf639310d8ac2eaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297b2a3919378907476601b405da26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1e6f0ccc8cd88013c19b6a01fb2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745c46d379f34cdbacd42ee7b46a33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc84a16dad9427b34391af0d2e5727574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937635995c9f44e8af4fbc36010d7e03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46aace592fb122c56d4db0e683bb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b994300816de7efed33ac1eed5ce2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d342903adff788b4c4774388d0c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca3f9d619167fca324fe3f93c0da5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f1b03bbc2a39f14a666d2de9854e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19531ad091ff18e5381345719d8bc67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a36847326b14762f902ed9310d977582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a2b3d302f4445c8c05411aabc29fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6327513d7054e0803b1c586e5091584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7fac9a4ec6d997b955e0ea9e443fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37a2ed71945aa453c851d2038ba02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03067d307b7e41b4f60021f71c3dd331587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe1683d17d64041767689113667fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe62729585d6a79a3dd9052ad60c43f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fcdcfec24008c25be471423cf7060590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3f596f2d3ca479e41411f383f65b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645df623250ad9f9a41dd4f4288ff2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4426f444a1f8ff5b695243d3e2f04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82b4bc60c20589e8df3cc0b9d6ebec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df6f066069d50f715b1278ac233492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58296b135d7731d41a4d94adb0ef4d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f98b3a9d073ee07152a73d0420e6ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc06390e04761faa1b3e976d29463598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef07bd3beea44e976776e55c3e63be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f925d2a1bcb6310e57dba018dc26c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b060000f858c75f3d387674e50fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cac22c90633d67b4463f3b1799a1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4d37a39bbf9a3f12b06f7a8a6668f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a9a0abadc62f90d8409fc63e3118604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb5abf39a3904aa06a3d48858de91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ade4b448164176828a86ef14b4a661606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fa4f286c5b98b239474610e48323b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf6f2b36c4b3378cff6633ce5a62a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099b447a776e13daa9fe63c62ef56c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07602ca381f44ca51cf6bb6ede1e586f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9e65c0a96a2c95a2e2b2692e30165611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb5d9bbe581f10ae0ac4c9e6920cda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a54897aa575c1607cb4530e7d6517b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc9872aac1416a6b25070b9ad17f15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f70536ff743bfbb5f0705accf47c3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf02e6768e5add360001b22c9b3bb0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7ac23af99d814abee9613649dc874617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56f0a65ccb663b1e1aa0c1dc2c46f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ea8d6a94201544803487a1d4b904619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ae6141f982f61d2249f5205194b7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ef48f368e997cda3976c8e958485621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febbd289e61296be30aeb801703eba9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37196e6319b87e74bbc4de50e86ebb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8622101f5e08c881f3f9142c01b46a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d8a2b5b7470b045b13362466d6076625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459002f81966c1fd216b8a071675ec2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cb081fcf8c84fbb09d28bc06a0626627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945ed0402628ab2a11e89df5719143c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fb8b911fd79aef05229bf40fb8fd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6263297be5f65e7c63fcc2e61165167630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd19c7bf3cf8ab014cbef4663c10879631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f953aaa8b405c111a438554f93ea1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec89d2f237c9774f84cd45001a7c87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c5d268b95e2262ee43a04338d021634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e754203eba6ab53f58693b82c65406635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b25464e2d081e04d25f13d0ee6be3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16741eb8aeee909fb6127dddc5966ed8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6042921e8f5fa06f784d6f459bd31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927b991d2d556a245ef17cfdebd67f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7a627732dd2e63abdf170eeb0bb21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962858b484096453907042ca89a3df8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce99f3985400dfc5995ebf8f5f38b2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223023efa378800a0f329641a1fdda1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a73deb555977e7bb01f9dc4b056a77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b982f367df0d8011597df3d84af80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04197bd93b1d7e47d142885516e5a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5175f8c3b35298dc79f647a101ffc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d7e529b8d004a94f2e9db40267a1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c589c0be482455f886a6f8e7e24c2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d98c15c2376ff39bfe8108ac8a8f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722f18e7486c6916cd4ed55e70a3187651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59dfd4a4f07483d42ac1032463f38b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b6a92ed50686dbece1f794928fcdd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9935c0bf3e08ce375ffaf64ef8f3b70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9734c396de608d0c56d637207eef873655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433e9fc5e64637b40ed24056d41c586656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36009960834df84385dd31116d3804657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71de156bb330f1afc5f47a0799e418658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825166f8b0acd5e1e900a9f5a6da1a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133603c1be4baaaccb7f694f381520c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a12c3a7e4b1799f51e718e552fe7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d365cffb7f3529f636ddaf386025c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96746706cf507f413be0353f9f4276d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f00da793ee708e5e25d0a7b87778664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629f9ff9b3c1218516c78a5fdffc5ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18725d1e6aa8cdf07af4ef89dcbe1ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f08f0a18556ac03dc8bb86950296b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f593e7938be5dc5c1f11adb8443c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b838f34ec3439d723ffbb2675d7f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694e0a405006045e854ce7d12284f1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2c89414ca286969e49fccfc99c99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c586c753498b6e785e820cd7d7878ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eabf8e1f52a9684b0d65a9f5dfdc60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c341a482195c4d3e3c0c40f0d027d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1129df2dfb4209ff3e505deca2a80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880be23706864c48aa1ffccd7a1ad81c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf288db298d350761dff5c24555353677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eb09c42426e49427d9f3adba41180678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5645d80671736d6c621f21c8f1105679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b4788ac80ed0035454d5500de3ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca262d5d460c28936f9eeb02dded0b85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f84dd147f64f164ced2bb8d87226f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d8ebd340d9d746e156eaf7ef62e1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d2a786d5cff01aea74f8ecc911386684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6f5868a9ebe79428aecadef534992685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94237b1d2d79dfd912013c39b7ea31a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8807450710f2662a3ce667900d48e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6a2d88902a055e8b297e75b5d9a3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348ad62a9a1d5a0a872746742ce7b70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442afaf7cd1ff58969c2e96ab48d1ac8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2952f2b0bee9099a8f12cefcddda2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dee695de9326895cc6afc5f716b3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1801c7a34c6ae5a63735646ab8ff1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6846c401f3cae78b54ed512dbeb9b78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b101a41f4cad5d5537070754d97f852695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d9550db907d0776e9eb173500dbe7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd7214db5172cd99e32a21c6ec2dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aa0881ff89c2e197fe7351c7a5225698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a4654689d4a1b78d3281c409b9246699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e412e9e77459b99d4f2b86cf8605b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a166160a981977dd3064d3a73d4b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b04eb9c684136cc78f3f1114465793702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edcfd66d602906fa92ffa9e75dbf6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9222c5e2d88a0d76696a0850d3cd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33876637d64c933dbfdb14425e78fd9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc948da97f38415b954cf48fa95cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3cdc7a59d6c084d24cea44cd5d69f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2c944ab02d6d0187b0599915eb8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b616d4fe266bef6ca4e16d5b103852709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fe4bb2feaebb5be730c0ee5b83a2b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563056e2e0b9306a14284e1a1a99578c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a789302a86cac17e699a61601cde54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c787b7e06de8779aaba9fde39694b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef346e1a56f479c6ecb5dfdb3b3e52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3fb47b6e9663be34b3885eb8511cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660cede060dcbaa49a36a0d1bfb28ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8bb45dac741fe5148a182aeca6957717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81726db56d3a319506caf740bad6b7a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff9589d121d3f6cee8a59423d8865719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e52ad37d4d6fe28d2d46751603148720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1371c5d464c55fee4a373ece90510721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7993a032fe6b928ded05a964955ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc424f9e79278deb7d760721d15dd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854925ca22daa476a51df7cc5581601724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91737655a2375a0817c609986d11355725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4829b83a54890bf15ab838062a75e3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fd2d98a549ebd868895d6a9fb3b91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a455f45365deea35b12940e5a225728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cffbabafdc84a49ef899f303b771b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5b42289a58da68d44a69907243f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e3bd05d720a05f3bed46db679a51f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a675512277c5c5f4a8502935a40e1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235112d16c046470cf752df30fb7f2f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db04458306ee9f8c1fd92c7792ef09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a9b96c2a0243d9f78232cd3b153f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859ad26c3bc1c141182bee20f07f5db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01287911da56a181a7e6a963fa14f677737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72ca0d04acd041f0035536b10d913738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcda1652eaeb265a00fa90e20eb8610739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c710606a48e86a617eef17e067ebba4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f26e5d0343cf62209912f8b8e84e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a127fdbe9d1bcd267b9a41cc84a120742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00013f90670371d522601ab0b6383da0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d99792ef086969507f27392b481e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4eb2222ef6a25ff0fe8c7013d4d53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1639b3fd15eb0a44c035846e20c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe02904ddd4acfcd0da40b6deac141747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85659d5957249e411d24cdd88210da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d2ce7d6f851eb3dc9bdb82d525aeb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4017d5e62d4346e3f263a3c91bb44d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5acde52e99fffce2e353df1cd1663751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa499bb120a4b066014bdbc18f94d01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4f076d189e8382f2fa5e68d091102753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>