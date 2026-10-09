--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e673b63456fe3b66947991ae60d0ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558e192dc119aff78a8d6eb899e6daf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301047e477d6e804c97a759293b751533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca326a815f5c67ece68d4b22e5f4854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c27216e84daf414ca776cf0fde0d305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca45ebfdbcff3ce9b0b5d3f1761d496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13c2f60cc0a3ee6e90833bfd3191d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5306aa45a5e744adbcfd83828350d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f31f5bf924c1fd11692cac8b3ca79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba0f7a5efa05adae8c0a1eb12424e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978bc73c074c7f108df99ddddf727c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7317f85e22e34b8577849a9c72d84612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf91303856f5cccf4461536fc712e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab0532c13a42e3a767082c5336c3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cb543fbe3d80b18bc54e7c3417c0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c6c4247f427da8905d09cab573d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa5decf29eb4748aedeb6f6fc01f9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385ec7d0205b02d980201045c01f22018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf57c388e2ea84ea0192c329855669819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d89cc109200eab46d2b5fbc386dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bd822e1b053a8fa1115460b0297e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d234107b3d5d8310cd38c14442f38822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583404e31165ed2c49ba8b8a1b4fa5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3ab8495c398ed0e3249b91bbe699f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5312f0103578905b8948d79c0bf7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e0ed024762784afe5fa9157eb4d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce588f92e6e66f40f6ca311b270e3bf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dd34d923cc3d99ea9cdc11a5eb6fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1004c710c193920bea46a4245fce129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6402ca1de9be0e763de9e0842b4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606958d3be9a432ca7d2130a8a735b5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844da2453f709af294ad7f1e7da194b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1bb232d39c9b162866a88ef6397b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290de521c52102e51f79d96032f2d6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c8a5e9e09201ddba84358fdb2f88835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce32b36f56d9d95dffcc191ee3253b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb21c30ce26bb2e221f0c91eb29a8a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8788e496ce8dea6c545c2fa21f55ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb2c8830cab3dea1dede4e8908720939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db942fa65a9b489d25635892ea2ce840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618998b9fc9110fd194f6c8e14ca927a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d421517388506001306d5d990d18842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8d8b6811b3054bbac459ef46a690b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2bb756db06504813a721b3aa564f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b437e3c108450f0f94c1711275fa345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098da400980f0a1e209190601404f7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e142322132e073f9c64a403a8b55c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d247df237b5fa1470793312975bd5a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed8028f36b29e630dd81a8c05b839f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a7d02d2ec8168f417312687c64bbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ebe3ee9fac905c1d23758af372a0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a37e8b4b1a4a27fa4c2174d7099fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caed3c9a9f748632773a64b8d4132053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1be68e2af44c360a94d33cc8fa7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d570bf143465ff0563045db8e96855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a2cdd95d20580df75a550e45ecd8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f232ea8a2f4c5cea653ae4ef3ea557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838024db20a2eeb32d1b06183a2110e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b5de441eb9c4117c131384b12386159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021342295ecbe7b7b5fd0b3fd27b421f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01150cfd3cc9057095fb9124f0baf9f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2e0adf19154c59dc7582a744a996162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cefc8fc06670e0ffeb0c7bc95d1cad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0132e46eef93c193c7cbadff41a4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d0387ef983d1b739ecdb60a4fbef565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb0c2fb15ab701873794c1b250b1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6fdcdbc3e052d7c58b54450d5a9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a132d835a3e30a3d58f48dd173729568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254454819aa2c87cfcccea18d8cd2e2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa18c71623269da4d9ceac682f27a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b2b7f6f05826c58120bff0ee37cdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385bfd535277bf67299dbeb666b772572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397b49f19d24f7de4e4fc67d688fd9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60da6ffde021202f32d27daff5a7e0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e90abb3e3cda40d87baf968f66fc6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b07c6e2e6e64fccaea36bfd0d69f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbda7968567a597d37d833a7277b0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbf06823ff7793b0097864e567c46a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32e0e4a324500a4478d0d72b9f00bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1187ce12cff4014389261d5a21ba6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb292bbf82869b17e50a0818bcd34da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a8ef88349237badd59767cad9395282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d718f73ed36aa55a07477b6633cf83583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12b43cdfd8652e63c313704595404784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4999bf94cf29c1e51deb9451236fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cb764d4b264c19989ede3d4d8d37786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006426d0f1776c86f836574a11e4a3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f0cb27893e8c10195caef6650b0ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e583bee4df0ab1078d06a8397ae6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778955222d2375f2dfc4fc3abe6e5cd190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a85b4d08bf58c31b1672274b273c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8f2ad720ad35619b3f04e3a5f5fb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b751ce3ce91b81a7d06b1f9c5554793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dcf2725af08258b0cf450628ae55f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46baaedb8b50ec3e7bbbda8bad0a99a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24b6ca07c625cc1d75253278f8f61396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028f51034ac32e961fc9a30b8be681697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00234849d41e5ef26167b81c698916ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d353757509b8ef78e109d2e0bd33f1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce36ac20b11d08b0b7a7d62b09c933100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcbc6818731e08efdeb680f10abda9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74c0418721ae96a17dc2025f7d6df1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096a7b0ef5eb53a430089171320c922103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ee47ddd41155a07edacbae129289c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f603f5da46375fdd716922729878105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a7081f56f59604358b7916b64d747106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9b4ad14d176ab228a80d25c1c2768107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8506cb4a6a8d9c324410fcc8aeb6f89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7f63ce13dbaba0072ab8d06f5a6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2af68c3f80a8511f471195a9c152f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfea4d940db85655096b1e23a4add8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3579f9dce7b45b7537132731cf40aa0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea5b4280c7c2706d3d5cb877f1a26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d505de4b265f3abf922c26705f57aab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29e38075b34bd3e25dfba97bd2300a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b5bca434a96af9a52ab9ee4c305be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044af7538db547f2e7af7a5bf0772c03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef681ff7b70b7812bf1a207f9adc62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9be19f0bf75da0fbc3a475b3703e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa9270078d2473458a5d45381104d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e9e425032aece934779b9699d40fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0d716d1952ae1198d3e666c3df1cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a099d8948c970db1fe649aeea91c43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944fc3cba5083c465afb9297ff7ad4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa95e25979083749c1aac74561a13be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b5fc58315ff5fe4b2ca308e5afdd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e37732098b63d56d59a24ba33dc3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fdb5f666d03104dbba77da7bd2516128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57226410add73296d8b36e80be6cb8c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296412bd8dd100d332f78d24b68009d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a962704837afe0f4f430eb91d6a564131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ba0e121579ddf045b0fe7e820e79c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb24e54e8d2fdac64481cfd81a5de8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b210ea9c1a5e647a8d1f88737430f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a8057196fa74c9449cca533f2b7d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de914acaa33ead9538fdf12afc7fe9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b78d2da13ac09dbfb01b7ce49196a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14afae48d287f820b30589149dd0143138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415de88da0a1ecf852737bf5ef2b047139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdc2d0b32dc4b28c4dbcf1abde3b09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6f60b4a4410f325229f3210227090141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69690ed494c68138653ea814aac1059e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a54ebc70ecd9af1cca429e346950e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137715019dcd6ca58e53be075c89dfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98abc2ca8d37178353c94b6aba91fc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9203df3d068e72fe1057ddd7c45a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454cfa5248784567d89026900f314a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42347ef7c19a4b78b5196e17e824376b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd20eb0ae47ccf9b1e4dbeb21e28f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022a2928407bccb499cdc38668fe978150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6d3fe99b1b8c3be309fb133126316151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9e03aae3de86155ec4fd166d1b5d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbe00ac15ad527a3571324cda553ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630fec972f097dbc2ae1bfe85ada4fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48dbb1f776728e7eab3d1fafdadac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b015ce0d21b25b130659265d99971156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a6fe164499308bae2598305aeb3a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2a19163570014af30ef052584f850158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d5ff41923561555961e81ad9af6a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46fba59afed653c774a29fbd56793d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a709dcfd8a99aa728d6f21cd9bec07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4a0e9ffc691332c6715a67e745429162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc97dfd663c06948acb569d69574a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091cd5b8b82fcc9fddeaedbcca06831164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd663b2a6097a207ab2d4e46e5e5d95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f55164db5e819668526d25397caeb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593646344251dcbdd0833dd7eddb4c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f0dcc43d0a8b4e3a271dab8ac453f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4b25550f3571e142f474e5b0f0070169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76281bc9d385f9aba8e87a5d8d946db3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58fc344ab1666ca889dee184fda5ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbfbb461bf6c2f7db3d54acf9e6ccf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace9c8d53cb4242917cfe07d6d001d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e7688e34aeac6dfbc44742452725f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6717a9382b6b62b008278799f5196175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a2f86157c4ac1e8f1c341f5f3a6b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92331a5542946003b5b0d78ed1ce2517177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b346bd1e0066506c4579e1d0511fee4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d6741653faf29a4c7a6032b381ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d4b98c414bce3522227445059f5ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40ccead0b801bbf8b195ff9c253fc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04691c50dfa2fa4541faa89768852b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54c7b321c31966c023f7ed909755f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736797da1bb3f3a7daf57085dd3aafa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d91f0495fb076a19a134ca81334158185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3809bec4b777a9dab9a23eb98f9de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a155c0bb9cb6e2beff7d287393bd1ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65f2f213f6523437107fa9e4140e4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038af2f51e36c0530100e32a3bbd3201189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3a4671bc8f9dd35e9cff5d056d5b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8dbeef4780b8755e274b85fd877ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be05091af0f612d290c35d72070531192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ed8200bf5f905225d7f2bd6e2707b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f248688765be4893547429a3e0699be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82972d918fc9c30e1f684dcfc44db19d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b37291d16f17863f1a9613c7ae4953196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba6f276965178c0acafc36a5c9990197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e918c4d7932dc28adf062576cd7c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e692d25796a4b4a7a5639b4264b06b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19653c02f238d37939c4a401e294ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5ec25d646c7093000f7d4a132ba2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e462aba2e166978cc62bc39ecaee570202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22de8d7eddd9338a266bfd42e7e73b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbb7f289c18489153873299454aaad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9452b10bfb5d4d02480b4315ca15d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229dee3b9d5a47cfb334d5b07d39dff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7da8d61fb43c0765804fcfb594ec08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573754ebdd9f12d9c6006550df8c2070208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69db969dadfa6010c38c2f3035e9ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefeb25452c145d25c2fcbddee745d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed38dcc06af8ff04772d0e3bae486a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500781c5db9e076eea9a0f50b37ff02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b795d0337dae20060fd58d786b01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862071d31bca70d4f4820ac3c853db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c7173742cbe62327a804bcc54b78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f519d67a6eb72180d9e959f4cc3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dca1ab91e56f5fdacf3d573747244217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b02fb56468622f9b823641230806d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052858692d1ac4ef1e6cbbaa4a771cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f4dc34ddd52a0ce6bae0fbc1c2170220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c02c0ff0eefa3ab3badffe6c88ff5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6141f4ad463a787416388fd5f0beef1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683ae47e29798a441637fa966cd4e5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfdb21b42b0fd2050377cd17e63def224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3123ad3f3b5c04030a57e63976068225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac388cfc899894fa9180ed934f9ca622226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9970db835c64d2e4def34b319a0b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00257af38ee27c61821d890512b39841228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5e706e3bf7175c1cad8f0f6bc4db2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d1f402ef205f39b94311e5010da2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3982277f83e8391cb506515e7cf92b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a71b5787ab1e2e63c91804b1107941232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103ed36d3346c2146a5a27b4e5da71f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c30e203bade7b8629f50d95c949e26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb528e6a4321aa1f189fa6b39b722235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f0ea4e97dcaf30ec4ea5e69f0b7dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284489dc0635e4d8117402dfeb6fc2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c90dbd49f80f01ce31147ed8ab2d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23cd2587f29b3544228d6a8e210680239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a4d512949cc9cd5d9176207cf4b27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a28004b0cbb0e092053f1ae332032241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c14357a490d2c8e336191464b8c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee39b7af3d45ff9ab0aeeaec65246b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be9d3505e0bd85acc5ed8fb8ad31af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a55f45e57204d654b839734f027ed5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b150b7044aabc0728ba614a9e816613246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978cd75d2b6dff63e12a7b16a730413247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d75c9530c4adb86b626dd9f26ba5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b560bad9a2c39070f20496380df84b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9804bc5b3fbef0bbadd26da23c8157250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0595453599123bdc5dea46bf34f7f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fc10bc874fb3a2ce04607de099567252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02665b41c12e52a3a00b80718b3f22bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6780042dabdcd01c8dca88cf88d922254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46c4d176cf1c7311242d0b3f898bd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac39938b8c080a72bb4619328bacf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0099437ae070e18c8163bd07ca065c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f9e6b77d82b4332dbb59b79d9818258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a959393fa2defbf290313fd04e2c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ffb42ee32bc8bb5055d7c1bc2aa8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb35a7195a89ca81ba8524c5a7be840261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145d98967c017ae5ebfabe5edc61bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d4f086fe7694538b89045de0019b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b1ec3f5dc69ebf2d17796e064b671264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d1ad2b3fb13e01e55fd23e458e1b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb71ec5244e04eaeb023e0a2f2a9fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed703e774eba1042064eeb4875ebc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38776da10875461f8c928071e8081ae3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e86c2fdf6e4bdb8df4eb6b17878f8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeda6a19692d51cc338e83d9d97fb31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ab0b7d0bf6c715c633887865cc2fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3185d002b430a59f577606b5b7c5db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbcf677925e7d12f83d7dda30aa9a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98161897dbd40382d874c00775703274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70f1a447b74ebcdf7ac36f447f251d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b0dc5668df252d09459e44d5521ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17843caed22c69ba626dd700e1554277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45406bda9dc43448872989e1beb46c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31acb3acb8677a4303f55736c14322279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e61b72cee7884d92d29f0c04a6134280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e16997f10978b9cb66a11479cdd07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45565aa046c3b225ab3d725ae2181e62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d17ee0e64e2bfe79205ec4575e1d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080a920139877c90bc54eee5bbd457f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca1f386f940813738395b15c18c65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d4c43f75c23812458eb6cd544104286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4abaf30e29b7d67d6afe6c5a425ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f9d209f0c0dce8e8bd0b5055f348c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f530ad0ecc60a03b05b49ce80c3ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3842bb2b8468daca72e9a11b482041b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7692f5a9132647fb3b6b9378417ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9991fa7d9e4d7e0fc98784c41b9fb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf723cf0295c5f2bd34c6fef7e3faa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de34d5d08d9c9c5977905ffd56ff98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145362acca6db13d26706c4e40e8d722295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8ceec4ee1ed188940500c59ee543296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff35f7a7aa43f74586305bb9cf64fa3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966591596f17a47e243563ca8198bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671156a23fff76dc9439864aad0fa05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd304db69a9ddceabea5f3684e37eb40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f720fe1ce9c728bf326786ca2924b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549bf25c64a5cf10ce1599fe9d1d87e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c293ea09adda4cae8d0f15981fe677303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78c4f67ee2736988a30c8b163c74f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc724ceb0fe2676dbdee3f1068c7806305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a905431a7b0ccfc6c58ad4bed51a48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae44624fd2cacd83b8c3f962bfe3532307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfa2353d2c8bd47f86220fa9d76a6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b196fe68be5b1026322eb261c05bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87616ea1f6a9f825ec9e1e60f8a20e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07caa63f746bee305396ac00548766311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf85d2321585cd057ba09e64a23cc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e42c48649f3d8eed56f618a9a80207313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47b88d28cd3d16de64895ff4ab0307314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ac243a6432475c5291936af110ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353db7aa0ef5dfa1164dc48e450be6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5fda193962edc6979a9ec955dacb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827806fa505a9186b585e8e6cd3ade87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65370542c3404bd37e63b0393b126b1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ae50b576d62f32b8d94b47f9ec8c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132598c5c8beb3f1905658f3a0231b53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ced899bf6cdec459c471d5dbba1eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4128eddebcfa6a327abc875221c66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f2f503106c42bcc240e66b6d85294324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ad4bcd21da29d6636070e4d3b5a0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced031d7704a80b763fb44a6177137c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d3bc6a75f6d3ce2b06193bda9e091327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f4b29316ef5795ae34be2bf3c7075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd8764a700c19ea9d55e62667aadcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b3dde0a9ce7d1c245d48bb8f9aa1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fb85c211660bc82680f1ab39d23e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c577ec1bb1d6c4f6abd7e5bf0aa7ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45408d1c64776ee2dee7178ab326918d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4120bde456a00bef882688699f9bfd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3ea3f65ea28f06bbdf6b62d71911c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece0534eefec0a0014470f22bad58c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138b0a6b9ddce8878308b80e5fc8457337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be59538eafe54c3ead41e7b5c8c1be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4975f92c2d05501771a877f623f42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806ad2f537dc908065683a7a195fb24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576d110b1435b014e601e95ad7227d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2602fd3697ab422b4e6e983995d0bb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e0aba914a1bad836281d52b83671343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b609143b0bb7f2080495b2700b71fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b9349c5205b61a9304196318c04ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff778f40f8f03d3b318c8e820fbaed6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21ad7f31442f1d5661176d1432ffc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54ddc35f94e830653a04389ba65102348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e72dfeaa747da75c351ac086f1e8f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694194219964dd342a5c8cd4bd9a5194350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919920ea1dd55a8f196396d8a06ad619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb3c394c6309c05549c7761e56d8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21716964a70aa36aa5104a2b6aee80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1cd42dcaff38ec90071b8115158b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3177bd333a6b56011d1ddf30e5b1fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060d1e3db7d7da2e6e7d9f6f5d227f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c03b65d10e36a91552ed37d79fa9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141a18cbf51873557987ed310449845358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf605193ee02536e849d63c9c804b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4b991f8af6263b62b1554b377ce3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053079ae94f4573d0740e60126a18b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8599968ee6b65ac73e489d3c7993f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e5cb436c26fab1fc613e760624f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9e6c0124876da2e9b1301aebaaddb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a622171a0dd4168be1f0ef828436d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec02aa066558723a13ca4dc140b6b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe0fe37004ffd21cc0fcdd05eb6473367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4c8df52cf4cdb7825850240018c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dcd347174053ccc14b59d4cd75122369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410e624b353782de84027c672155852370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a598c6d9b8c6d6de6083bba6c2d8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe69393161a3130ce25db4a1f9998372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba3c3bbbd813bed7a098903f5c889c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1db97ed2d675a8c70bc797c8bf6f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c401c1562d8bb99799cda13c3d857375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c84cda48e12f902756fc7104fcaa4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6991c803c10ffc748dac0e1c9b31a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47459ec02aa73b8786695b3835f006378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae606316172d7c5cd56c18c7531a2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd0ef73e1ec7e6e80f78050f6e21cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e7f0aa724d275d1a20e82c1b8a3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0b42f432b326c46e800289fb32c09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fe6c491a9a36a11dedfccfcebcf9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63480f28b808ddd52111d13c52146384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9547c6bc812226ad551bfd3863187b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda82956a509df58d0797348b7c005c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468706f6c51881e530a8e5be6d0e89b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312c25ce929b232869c45d8a9141571388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12053960990dd8f77614a6de77b0d36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625b93a8ed3f72c495b9b49b6998571390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c987f3c36d74e261f4a46b97070aecc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482eef7e290b5bdd456546edf9f339392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d571af9f9529383df4c43943180c33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b736e9499df1fca70edc81eedf38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b313eea79f27282c6b8e421ba651e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35919d356189e80dccb0a516d54b21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd430bc70b59950a8d4998a327b2b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334547a1b3c71847568f4c5c431aab51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eed7012703cbf7b0cdd42533ea3802399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd0e3fb1563c6d603757f79b24d2d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115aa4e8e4e422647180a553033aefd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b2d70537246f23eb686a03ae126c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cae850611300a336b2a273cb0479d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebec7961744fed3cfa4692ec2889467404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d09eade70bd0fe66536bb06056e8b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa1118834bc08f9504d3254e993a9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b4ff9fbcce4f80ad05e107a567b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf5720de23c905292238d1d46e231408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb59ccfcc5ec3f4e8d9be464de9d4a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f05f442ec938379d51de72c4192517410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eafa3800618df2af3194f38f549f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58fba179d58fe48d202228ba426fc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4cc7668bc21de8a90345fa38486a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65314ef0f1e59f80731171cfe12e3f87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba495aefb659d856cf0ef22d21f10e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff14d72a27de1798b8dcb83176c412d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fac66fbaf4fcd60922e2fbd72b709417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc03c5df32140458d3b5e80145899ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc4a4c0c9566584fc137d48369cb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc19a9d30fba2cf1d9fc016a8d760420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5963112a75a01e48a68c6cdf1100a74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da9f82e34d358598ee735894d5bf2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea507734995ba16469cdf795bf283423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604aa83b5a818249fd5966f81298b62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7098204674a409186f72d7d8b052567425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac4ecca5a39556d51db3ccf4a789e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664764ea87308872ce70b076b63f695427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740208dbbb1e841ac0187448e1ad563428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0c913eb5e124dc1a476fb4caf3d4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda4967682e6a237c658ad849a0e997430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad793f63167ce73976907754c6529fa0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b2285b82329caa62dfc729f5b564432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed814017159feefd9466d901bb200638433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea49a52f42a149f0c1fbf9587354cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f0c6a08efca12a4cb194379f5622435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2381b3f9f6d11e6a57b557059a80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1bb37991193cdf4cd11ed68edf1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd381c443b6a2e5322206fabda514cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b39147b51bff2bcf6912d9aaffac6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a940f8fd06f4f6be0099d52b32a45c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498e15382a1f8adbefa0683f100620d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566410d9b8fce6591b9935e5b4ee115442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8285d3d43783bac5464ec23fd672d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d8681dfdd64cd28061f1ac8bb83b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3b88a65792698b87882504e374f86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c5c9223e62206d5220ec2151de53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1166224317cf24bdb8d9b6eb3c1de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d41b9e21b676363d633b5c4e36b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9a146db7160f5138c8887bcfafac8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dc80647f488b5f9ad6209c5bb8fe0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809c0de2a5674a5872289a3835afb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1918796509aa39ad336958d758f94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2a127b767690537e7f94f649539fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd6e95bc51ac5a7c0c6cedf9f4a0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039375d656af4831ceaa2d7794a8c59b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd21197e20403c13e6cbd02fc32e78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a642eec23584d716c9f9ef0be201457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27e608f006698a67c0eddfc4ce017458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e8150f830666976176a2184c25d0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0155fc4d256de4210c24848fb48b164460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060665eeb2fbb216e057b92a0ce0376461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545049db69c9d8866d059248982c37d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a607ebc148de92759b299a939f280f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f48387a4a89d72c6101b5bd0a20929464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2963e811956fe9a9e126b4cf7952169465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fef251205ae93870509f05bf8a42d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cb030db0a785a12a2dba91e6d8fd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ce690989936f5c694d8f6c006021468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a71b654d712c2d2a3c315447e43b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f281d2e6b6b50616f6fa583abcbb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040685aa2fd15af88170660337005a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb0e36a02ca1c4c23855dded093466472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef024a5e4119238728fe346ae4159ae1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c74d0e3ace5c25c5e170ef2024df0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147c37bdbcc3f6ff092330c7ee80372475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed98a8b19b4736b9dad5cfd766f9a97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804f7bbbb45a22832d12b6dc409c104477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276b7a1ebfb89d5d5a446b5e3dd2a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096e6fda40f622dd39365bbd38f69cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c923696ff6c6ff07a1705e8ab6a8cac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc9637cdcf7ca8e906aa143999adf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe82446040285e25456ed31b06124482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f05792c8926229edc012b32c1b4b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a8b213d67efebf28f41ee153d6ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00160b3eceae2161a168b6090b0128485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eca8554aed26b35fec645592770773486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e397e1f5218fe2485aa3b135f1b2f38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793242dd68b5b5d955c5bf524fced912488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1747b53915db8ea68aceb3315410417489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d253d4bbeac1bb695d1e0984a9817490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eca6f9c470a5040e6480d2b142eb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68190e62381c966bbef891e4c2583f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b724a6c01e929c556d6e33738fa6ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864b7cf92172acfc24ca14f074d2ba5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154261565940fb02b197ebec59b5978c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee1bbcb01872d9e152866cf6d7614d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4ce5f246a97555c022f0a3776ef91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6fdb83d0ac6b1a7e0f25d1b80770498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24f111c6e9e5cdbbd77fbe8d4194e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff06ac54de9a37b95c9d8493d71e31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000e066d9989a2ebb81e77fcb2322df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf95a248ce441037bda8963c86bfff3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f6723a42eb153de62399be1a89469503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cd1dbbc22e72ac14b964baf8e318b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc64412fe4f79711c400aee6ab8b2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7abe7f068ace19ddaa0f26dff19107506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f38cbdbd26b245589aec098ecc88e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d416a3013796b8985f3c9340e9c6dc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00199c835d881d2292a2f7ec3cd7683c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26589ec715f2a680e63a604877e5a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e432fbeb74e98da9ab5de913628c19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b4c76416359e78e2fc92bfab4a79a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33a0b42a72a7c22191375a58354ff8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06913d50cbb7907db86c813b39a19a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04500c90102a104c4f9e25615f6bf4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5dab2162e4d3ba67007a50fe06d36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277a094e660d99f4b825cf632983811517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b3392410d7d415a94e3ac7cb1f34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d05a32f6d5d3f96568102a715520519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314d28bc786d8b8f459ec10c8d7081e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a4949923faa952ed45a1bfd8b907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31106d06f3e6dc1b282ad794679388a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b542f86241bc11b52bb7281bdd24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345896af3782f2ac7e6bb88413b12db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c545f43e9e1393fdef17b525257479e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7d99113089fcb9d8c43662bc9ef85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463daf717dee93521436f68ea15a5fd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b7277828e652944ab18cae0c699f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9e925e7c38602cda9f3f3c703f098529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f19477086e1d908baf4691b0b25677530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0fb9706400b96c74f47909ca7cbfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75065634d7780af3856533b28cda805d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e847a426a038471c6ce569f085ee1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5755000303e9019013984d51265aaa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3989832cc6159380b7d6d12c9d271b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd4748fba37310d45cad97449f7c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13077fd7b91add7d71310aaa2f720ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdef171e1a36e6191ce2209ee722e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a1c59dbfb8ebbf33dd00fa921b750539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eae940b1bbf3a1791464ead18fe7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b2fad679709492a216e73658288c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17a6b200cd36b20e9b75090d8699df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f255a03206d2386172cb4031e3f64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f1f18c409363082a8d77880d0ba6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2783a1e76aa0960e62c917c2e77e3db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd246be99941ad69872d7619e04547546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1995aa77d62dbc2b10799d4faf553547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741099acadbd8c7d33d488822bef674e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0898a25b2ee9416c6b17264a7c0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a988fcb7d71077279fa032d8634de4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaef92f9f96133a4a8d91043545672551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb885921541b97a716fb8c7e74dbbee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76acc0369c2cb40d3ddea8048482c84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93741ad134d20df3163e17c45f2eb91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa13ecb0f34ae1c7d112b7c13e8451555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a77acb2863fb1d31d7fd4bcfab23ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051d8fc280c7b187e6bdf5de69c534f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48d7d2d26744870c4d6f7ca69f9ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe22124db774fc41c6dd54b5c4b18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d6d0ba1cd1670419cdf725c4f2dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fef5cf14f16f7954d52b9e81d8594561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca316efe4addaabdd98ad96a646184fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf37257304e4f9502ecf7a8c673915563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66a6c2ee9875eea1c702f4e28ce784564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e384530bf8a8411189fc125e74d65df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e972e74fdc50c370598e67111ea1934566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab9dbda19c313b065cb02cc04c9849567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797bb0a645aa43478a7bc36520e4a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269515b66d82ae49ae4693c50a9a82c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bafeb32c63dd0966f6f8f1413dc5ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488abcd221233824cebe4b36905e68e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a4c63e73e83d307d1d91423f53ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4877b3bcd9f1e4dacfb513d1190609d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca217cb7cfb42923fb98502440b68ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43e79898aca9ce086cd279b70e2fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833bbb68238a0a1b76074e3b14ef3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa4776f028050a56ad81a78d1558b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153943e8ecfed486c9a9c5b0d0257e16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a36b890ab589962452a3043cd1d137579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbbc700a67bad818637f4cf8ae15ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d20651df3894677c5a2f835c3cbe7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a22046f9e450608a8a0e2c5e22ec3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084ed859a7dc9fe4bc8f1a7e6e95dac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9dbfbb1e0f9ae7f13c94e25a642e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc87d398d0e26c028999dd2d4a3ce3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c090491cd47cf45e8e472908743f4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aba133a736852290a27127489db58e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f795d27622cc64228d81e231852d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe266cc8574d6172beaf3cf30cc8550d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd3c04c6d35ca867c355591674d414590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c116699f98aeed3f5770b7630876a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9aa3c602613ef718adb62212de5c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d36f53677d02e2f5a6ae8ed221a9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a13d150817b8e54bb58e336ac34a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b02851fe73d17326420f1927ca898595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4bb7f36cdbbf93bfee818271281c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cb629d5b913d3acd3c5b330a15ea1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeab708ebd28483be4c91431ff7567598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70790a33210dd3e12f2128c21df24d99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf80e78931b67913ce361dccc58a1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd53d9c9438e526b74e8261fe3bbbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d1434b1078015e0de0805955768a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5aabdffb1b7af693bed856cfa30f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e9b5533b3d77484ccde3a3253bd69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c9cf4af9da32247ae8fa2d53c2de4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a020c483e7a43d7140e9a7d924fa4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c465d8e060cc80fc64e56481d14ec7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3b8b96e1304b6d3ec8ed0594f3829608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb837bb65eaa70e3e2dd8c1d1904090609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044639913696bf8e6f6999779fc6f94f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478732456c7f88be15e9a0fc4ed9e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dad86413184f38a9df3f45fa61833612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c12f108de49c1ed8178178b3bc4645613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc4fb2e0808c122f1a8bf640e9a1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a127131aa23b0c9dce42165c2ca6bdb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf51b6a33dc91beacaa913a218b7fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c9b41b4c78c5889533daa3d9cdb84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34080c5a00a40d71dfe7f126b2c27e27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fafdda032fbac5634ad5e1b8f2a492619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448e087c3ffb3c3e86eae8e0c6bf86f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ade97dd9c657fd48acb852d709374d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa00641959d72254ed07d52ed58dfd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6b1be37faf14f804c050829dca8e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568790022d9b9581d82b2012456ae57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa0e828c365156eab67a7d77cbf7fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834675632fb0632f7ae9937ca4b93cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33694e60ae1ca393621b966aa2e97e16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96167258921f2760ae6e7a9df35a79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76833d4b9a706979fb964acd420af2c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200ab9b28702f3d1446bd42c4422ac9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c42b978d96a78b96744aef98c25056631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110518262c2a9343103c0e41816e3f98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1eda474c49594ed02e37e3ce5dc6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc408d52023d93e04f3bfe262fbd966634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9142d837e3b29cdb88684e43b44a51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122ec4d1c206918646cd66063607db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35439dc27afb788d377bd071e5a6f732637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24dbe2620bbfa74c8a3b3570f4bb6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a19a5d32a28bbcc7c2917cf0fdfbd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031b6fcaca5573baf29c7000a9302ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08228c11e6daca1973086b30e97477641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381dd233deb4727fe8fd48c8f6e6a46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c25f48ebf8e978db6c24abf63c318643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9b0481214ba7c9e91962539712ccb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5bfbb4c2b24610c7faa728f02a5c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c43239cf5992c1199292ff9fddf26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad338cf010108e55ff4eb01576f1222647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a72f2585a381652c9f50599808ce8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87086940ae25f4b4c2f5e3b8792981e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aed6bdf469766f4e84f26f3a0495dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48b41695692641b2c8385494e4e944651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aa193eb785ea343ea6be1fc0a5f3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102713ca67cf550b1e61b06f624b0f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8020a073a70dec282792795afe8bdf8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929cf612d10b6e684151ba47bc470c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4831393226bfddc7d817ed0f0228d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8307a151ca4f6f1328c24461875ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd307dc0ae0e9016b022f3be3279c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a90793d5822057e3a84f0bbffd135e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9914e3133d8c83b7a68c5e52c08320660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca53b738891bb45076a1ea64dbd63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204745d4fa6272c93f218f1617d79e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891841666986104fba5e88387b2a8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beda224cd2ed91ecf1071965b81e32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf9de720f833543ef8f39d2c89e4f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d362c30c569278a72871e17dfa4a65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6de0e35ba6eda00ab673992f999f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0880e396f1720ed13d0d9ce747564668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395406ddc91dbd18062824da8802e0c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27125cc65c857dd0c0047791d0e77256670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557725dfe96ab78a730fcdc3ffb44e39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ef84f7607f4d15dcb72b629ceced9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c758a4950963be2b1fea0fb02d123673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8379d5e3a1766c277e7d852bbe70f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993549f4f6d83b7dc74fce9de76f566675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db12481561f893fe92135cfd48c25f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033afec6e554c688b371007dc303ea5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982c95c2123760d356024f1ca7e0299678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5163696cdeea8ce5bc60df1c866c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236bd3c2e9417e93df0f915014eb704680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca46aa26e1c42109fdc61f6771aaa9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a54f1be84911918cc8eb85a5a9d17c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf073bb297cbe911282f95659d070694683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4828d135be64873de526b8215d3665684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce62e640c83ba54de9d4b85b445df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad82617f3772585c886ca5fb81ee2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461767e7e5428b515cf5a0375a2cbe2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136948f30df1f609504babf61f1426ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c8aa7a1ca639da3b7a3cce55ade9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704b708e000a2919ff90300e35ec64e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba118cd76503665e7445240daafc82c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0423bc95cc656a2d0f3b64c6afff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecda621a4fddc2d22fd5d67dd6c779a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeee0331cec1f93e766f3ccd14849d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f000392c685ab7f5f8e9ae787c8ebb5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca4b7957e0d62a455fb3b483a40c0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c0c2eb3873c8c65c21cd943de83c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4589da98df130877407f56564588698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81588c79e90043a14d71f587989ff203699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d23f0decca0761aaec172c00dde29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b2e98f4ff9ba741e26570eebf7449701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578efb979345fddd81ad03c32bf833702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed885e32623c87cf9d9cb7e3a3cb5d24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e62917e39d1f027e44c3aca3f4041f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76cc387da28bab6212cef66e0fe067705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d933805fd2ef1137fccff189051cd70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d17e0bd15939c227518bc33f1d85a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735ba6dd24601f6ce6b1a0ad051dd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb232e7af7e2b8d2d517e1e37afc941709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef380a582cbe6a4412db8e5c33b494d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d32c92c8ffc935eb433cbc74ff4dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7da14892c98eff549d3a34bfdd18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1400c0e70ebbc874c07b257a9ad7c90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f411ab2aa4a5117c774c69e114839c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6bbaba2c2ac282f77490ed157066715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1ad02cd3a6f49a7dc82cce5554952716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f24df5c0977862f71080b59d16a58b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8eb91c515c7df27d6ca61f31da791718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8ece3609daa82cc6e2553c8cc87de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef021f963a34a9078f9aa0a5934ebd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b968372f70caa905a5cdd330f985c31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab815157d2505297a3c50fd3490cdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa72056fba78c7944bfce5c7b5aca56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506291389ea1689cce01c2c100a86f86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3672bc12764654aefb41b6bf246845725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b977c6e3c799c9662986f5623d859726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca99a905b5b5f36c60e90f3d0fbe5a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200987594b32eae3691cf44af329d688728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5da9a307398613649cf6cedd201e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664b26ad7c142d9d515155fb75f3311730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833022d2c580a3e72f78b385f827ce1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa37aa00f9e2179abcd00d0e1f4f50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca92df8c9946c5ad94129e06bfd804733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef6baf0b0c308a704c9410c9dc46fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ddfa11b2ec3ec6cfe8f9b91389d5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4cd51c5cef4f1c297d79cbe86e540736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480e8ef75aada67fcc6d3a5720bf20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977442fb4bd1fb25d77ba42aab353c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd1c1bcdc4e3cf477f288aac669b41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e79df448930f3d1d2d2abb98df6cb7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3e4176126b0d30da9b75f904cff7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbba2edd2eec2621ba28a0dde38877742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3af1d764247aa58af5b9a7b49f259743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c706540dab77cf7c0066d403f3e950744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff334c0f62b42156893ee2ae66bb91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae3188a289c2ab55481f53705bb3ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fb3a1cf3a437eb6a548a587eca69a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6758c4bcb40e9ae1f75300e4e2a68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6912b0af2985091a528f72d4da873749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1bc7e61c6d8ddec75cb43c357046a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc246a20db96564a7e7cb05c9b29b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864267671cddc2ab9bd41a1df926e863752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f97d9c3497cbddd4e9b144e257a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77a77eb1e8384ba035630fdb5d65c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492931576b8eb6be9375c528a1339cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f58e016955caaa0d6996919705efa5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516815e5cefc9be352c142d90676724e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966460c6ace558e3916920a134b88b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752113b6ce2c5f7c045e4fb623faf84e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066ebc2398dc5e1cd881a69131d03711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaafca85468ab3142d61f5713a9ca02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580126231b97d5dbc5b7127c4060fbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a45b0d42f1e67789716f9e912787414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4057388bc27386161ddf6d6e51955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8f88cb4c73a545fcd20b6f035e8b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6a7dae6d60b01d681af20d176c797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211ac2f960a3b97054de5b5dece40c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c67e911459bb9de73b3beb84274a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe0fa564692cd1ec4b31b79c5eb27310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b34ad79b96bd2f18ce1969a3fbaf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b0353a8c496bd164c1cab8e6ede212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4912d238d61f08f0341136c5bceb1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aa8a2682ee5589aa5e62e01e8496114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f7bc043fc948769690cf9eaf666d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313053486dd18184e1c197b2f1bf070416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b227cdeb4a3c8578b0a276e74b91717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4dc14a0ca24d6dd732ed10d3e29bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb396e12e7bdf39320daf9633926301719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ff691f6d24643590e0f815a6a2f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a76775fdc506b008449d045347a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3ebedda4d6027ea56b256d13a81e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3ed52636ee8054faa6cb5e54b67c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b62017d157abad8ff43d04c26a2fb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f7193c7b5daabd7ccd76f161b3d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2742ee62d5867fbe8deaf243b16725a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec827ac279baa8c8cb3d072082df37f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21ae02aeec1d7892a828d029999f9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4bd6ff375b8cbbeb72381191a9a3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8542742442f8367a90114ca2760830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c3828d7cb4ef3b30cfcf7a25044f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cefcde021546a4b2e122f8478649f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407fedc7ec6a7b0c12193a9522888333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb56cfe2232e540ac189400c8118ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bcf53372a15cbd6f95cf6027f47d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901e32c0af011198ee67c62b542b6c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de3030ce2046a260b63871f9e28d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76d25b7d0d05aed35c11da3ca7beb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab276813964d248642e9b2b914eda0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c255110fb67824f837ad049ed131e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ee818bd0d32a9c9d0e1d3c0551dca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d69f96bec02aea629b63163d38c6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe1eea2e294b16516cbe3c5a2d343c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd521ed1103be7270fa0ee63b1b59a1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70039581d5b947760c1ae4b4e57740c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2bad4b5584cc7e35c7e0131d6c4c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca4df0453becb66d79377021a1cc5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c80d551fe7719e4be1f736e9183848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cedebf3a61c6a3343b1708a47e85149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3dada715a7321f2e44ae0aaa13aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aecf22028a3b0bc4a792849db437651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40c72d3eae7ed9c30415350928f5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222c9c248ced61335aac45881e0fad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe304939ddab7d00bd63b7f24db7c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b453f6ecbeeb9f92962b5aeb2a0056f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a8f03bc04cb11add13f153929b4ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b697d8a4f370733feea7bfc0c11e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c200cf77c748c1dbf876d79d1276558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d540845f3d69b079ddfe54e29035959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac625530b3bc9fba40cacdd691bacf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd011b4bbe7bb4b2c425b7e9de9ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c7cce4c046b81119c22b2f3e16fd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ef0076a26b521c65a82a516299cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d025ba35df91d3eaf04935c0ce15afa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f58f8ac1358fde1876984de860279265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9662c13dfffd616442dcf06aef9b9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e59a66894a8e27633e89829290f72667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d962b2c56f5172578bb12824ec23d7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99256f05b3f5484bd4591562fd05d3ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd907afa426ccc5cf99ff7e4cec52c5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a595e9bfb2d2704a1e171c91dc394f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88742fbc3d2ddd427ac7cfa33e0a1ef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fa9eca6055436df17604e7622174873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325100ae9e664a0bb2711753c60515ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24cc3462e967de30f76bdfd97ca3e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45915d957e4e26adfb818aec95210176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2d1e94828528698b95d0ede8a8dfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245623e7c686e798bd86344b214673b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd864292946a9f94e8965c43e1ef0f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7802f97412a56a51a0005beeb3b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fec21488b78c7da65e75201a8e2d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c9abd365a9660e0cd65dbaa896a3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82980b2abb19bd7000c00d792c8618ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1cf03dd36ec881c68a06a482d953084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f8da11d10506f4205761eb86d7f9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc7ef83965beca3b8348dcf8230fab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ebdab8a36fd517f1d9b34f6af76e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5252f81756a165b4417bae443cacbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1eb7218dabbae39dc7ea222389a7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d011a51ac3e5f2b639b0f03a63342cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9830dfb4e2d5055f278ba924d9290cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab4983f462a38d3ef055e21fd5b53392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b4330dc88febe943849bc4117d12093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0eb2fe216f5b8f55686193e300c4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f7df9741b9261f1c23eb6292d31395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf2c1251a146221ffec1058ee8b27696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4494ef07a3cb807deb1b2edea5e1f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea494b6c6b22458e26e7e7636a317cce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d47060e063daeeae8b4bcc5053689099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf6987b4316fe6e39a84e100983ca6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a589e67ff1c03593e09f5da321107fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c6696acdecb3f259e8037313b2624102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241637ecb7ca28d3ce7bab6baf914957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1539a5ddefd5dd57d0fc9ed7b4a306104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f6e2d0bd2a89a0cba535dc31075c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee51dcba15927cf9942be82dc8588106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2684a7467d274e8cac5d7c61726145107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31442517f72cd90eaa5ed5943da53f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e236b014a92e0c506175647dfa26ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11df48dfd917f86733ba7f0cf102bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea31ce3f71adc2b712dbcee1e43966111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5a3ff77cb1dc780814395aa638200112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78d7f931346ef872351aea6d5fbb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb729e6f60564d8b4e04900c9d77e70d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3caa3cb1f8a737871db18186210d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb54901ae991a5cb5da994c76b649a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7678698bd9b5f5721f44c05f1bff0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32728eb1d59e966a0176001333a0e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff733d1d98b2757f394d981ad58a0667119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ddb121b05fe4948230e1889fe1ae6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9df8876f8168b852dfcee3d3abd321121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98384c500c2dcabe00b71a7cedc6bf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451be4d8aa5522211fd3de994d97d43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f527ed15ca3281d1901cf9790fcfe14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd84ab33266224b48e29d9fcdef3e7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86748514c4535fb7bcea22fda80faf19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef6d5aaca23238c08becf23890b792127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3fea5aec0f4e21f25379cd33e0a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c8db8bd8b1b07dafd4328e1f3b760129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ba45a68825cbc25defd774ca826c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2d43a081f276bc342a4de20cc80fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370c8978e724f6997d94cf2217613bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb465e458b23f540199f635de8e5d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8550b420397a299c199960433eafcc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d05ff5a1f34beeab01fa6941e0c163135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3319f1c6eb426b67f34d8225daa3214136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9a12be45454cc22447ed5d39d9891137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58738b8b4292775981765a51b80bbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c5ece6fa1be3920ae1c8c3f6c45b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fccf56ebf73d95635da1e71999df01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a427d999e0af6f3d37dafaf2e600ef5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73698c4ccec84d436e9a94b4170332e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f21316485dc6290709962d9c8beb0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563127783f59b76afad372b9e237ed8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56455c1e4214d78fa9c332fe82aff643145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1f47f4dbc91e4174f23f08150dde4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e82b21b6c7491cb18ffff0eb637058147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228033baf7308d3434f5ee305cc9f76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a89e20338538c7ce4c15577f5c153149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e0cd8283bd4124959c4a2ee6013e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a6c80907e2dfa1e626595732a41c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5b2a376f19d3731c91d6824e7873d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406055fc209984de4fe0942244b6067153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83841368240293561e06cda28bdbb827154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1af5561c5ca329be2c58045814a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71840578a21abbf8bc0c92401931bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54f6482a579af6d33efbc68cd2dd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce26cb7d8a3ea331a912e26b149ceb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b7820d253e1fda02c3a4078333ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f2802f44c45a2a598a32410480905160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2833beb2955aa303cf985d37e642842161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa73cd983a28d6ba28867e0617de581162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500f2e352f282dee3b8cb17965093bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4191612cc8ce56c1a421bc50df8e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40052495653ce983386789f49fb2ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eacee273f85aec68a3234338588817166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763c7d652a6405783a669ac7d82520a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec069e26cb0dbe1d5fb9d8519cba3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e54bb01b95b3c5f5cce52e4d0b80a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22754ccd673f906bd57a1fe02fc48e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316f21b178c080341ff94b118b50b56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983fc547a0a645cd8e352c8cbdc61cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee72d5db639ebf853022183c0c537e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b6b909369d9de3053d5f8bf3e926e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb86017f07928009ce427be815e911175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67d62a16feacf942f2858b773725b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a69ce0a02dc06b94392393b2936aeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a37cc5084ab3a6ef0254bd9c9b21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca475eaf5c402d1422b884bc734bdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fb3024e100734f30ecdf0e148f6e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2cd200b3983333d4d4107f39e534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf8199e234f10ecdf6b35c934b8b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569052a3790ce259ad99bdd6ca8c38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9de08f518e5fda5bb0003cb874b974184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665a0672b58da73ece1d6bcb8a3e6b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6852f4d391ae54e8aa5501f38134b78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad071db2b6bcce59ba7cad184391ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520d7886d02efbec55587d2db73b5ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67123594d340b9b6c022ff0db1861e4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475bc5d56c5f2529d8f802fde2d29e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcaaef89406307d298b6fc5574c8d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08799820eaa5d0058ac4817e34f196eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc7ada5e7ba59f471b08ed2dcd560e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f3233cfb23f4f6b76e174f496998194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727675d2517a6abc3eb4040614550d8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b19bace652c34f09eaf1e9bc61714196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547887a6f9545c5677afb440f0d41d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21527f039291d01d9ab33e70c45348a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d3b1d5b3ed840b4f6e6560a71bbbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560d7a7ff30434fa2cbd53e44dfee49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39814b212c34ef0e923c1e7f2d49705201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8a11eceb2caae0f00b5bfdddd405202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9ab7363f7399b2d81a4028b6dd37e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b6441f62918167829471493217a8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6060e998bf70b0d70e78b6f07bf9b17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259796e0026a2851866639711d18a483206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1aad76dbeb53480e400364694e14e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a91276e5a7cce24d31e2be5ff6b06d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5618b1852466d5c41460817c4439ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa0eaf14b848cd679ba9d33759041c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a36c0b02ef6abffb904b4cd1cd46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff3aaf47254b13460d11c1ce85a037212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785154e5e1e00742220c482a9d500ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32f7746a438fcfc760456433ffe346214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad804e3b24157d30285f6aa60db213f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f7976b0762c6896bce8920eed2396216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427403e6d1c762a4540fc40f44ddb7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799444fd8f0e36ba708263eb94da02ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef158de96f158a079fcd6b87f8c80ef7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64fa70bb6942d7bace506e285f2381220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76230ac55059a0c0e0f25f39781f7ace221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd768a307c5b58cd73f2e94e4b6dfc8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41446d96f9a66900b53062ec3ced5b0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce149a1749b6aaf77d60c8fe16b1f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf48017a06c28d28aaa9c97527d0754225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f589f7ba0cd49f13d289e130c1e6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c573f980832591ad64489f0957f2e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752249feb990e15ae49a7de6dd0d091e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff14287272193fb019925b3872b917229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd9b2a033e2e2aa4171c9c41086f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a77d7cad8b6fede44f34f19f57d28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9ab8640c941c4188339f4100fe66b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ae6bc05fa482a58d0d9c6550951d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4abe827e4a50687398d7ecc0ca692234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adecbcfa9eaccd06f7f7e599fbb4e3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58967aa7492ffb196279258d15419b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5be93c9430037616cfc14e7858d7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288b35024df3805162feaeea2a5724238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d040455b15a440a54b47a3f022fcf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028eb511592eb7b94ba8fcb1dd0264a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986c0612d0c8d030a0fb8f3b03d9d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c4710310bb70df6ff5673a37013c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7325770e077663020774cf4cb156393243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1287c46d97684df633b69cded68c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d89de7fdcd4796d7b107952a6ad7c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c4f52b0a49a70c679cdfaf6838084246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999f49a16f91537a7654b6ee0058cd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeb70b35bb0d6b3d8430ad2585bb0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56336d7c8206102391f0b7acca89d3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326fc634cd89dad4345b4b41ab638c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457df13db7dbab5942d36f48879a3e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21adcf294df6fec47f2664e5ba1300252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f45ddaa544937535b21a105ff7a45f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0141bdd1ae4077f235deb2a5c31c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1cf7ea5df817d9e92221ae446f0c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1cba1d220d0fbb788b8c420740525256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2a24d646fd3d436088d89aab1e95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18629ef34e847b4eaecf6f319a10e236258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031618a45268b029e8458e30d8ff3b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf73ff90702bebceae866692f0ea715260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986e707185590030e4d444b66f7f388261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15876e83d8470dbd5a5d2d4758af03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbdb64053ed2dec9d632166cd22088263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2d38d234133ffd081229bad9ae1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e308443c6284fd28c1f2829a67ece3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61708b241a4479728a17988dcc164254266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc768c5638299dfcd89c83ce73f09f7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9743998561485e121037bd68aafc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e8a15950440fb034d3e43df6f5b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da228e6b09aaf4e695e9f600c3e12351270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15445dadc41473165544ff3ce55def3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bcf31ebcdb82d78bf7c1818995b05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aa07b34b5d7d1c8114d07900fea6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63aee9a70856890c422c4538df5cb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f561bb7b06aa346c3e2a242a97a5035275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886683827e1936561a81412563157b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b5a417a92ccc7e1e8115d9be6209277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d7ce1a6b8f8f9734e463546977b75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06d722076307ef8340b7e63e9a70d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e3c157debcc6b0ba79b5ec0e03816280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf573e1c2da57f8f584b0d8a25a4ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802279adb6e5a24a323babe6a15da742282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873123379dc045c82f1847befa274fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28caeb7e53373fa6226f348eaa01d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ba43c61f314aa3941c58569f79353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c993d5e9ba9ba11a3d0c14d5cdb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5fe12569a2b061ec20cee85d993ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a756154adaee3bab638e9b60499c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3da1d2c5e9dc5274e43d908439edcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc30f2ef1efd7abecac5392a63fa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511de2fa2b657a1ed6bdb3a0e6b4e77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89d5df0fe6ff2ac4da8f69d8f9a950292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f2590b49d37fd4c92ce1247d3fec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdba51e1d370fcd58e6c19703bdd6d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ff7099fd028da32fd17a805917ee7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dc49b8f4c0717f6c716dff03dc777296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca6428bb45d8d4fa1c290865fc2604297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f5d57291be90cd36c393d752e76c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f6d2935718da2e6e66cd5915d9c87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0cbd4ad9cafc8f63e44ffa82505ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efb2061c343da19d74f18a4df375b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf267fc64666a0775b7af888f15201302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b321f42738ebf3b6244994e43e1c996303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448d676148c0c2c8dd85b9cdfad5f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05d896c479ae92d00f6b1aa74b3dab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ddf8753f17fe930405c0b1465575f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced2034f029c6aada441626e7028ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe34c671a85201a89fbbc412822d39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2050085731683b938b4ecdede8d11d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb09d60c1b7c2ec03d7f956e7c876310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ad87bf038e88c5703ba4d6dd9dcad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486338f7e33511b2efab491140999fed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7376c1243d7a39ed0d45251ec03d84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb2fb164abb99a446d2d8f8558f015314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4002bbf37c372251e6db6ce39e7a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108fc0457e31241ea045f40bcdc24ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c528b575e2b04c3a08a33f19f8dade317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba832fe3c7b8f406e3336ceecf679e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1337ea0b53ac90b6799952b99dbebb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88135766e7521f19e54ab2e6e74a45de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396612602d8e8b9418bd9c2272d8b2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a683ba8bcea1a26c7f203cf63899b26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9c183423a4fd30f263559f2df7627323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60343c4ed6d28efa9656e234bc0950324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45273fb2c20a29e329a135b4c7477444325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9441781b638227f3b4a90ad2af66d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d995816bdaf28da53a0c8fb84b58448327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358ecd97cfc426913fbefddb834d536328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7b1654ba6d0facb3bcba4f0c40cee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a09d62aa80667c8bba35bf32174f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d615d921cd4805d95fc798e6ffa98a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a797e26dc497ff7d7a0308e497c2637332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3767bf639ad698842d723d46df5847a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ebb8c34c43276b4becbdc8acb1fbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9adbb06e5cc9a2bfe7c5f0864631a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e210baeb48dc24c7cd8771ed81ddd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbe79cb5cebc8e439e61a5243966ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aaee5f5657842b2bf332e27047df7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032bee6a9272dfbbf0bdc8a00ea1bfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2ed7ad6360dfd479b60d0a0012daf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564870674e64d9afc51d123843ef02a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99c8257d88cc593e76d1cce132feb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf18bdc8ea3144c345c00212b1b26ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264a876251126e86fe8c1644e52d89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e845e68789ed04adb3f5766edc5a5a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f33dec8bca9795d871e3913f5927e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a9c26819c11672bb5928187f07b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3b7a40ffc6c08a3f420da4b96989348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e70c2b5c77215edd879c828796ba0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9069c0dd10bcda93a673fdc7e3788350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d54044e2ed0e1c2d76d38dd221082f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38885e5c621fd09048c61a25f7317352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509ec15fb36d57afbdb7fcb7a12330353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b9d36912feb193bf5060e4fba785354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12fd0320fa7435f591361111ce7625355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3beef6cac7a3869caf6606e77b3fec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00598d70dbda7e3036b1c73b0ca6157b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83621c49c864198e4064f9fd72df76f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ab32ca7469d1550a9c46fb7def5c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fdb91ad02e880186f856f7e0453da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74401802a1e6a02e7b08c9d3ce5c9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c975c495a5e498405050d8f1cae07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386653df3b3bc41335c558a85a702f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646ddfa93594b91df1d4fcf530c3f58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b525546ea738bb3d1affd5ffa6b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738943ff2e85c837d46c8ce39ee1660366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa3e7f1c7e5f4b9decba6d5022b564367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee0e9ac8fab948cbd15bc9c39471b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636515805ae946cb9a5fcc86077ff066369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6bbb7da36f62457477ad55b009cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d22725a7fef836a4143599ca41f6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045c3d9330b9e5943d181c2e4ecccd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f75803109c75b0ac0884fe4606221373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3fe1babc9409ba0daf20dbd1fbe9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2635fd4b0287a945088b860313cb4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c78a661ad9cc6ceb903bfe0b1f8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92edc196e3c77aaa940eec2f01af0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00ede1ea7c3545a4f36248c0c6d5bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78231774550602bd9413eed365dd388f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91031ea01b8de37a8ecc29afca791e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857336eaac4685b73d5035b8d5448a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63de0363fbe0c63ecbc68d0cd8d0506382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf22ffeee87170fdd450d809d63ad4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd871cc9bafa3d61543e76722cfb211a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1833f585e86ad6a6ee086c8691409385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1998ec002e823688ce56f4bbcf87c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80494c3052b435a7da0b2533e9a46a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45669b6334125f8016b1c8de91d466e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039b80f0deeb1f9334dae57c5283b50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8294dad02b703a30eef01e3a2b19656390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71144291fb74837d800be6fcaf3fe05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d25712824dd40788983e6d02793053392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f376db9483130cbccf95465e5a4f3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda6081fdea7a8dda4009bd5fd08066394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf4215dcdde5ad70e69de69b9e4575395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0347c544a314d2c58de7a22a02bf5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91136f97509db227007d7c54832575af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3a01c527d25a180c7d1ac97543096398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7650a18640659e91e00fe2ac178c302399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b7f834f76b19e85238259a03688f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a2c923f897a3ec372b597e7cec064401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3dee25f326487f7081711f04499c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c3ac4344c79c34ac78c3fb51bcbd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54095601a89f24f27b6bd3a169dac02f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c41bf476404f39b7741a42799af5d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53396decc8c61b0672b69a3a5194c29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8493bf5c909b1e06cc98b56c8190ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f89224e95ff0f409192e854a6042b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f449b925a0183fa9678353f9baf3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51178eb2a9612b4e14f3300963730aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecb367ba4a3bb7c3e290ce9246d32a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945092f833d1802de42414c90bad2eb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc2202be7c85a877a43cee3dda643f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741774f88ed3cd154a34b6bb437c7f53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce726b32617655cfce98ff9fb09db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114df3273d7931a458dfb0f154b282c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351fdc777c08f82653c0e66b6fc4a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88cb8f95579e344bdd89532f1bb423418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f887115215d7973f8d99c7cc3be365419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c1e687f2d05e13cdb546636f0853a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fe015e63c8f5578f7a8621efe51b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48060ffe46702a601d86cc9c09bd4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b2a0a80e22247b40aeef480feac82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17b692db68fa792d43e21e200cc7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97af02d1e3fc77c117c3085df85176425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b2330d14643d54e80f0deb3fe5ae6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301326708507f3d019508916a1223938427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797cc69b081921e25e636e2dc5ed2dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519a92a75383c039a0ccd2abba0aa7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba949f1c15eacad2ef7c5b6834438430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903935edc14d3f84848b30e052c29cc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2a24bc1f4adec5aca9c4786e3424432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e69f5b4694b6647f40ec1d1a39358433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9f4686da11e10a014680ea48d2ab2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f1d847ed41221b23e8ab3409c3fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b8e937f956639468c2cbf1417140b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82553b63fa78d0a63e93fa67b99d40f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf30fb02231da3fae2dfed77a437c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f853a34a93a750e98654817b98adb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00467b1650cc733e317f631cfb4cfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ae8b3bd73faf6768f064ebba5adc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee372632ba9046994695a07f796f536442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4505a6253c3a76194e188b64ee3d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b037f6127e60fc2e482fca9a40dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1650f60a9107a31e30cea7d3a2f622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272029cc46a40bbce8bfb920a1d15bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e73713f972ace6558a6b5011f374e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0516991e3f7f0dc9b65e7d845049f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76565ce08f1613aa5b7cc8ce71dabad9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2fd58da6e976b1f917fdc3a26e47b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d97ecd6ac77c985f8a62c460b5704451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41582b6e7e524957e5c943a196ea6749452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daef53f77e00126cb8cd5a727cb301d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8661ae8ad944f515772bda0c3e9e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921fb7bb5d540aba7766b97fdbbdacd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e276f7b496cfbada1992809e66e25a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3633f793738f41b5e2e24928ace51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347431fa557fe0898730bd784c7a1d50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad226fe10937624905f00f773fd97f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c001e54921de908e3b4daee181cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e5cf5c024788d1cf7ec31aed3b63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ec86c79b5e7526a32b8e503f4ddb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85df5853fc2d41a348887c18cb2aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae609157e2a7da2e671b3fc6b43829e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94ad05cbd3e3848a3b184aa8884949465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48bcdfc49765825f515e98aa9093a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11ee319a38ba6eeae39b4d5d6071f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4925cb3e366342a933017dd2d283db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526fea00e34938937abda16e34ce078469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8bd8dfab210174c4afdc9ffc1785e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd85daa68466e307ce38961d5f2c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a72ded8ea6d04c393152166e81d43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb5ceca8fd0c2b54ebc901e590ba6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d08ca932729b61165f72fb6c62424474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e78458c8276a464c4e0e7f5338134475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7aab9479735c171c71db4fe1e3fda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a37cd3bc9161bc719f520484316c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886348201fc41ce1770b165aab21ba57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51920d8ff732dd6540af73679518f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae070e2cde52702640fac1c5e4346fe6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b8e49dd4b31282d039fc8e439f201481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268cc5283708f176dbf6366a6115d9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f6a135031d6855c156343bf22975483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f20fbbd2d7f3a9c57e3698ebe9e1b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4d6c1f596dd785f66a252b66e8cef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f138d1c9e2a890f76dd049e01d30fb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147bc0aec6430478f3a55b0618be75a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed125e5df1fb20222145e49de5e98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f47c91a988536dfd35c0cb3adee308489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da7d2679ccbfaf313ddf39ac399ac3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e629c9043ccab2bc7767d60d6b2c19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a048639d6cc8a93feac3fce38bd92f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738a8434f8fb6155190931d9ea7b74b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089ac85db900802fd0538e718917ae8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8593be25fc21eb08abab24c5a51462495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac32880e6d1010d8aefb5682edc29d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f045455e464b6fa3ba88161429f87b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c30e72c3ba5c11b3e97a0b33f3f9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb833490dd440662d64a5af30873368499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acde7d2d2986ccd4cdde3310a32367500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537841dbb5341ae5a22e715e9171e72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e7e7ff6d4bc4860aa6e10a69712e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0529812a6b96437452de4110c77332d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6727b255cddc0f1f457029f76524504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f76f91b77a2011e855e77c37c970b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff74442e7fd02f7cd4612ff8a8e8c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932133ac93cacb2146f1d9e9f75c563507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18222f6e73be09b31fa082ded55e8681508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567badbbff8b218bf73734d4be758c17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c96d50e4d99a2540f8708340efcc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b909938f4fd6a5c7590bd95a5cf822511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e388bf8ddd240ab3ebf4b93601b282512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c93d120c17aaee1112f1f6a46017e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc24dcb929b2e69f0ccac4c3dc9691514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadd1380652c7cb39184240e21dd64f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c2479dd193d8b04ee14121d2ee583516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab21d74f9e9e3a24a227108abe56b25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256b987fdc84431dcef94e936f3a262518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21669d78e4e0b7d5294b3d028eac3bbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dbf34d5514f8ea8a2116c68a20c13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b623256e8955f01ae0b133a16246294521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ba448888f940caa021f8ba0f77f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682caacd9b9f05772f26de0e9facedf2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8ce506c6072818f0191f79c9f130524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb8896da280e9cb74ca00c2d7ce70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaf8e5aef7fe5455a0dc60f0a10d3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c73eca46e2ef857cc039c3a211f55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c2bf87e3d88e56a18b32222bfbcdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae104059f9b4379e75c64efbfc34a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ffc9558565fe860a9f9ce58bb6627530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc6631ab5179a69858be932b84a65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2cfe98c7c971dbe64e494c2279d3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb8450c75468e33136f7901ead85bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee60ba1a27df5c39f68014c7961a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad85e4eb61d44250ad94d96aaa4b23f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3e1e0d1afcfd74c705bf201e343dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dbb26248f5c5d76d8458900c0a9d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc9f8ff26d751553df0309f05eecc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca73b1b7d54fd9063a2c0e392ced17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aff129447f4253f4f07e84f19e6426540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e586485264f6150ea499b2f028b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fa3d8dd5e7c468e727539574c1e32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe6f1a598118e3d0632ef706774ce2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececc947210b38307dc583367b95e6e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d43f9072f9950d2fd6782d7069bc1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5732d04bc06da7dc8b950777e63631546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948f1ce306d68356ccf09a8a8ea509e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7021707628272afe2bd83818aaae3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25429e708bf32ba40b5eeb3540bd2292549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddf1c366d1ec20417a291b1bcdfee7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d800d50d5cb5a1b1c1e0aa0210789551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eea25d28586b6e0c133239b019c813552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753e94b6c3b741596f9582d8388ee9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00d0c18ec9d9c92e2d7b56d64dc399554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b585bacdf542a7c5249912d5400c38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243ff95fbfdba07421d19cea7749812556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3072cb64bb4d90840fc7129f27049ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73f7186771f74161b25f2cfbcda36c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569231efb276b41560800588756fdb09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d5148eea2c4c03b8750791b965ce4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce90931ab8cb2f91cac24140c23a4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8874e1bb8ad450fd632c4585ede9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1014dd30ff6793c3e9bef476910a39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950685f07c4a540fa1693e7e38b90257564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e4fe6ec54efdbd209042d5bcf2be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7c6210a0189b6da098dbede76c8e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873b5ad5b30fb47804b8166e568bab4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd913d0941cf3c1bee576aa191597568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e4d6a0d8d417ce78e5ac5e6ab09af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453203085a3d334adf1728e824c649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640b31d165265610db5fdcec03a293f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271b813fde07508a8979ce573a89d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded4a8eb96bb5df4b1943f892e7a825573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3542e24fa4e2d6a3e6316b8ba426e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aebabc06119d18706fb7eb9e670fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1a9a7ef781900dae2727b9d6167bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675212ba9b8e3adac3843da97b279266577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6627e83168452e892879d6b0d19de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66023aca73475cdfbb9d09ddc242169579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe77f48baefe3725cdc160607824f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609646cc0fb58b8c5b20ee984cf093fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea61cb4c3f87f7a1fd74fb92cbf7d93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f00312dc28c0ddafa170b4873532d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab80252aca0ce63238a72ea3a9e8d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13de7caec679ad27aac0b62f8dbef3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0690ddb0a1aeda543e4c4252c35e62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf57da9f1f54536b98b799d6d29b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a3bc125165d0d7a267bde39077286588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b6b01ab945f7949af8f102048600d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25709d3051113bcf97ae3e0ae8fb6836590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c8c80c6a79538a687cb0931a013d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f20f5f20c7265adbb6eb893ac031e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719d87a691ba456a7e7030442c77f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3eaf48aa9f7f64c121e34a94b1c9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0c09ac4b6fed477360d2b3e591948595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f980bc08f0635eb0f175091925b5a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716627e990dcc8957ac1fb112c86610d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a70ce6fdc429044807e309119e8bc8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107401f3ef36ba0ee308cfff278dc110599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be43311bcef82d94d2b8142f10afdce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b07ea7a232e92bd994c76c17570a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28194810548c1dc4d7b49bfa9296e28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e353a370ca59b5adfa07e2a7417740603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff52e4650fcdddb33721479bf98ee4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb356f24a77b2777418b6083ac929e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce0d34174d07c91c8386fb5e7f8aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc31ce98b3dea69da2930f4b28b4d05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353875d471074da1b28eb54b9b02747c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3d87ebfae16547f2e4c2f26b1a261609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b021eedc0b7d8a225044f4311f49937610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bafbcb96cd9dfce0d33db52a2d44e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137cc0ffac37d8fa4e22af98ea847ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78309e7488f7469390e168c7bb6e906613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219b5f901400fa49bdc9cbe382343ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444c0dce77b85802692ff6b5d509ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430bb9a5a06852f4feda21bc8cc6f5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4af4a07bf47d59ed4d174337002ea7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5f056693660e6d570b7a2c515b06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c1e26b6a42c3841fda152a1b9a826619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b378598c458917fb4d9676d2470e06f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca34dc28d863c0e9ea4f2c58e4d27e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da3d03a612c7aac4b5655874eab4ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27a64b60f3c1fef6b9e3d3102c75c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc6082026be498f1ccec9a10dfc7b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33e20d7d29ebdb6211ce38b59a4c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4ccbe55dd8c2765964ac898f55fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336e0f1e183a3946b973f0414b43f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84f3f8734f970d3092e4b31ebdbfe2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496cd27e98ac544aa3f5970000aeded629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43da336e55148780ffa0a2348761b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951800a092385d9a319f339226d4a1d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775758ba14aac27c94ae55c31c6d1237632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46160f6a9df2dd47bb9b1e3ff8b7fef9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56580ce74e66c77098e194bdd5e2baf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a141769496f75484e974431d24a8b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b3b0adef18c18bb83e302242733d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afe0dfb253b0fefd59d4ee2e77262c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65306c20d1f14f59fa53a7a4841407638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4791c1baac0d564be625b950259ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a051ab87ed1654a003bd5d31a656db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e9cc2e7a3106fb16146e24f75f1e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f832f4141e219135826e8db530dc80642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a51228c79c151e7010e3ea6a109d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022567171d79fb6ea101a6647ac34e15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf03c234aef77043864e7b0a9f27de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1577a50310bd8259ed5921bb585d9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ae92ca93f58930f52a8e19ef9a0db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882cc35fd512ad4b23bc03c6585790e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba5ef03c26fe48825ba7072d03ad2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8dd31d7e772d858fce21f6f722d1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03403071593ba8f39d41a082ddd409651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76ce6efdafd5526204bc66405864f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a832055f4ef363389d03579879437b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ca66fd9d9904be62883756cad07a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca64cca64bce588f8c1dee8f2457545655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fbcaa8f4d3a63c5f702a405d2fa31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e8b993e046c6c73e8279c8a2be734657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f0a42a9fbe21c4bdbc62b8942071658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceead1287cdbf0eb196482e480a0a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab9c2263e4845e45a585963ed9e357660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c841498a4031ed2e4245496f1fcf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902b6bc1d5e58dda8d7800a82467f1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c09e7c5d7009ddcdaef7d28aae214663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88a55cda44280300ab132509dca5cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9531891e17d613ea59fc2a32c11a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcae5bb0c027574c5e57280f59544d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432680597bc57fd03c7f25d6d4d06a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d75d43dec573f185df0025c7e80109668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702ad6e55139d45921531b9393cf895669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f678ec2f82088053f6137f67519da0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773eaf00b94469a7be03c4ca71a58a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5dda583891774258b66c2b94803d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f662957d40141cafa23f07c1bf1901673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32b690392e78e3ef3819a6456e052674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ef2cae18463ae24b0538e225e5064675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a95289e21d04b2771e8f8d5d22f71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc47385c5fe61bab5cb0bf4db6bb7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b6b61371e1107c36e500d5182537a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ae1be231c094cb80814ed07ebd52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75863d52ae01c5d53bc43cf5a4e1be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2ede5895af61de5646988d4a80e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58027a31acb76d1bb3226f62037bb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd70bdc47976427faba4691fcabb0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cd7b9bf77d9c3a9cb627500399e85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76288ff80940c5621af462847611700e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7a9ce2e7291b0c581be68eb9f1ad5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11db6627c803e2d43d1c42b0fd0864d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a144a063d60641a65832d4459af8c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbe62c703c9726100f207619376fa4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772f79f30d06eb9e56fb64a25b6f0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0659f4a0b8696b17a6e73f6f59eba3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eecab8679cfbf151763e7a64c25e68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ddf2064eb2d82cce0624b1cb2d2c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff178c5fbb0d3f1be26eedf1c359c367694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a3a412b52486e11a0017cde5cd89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6bcc67053f0ec4ceb546f350e1221696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd629e9e13e8d153ba30a16f69f0138697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc64c883c65d553ed061ad8516c921698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053768a8eb0f6f63e925d6c75cefa885699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421aa51a6221fd099a3c253da198f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf59eb22d1280c102dac14ddf979a2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcbfcff495fed782f25c6df1a53e86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22cbeed4098094051e055752de17e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996016862af837cca8b52c3d4c010693704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da9b5f67b17a10ef76695983fcb8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0e50f4fbfc2e01d8012202343c8c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a579e4c90967f66e84e99215e3d7bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13e6fc7a5c74cc2b7dc84ae8a95d9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066614cc9d2d833e7a4d19c5057fc984709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd867e7834ee6d74a0d8004b7c626157710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a8973d15e0c62ed1d2832dedc8cbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666f6eedebf706088502e54960ec147712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce55521fde386c651d31550b6e3a68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9265c81ba3ab379851884db91c722714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4efd802d95a7215218f7732b1ff47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7e9ab9f94e30d3171a8a097bc4e99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093d2669111bd359b8b3fa51ecd6e3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578d73cc9ec479f6a32b0a6bf92af9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2321ffd37aa28db64c69edbbcd5597719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee33eebe1647e1c5dd20d7d24a86ddd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9fc650ebf2201fd81e47670578ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec57b1ef436a6939d60781a7ea0aeed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a54130f58dee53e45d05b276cdf3ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0aea1506bfd0bd3b5b2bdb023dfc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363badd25023b9ef2ada2ff11f4f95be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e4544e924527fe7490dbbba0bbc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4cb1c51407ba4d4f049b8ace16394727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8403599e47f6cd520fa168ecf2e2cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68e78088e365dba604a348dcfbd46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c9a2f363fdfb8d4f12d7371f6107730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f53dc48246e56e41c3d42686e76241731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc0bb5416eeaeb988130d6735cd23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af02d164d1989b8c951219b73a164733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaab8eb5b4f8a169e4beefcbae4225734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0f8511b74c5d776e79574a71d979735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a03bc639b145b2ad480213e930df5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15db03bf0bf71d24cf5435a442aee7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f91f9d1a802c4885f5ecbdee7a9cc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b560de1190e1e84b022bf27ac5b6e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400c8f32e30fa676a53c0f96e924fc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd7860cea67848c72f6c7e5bc73fd1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277f6f4648b2c4c1f84cc58e81a310e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a74d52cb497ceae22c7bca1d460bd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562c75104d42d76c296f09ce342f821744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d35bced7419e1fb83dccafbff24693745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b893bca9e05041535939ad0433057746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ecbca20adae1efc0f9e388b6053ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a3f831b1ff1754205d1bc66f1ca89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee330f9b8849d117e63f965d03169d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cc7fee57fb3bcfc84a7a11116c512750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2f9198130eed7c291eb2c58790bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c948a667fe834a2e6b94464533c9379752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925d34d00511664023fe79b3d89d157753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f4e7d2a89dd3b69c7f97a154c3200754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34be4910a1e132d68cb5d416e72e844755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb863cada9d070866df5dd59491cf56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d352a871802cc38498290da47d5cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef078e0af4b84d50edefa43dd9666758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d39f0223492637b3db9a462bcd3549759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>