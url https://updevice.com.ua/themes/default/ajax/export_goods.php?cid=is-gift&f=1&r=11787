--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bdec0a49fc99e198f26d1e1463fee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bddf5029025afe00d71a398ec57bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dfa624d4acf65308514ea52a138fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a9f3e522ea78d93cce0cd7be916124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e251da5bd3930ffa761a50f9f215c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a1a4fea7649857a98cc80260a458c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e2146dd6982fcb255b4ec6cb4e8837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dccad6ec4d0dec8cb52c29a211e2868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139191e87b2ab6764ca9e5b7908d8eb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e182af516ec8e15defdb9119b98dac110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0816abd65cbc5c8d6c2fe674b431f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294e32e15d4063b8451436fe2fc1df312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc0ae26384654d80ab2f589420646313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683946d11a00c5d3e88bea981426f44314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e18deb92ce91ec6241d3b93da19cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793e9ce1066bc6af07ba68394ce1da216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c427c0cd85ee20f045162f6a5e2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f385d7e909fc66adaaa9d368a8a376d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7e5651c60c4dcc0b7d05ae2d3eb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badec5fa6c652fed04dd10e4b8334ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02417ed57e809a888ab2653e6c766b1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac8d5e67b4974557eac17133df27ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9f4c1552daaacc05e7be86686d62f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e53df5674b87ae99e0e0808989fd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6899121ee85ee7063e3aa2c4ceaf4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a67cffe7ddd1d065bfadadd02910926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637008c7f07cfdca96d06723e5001f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ffec755a04a5cc91627adee46dfdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1af32b13547a70a607630768141d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef6735a6647dcbc39f2473ad916e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521fac246758e0584281fb1cbe2390a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220eb12628468d3924d05b1b9519f0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96cf50a9009458bab3c74028c9406433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c6f1dfae96993a3ca898c9c95a90734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e88895bce66d23151f6fb37a4cf31f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31616c13101034c4b56e398baec295c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738d351152a4c1d15279f55e462ce8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde26b036530a73966ed2c843f5a5e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aaf98e916acdfc9cd76a7736a99b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1fc695f3d992a3c53fd008542ebf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd95599d77202ff277c5f9522821b2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c60ba1191b830a622329ae2cdcd90342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1e6fc3532cd4eb3b10b0683a1444743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afccff81fc3254efe600d9ef450b2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c8ce543eaeed0c59540e66d1d34945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39ab8285d64d9ce38bab21f573fcfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910917a8256c2acde184aa1b56d85b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc308c713da8ea0e33da0d15072fc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da33449ec61c8fa993eebc8e74c99c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811bcadb46354aff66125d52eb62dfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ebbca7c177d8ccf60e3316a74048e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c884bae83bd1cb526b6dcbc9578e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a9d215afb8a9247586e1893a9156e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ce1da5f27e16641cb0f499c8777154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe175176594e035b72c070bec10c4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf4a5264051c0f626ce6cbaf2b190256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c2ec8224cbdb732204b3b06697e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44562838434aec5a91251674b10627e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd977e996cb4baf4fd488d78f7cdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e60d2eb0e4c057b9c3dec8910fe060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad605294ee93fe1c6a4cdbdb64d9cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b721ab6b751d1a256c1e4676b453462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee18b210e72bea9fbd76a218f36fe863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53f3a0be0e57532f7b731f334f55f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed94cb2dad8f7cbb1fabc307e0b155565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de566bf4f9c049c007bef61bba6435c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47ff2cba8fe9d47ff480f83679a40e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c57efa0b8b66605d12578274cd93a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49768359e829a120f8632f735f0f7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51003f13245f2cf242a2856c4161cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419470fb8f78dba3fb7b869f7beab3c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d93c04025440dbde3f515cd77f14172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581f6539ff4a930e36180ffe982197a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff4c7b900c91f5fbd5aa278ec6ce5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3dad687711e3e641bde2a27ea30c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1e77ef8fac7cab61d7728a00e5d5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd4be7198b3bc406663149716243277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d353d6bb91c816efa8e41f2f978325b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf576230261cca8ef8baa24701bf6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7295d6525af381dac315e8c39ccfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da51c7a46e84f546f413b8e52bf17d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5bc207c1cd266c5ff960c46baf8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8048f4c14d54dbed14ea376b46b3b4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e654c99dc5bf6fb6b0cebabcd4d3a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d5cc5d1f49fe3991acfc8af1a27385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189de7090bbd7b5c865ce34f5d5552be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2bdc7f8cd4d075724e71c8434155187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f947b4384c17b7bec3f12a7ec604e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4400a760b28aa3f905ad8ff7d7fba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebd0281c5a5adf00c7d1a01dfdaa6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d387d31c57795356f5e9e4a7e9bf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db372920571df002b8eaea94a0b8b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2836ca010dfb7917f8256a9604f89093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa425b546706c9a77318df6627d27c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3f4ecb0c8897e6ee5bf0b2764f00995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713dda3ee7625b6b4fdd20eb2a431b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b159abcdefed734902ef066bf3db9e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aec26852d4a8a072d78105230551f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951cbafebfaf367ebb3ce65bd0a60ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc3c341e5359be7e23facb91e3fa94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa67ee8cc11bfdbae78ec1731d6844f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd99bc3e5e23f8cb5dbd86c00a188b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589b91a7b2d46dd2231288eac26129b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c8dc7fa0cb4e43e1eb2b38a9d50a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a474d8c192d8ca99892d265ac8e58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd069c2fcaf35111d4f40577a3d9ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540b4568760f1f1afdf9832c7cb1a73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361a6312fa37d1bdf0d511776824a1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aaae1b0f94ed9e2480a209467c56e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d8e4dd3efd328973ab3363eadfbe8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703f3eed032e5a9ef9a1b510b729e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f40995932be1aa2f829218c9fabb52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6fdc6d1b191750a4aded0223b55cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0b0e73f9c98025ece37f45c26f884114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342e987380fcaa56c4890dc7100816115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385cd0b7527c8fdbafdba43828939b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9666455b17fb99b8fbb74e5db77c43a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d857090772aff53a88896b8fe35e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966fde5f5e90560d82daece0bf5f93c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d7b0a23a67096dbbbb1b8f0dc837120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50c74579d5ddf74615e43b60d30906121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e956f370a102046e4b787e4212d89f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1c25054af128398d54ed29e40dff3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048f10c0d4f8834705b1094b3ce7a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acd320055532b0b0bbde6b5d7594e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d421b2a14f747c617070ffc7191ae6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7bad6b60c823fb9413961c6b266f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747ef77b10cc38544a76ebae2420ea1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85d72e1acb57be73bfd040cccd586b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2393887be61c8db60e9402895807f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641084608f777ea0ee0f058b150a23ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8373a50c4b95110a794093269832e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd972bbcaa270069b32215b733570a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21c31b777a83d3e75dccd52625f387134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb781cc251bbdee07e6d8be77be75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31485ab2970068127d920faacaa4b39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c24aaa714d6e1716b554738c534b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdab6664da33e74a69c409b2065cd40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62af43a89cac941d9c6b85c4023eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8927c3195523f6f2753458b151350140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fbb2b7b1cecafee8c9c9d0e46ad30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceebb7f1d3b1ae806f42467bfc7600142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becae99966f1fe487b4d4c4f7162009143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea70e5974186fe744b027ff311f350144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb85f031ccfcc03af7615923856488145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a234f9899098dcd05e213355dde3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917270b7251eaec175eb76dc9983bbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b016c43308fd8586eb7c10a240357148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411e041cd1ded78fd93d019c967233a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb10262267e42548124de1f9f7261150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b526194f0bbb65cb9a9e725a38687f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14738eb6b86009a409384d75b9103e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f54423aa0a280abcb476bb35428255153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fadad44d53eb775b6098a519d5626154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119b83f259b6ad35a892b196e82a22e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539661e7a54cf477081cc52a1ecc3969156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227a46d50a5f62d2e99d3931583b168157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07049996bf415dc1bfff482d67dea013158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14fd124f65f999b35105819c47cfba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdeda5ad1b5ecd7f27850c65aaabd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444fcc811e5e19fc9efa02b26f5410161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002984646766553021274b41bea8cb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ed27add4b0930dd72a9cacb0cbb3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a54d55fa67f4156c2631188345b5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2770c0b0d2eae62124f8209efc7c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af95c5176f6bcaafc8be6b91a069c9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce645f60d134ec43a815cdaaf4677a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e3d3e6d6651b77bb32258915a11b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d33082bab836f89aab7c03510ae73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98124488ff72764eadfb856d830251170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6f2cee2c5373863ad9610ce1b4f01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda73fb1612fc475f5fd1a3c9aff1c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff151d7ec021423eea3f22c5d27608173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760491d47d48a28d3c5ce5a28ab1dfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e772f8fab9bbc65afdd35e272629b70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038addabe8079fd7e800f4a8bd90464176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce6552239d1994c9657cad9c171d7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14995ab63ecae6f7f5af29b20bb2ab6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ec53e610b53b8b56f332bb0b2640a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac9b126c5ee2c3cdb022f4a659753180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c432adb9d50a886722d588ed549888181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ec1fb14238b61066d1f44b0c318bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08175130e4a794ee3365196f52354145183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef618a9ad14d392004974115c9218f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3accc4ae9eaa717b5a0c4abcbb2cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6378e9010badb77e72202dfaad942c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c92cb39e0c10d8bf23d2972481c4a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bdba02898a7121a74d354047ab795188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe59e2da736a925135aaa566ac55a17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d4d7fbb5c20e5e252af18569b24c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a999b60d48e0af7736ad1f02a928f4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be959c591e31e59cf2a3159293f661192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf7cbcf99e196365096e8c07dccdd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078eb4df0b5201ec900d0f48ab5ac17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bda8079b08a8ea39f3fe4c2d60f1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824012fc3f6e24bce89e19f2f3e0b3fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4101b1f7770acfd481d1a220ce2be43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a8783309470e5bd69e7ffeee0b66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a0d2d4983345773f7ed003f523235199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1a0bd8bcc8cf0dd25c1c70e250a64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2425f3f0e3e8c7498b629f32161cbae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96caa090b745ff07175fd4887168c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5c5316c07eb125b4d20d53a442856203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10020bc93be9dadd529ab62c0cd281c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20cd9b28789cef134f36f895f2e5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e6e4a2337ad98bc41472f1d19ef0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f0b1f27938616db72f302c31c10c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af8d1c1a188c63bb9f69b1ccb0e215208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f2b41b93ed868ea8a4e0794b1f53e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ca441c59b287749c966c38cae4c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfdcb0e85c33e062f8b50b1bde690d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66316b56a0132908db51eb46e0688f12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a0bf030b8c6a1eed2647b0e824c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b85c12ca37b7322f7582a248f62390214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9a64df93d56aaebcf907e687ad235215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb30b3abb7f70dfba8534349c73edee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcc8a4de78dbadbfe12fbe5af6c48f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7180b4e043e6c921b9efe262b5a9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165839069bf9bcbadaba61b35a95665219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953fc958437f394854f075de853c8df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178c317aa5fe48dff7589233e3f1f4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0578887e48f7713cb0cf599450362b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7db9fd26122eb9d6beebff52ade25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad1d1a9d0b9e3e2ae4b1d7b9eebc33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83c445ef23770a10e5f17a0fd4a21e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af8536f4f30f66285fa98974bd824d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc49fd528a5e234e9daba8af5359a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdabacf4429f38f0e20590d18c7d0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526234e8581d0ab921f0db78a2064141229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41218b2c96e565ef8cd8aa1e6280ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7d7094403cbf13537dbfbb7b20e59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5032dc4ffd485b72bfd3db76f29f528232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a337e5de34052c114c16208ad644e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8de4db579cd63427bd1c186e4d052234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc7d3eb2c2c7e4a5cfe17fafe97b21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9ddfef8e48a2328b56ddf80c332c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739c0f651ff7c6c83b0f180a70b1c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62f34709fb1265905e139765913b6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1343839d20522b5fbf9ad48ae4ff52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c780edac111142ac7dd5fa2156250c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e33deb87e15ea90a541b4d4a7823b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf0c186fbb277c890471e4a520c6fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124585ffef4be0556756af3fee4d6eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eb66af7eb78a11d96dad3b0567002244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac4b4117b4db2da36b17a15de8900b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e14c474467bb2bb7216d3121d596f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f012c7af90fb1effed6dd7452e635247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f5cfe3c12120cb421c78f2bb58b03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7cd32e77a2c3b9750e2b7c3aed161249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4dfa098817ed568c6598a284f70c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3dfad6e20db2996220796b24c4ea6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905a320b6b9e13fe234ff2a139c2cab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe088a87128f2f3e8cfed4f439f59290253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c87d580ef4574ef6e9c84f2f9862254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009abd91220dc43e17d675e4c9c1db3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e79a08d4600dba4ae6f75aa42d84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c452acedb01405a81d9ec9a02b4d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc1032a2a1619e3f0fff5ecc2dc059258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560f89a3bd06fc556658dae91e62e2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbab74306e029917336df4f923b7a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86590fd7b7d3b63b77009ecb79927f22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c4d083583a0ecf0acd1bca2a4984b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37a40d5610f83644fb0edfe76d1c47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cde1206772384f44746108c8bd72d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63abc4ed4749df903109c742299904265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18237c75ee23354c5772ba7e120b6abe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee5aa73d1a035821970657e86ab3c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d7df323060c7cfed998f7ade004ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972154e509f2d46f6dd546d1ff723f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ecb22c409fd934ded2ac577a58e48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0f0f8fa1c13b8c47febea9a45defb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c447b85fbd0a051958105a80bf3dded272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94050a3bf4c3e02e33c32ffd6bff632273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea2f34ff559530b3ada4c7695c7d30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a12c9298f96003068ba140fc4553b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee4d3046f40c01003b64a499d38aff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a10aaa4bb79ead80c31204ef130058277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee44c11bdeb4f08d6a605b4bd1be228278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26073c70b59d1d89096b65b542d7257279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9df9255a04efb7a6c7cdb4832d05e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec751785aa9c2919a1dc5f1184e9e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f9840929f5da4ebcf1cad46b5cdd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d374ebe83d7e74462fd5d46568372283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539488d64697deac3d30000d421f54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f130585819bd12621f0139312a78e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3bb9357f96a445c6e6de4bc7ae08f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22e91624617c649e03d380659c510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f45d14a3d2281769ef756b878cc8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119306577ca0a3b6f7f1db06d27748d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382c7f52c52baf92d5ad6728d5b0bd3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da417885b15abf837c52fc6955aa433291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc011457ba7b2917073c56145fcb9444292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eac34f8a32876ba56d2c7819f6f063293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d470cff6ae11792ba98adf0b96565e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f9ba91ab799a55676ab34e6cbe5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff14a0ff4deb8dba522649003dd9b66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df58482ac2878e2f3217f8c7bd9d679297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b66d8db90c30604d75ca897fea2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe111af91938a1e324fc40dfd168a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6469e1c6270d77b79b4eddba7aa99f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcb8c059b45e03094a4ffd612a18ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7a63ce6f57feb3aed039c912e514e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70643b12b3be15c252e50c9170c271303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d2b40bd67b70a67463fe6f9fa4e1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d024381626a55409a66380af9e20492305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88924507aec4cbb5ed2426e1551033306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e850471cc345b09d70b48965536fe0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3406aff868bbf9bac0aa1f8d2a8dbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe28692c35c43b91b2bc60b3156c67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd5a03c7cb9d66e8c08fc310b6908e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7946cc11210e3cf89bf7eb00e84f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8208e9758e3af936b24c198a55b19ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58de2651f38df1eabfd387df4dbce34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4fef870b81adb8258777a08591ecc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be690ceedd5f403823f3cfb40f14ada9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28997d16b6f94b708d5079616ed37a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e26d5f994219f160f26cd64bf6075e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e9d28178251c2c6aa5f6b30df74d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426b5497935634584b042b47017a810319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241e4abec8857c0e3465cd1a894d8a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1d14ff2f9418c8a9ba3352c9ea69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b0e34bf9597441b1a8525ca354b9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67074cefaf9b4788a656c4baae3a939b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a2a1d3b22dc158e25902ee69b646d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff5cb87f8969099e7822199118ecb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550282f98981f405ddc04e2cdf0641326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334232317f9c2ef9881a45eda93def58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be0ed088834f5b97be76aec2082dd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb58c2f72d7121a80cbd5ef5daf836329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8e3dc7431c613e19af87cd364de76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22643e42d194e64bdd23bb06c46f02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1461f0e6df2fd88763f281676556c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625e8ebd5bc28ba3250b375b3aeab04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e16b899cad332c8569a696691710d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4fb49392994d1db33b479f3124d75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe5d9de9665f095e6c422da308dd85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d70886a79397ea85c8ae077cc6062337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dc0ec17f6be6464c474998b7174f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0032b17c202d315e9bd852aa9f7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b256021833dc3e8bb7dc9105ef3644340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968caac61192f3fa661627e7ab4618ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbfcd6ab33669c0e7fa2aee2740159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bbf3815989e28260d784658ff8a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662533828d77a74f27f56b3fa4977fec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87470ee832ad08ca105646edab6c4c20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfdc8efcdc7e9ce423d8f697173f42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36ab85993e1d9d161ea76cd063b2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f3246f0ac7f8d698228db09deb544348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e15856ac5c07852a196a783fb14f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b6118fb5c6d0b93b643a9cd5adfae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8957d0eda929f3db2088cb7d54d8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325f71ed8fac298b410eb2501014d1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254472035a721728f8716f17bb74399353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f88be213d18d5b408f57c4971eb175354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade5aeb81f443e124e360d8fd19db8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f794a10aae992516fc0f963314a8f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617697e8c10a4866e9bcfeffebe5fce3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab623c581aaa1bd90e6459a07c365c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47984049a6e184bc4b2d2595e8267ad8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12e980f10a69cd415c7f41d300b5a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8c17dba8971c103d33c3f4a279e9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0dbcc098f2eac16f9cb8cd5a306d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3064d12758cc35ea9d6af13a5fb01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fca5e3b17de2fbda2dcd901896175364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cdad5114d7299a2f5bf2e77e0b778365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e48aecc09b1192a82951e920039d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e702334586800c0f6055755bb21590367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549a10b9a845967cb1e004ec011064368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296630c2348c7abdd0a017a1c3634ffc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f9a1e8d916239dcdf255c2d40f6c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2b67484b92d7702b73cb029d9247e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73880161c77892f614989ccf158476372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb002ddd3b9ab17b5777c630aaba580373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780954dbac9aa742bc40ee94e791722374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fa1688090d26d32bcc35f40cf74d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c70779d5279575fb365155e8d206d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60222ff83355a6b8f3dbf635f8b521377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f45cbc518140f714b01bd9c74a5f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af5078ae86ef71bc857e0910ae0014379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39083305653b219846d9dd17b07b158380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6d6a14aecc24a97d22ef95755242f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24ba0174e7cec787f6694df401619382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1ca577cd98529f47a051624f4b29f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f736dfa3c6554e4755955d2086cc58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac29f67acfb52dc862b444e1c245671385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316987db58bd82f47428daeded7fbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f145f6d2d532d725409274f896639387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2759e8aca160b518c9edb985a46cfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c563f3314270112477b3de5dd4c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f39f143efba154a0a722bec2d2ff8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61d3f5d28685963e28d43f921e3490391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79a389261bfe45c16089883632b0ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dfaa4e6d8d66db79be3553fe9ffe7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdad00afd9780597c8679036704fbd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa43b2f68d7620dd1b0bcf5518f17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c35b4f8ab0254f372311f04d0cc347396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa385161bae549e84ae8e9337c302488397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57c4e0ba675b549e849a3ff41eda12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d78e6c9336aa71d6389a1953cbb63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82ebe76cc1299c8bd48c200db4f658400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd934647c8bd12231f6e02799374b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188b8d7aef30a25afc3ce0835fca13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c6c7e6f54f185676596fc62c03be5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036ec0d6632887df6ae742171b1d21b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0baab827efb88c12a3cfef6d6588c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b206296479c5cb0a3ed95bd5feb44e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4bc3ca8ab036ced7efddb1ef233e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ba0b36dc2fb80b1ff011dc022f73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4947a90e6517bae7e4ee4017246609409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f02ff74568f4305347836b1584d6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a51787a8afad2e57afdea41683df00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5238a7c816023e5e1b89e252e420c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891350b893daa404ad1022e2b83c374413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6a7b2fc65e548d1fc485bba28946e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3420981700af394e196a01d796dda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dfce26312b1d4ccd0d1380182dfdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6f3378f2e9e7aece2adf570d9808a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229dd4f02f7a67599c2de3c7194e7ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96694e03db289a7b02947d227ffe17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed4201175e209fc91d5bacf80a418c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e00ccdea0daa9a786f2b088b243d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444434fdeca35d0a9579012935047ce0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c02d640e3521e6c6f15d5e58c4ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f90db96b52d596caa75ccd42ac514424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64401841d153c88c949cdbe3bef8d06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7431181eaccd336d8111c48706c29e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab396211061febd21994b490c2fb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7684afaad297301c55f563fcc70d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d4b00f53e6790be8d759f329acb33429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0b8e51a2403b68d838351427ccf88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d51b340237ee9b8cefe67014ae04a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33917928050af9ccf6937fdc4df79a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b87044fa45bbe8eaae8d72fd05cf2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266473154b3aa6a20cd560e1c83ef2c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907162e1308bc44e3f01a3dc9b79b49e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4546e9cd041d28aa6316ae1ff090eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d6261acc156eaf16aa10af1df48be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9b3a747aa1cdef1999c5d7112f796438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe835bde1c5343897e367648d011431a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0204d5ef10fce585b585ff8ab530197440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0e2311ce644aec546cd7e143e826f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5441eb4b360a9a69368ca744c3e51c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6985ad9735bb29b5a573c72e7e26e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b77dc41e37f1b1f4c0ba57152340c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe6982bd655a748a94147081db7dd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff7e8a924779487fa09ddad7a5eb8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240782c6278b09ce96e1bcb50ec816e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdeab6fc4545187054acf9bc144f37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20eb43d68e54ed0efe13b68a3a1e46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672e4ab3d72f5174099dac8fe40743d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9efaae547b4bfec7e9fc2194fe95e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e401192752381774151ad3857f412452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631333391af118b4a551026ed23a1d08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d568f1de6ba82e4e059f68c0c59024b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506a9f42ee84946d8bbb4f8b7269da5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d016ceeabb36ef46bb59c9a7453647456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029eee694132db82ac26edcf11c863457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b688e7e1b7aa8d0b413f9c052cc74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207560cc982cb7de1f3df873da90c305459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda2d921db062e8297e5c6c14c2e87b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ebb57de5d7cb4308ebc67c9e8d354461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafcd5338cde47dbd930e9aa7654b35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bb3acf224f88cbde4b1aba28e6ff4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f421b1c76ab8d89ba2aa6b8d22bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1e5030c9e8cbff8e7cc7d43be611465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5a88270f45dcc212be0a504bd9328466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ab64d20483cbb1a1cfb240b97049467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fb7d897f6944c8a5706383ff505a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe253e3d27e37b4b4b429ad62edbda1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4465f644b9d37d31bb286b9723105fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997b14f0061d98e0d45f8e29b78a931471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272bc8c9c39f4f54681bee2978684ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402fc17d8d0731c69fd8cdc598078e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9def58a9f23427a3cc9d2d06bf222b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ca787753ef6548c2365bef122526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393b7cfb5863f6aa6594054144bda21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790fab7b767a7dcd221f9057cc4f318477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b583df3b11cfaba833a8e20802b00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b3034271037d90c5bf4736418d700479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6174e477d700ca547c3d3a51da311d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf76e07bd11633093b9d179a43da0a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1a603e13bf142a189502ff7f52bf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcadee8b558886ea324f9801cf6fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9c3f5b6616efeb01a1a70a79a8830484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e25e3980b1f3276fc3966e28acb41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314675054efaa69725cf34e0a032e9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8d47ed2ca1aa2ffc45795cf176dc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c219ab0e26c1335f6defe13dc4f5ea1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088720fcf6b43bae00008a95958e5fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0392b94ae14c41f9117588e75ddc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb323aff07c7e57f83e3131ea916442491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab64bba4fab84e14c7d93e38b3f87b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c3b414ed9eb989fcc695d5f2d0fd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6e585e6aea5f007a098d98036919d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39bfc1dad4592aaf084bb435ffa7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e257eabb5bb3fd58040cdd4a41ae21c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c9f578e50bb738b25d085c3b5806497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed929d6be5845965b02a56bfed62dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ad3fe96d7a67f432b67edaa5b6c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a26619959cd4fa5779702ce114fb9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d4e771932bb873c888ea01df57e66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf934bc4e48785f791db6d9bf4d137f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f90cfd654bf33e72bebc97f065d7a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d112c33469973b714cba10cd7f6f95c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c786d98fafa2ff16e4f1b100a5ece9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a8c21c8f440221c736c3b842d9c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af708fef19f1405d78767da85bb960507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033539ef5630e6ae89d3723ee7874c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2bb88262e49367a6af44a4386be6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88df5182456a3e7b9f866143a07768510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be5cc7a5d5570a2888d9be341df1a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b204d5f3e27eaf765deaf625c965ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1041e236ae59b1cb6a118b72ecf5837513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1900f5b87bfb840a89763e9bfedb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb58590035358861d75f7fa3ef4e24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9288a3d8f64b6b7741af878fcd7ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a258b41aacb217426e5997babe022517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335f2b770c723a3f95a476422a3ccc7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a79c2e356283f9b2dbd092803b5e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f3d0c944739fe9d9ea21ad9f48c0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e55270128534219b21fb78a14fd24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf914b59290142bed14ec5bb86194fce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f9a57837344e7c1752fe54976d35e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0e45253d2a9dcf6704d589599fad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66858d2a931829edf3c3b9920fa4b66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548179a14060854ab3a52987d61dcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288ce97ada6613b129653a64bf764a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c675fe4e213a587905e7a45d6084e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a2d77befa95c91a234c4019f2faf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be076bb1f476f022a58daa21fba949e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a26261895391fb26d994fb05a7b459531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70617b7c5bbd0addd48d5935bac76f69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e85452c20525f4046c145cf097f833533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57cc3a828414a6541da1c5f8a647c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa602f9d31cdfc9c27e0b72e9cb79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d74096802c5a614abc63ef965f1de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4afcd5be53d4f95c1958d433bed43d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e51635143ae003e119570fa1f29ec0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25764d96339ef0c2f1c80e240499b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4571d064a80155a484393bff2e57a76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa9d73f9ef335c7ac2a66858a9e38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746540a908169ab69a004cbb5c01e5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b8ec22c7f04adce11fc4e2761ecd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e4d01381da57a02793eeddff7dd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff6523e79cc919bcf565a70045bdcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc5827c16def076ed48e6cea9c03c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf651f2030c56d59f599280683c36e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2153a2a95473b86bdf319ae583ed7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb574e36b76f1484e73342f912d056f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612742ca7b8a3c0d8053987b0aefa3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d3975c370d8c38087aff0efa43dbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb019b3f63c5907b830f1ac1488390552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030b1a2d90e59c86c05b0ef6fa5d265553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd374ad41f6b0c2ae7350d492c16d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7e1d05fa217cba747e5611d6671d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36fbe66d27b4b3c7c1bc984446d8de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d6ac2384de3286a591e40f301e4d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f29bf9759341ed71c23b1875a648f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35bc3468899fac0981165de642b68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f44281e3e20dfc7253246fedbc18fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87cc1f145f8e4cc928d066b4fe7746561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046bbe374749c631be8b8c55521493e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4e5c376d47273d35ffa28a95060f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ed546aa56b0deb2b13da50aca5a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832f60a6a7976b84cf08fd22aba4cd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179cc343273d6a74a689507a3420d43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d1d8776095d725eb4f6579cc9cb84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b7e43d329478487f46229785d919568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95925e86cc22b483db53ea6eb02467c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc3b0a5533ac8528c2aa081e6d8db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0404eda3c9f23dfb0686bdb411a09a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8ff47b3b45faef38766db6429849a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8450080319cca76dce7a55c1741b06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeff4eb20ca7517668401401605f8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad455b3f6040b7a8ec49e0cec6e62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4631e29b5cf83e0dc1d6c93b783234576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4af9ef8e454311f2df3c124b4b11b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c3300ef44267979a270262d5f089578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1bdceccaf4c041d417094c12205ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f804aaffbc091e8b1928a507e1797a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705998e720779000bc018fc43d304ed7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81810a426c6090d579c2765487b9305d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62b9b5d8cc81026075806f06ada0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106efbc4a64b06c8c96490275d1cbc92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e511e6e2b5ee081aa49bc1f53c2b80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f866162804581a015bc40c6001594c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f831b9ddd75a473dacd9fb142b79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df4b2ec80dc433239db9d23bcd6396588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821dcca37c887a2fc3fece4409bf678589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7867dc1ac09ca5014d3f1b8d8ec34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1acea901981d8602be2497085429591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df057b5f92bef41bca8f3422b44003c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b751296468cac4a101b440543a81e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9254997cfd0e2a55f04d08b302e370594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cc81b77571cd09224acb4256cdc15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3989a67faa603fb6de9df8191702f6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2518770fcccd24faddfe7f32883332597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6dacb5d45dc8f36c3940c37c7b9c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dc318263051f09206e45430ea0b3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f214d1a44027d94a4a35f322dfba77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79e423f80d0617f18d1d48fda5e728601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184bcd280eeb8ba21a2159382cd09bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b99126f7b47344af475fc94a351caa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483d5825943ff1a7d158cacc1fb7ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370eda1a329176aed30aa454184c50a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7501346d423493128635444328591606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd5881c9666a16aed9d7e1eafc0c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354d972a432207b08196d5c6d6bcb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453980da7c404bc5f3c6e63aafec9ead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75707f1bdc5bb834f1a32564bdf184610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eb95a66c91cea2e9c6691c657f1d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3549ef8d064250c1c5447cc95ac99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e27f7aad81d0c91fad38e9319b223613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfee59aad128273889dd7a33aefe313614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dbe7e454b7e048be82a6408d7b15a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb831e10153a87f118a34472bc82c6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e534bd68b9113a71c4ed1fba5e7ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778de11b5f7b68d3c37867b664ccc4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae66e9de264cb98cbc009bb7ab3c02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb764fc3fdf2e5b49f1506e5139d20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a874965fb702aee65df22099de8deb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38508a15e3c52d7dee8892ab660a5ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883416fa658302e12b6e2b66b38b8a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ec09222fe8ad96438a13a636a8859624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28120c5e50a56a7d7fae93941c30217625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f68d6b3de1c688604c6a3501a48f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56acfe8ee2931cdc1944511aeb4b9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57876e1050dfb26f5c878fec59b3ea40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40169afbb20c0ff9dfcc6f0391d90915629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408235c3f6a706de924bfcc4a2e0b6d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa905a3254ced0b3739ff2f8917f61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12603621f680b5419315636d689eec3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640654a41d68700b12174328a9b21a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed518329af0b07aad5a16805936aab8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64ed603046345a7d3b415e5f0e8f51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd153d88d2ef05e05db56304d1f63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a75eca26b23a08581d817798bbabe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c95101024c56915d5d93c6144436e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17098227a94bc9fb8254715d0d29999639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af6959691fc5d0e196a0df726228b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dade712b8a859f9b43ffda917b0afa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60730a900eb94d3441983a381fe0a12d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfa0e422544933caadbf4681f60e80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010795678cd37d381de9e1f94c549f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5aa3c47f4b009b9e9fa30bc6616c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428af5f7e2352b02cfa61844b8527f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d29d7320e0faf09eb064de076fe74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4ea9d90cb625512ab7fb60d7bc912648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3904eaa34fd6410849ec74b244c425649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da893d1101cc6c6fdbaee73c6b12f39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0b1d8759f5a95db6ae2baa0e4d3d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c592561678e61ed8e9bd8a7d56cd89c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78593c7fe480c75ffd099c76fe602674653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8814d898a4f289c4c572e0728713b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f32dd2ebbe9ecc8c155f82afefd69c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50e77a409cae9792afbb37ffda9d21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d419b86b4b3776cb0df62742c426e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e946bdd1b2a7c5d346ddc52bbb9997658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed05607347f92a99d536a35102d04b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f225b8a00d489bf11a2400358d83d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78648b2687495ee29a044b9a51f47ad5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fb66e089f2a91c683b5e6ec850c93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229ba503b1a7ef64a48edfad0550200663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5451cc4ad2d28ee631e84bfa53b87ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c121d2976ca3c9576d052d49e2f4c3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77328db8c45edd44a5638a59191c50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89af0bbf4a9a771c6c27ae998b20b86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8e63b13132b89c11d1e4b21e8b34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55789aa306147483d8cf5b048bb39b0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57599c8a81f9c82bf6d2b410ddde52bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745846e5e658b033a6a6036e9f6315671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930e9cf246781ae339e9a9cbc97d42f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731e079758fc55fd3e78e4b32e53dc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa05556824c3e3083d7743b61a3e9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272693c06cc37b0ecd4a26c0778a75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d17a5eba239504e387e1402fe35e8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce50532d1bb4fb46610428f1f5a0b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441cc3ec5a09a69d43cb1921bd6e3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f4e0a596d1fe3068506d6ed301075679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53772a94447159a18bc13e4bc195a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958c04af069da296cc5f0ed4e934b47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0769b8eeb9e60c62bbd26125e6c7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eafed16cff34b7c1137ce1299a55e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a97949998fa7b1b658fabcf59f85a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab72da44722c2922378269be0e1db3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e83c9a8b3fb5124577e5be8afe28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be6b5f49d5034a9dc7c4ea7e86497687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbddf2cbc24d83d06054f6487ecef5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fef17073e408416189fa86b0e56cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924ab9e3cd91ac4b1267229a9aec4ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c09abc9f1c3549d76a59f9ca938296691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c77fab291fef937ac1cb5be02f42c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e3a287a711fe913d3f86bd03da66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf4eba0ff920d7507a6cc8fc57594a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312e11ecea53d269c0b624f84f37e01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78564255c35cad74b4c2e6047a3d932696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6789eed7d14a8eea569ad5f71721697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041c5c58e04c07595d8c66a3c31d881698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c674a516a904c867c9367d2c2b3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8c03e73d45811f58baccca4131f4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7e5b8da881fc1bfe29bb7e8c0348f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f4ec90bee66d697bdee664afe8f45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e5b4cf9246fa72bb88feec49321e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61ba0ceb5ac85311e118acca1ea379704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb68724474248d875ff0019500bdf4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3272c939979145bcd601d698afa0657706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aadff4e3ec9abccfb9b91fbddc91e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcfff893261f4b10080a2d1d7f768d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d4608022d9754376fff5c3af9b29c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df11686f3bcea3584bc9330a08a45a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2116cd7b948ad0ff407096d92e1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe8c83e2b7f4f093d94fd3536e2f1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edd618f220fc62a076fad1df141eef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dae7b2ea1aead82cf94dbe1d14cf2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1283e543fa9068b2958bec855475a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b9f2ff6aedbaed51e59e127de46fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a756bad88f061e29b30676d6272627d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ab0246efa8cb41740eca97e958f8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcce326bc9d7de423ad6492b636eb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbba5f47955542c322656de5b2a2e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fe26b68210bc952b8874c348fda5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a5ceb3b5cbabec21be9f404041fba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1a8c5e997eeb406c1dbe898aeb68a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906dae2a2141347023ae286e97f2913724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ae24e12570c47c411c22566f02db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971a24c5ef028ec23481e155ddf0fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8917d8557b2cc4d318162f4ab31091727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a18ff785f033ad53d57e522fca8eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08806db38a4242f5e55d680c1a986b3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670ff5622a84fd25ab821df2ac4ac4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dabb2a63558b76860927b3b4d9c01f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a69df355cbc49271e2c3c7257f2bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db7c280a983fa09373ee38bcc41cdc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ff56af6ccae0793d056d6aa6c9c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a901aa7bd23dbfdaaff7f4bfdb574735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae5065161e866cb1bf17adfb2da83e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d40e7a6b6badcbac6688784b2b4d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5cef7245c51a44a15eae4614a1643738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bbf1c7896a37ca376d60054719134739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd345a4427ea6096333a7c34bc819f94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aa93bb243e54ea92c8f5b4b5c06bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef3d462495a89a00ee12273c1ca5ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae7f8908912ca08ddadce7945108b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50311cc0fe3810c41eb790ed732028b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653356f5288b6f6bdaefa00ceb5f65c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6d0163dca6ae250f1ebe6d4f5141a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92f70f948e9a0877ea78b769e822e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3409ba84e6f3a2640f05367dff74e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c501672a33e28bcefd6f371b9d8dd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cadeb55affcf73e3e88cff8f9578e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df9d3d5eddd576574c525f2fe9cae3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578abed24b1df9b4df9e8ae0a25ded3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbf8e9a5606590d3ecfa0f6dfb6a8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183b01f32a00823756b972313e9b91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94ef7b4908a09ee80650523d751844755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d2c5add4b4a1beea658ce036c3313756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426b4a15f2b8836a40161590956f853757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c0e8d6bf530c4b28e881a95e46a5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6bfb388c3ddd2352311809ca3354759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b28c081b4581469c00af3d3dee4731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2b5802a55af6d3932aa3b75ebf9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877a43d6a948e4d4aafa9bf7ffaff8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82d003d5c461b855f5d27799bc2e364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb45fa07ac2bbd2c733ecd6273b17f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4846c7f0b60ac8b7773005792c6bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e5f2a00910f7ae20e4f16a01b47c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5799a6480204f48c24471b9aa426bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78468aae4fda9a89f9ef1976a6ded4d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9613adc7244821fc30c7da2ea46769110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bea63a8d3451e09df084b2bf9d927411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5ac0755c6b484eb82f44441bb798812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b50ae76c6607ddcfab9d064cdb5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b4240d5a570e9b505b5a9bb7764514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc3332900188785d8951caa10577615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94f3433f651472bfd060a95bd324cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588d1f0698bb19c8815a9f4eafa0c7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695fede07f7e76370bd2a7a823bcb1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325443feeae73e6c54b7e87eca2b66419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b55fa0b4637b01268409305424e0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4843ee7e2f2b8f6b8341206f8dc2c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c0aaaffab5e074ba57394e86dbdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48762475861d77ad7c97b169f55baf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c997a170dcf231ec283fe71314834424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90fc3dfa6c50d17897c88be36187bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0776dcfb88e7f96d3f908fc1946d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f07664e4ef10a15e60de86b0928c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad141a89c8f5faf569d984d0ed9fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2aca31507342e0c25b32d30b0c59329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be775f2af9759f96e445d70a6f9690e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e4a905b158d9fd50b04764d71a76931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce91fce90a6027ae87702d2f313fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646aa22a6fcdd7d412430a632e9cf8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604631c0cced1e3fa6d64deaa6c4c3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840c765757090e3edc6000399de9e0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d93e7d5a3482b89f02a25bcb9e0a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc43d5004725f0c58b642e1f3b879c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9218f3fe32eea52c03f3b692bf32b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe0571177547fdaf7b2acc56a702f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c94669c83998ccef41e0920dd73a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f5bb8febdda931d4e5c288f1626a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b4f73937d1f8f7d870b50ed57aeae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff7322953e12e02541f784efce8bee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8fac128492c5b97d27e4b23082c8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29cbb0dfbeb83b05b168f7d796a8df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140340fbcc238d58626acd1f1ee40d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c5345469ce990958042ed5d5e146747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169232423f10cf0bc80fbac274b452848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e115939d0422c2cc61aa67f46e50649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ffe0771e60a2bacd8fcecadf7893a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf565068e53c0aef5cc6ce6aaee6f4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c787c46f8fb290dc821e6c500d33a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645a8471ffcc1e62701f5a85cecccad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeee56de5f4d376bcf23b29b23cd0af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441163c0e3c2ea50263171f81a6d97955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3223bab6ef0f87267bd6192fbd1d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf11f3bf4efa12d244a2456d292639b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce88807162bc5a5d3a87b2f98271358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428e08e1dbeb53b0a8f75716b09d0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f67c8ae7507227e3ac575c757f82160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22309e99acbe77436268c863d774bdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec82eea1384b854415b09ab51ae2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30547b0f89b8ca6a9688bba2ac200363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834efaa9926e35c3c1299b1b1ce6f7ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76f5784735d8bfac5455da9213eb6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de92456f40d35f292bdc2c60f9e0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b7cec5aacbb51880e862df13969f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c04bb25f461a93cb1c5ebaa3b66368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cab26e92da8e7d630d790e18e1123469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b13384a3b8d3dc8710398f7aa308c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef374620aa7210e76c788fb78d643d9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20b9a6bc975280a6ea7acab3a4a8cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb6b137aa5d8b9d838947689385c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c14fce50ff7c20f447a239e99030674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a615679e2a8506d26989bdc2a4608075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17505f5e325b325026eb7d92f5e2559a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99917cef9a1ebf79c4eabe90d9dcb3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e7c2e36cd18c0ba2e46cac7c16e6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239086498a38a42d4b38c440ee5bd5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838cd56e6c9a9f79b79c59b73aa2e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167ba44c29a7cb560d8b608260fffc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8713c532b1128ae9af0b129f116c22082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56a1691f1a3fc62f06ec1640fd754f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf5179c87a920b47293b7b953d474784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071880ba2e2d2119775d10237e82559885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589837ba1839365d2ed4cd21a2e1bd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aac06093bf61926873242b019db2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b004fca11380542fb935ca4093099788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743809e1de1b408ea9647bcd560e62489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda801140d547a479f1d246487de496090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53a8458173d67942ea082a14aa9b7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264aaeab8254c076c0be34db8a6f23b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6ecbbad20237e41e3561ed0bc1c5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb409f3ebc7c1185cd1756ca6ea1fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e45150e6c98d8d5b66c5adf42cafe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b6eb75bd3f21c9b63fe395d6028e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a880c2d3f52f0f4d854c27796212497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0c37919b67fc19797d44cf533203698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d89fa110a170091a50d8024af85b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff1d3e15e25f02434a98a350901b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9685b55663dc37825d49256cbc5a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ab04550454129dfc6eb1cc9243c93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a7bc8688b2dc597ce3a64c42877c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51157c572fff14b895173e861ccfa935104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766ce8e053c53f20cfe5fb369ba3c9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1630b5b36b9fecb6ceb7b7bad9a1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13812dd7834b532ce2083f8b8219f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347857e8c8bede0014be5c4566843a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf0181938a94f3d0de19d8b2e297d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c99a8318c5da53a30fa3f1aabd405110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47622ed4f5da6b18d9c15a797c96272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6f972ffb42a7096873d19b020cd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749bb8172e91cc093cb447ef80deda2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdda5bb4a4c5d184b2faeaa02aaae2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcd72997e4a2c0290d686d8b745447115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e693ed344bdcb68b0dd69b25f5d8894116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae912d5cb1bae54126b3290923fd35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a62d8326572d759c74e0ce78bda76b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a8d0e4eefbabcb56b33db93b44246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838104ef31f9e1616265f886a20746ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb090351e3a8e2dfaf3ffaf8fe6880121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ad65fb88af6bdb9cff61fc7c6cc7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6300847c9be64c3c4cf50ca4a4ea0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a31169fee8d0a9b76bc682ac87f4ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5039460d8f3b4e751723cc185c72a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37a3fa52baa83cbc25f9db283c3e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa8f8c7528cfdc0d0521efc8088332127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed77b33e7f87c9165f01f38fd603d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacd2178d1b03c69107169694f99fc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a04f879ace971e11a098fa324100a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134f0376b97d245afbca4295bdcbf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa6111d69fb414b72d85f8caa53d77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22943adc14c4a0a93a8a089bcc683d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79294e4b09a9993ec633aea1d53b2a27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b14c13367627f070be4a1e75edf481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c433a7a9f4215811f6e98dd77e4e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8390a391c39c60e16c26d41f3de3f74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf257f78ce43faa849c31496a009fe2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a36e1d5c837a8a74fd9afe5a2c8c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959559cd58a3d039471c4385ac3a538140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864952c1f31b01f8ff10b5da42f82e9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc9ea6652850f728125b7747e3d600142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95542bed0d74486d3994d97e43f008d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a49d830ad7ae714b00d618924b3c53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcc772ee47add4c1f8fb93ff16331a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4674b124551849f3a765aa36983b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfb3a32e69edea2f49ae910e98bd9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693730ff6c494aa5eaa60768be92734148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8427a6af8dc1f112de913630a7e97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6110b53362b65469636781c44e826d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e366037e75072472293b2872482aac9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298d5a271065e1f95fb2b1aea81a3d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606553af176b074fec6adebdbb40ca7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6faed193277677df3671341c5e00e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24a66faf3a14ac91ecd6f8c9abd4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722282b991969bb38089f2ad27acd14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec60c863dd274bfea5f910b552e05c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3baf7e16cbe253a0577a641c8a757158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d2963c61cd16c467f833aa8edd5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6880eed715c77d2bc4932af98d4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9063c426fd202b4c21b83b4ead7e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794392f97fb86cacb29dc8df21b3cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222c1b6e6bbdc2a02c61a39ee251bfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c74263d3564e05b4addbdb2863aef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bd49af195eea760d4ac08cd7ac76a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82acd256a012f487c276876665c6310166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711762b6c665d5d541a085eb8f7ccc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb66a5a58a64ba1d520fe46f69d753168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f06d1a2c199934b9f750fb80990f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4160973b74c75d3157dd524fb70824170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50691af088a002bcfb0ff56a17ff071171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01628123bdab0acf45354b32796772172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d374702ff55a554c42b6f4592c70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2526a43a93dc88e6a3e37622b564edb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846267b1cae2ad6f8242cd7126a1ae87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492f451996623d2fe40b7da43005acb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce3bb47a75d33d749907f4e99e62b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bb18673042c863f7be45b0ae5e1c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593529ba934a17d69f7c21715889499179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4237ca8e79c059a79447023a5fe962b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850a5dce999bcc727713eb990e001ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16877a0c603c71ed8792def50e7a6c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747d8a3af640124c9a6edc8a64d788183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee668d768b770a828875d1a80158f90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeeeffd20a4b52f15f33a18b575897f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d61a65fd86aab71689fbe5297957d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4aae2dc2593b3742dba1f8b608d85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b9cb6838eaf28dbe2c33340c02fbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d463e7e1a0f787d70003037bbe0691189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e690aeb53c1f94903028bfb0cb2660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bd0867ca8cb808d3738b448d4a2c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e9ae82ea766ea65aa7f20ece940cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988df8c01ed2c4b5b8da4b8e1033899d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e96f80ebdb9a67575510c5b0a0699194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f9e1374e38a74a6967c3e08a6b821195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1119e540935d555888b464b646fcf49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42838cc2ca55007acb3e342c74c73e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47699344be0f599961d7eb652c4629198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d6ca6abcaad3089030135ba5a9039199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c8401b888be97847e118895d2511a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b051f842ba9648ec9bcd5aa72623d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d038edd4120617b035a305245146f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4ebca2c9e44499687bcd7ee2ea446203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9f97c99e5a23c87489859fa1dd30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2b1608958e06369b903c5dd902e2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f16a84803d6f0c8ebd4bc7efdbd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1dcce4e512edfb48999a53abfa7f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683d7b9fb6de9449c7e1a0af6c2ce5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de237ddb4ced0b35c0374b8f32215209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c6c655ef278b46b801f7f5e7bec4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee3d99dde9ff00da631a77ef4ef139211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe199ce9b708a867553a6d18bc9ee2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a4760e3e751d70729844561e25a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7dc06aa9e5d912956ffa49b811d99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f1dac3d42f122d64705aed54837e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042573d91e662217607c821d75b6bbf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321fba7c7ee8bcb673d8ef4f58ab968217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7bf720ff3a8ac0faf8e5b8794ebfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa834764a8b3113cc995cf67742976219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c96c5d79e110a0b658cee65c28bef7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08557706cd29ae5731aeafcf1a50e04c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a7fd1a06b282f6156ead7d3e5399222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84084f3d7fe3242a996a1265275bd6c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2c8820feee1175cc1433f1f557264224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b8e59e4425ad3d47a7e29672964ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3027c9177119f2c123bbdbf4237c8ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f911b9b3103ab31c2805e2f8b3476227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e49280121e7576cccad829bfe51d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663295902e1f424e6451c1e1ad02afe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ad78dd514a547c10338802e15be8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a827d57a4d68aa3a25f5120d9e3e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b85d23637e5e07f21b2a8cb8ccfcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ab1cefc895383ffe0c409e4e6c0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c108b3cb2095a5ec37e9f6894ee3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba24634b068fa36a29555136f32497235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d11302fa973f8b0216ec69202ba30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fad6c7d7dea38cb43be43f8d18f2fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e450b9e902375a0038e7b07a802dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430baaa7def7b6d1704553cd48489a23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca134a29e830f372b9e4b8cfddca40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffaeeb5ed8f25273813f7c4d5a0319241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74500fd606a7f9711392750851c9a3a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a2ddb91ef512a7a05588556b35d3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aabfc3df3d4acbae3dad02e95df79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25172e62687778989a2ad93a5206e88b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6631439ba048b8acdb7f27274c2b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d692a12d9306f0862983b2476b91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2470a16941e1125dfb410366f68d80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91419470d05182ad93fc1a24cfb037d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5eaebb09851565f91bcad206733e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd23f267eb7ef98500712fcd639c62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb4f72de5c5dc57864f0860989a18e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d7ef1873a6da515fbb28d3998c026253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a846ab573d0226da9e2de103702a0d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe274ffd729b6b5140b5e002a2942804255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533a09861bc78c3fbb559198faf6d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793cbba50b39e7b1a13d98162642574257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d93dc0eb5e203550f74ab99a5744df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cda225a6e97790140e2baafd44c9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33f942e3afe10194fcefec91a8bd60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4435912f3157c2c20cb1e56426fa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2b13a0f8f6d801158f4af3e75ce8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5bc3a8a4f2caa9c1aba4a629031c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e89d316e3202c89fd4b84b030c271264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd908fb5a47900daa554675ac6831d23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded89466a1697d3689c7688ad8007b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ad2c899db5eaa20526a57b5f05be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83447d0b87e1cfec82bdfd854f2d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4be0ccb84d9cd6d02a156cb7a52353269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f0ecaed563920163fddc67037e4a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef8a9c64f1fc2297b95ebc277f9ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9383f8438c2b3455afe89d4f2bf31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665039b910a7a6b2fac63dd7e886bd8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fea2b5d27fd86329694ae92e0ac74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfc312f31de4b7560cb4c329190524275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10429355ee6963a817babb03721d26aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77808b8db3b2d93d646f582ed46393d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b71e3515afa5cebe81a916f9af6a31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec099d2ce61751d71e79942de85404e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64817743ead9c77aa337adf45758995e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f15bc8973f1b71cd7da5310450640f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acad2848c55e669910f3d998432995282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302cb4e240655ab824d9aa4c70016c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110e4dde74824f2d0b428f24c2330df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa1f72f49a673a602f2e6a95a12eec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42632d125f02e8aefb5565f9629fb6ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd6e3a8281a9e0ccc6fb728e0069a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a16129e7be2a9821a4b19f4bf9fe6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3681a8cb4946d33ce95a334501f84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e041d355f1acdca8d87698daad6d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73991a834962210190fe5b1ed3683ad1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273faff66b823708ae564cc8e68edc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69c16b395b4b0c8bd5abaa811102fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d5120bf4dc1183319f39294c0ba5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e764f2971818893d5031933421a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356982e65229e59bad54b7b33fa1d0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831358003b3e39dfbd20413cd60392a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18db96edd46b0619b48d45cf533fe0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e883a9071aea5dfb3f1ff3b4b1fa03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e1e232e2878c15f670217ed284a33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557580d1c0a24116740d8d09c11eb9ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87bb178d4e11761fc511cde72b753f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b5176760fcb1df8571ee0bb78c00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b11e35a476719597550fdf27b28da1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9fd88b0c1e8e46e626275072a24c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571463fc56c917e3fe95e15b556dd44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78da2047c6a38c43e81db6552056d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f85966d0d8f16a75132325d3be1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982627fb42a1a8a0d3dc006c2b31ea2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b268d5f93132976358e1c39336d95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9796ecc7313aaf5332e33be04ca341311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31a704fccea0d6c6518a34fe40ffe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238f6d2b7e02788e50520f0f333ac76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f2fee45693570eaec7c345e633fd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02099901a00dc3c1278b5c6e7d8c7fe5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b7edbb5ce8b4b807cdff5d3025e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1255de2716a95726f1cad6e91db9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac771624aace228959db2f13706e193318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e2549fc4b57f72b16cba80d20b0b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6052947207123d739f87925cd32bb26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fb52fbbfcc4fbc08d87128a3c915b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b70e5796b02cb25c8ca0cfa929d2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0667731045b03af1a3b325d407529323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500914bc5b5ad383ba0165fdaa62b93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc7a2cc37d8096fca2b0d8b511a47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fac4ca585b4a2090d44f0a876c9204326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e426fa61ff3362c1ad237991226479327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f67af0a9ab7c426cf41e73896f122328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d9e6b508a3fd9892d2c85076eebe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85356e661998c4c9362f6b067948a1ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437b9ae2ab1195a2bf49afe326e89b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fd4359a9628cf610538f09dc0cc46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab8c5bbc1b777d218ff3fcae63cab1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6def2d51e44df162e759732b864be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9281b7c6f255edd99eb5bbdf5e392335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e0ee3dd0a4a2780e969a44153a6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab49bd3a10e3cbf96d83da5b2e2c44a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4817844190a06ff9439edbf2e56ecb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebab6ce925807f7b651edd65078a11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29faf0c26bdb02b67e950968dd2a8f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d6d541085c1ec8d7953c9cd9ad79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69132b4fa69e9858b8270ba2f2767c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0875b3fba1609f0ac79f909532449343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de858fb2c291abfd557d7cedea50c078344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c65a5003462af0394b3f1017de6e81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304a76220d2ddc89f5d10edb53ab744346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4ff2e2b5953b6fc0e551f17d5216f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b3d60ff58e9cf1d84245c9bf62221348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890d99799609a8d984f5ede318cb951349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece78c1dd7d39d458d6a9e6df0e58848350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3c1985127bda78567c5e6b9ccd472351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec4f06759fc33ddcc51acea7bf8a8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d89bd472b2be9e54065c7d57816e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb3137385f02fc967f002e108793aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca878f1e3a4549f62630f6d9498f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aa2e518015b551b1e08a2d35daf57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238b6f2e92ae50d547304a6321c55a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320027e0cb8ad8b4aedb41c1f087f44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127d88c56e0441bc57cd50977243e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1a2cb65969bf36f33cbb8384f6438360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c94d0f287537d2053fb6e42882326361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dadd8d28131b96e052a528b8aa5a71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb385360bad83cc33ad24ee246a28a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c01a2b8cfb27396d620e29a06d7f16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ebe74a654cc96abe012639ea96735365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b85dd1cad4304007b35dc38d835223366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd058a1dc1dc1821fff0bd8a81ca67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e70ecfa0f2de122e9e303fb615b7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fca5960ca33fead146947b3b301f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813d47a201815402d2031a665c04259370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e9bc896b79b00248a6ac2195c972371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab61e9f980dfe366673c75be465f532372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4106a6f2f787f7fec15604297bcd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a5daec66d09dae79844d4c1da1d22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5eb58c746d3c63e9b19a4ebe30597375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293d9d8263db7f4c9ce1ad6af6d23ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc2500de8b8bef4746aa7a3548327377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cd6237674ecebbfcd94bade2351ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733367012c5fbe79bf12651dd731602379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454ba7dac6d763a194c43ca57c3ec36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838b004d5f81f8a6d9f89fbc81e868381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e9ac5468ad8fe1f4b04d716033d9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402dc2cbd60aa05012070e66ce05db2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f5259d1c98866316c7702b2fd3974384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b91425baeedc3dd784796d0503119385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578858a16a71135d4b9712c67c77ce3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe9723cdd2a198c944ed29eb779d59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27197f6245445325b359a6ae759f8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35934250323a5e1d572d72cc972f1e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54649d8a9dbebd31b046033dd5296d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706ea3bda8a521dcc48b816a6481952391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2008b7986e9db9afd0b5518bc62b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f98598fdc6f48146d55f33f39ac23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e25f181892a7fbf03414184bb1a06f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0f570addbf19b62450ca62fad6e9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64828cebfc74b00076aab268dc3844b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccb64e9faafd8d3cfdfa2aaad182ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd2103a2a31eb8cd94a73637ca5a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a670fa5514c5d23627f0871b344f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8926fa275f6bc24aa5c97fa4f3cbf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f7e5a0910fc67ec45b284c859326401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df95913dff50dd60105c2307d2d607402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4edf8de52ce124336ba324f88a47a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ca5cd2104a1b53a0db919f31ce476404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdd22b0e7a5dc652e52652184deb05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353bfd4148c948ec646770facb4c125406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d5a5186a386313a0471aed2f0df57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1d29fcbb172729a9a88da152f4bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527f2e1b4794a3eb01e7494dcf8e3dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10528e7fbdd9dbddf52843452e48b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f638c03f03bbb401848a81f2b8b58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ecbf36cfdb623159ff9f5f29cd68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bafad10ef37f914a30cfce4b18e0bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240221a90bd6cfaaa434cf2917dcbd03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3c5790803b2ceb131df79ebc38914415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d3ba068da4831540635f73ccc15ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca6fa953f375be99a7a4a854ab909d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8432b907d35bb40e07df3e22b2b86b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c6ed97d77d86d196263f03b25c2f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc38a7d72ce0fc94b9f80f8f43b7a3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ecb7a6f4906a6e1b6b1230df89a98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c7837823d4007f4b3c3f8c66caef9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a736c6a7c61f1785eabc6a5b7d9b0ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9fe5d8d5b723c29576848ec74999424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9762519f40f5a8a23112716cd72266425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80cbfdc8cf4c6d02f298f01e7b6acf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed381f4b107ca4581ac118bb2ec863427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f0fdb7b98e1ef049379bb38569193428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81df7cb1341bee4d4c94b9e67ab7987429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83126b697e38f72fa698e73a7e73703430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c76fbc4fbfa51ff07295cf7357c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bce64edc4a6ba17aa74328ea209e30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6433750d505b6ac97e3fb8e58884b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e5dbcc400f09082da00ac9b9d4b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cb2d08f8019e0e8762dc6ff4a3c6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9513d3936976b45ec10125a984621a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed353c41d35a411dfb94a0f32c1168f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc61ebcc690748b815f2b904fe37fcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f463e7dbff8605ef82eac1e76ad3c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4787588f6c0c41ec28d751533c4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfdfa01c12f5a33b87a048287bcff4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d73c44ecc75fdfa6bd4b84b77f3297442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ef7ef6bdf3605ca790c6b6680e7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c84ef936e2bc57dcea5701aeada05f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a9dfba507d7346e04561957fbca62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc08aa9d682f90e5929b89be90d86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409d62b9c86741426ae5e9e7f4bd4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de506064b3cefb35be9c7caa672852448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b9ffc57d1e7cfadd0467af5e9ceb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bafb4db59948faa8d2c1ce62cf9c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf2534ef526770b1e2e9382bab00ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fedf2fc466b808b94a7c62be716aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e35bafefbc50fa9411e8a16c2a918453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fba3545f1c23e5c2a9d30235dc0e01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fe19bd756a00ffb1b09f027cd58ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c8ddf11b23a9a69a035215ac00af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2b29e04fc8a81d7cf5d096b2349a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1768ec62801abbe8a812f503259b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790cb51d8047ef209b4abf905c55a1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f571b664adde0a6ea83aebb8d4fb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a9d0235484d9f2ac8713c3c3cbc10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3b5b7ff6d40f4855b1b6802b4be6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e673ca5ddbb1aecd5b5e7584a6b273b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9cf006fac04dd135138198e358470464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd6eb61e37b591a1c494a095b3258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c74b76a844d84b9b637169f47534466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b7f03439bec7e5e2f9dc33e3f0dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd943a52dc704db6861811473f222ec2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab518143c670398835b5da2a6c2d7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05937cb0fb2b3dcbd5dbc804b07b7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e156d204d4f57d0857ec6c2efc89d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f92fa0dc240b40a52ff03ded0d825472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac93d2591bebdd8eae970060abe71c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfa3d1db92a86b85adb71cc73681bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c169ed6e76e0a31a90fdab66e0d66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b11cb3e885f7789aad61abae14531b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472516cf713b9e269a5da5ad136207a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232fdbe975fb582a4048f1297535dac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d89b7004dc7d79dbc74e0ea0d140e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98334b6e6f76c4ad44e64ccaa580e6fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f1a5e72a540edf19d7568e2b445da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06046c5d15a0199e7ea5d00815ee693482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37088d3dcc9a552cfc660a888c7bf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37322653ff714f02f4c2b59053a34141484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9667e8062b8244e657091fd8fbfc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c3814fa9a2f0d6435744233e9f50c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141260dde9bbe524ac0d5fda17291d1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c751a2931c3dc5ade74335e895571d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff65e72d3ef30ad2715162f9900c075489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a06e8a24ea6e6749a38fe92e6a60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c03dda6e214455ae53006613a83e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf7b5f9eeb2a88c1e620f43b2898cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401ae82c39a3d2db8a267ee1aa4a8ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9830494e25663e056dcd4eea8f0a377494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d4f53649e28b68fff370e872cba48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8221a89348b4e557241fa0b55ab8162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815347d9f103e70350ad14907295ccdd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327446cd6aba57e33b9f53a888f2e311498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283f6c7b5f57f5b49f0edd16a68b4ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65676759c90750fbcb47438d8ee1b6a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988597b7335660a870c8f6ac2669ff21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baaaf2a83dccc4183175998285fed6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef196e33d6cc9e690b94b85c582ded70503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f230be44ccc8a9f0e62c9734c93b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8c881db0f6e011c8f4ef5ce27485d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e473f2f9ebda6d7cc80f7d9062417d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838942bc10727f9bdcccc59a0f4bf5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793cbf48ed7ee62d0532e93fa0e7bfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52a559148fcfbfa5e4f967476501d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63105e19662674f4a3651efd6fc0cfa2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da0c033f33e496bb65365fbb5fe19f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5000c548a8fe3533fc698a282e387a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d8d64d2c7946b32871ac19bf3306513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfff76a7cbac64a55fcaa1dc43977e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9c25e291818ca074f4b15e6fc585b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e996c3e6b0418c9bec8a4f819eddc0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ab28c01d9e9747ccccbe81f1e6c44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d958f7c277ae0978265a2d16487cc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2a027045c915940604407f12de7e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d56fbbbf9b15e0442176abec2f4d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5efb6fd76a1a81909b25d9d7c2a872521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0cb12e6499585138a7ac390800751522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e79747d074b59745215cf398d5dce4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db0c499f9a5944fd4814ea51dfb1f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2459e02c758500a2a80f1d56cdf447525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf077ae47f3f63b4586769bf83f386526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739936718cf8b92ca3d8bae5b972b483527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafc58e483f82c0a66b5e4744030050528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac0ee003228a133fe67cb23bb5a2b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d482bbb9dd9270aaf4218b6cc347530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef4672fd768a0762b9c1fe570133bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595d091a6ecf3b60cd09ed59350a9d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d13e40fb3519e60d80a7fb12f69f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09526af15fc03c00e48d6665ebc49534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72cb416f420fe9bb40266445b73ebf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408cf1d2a81db710f1e9302aca02975536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f9efdb7fef8a066a7cc09912a929537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766030137274a076e5f83b0a7b62dc18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba55d381e66ad6b479c655ed63b32d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb36df1fe8298f5d36d17e957282fb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1dfa83b24c64352ca28d62784653541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f3ebaada5a0f21f59629ca442785542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c5d0e496d94fd69fc5ed12d64c9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610a33c8c43baa21580298ccd45bdf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bb2aa32dbaa9a623399e7d813eba0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8053af2796b5ca4a03350f380e1ecad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705eadd03e4ad3ee541fe8a0449a4b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72fcb6312ff215347bdb4466eba455548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ded722658bef9534339ceda3e7450549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae093788051fcb78b7851cbcfdbb08f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67712f02c5da1561136dd5a7cbf506551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb043dadd91b098b659259f80c5b489552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a518803c4416af95810224afc9f599553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b1a8ace77205ba98eb1395be26fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fabe29f9c7c8487972ca10d19e26a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2668c4826e3e3b3a4e526ceb3f7d1a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d2fc70a917e88763d599f62a74161557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea451fd1cd1c7871d50aab0bd0353558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1ead6c2b59509b5ae8596448b0829559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b774389d699da643330efae2cf47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec7290a2571f41cddd7f6664e13886561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f025dc917234689ef8fb37dbdd595562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07731755c9fc50cac32028257206202b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6dce22b79b865ac236cc3cf0f7c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ffda42d9e1837f7fb79a97d973ad0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc07ef5dc23b7d202e2b5e9fb8a2db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dab76fde43036fea846e85cfb61ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72093e79977f2685240482f7ebf4bdb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf359b67fad16fd103e472b3c13b890569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959eefd1210e81d67f10de21894038f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c24a0d022cd276fb5c38a5ecc548c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa2fc826d68ed12695142e51ceb855572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e30c5d197a03ee859d77b41227ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379866da2b6ddfa5298b5d28c6ece07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4cfa20beea4e4ce03522ef6a67bd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b31be362fadd2d0d6f49816be6fcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcc88eb3a69e6d29bc51549e7e7d65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dd802ff0ed4c944ac7d23d8af131d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6242d9b63eeb84d4c90ba8d55f5768579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b2fd5b34e8444768dd680903f60e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25c11b8203276f9852d694be1b9dce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f5e39fea30ea1f786932e1b56ce5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916db2c030546680d5b266968e803ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54605497c5a366462e3cce17a0070d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6449189aeb7c84c05b4be8380db5f25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bf10afcabe95f347a8e75e88ebc79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9c2209a3572bc23cb5724d4374e76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d6c469e994eefb2052305609d103f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda80285f610bcbe7e99ff9fd9ba5f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d33647046561e8a1b3d77b8f140b62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3215e107f50e9ebdb5e7f4d510f12c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a7363f4209cf14d3e1061eba7c4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f22374798a2b1d6eef47aef38f60c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775aa54f5ed3d1c7369d02fbdaf0b99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafba321a82c1c8a9f4f2352dea8ca8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468d4b34c6515674b41b850dd517dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450695caa583683a629c85f45581856597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a6a6e9d67b257e8263cca2dcb79f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae7bfdef6d3c6de220496732ba7d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9639efd3477351ea4fd139da0fbc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd8eaa00969a13dd2e6289f619e96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fb15e11eda160885cff3aad952e6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f47df31129501896c7323ce3f1e0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d45b6cb43a844defa24e51d2c562604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102243b0697d97123fdb5d78b2f0f0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e49fe758cf5ec05a257f952aca5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ce6ffbd10457a7a4435ae9c3a4521607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6bcf81ea2268416b594a6b63b1d43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f5df36715bbcb8e29818bce09462609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027c5df7c97e44e526d5b8bded0f6fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd5fc8b20b8709e4fbf6363e82d5cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9192f387b1a70c4fa7ba0315e049e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18220f61e8e733359a828abf1ffcb2be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45779833865098a75e4e61b3fa2d13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b7a14704b5e34365464602c6d2e85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbf644cb19ccf246704587792469ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72733866ede7b7a3d7c2c9e8cd3cb09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1a93058fc676f13e8c651868eeffd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb5f9fb0c53361d88491214bbb3dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e322d14b5409f2a20ac6458380873de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19194474a33038ef35c5fd43678eb17d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7a09b72b308f362577a425e12210622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3336f6d3a2694da0dc15a4f4a7f1efd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426233b0ee161b42c635ac34ef3385f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdfb7193fe067f171da52d2378f6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f060a146238976b5366795a9b836626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdab307a50785e22589c8559a45c96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1ec11f874ae896a0a3bc6a903b3a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a615509609dca1f2c3e6e38855a7fe5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275332b515dfc43d7e3c7a0ae9d6566630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7402adba9667606938cdaff43bfac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb8803a279fd5938babb5359c2218e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e80ae0ded58977222bc999af8d845b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3630426c7a23374fc4809c3bb3ef26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2604bdabe2687bdf0264ebf1936b77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfd4060c88515d7579d5593f356cdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4489ff346545240fc958dd6928745da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac0359ea198633f6e7c037425f1c2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2c9e74d01c298178d691c95032de7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c40fc81aa6b43664d7f170990d109f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2b6ff07e489a82e7a0c9ebcfa3549641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba0f129490163b9fc1079b048a7942642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208a90b20689278c718e4bf986b46bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6aa46c4fc181f0545ef816f4d2e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22c36b34270818545357bc6ab2ab96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e587e03513e766cac41067602b2efe0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038db8c03fc0b89c5f0bb25811dd47bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da847d1d91526551f1344393a9d2f28e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d43c398aed787af3ec2c52c98cce8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e6dea42a393ed4f305e9601b22d1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3477746b1563a70d9b33a2e45791727651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099487c3d66e5f9874865d6dd88c87c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e532de9aa1ef2be52888053163efb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15852fd9907a6fd9f64b672e1219fcf2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3a932b241a7398f31ad63b74e26f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2144704979baaa2f150368290678f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b457b761f83f74af9a992100aa90bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c1c8550bafcf875ddc5f5bdbf1df9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fa3960269951b5dcf7af9efb514f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be3a2f76adbf11e6b3c7ec0c0a7087660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca30a68a281ec98ab7980dd0af69c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de4778dd782040e8e21e60e5a448f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e220cdc82e0182a60c5a428c94e650663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230274c9faf2b57052bc0d9e67cb44e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9437d3cb291204808c823bf4029538665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c4b71d97b0d4459803be1ca489b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5163b071114ed2e2703238168140e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b67e3571b6cc0cbaaf89ad6c56009668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8610b073c13ccb1c2e13b19de939fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41da4037e909984403be3862f0ae89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555fc0654f1f763e67901348fce63fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d169f03f75dc5d4c3627d46eb97567672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e4dfc53980fdee6bc7a635c6f8ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92353eeebde4e42d18aa8df1cf2b636e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56973abbf99655fee474e933ac89392675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a5a334000236658015cde062a328676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbf72d5a850acdc1c534460a034525677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31f543240e033361752df5e562fe1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61f78506b5290f1929a550833e318679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474bc5b3deab7e7ab31c582f415a8fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac40400948e990c7a56b1348c05f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551376f5cc3fb83b3e6591f0ef21729b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc289da91031fa8e1af5569bcdf96df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf9a637e47d76bf1f8887347b5995e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abbd4f7a7908219503c9d47f21b8ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85ef9317236b101199a3b3c55d9026686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597528bd8be8b168da83563183b71c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f43a3a60a42bbe2efb59b2b29d15d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e1fe9a077d3623d9f35feabbbedae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a775e3811a45177ee2e925215bf18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098d10bf08926334f52d33ea885dfed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b85038b28c42bcc76c39f81e1c84b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a98c710f695544849a9668fb15c18c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ec305e672b6c9f593085be060c9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebb4de632ddd9dd1a2b29652d1cad3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ccc0db3b2a6633f77f5660493df9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa074f54b7f6333bce40dd9401b3d1f4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3f68db23ecf62ae9dca56cb2905d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090356bc05adf893b603ae34cf0c1d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e46e893dfbfcbadb3936fefcea69d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70066434da55a8c69125f56445c07f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba685a8d392c5dca730cfc73ec433e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7b3adac8dba331a44b84994c6b3b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024380a09151d86db9a6fccb1fdb04d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd7c459fbe337292ac47c268202d97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a41164c21b1f09180fb64093d7d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b61b39fe98a89b09beec0737b606707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5c6774dfdba1f7a6573efb2df812f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f04dc3a14579a8403db22d61edc12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1db4d5986666eb5091c141cfb6019c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e8db074983d1d34297099949fa462711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b235f2784153fd5aa47094f98b2686712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04597a6405351c02987d36edda1d4af4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12dfe20a276a372ff460179d2c45b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e71550b164a6996c2229590dfd072e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb4c364e40d6b69dea4fd7ad3bffe5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6c65c4726fe6036dad6a0c890543717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c064dcd1fa4d6f3e1e397351a95eed3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82a90089f5651eed53de3caa299600719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e02bcf5d50af48abae6ff51cc184720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff6b1a1dc17f1fe9ac06352327e33d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb3a523509308b493de9b5daf81d06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b15da8e220002d556a4765beda633723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a4343d23b25087db180caac43c840724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3346e7ca28e94acb97f771258f6ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1db4aa32f5fe362b6d7fce2630b43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5bb25953142371de6c3b1fd5e9f3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079ea6b4b85c55c2b10480b355fad6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe55ac409a3c10e0183829305064310729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d9e9b4ad4a6d59b544c9fc66c815730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7547446187aed23dc95a54e4c080b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bfdbc94d2e061a529c90f1ee07e68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616487ecdc10483ecd4f1f81a272b0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e88012bbc22a40e5058bbcf7f208734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80773421ca1b0b26343a74d3ffb5587735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb8d3e66a18bb976c696a39600190736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ccb4ccbfe5509e68c407b585b1de9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7dead96c1a45b6cdae1e7258d37d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09554c1a1d3eb97c12fba0e71ae26ee6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce20624a39d53ded8aaaf1c615df1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ac9b644baee42691d21cd6621849741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804ca937102bd2fb0f117024f9d400742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4089b438b0665fce5084b41a5c380743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fb6a2854159b6fa20501dc629082f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b65a3a5bb8aa8e2bcd10620eb751a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e2c0710e88ff2f6fc6be86435e958746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef326dd95ba37b2b279f39de2e3dad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5209e9e4f4b33ad462d60da5af1fbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a012e341d0382fa7af2bc782724ac9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bbbfe713a8f399259e4c2c9723df5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb084e3e30cc9f4818361913846707751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b93f41b4e981bec6ef23fb68dd92b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea50c36d667bc6d3aa24b912d1812b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509dffa9b079bbc24bc1fc45a3ad3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267a71902e78c101a7139eb7419be1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69425ba5e9b498c01fff8a50a2010b8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5064f7c34bdf8f5ef6c4c75e6633049757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9546b2d8055d097c50682afd32f3d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d33e44f12823e0574018aa21b0b63c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>